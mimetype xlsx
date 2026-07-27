--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -11,1958 +11,2417 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1103" count="2258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131" count="2353">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>HCA-X01B</t>
+  </si>
+  <si>
+    <t>Variant of HCA</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>PRODIGY™</t>
+  </si>
+  <si>
+    <t>HCA</t>
+  </si>
+  <si>
+    <t>Fiber drop cable assembly</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>HCA-A01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/DLX converter factory installed to Stub, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-A01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to Stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to SC/APC connector, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>DLX-OPT-CONV-25</t>
+  </si>
+  <si>
+    <t>Variant of DLX-CONV</t>
+  </si>
+  <si>
+    <t>DLX to hardened full-size Converter</t>
+  </si>
+  <si>
+    <t>DLX®</t>
+  </si>
+  <si>
+    <t>FHD</t>
+  </si>
+  <si>
+    <t>Fiber converter</t>
+  </si>
+  <si>
+    <t>DLX-SC-CONV-25</t>
+  </si>
+  <si>
+    <t>DLX to SC/UPC Converter</t>
+  </si>
+  <si>
+    <t>FHD-X01B</t>
+  </si>
+  <si>
+    <t>Variant of FHD</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, locatable flat</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>FHD-X01D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, universal flat locatable/toneable</t>
+  </si>
+  <si>
+    <t>FHD-X01K</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to stub, 5 mm cable</t>
+  </si>
+  <si>
+    <t>FHD-XX1K</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to DLX, 5 mm cable</t>
+  </si>
+  <si>
+    <t>FHD-XX1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XX1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XK1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XN1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XN1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to SC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XV1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XV1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XV1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>MHD-M0DH</t>
+  </si>
+  <si>
+    <t>Variant of MHD</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD</t>
+  </si>
+  <si>
+    <t>MHD-MMDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC jack, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-MMDH</t>
+  </si>
+  <si>
+    <t>MHBD-F0K1A</t>
+  </si>
+  <si>
+    <t>Variant of MHBD</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 12 LC Simplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD</t>
+  </si>
+  <si>
+    <t>MHBD-M0C1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 12 SC, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1P2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to male MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084A</t>
+  </si>
+  <si>
+    <t>Variant of FHBD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD</t>
+  </si>
+  <si>
+    <t>FHBD-H040004A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to stub, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J08J084A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, EZ Axs Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub</t>
+  </si>
+  <si>
+    <t>HCA-HL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-HN1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/UPC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889</t>
+  </si>
+  <si>
+    <t>760255889</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 10FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>Variant of HCA-ACC</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 10FT, Full size and DLX  converter included</t>
+  </si>
+  <si>
+    <t>Fiber test patch cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888</t>
+  </si>
+  <si>
+    <t>760255888</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 20FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 20FT, Full size and DLX converter included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039</t>
+  </si>
+  <si>
+    <t>760258039</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 50FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 50FT, Full size and DLX converter included</t>
+  </si>
+  <si>
+    <t>HCA-AL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD toneable cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765</t>
+  </si>
+  <si>
+    <t>760255765</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FLEXCONNECT-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy™ Flex Connect Converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570</t>
+  </si>
+  <si>
+    <t>760260570</t>
+  </si>
+  <si>
+    <t>HCA-ACC-Prodigy-to-Prodigy-Cvtr-Kit</t>
+  </si>
+  <si>
+    <t>HCA Prodigy to Prodigy Adapter</t>
+  </si>
+  <si>
+    <t>HCA-LL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123</t>
+  </si>
+  <si>
+    <t>760263123</t>
+  </si>
+  <si>
+    <t>NCA-LC-300-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Variant of NCA</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>NCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495</t>
+  </si>
+  <si>
+    <t>760261495</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494</t>
+  </si>
+  <si>
+    <t>760261494</t>
+  </si>
+  <si>
+    <t>NCA-SA-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493</t>
+  </si>
+  <si>
+    <t>760261493</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515</t>
+  </si>
+  <si>
+    <t>760261515</t>
+  </si>
+  <si>
+    <t>NCA-SA-100-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499</t>
+  </si>
+  <si>
+    <t>760261499</t>
+  </si>
+  <si>
+    <t>NCA-SA-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501</t>
+  </si>
+  <si>
+    <t>760261501</t>
+  </si>
+  <si>
+    <t>NCA-SA-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513</t>
+  </si>
+  <si>
+    <t>760261513</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529</t>
+  </si>
+  <si>
+    <t>760261529</t>
+  </si>
+  <si>
+    <t>NCA-SC-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536</t>
+  </si>
+  <si>
+    <t>760261536</t>
+  </si>
+  <si>
+    <t>NCA-SC-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498</t>
+  </si>
+  <si>
+    <t>760261498</t>
+  </si>
+  <si>
+    <t>NCA-SA-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530</t>
+  </si>
+  <si>
+    <t>760261530</t>
+  </si>
+  <si>
+    <t>NCA-SC-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514</t>
+  </si>
+  <si>
+    <t>760261514</t>
+  </si>
+  <si>
+    <t>NCA-SA-075-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518</t>
+  </si>
+  <si>
+    <t>760261518</t>
+  </si>
+  <si>
+    <t>NCA-SA-250-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534</t>
+  </si>
+  <si>
+    <t>760261534</t>
+  </si>
+  <si>
+    <t>NCA-SC-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511</t>
+  </si>
+  <si>
+    <t>760261511</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496</t>
+  </si>
+  <si>
+    <t>760261496</t>
+  </si>
+  <si>
+    <t>NCA-SA-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551</t>
+  </si>
+  <si>
+    <t>760261551</t>
+  </si>
+  <si>
+    <t>NCA-SC-100-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585</t>
+  </si>
+  <si>
+    <t>760261585</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644</t>
+  </si>
+  <si>
+    <t>760261644</t>
+  </si>
+  <si>
+    <t>NCA-SA-250-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458</t>
+  </si>
+  <si>
+    <t>760262458</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173</t>
+  </si>
+  <si>
+    <t>760263173</t>
+  </si>
+  <si>
+    <t>NCA-SA-005-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180</t>
+  </si>
+  <si>
+    <t>760263180</t>
+  </si>
+  <si>
+    <t>NCA-SA-030-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186</t>
+  </si>
+  <si>
+    <t>760263186</t>
+  </si>
+  <si>
+    <t>NCA-SA-007-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172</t>
+  </si>
+  <si>
+    <t>760263172</t>
+  </si>
+  <si>
+    <t>NCA-SA-003-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 3  M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165</t>
+  </si>
+  <si>
+    <t>760263165</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128</t>
+  </si>
+  <si>
+    <t>760263128</t>
+  </si>
+  <si>
+    <t>NCA-SC-025-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108</t>
+  </si>
+  <si>
+    <t>760263108</t>
+  </si>
+  <si>
+    <t>NCA-SC-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439</t>
+  </si>
+  <si>
+    <t>760262439</t>
+  </si>
+  <si>
+    <t>NCA-LA-080-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607</t>
+  </si>
+  <si>
+    <t>760261607</t>
+  </si>
+  <si>
+    <t>NCA-LC-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164</t>
+  </si>
+  <si>
+    <t>760263164</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153</t>
+  </si>
+  <si>
+    <t>760263153</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124</t>
+  </si>
+  <si>
+    <t>760263124</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104</t>
+  </si>
+  <si>
+    <t>760263104</t>
+  </si>
+  <si>
+    <t>NCA-SA-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638</t>
+  </si>
+  <si>
+    <t>760261638</t>
+  </si>
+  <si>
+    <t>NCA-SA-035-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177</t>
+  </si>
+  <si>
+    <t>760263177</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170</t>
+  </si>
+  <si>
+    <t>760263170</t>
+  </si>
+  <si>
+    <t>NCA-SA-001-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163</t>
+  </si>
+  <si>
+    <t>760263163</t>
+  </si>
+  <si>
+    <t>NCA-LA-012-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150</t>
+  </si>
+  <si>
+    <t>760263150</t>
+  </si>
+  <si>
+    <t>NCA-LA-010-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099</t>
+  </si>
+  <si>
+    <t>760263099</t>
+  </si>
+  <si>
+    <t>NCA-LC-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449</t>
+  </si>
+  <si>
+    <t>760262449</t>
+  </si>
+  <si>
+    <t>NCA-LA-002-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 2 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433</t>
+  </si>
+  <si>
+    <t>760262433</t>
+  </si>
+  <si>
+    <t>NCA-SA-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626</t>
+  </si>
+  <si>
+    <t>760261626</t>
+  </si>
+  <si>
+    <t>NCA-LC-250-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601</t>
+  </si>
+  <si>
+    <t>760261601</t>
+  </si>
+  <si>
+    <t>NCA-LC-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176</t>
+  </si>
+  <si>
+    <t>760263176</t>
+  </si>
+  <si>
+    <t>NCA-SA-012-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169</t>
+  </si>
+  <si>
+    <t>760263169</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116</t>
+  </si>
+  <si>
+    <t>760263116</t>
+  </si>
+  <si>
+    <t>NCA-LC-015-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095</t>
+  </si>
+  <si>
+    <t>760263095</t>
+  </si>
+  <si>
+    <t>NCA-LC-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555</t>
+  </si>
+  <si>
+    <t>760261555</t>
+  </si>
+  <si>
+    <t>NCA-SC-350-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131</t>
+  </si>
+  <si>
+    <t>760263131</t>
+  </si>
+  <si>
+    <t>NCA-SC-105-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122</t>
+  </si>
+  <si>
+    <t>760263122</t>
+  </si>
+  <si>
+    <t>NCA-LC-165-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110</t>
+  </si>
+  <si>
+    <t>760263110</t>
+  </si>
+  <si>
+    <t>NCA-SC-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103</t>
+  </si>
+  <si>
+    <t>760263103</t>
+  </si>
+  <si>
+    <t>NCA-SA-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098</t>
+  </si>
+  <si>
+    <t>760263098</t>
+  </si>
+  <si>
+    <t>NCA-LC-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451</t>
+  </si>
+  <si>
+    <t>760262451</t>
+  </si>
+  <si>
+    <t>NCA-LA-005-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441</t>
+  </si>
+  <si>
+    <t>760262441</t>
+  </si>
+  <si>
+    <t>NCA-LA-165-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438</t>
+  </si>
+  <si>
+    <t>760262438</t>
+  </si>
+  <si>
+    <t>NCA-LA-065-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435</t>
+  </si>
+  <si>
+    <t>760262435</t>
+  </si>
+  <si>
+    <t>NCA-SA-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609</t>
+  </si>
+  <si>
+    <t>760261609</t>
+  </si>
+  <si>
+    <t>NCA-LC-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606</t>
+  </si>
+  <si>
+    <t>760261606</t>
+  </si>
+  <si>
+    <t>NCA-LC-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584</t>
+  </si>
+  <si>
+    <t>760261584</t>
+  </si>
+  <si>
+    <t>NCA-LA-035-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>HCA-HH1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-HH1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Dielectric</t>
+  </si>
+  <si>
     <t>HCA-A01N</t>
   </si>
   <si>
-    <t>Variant of HCA</t>
-[...35 lines deleted...]
-    <t>DLX to SC/UPC Converter</t>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572</t>
+  </si>
+  <si>
+    <t>760261572</t>
+  </si>
+  <si>
+    <t>NCA-LA-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569</t>
+  </si>
+  <si>
+    <t>760261569</t>
+  </si>
+  <si>
+    <t>NCA-LA-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566</t>
+  </si>
+  <si>
+    <t>760261566</t>
+  </si>
+  <si>
+    <t>NCA-LA-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189</t>
+  </si>
+  <si>
+    <t>760263189</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175</t>
+  </si>
+  <si>
+    <t>760263175</t>
+  </si>
+  <si>
+    <t>NCA-SA-010-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161</t>
+  </si>
+  <si>
+    <t>760263161</t>
+  </si>
+  <si>
+    <t>NCA-LA-007-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134</t>
+  </si>
+  <si>
+    <t>760263134</t>
+  </si>
+  <si>
+    <t>NCA-SC-300-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113</t>
+  </si>
+  <si>
+    <t>760263113</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428</t>
+  </si>
+  <si>
+    <t>760262428</t>
+  </si>
+  <si>
+    <t>NCA-LA-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587</t>
+  </si>
+  <si>
+    <t>760261587</t>
+  </si>
+  <si>
+    <t>NCA-LA-100-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553</t>
+  </si>
+  <si>
+    <t>760261553</t>
+  </si>
+  <si>
+    <t>NCA-SC-200-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155</t>
+  </si>
+  <si>
+    <t>760263155</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152</t>
+  </si>
+  <si>
+    <t>760263152</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149</t>
+  </si>
+  <si>
+    <t>760263149</t>
+  </si>
+  <si>
+    <t>NCA-LA-007-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146</t>
+  </si>
+  <si>
+    <t>760263146</t>
+  </si>
+  <si>
+    <t>NCA-LA-002-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121</t>
+  </si>
+  <si>
+    <t>760263121</t>
+  </si>
+  <si>
+    <t>NCA-LC-135-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115</t>
+  </si>
+  <si>
+    <t>760263115</t>
+  </si>
+  <si>
+    <t>NCA-LA-135-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094</t>
+  </si>
+  <si>
+    <t>760263094</t>
+  </si>
+  <si>
+    <t>NCA-LC-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456</t>
+  </si>
+  <si>
+    <t>760262456</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453</t>
+  </si>
+  <si>
+    <t>760262453</t>
+  </si>
+  <si>
+    <t>NCA-LA-010-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440</t>
+  </si>
+  <si>
+    <t>760262440</t>
+  </si>
+  <si>
+    <t>NCA-LA-105-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437</t>
+  </si>
+  <si>
+    <t>760262437</t>
+  </si>
+  <si>
+    <t>NCA-SA-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434</t>
+  </si>
+  <si>
+    <t>760262434</t>
+  </si>
+  <si>
+    <t>NCA-SA-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429</t>
+  </si>
+  <si>
+    <t>760262429</t>
+  </si>
+  <si>
+    <t>NCA-LA-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605</t>
+  </si>
+  <si>
+    <t>760261605</t>
+  </si>
+  <si>
+    <t>NCA-LC-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602</t>
+  </si>
+  <si>
+    <t>760261602</t>
+  </si>
+  <si>
+    <t>NCA-LC-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590</t>
+  </si>
+  <si>
+    <t>760261590</t>
+  </si>
+  <si>
+    <t>NCA-LA-250-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583</t>
+  </si>
+  <si>
+    <t>760261583</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571</t>
+  </si>
+  <si>
+    <t>760261571</t>
+  </si>
+  <si>
+    <t>NCA-LA-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568</t>
+  </si>
+  <si>
+    <t>760261568</t>
+  </si>
+  <si>
+    <t>NCA-LA-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565</t>
+  </si>
+  <si>
+    <t>760261565</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554</t>
+  </si>
+  <si>
+    <t>760261554</t>
+  </si>
+  <si>
+    <t>NCA-SC-250-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188</t>
+  </si>
+  <si>
+    <t>760263188</t>
+  </si>
+  <si>
+    <t>NCA-SA-012-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181</t>
+  </si>
+  <si>
+    <t>760263181</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174</t>
+  </si>
+  <si>
+    <t>760263174</t>
+  </si>
+  <si>
+    <t>NCA-SA-007-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167</t>
+  </si>
+  <si>
+    <t>760263167</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133</t>
+  </si>
+  <si>
+    <t>760263133</t>
+  </si>
+  <si>
+    <t>NCA-SC-165-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112</t>
+  </si>
+  <si>
+    <t>760263112</t>
+  </si>
+  <si>
+    <t>NCA-SC-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157</t>
+  </si>
+  <si>
+    <t>760263157</t>
+  </si>
+  <si>
+    <t>NCA-LA-001-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151</t>
+  </si>
+  <si>
+    <t>760263151</t>
+  </si>
+  <si>
+    <t>NCA-LA-012-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145</t>
+  </si>
+  <si>
+    <t>760263145</t>
+  </si>
+  <si>
+    <t>NCA-LA-001-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129</t>
+  </si>
+  <si>
+    <t>760263129</t>
+  </si>
+  <si>
+    <t>NCA-SC-065-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120</t>
+  </si>
+  <si>
+    <t>760263120</t>
+  </si>
+  <si>
+    <t>NCA-LC-105-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117</t>
+  </si>
+  <si>
+    <t>760263117</t>
+  </si>
+  <si>
+    <t>NCA-LC-025-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114</t>
+  </si>
+  <si>
+    <t>760263114</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105</t>
+  </si>
+  <si>
+    <t>760263105</t>
+  </si>
+  <si>
+    <t>NCA-SC-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100</t>
+  </si>
+  <si>
+    <t>760263100</t>
+  </si>
+  <si>
+    <t>NCA-LC-165-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096</t>
+  </si>
+  <si>
+    <t>760263096</t>
+  </si>
+  <si>
+    <t>NCA-LC-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>HCA-AM1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to Stub, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-MM1C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly with breakout</t>
+  </si>
+  <si>
+    <t>Fiber Optic Feeder Cable Assembly with HMFOC connectors</t>
+  </si>
+  <si>
+    <t>HCA-ACC</t>
+  </si>
+  <si>
+    <t>Prodigy Fiber Optic hardened Converters</t>
+  </si>
+  <si>
+    <t>DLX-CONV</t>
+  </si>
+  <si>
+    <t>DLX Fiber Optic hardened Converters</t>
+  </si>
+  <si>
+    <t>NCA Non-hardened fiber drop cable assemblies</t>
   </si>
   <si>
     <t>SC-DLX-CONV-25</t>
   </si>
   <si>
     <t>SC to DLX Converter</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...194 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD toneable cable</t>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078</t>
+  </si>
+  <si>
+    <t>760252078</t>
+  </si>
+  <si>
+    <t>HCA-ACC-BAYONET-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy Bayonet Converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079</t>
+  </si>
+  <si>
+    <t>760252079</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FULLSIZE-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy Full Size Converter</t>
   </si>
   <si>
     <t>HCA-HL1V</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to SC/APC connector, EZ AXS Dielectric Cable</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079</t>
-[...158 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+    <t>HCA-A01F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, 3.4mm Round Cable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490</t>
   </si>
   <si>
     <t>760255490</t>
   </si>
   <si>
     <t>HCA-ACC-FEMALE-BAYONET-CVTR</t>
   </si>
   <si>
     <t>Prodigy™ Female  Bayonet Converter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254</t>
   </si>
   <si>
     <t>760255254</t>
   </si>
   <si>
     <t>HCA-ACC-FEMALE-FULLSIZE-CVTR</t>
   </si>
   <si>
     <t>Prodigy Full Size Female Converter</t>
   </si>
   <si>
     <t>HCA-A01G</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, 4.5mm Round Cable</t>
   </si>
   <si>
-    <t>HCA-A01F</t>
-[...1325 lines deleted...]
-    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 65 M</t>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081</t>
+  </si>
+  <si>
+    <t>760252081</t>
+  </si>
+  <si>
+    <t>HCA-ACC-SCAPC-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy SC/APC Converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080</t>
+  </si>
+  <si>
+    <t>760252080</t>
+  </si>
+  <si>
+    <t>HCA-ACC-DLX-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy DLX Converter</t>
+  </si>
+  <si>
+    <t>HCA-A01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector to Stub, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J080004A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to Stub, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J080004B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to Stub, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-Y01K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ to stub, DLX Converter Included, 5 mm round Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ to stub, 5mm Round Cable</t>
+  </si>
+  <si>
+    <t>DLX-SCA-CONV-25</t>
+  </si>
+  <si>
+    <t>DLX to SC/APC Converter</t>
+  </si>
+  <si>
+    <t>FHD-X01A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-X01C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XJ1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XJ1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XJ1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XJ1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XX1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XX1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XK1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-LC/UPC, flat dielectric cable</t>
+  </si>
+  <si>
+    <t>FHD-XK1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XK1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XN1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/UPC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XN1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to SC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XV1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-LC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>MHD-F0DA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-F0DH</t>
+  </si>
+  <si>
+    <t>MHD-FFDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-FFDH</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-M0DA</t>
+  </si>
+  <si>
+    <t>MHD-MFDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-MFDH</t>
+  </si>
+  <si>
+    <t>MHBD-F0A1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 6 LC/UPC Duplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F0C1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 12 SC/UPC, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-M0A1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 6 LC Duplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F100C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 24-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1N2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to female MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-H040004B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to stub, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J08J084B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-D01G</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly, PRODIGY™ Connector core with Bayonet + full size converter included. 4.5 mm round cable</t>
+  </si>
+  <si>
+    <t>HCA-A01C</t>
+  </si>
+  <si>
+    <t>HCA-H01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core  with Fullsize converter  to Stub, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector with DLX Size Converter to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter to stub, 5mm LSZH Round Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Full size converter to Stub, USD Toneable cable</t>
   </si>
   <si>
     <t>HCA-XL1D</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD ToneableCable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038</t>
   </si>
   <si>
     <t>760258038</t>
   </si>
   <si>
     <t>HCA-ACC-3mm SC/APC Test Lead 40FT, 2x Cvtr</t>
   </si>
   <si>
     <t>HCA-ACC-3mm SC/APC Test Lead 40FT, Full size and DLX converter included</t>
   </si>
   <si>
-    <t>HCA-H01D</t>
-[...2 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Full size converter to Stub, USD Toneable cable</t>
+    <t>HCA-MM1D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Dielectric Cable</t>
   </si>
   <si>
     <t>HCA-H01B</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/Full Size converter installed to stub, SST toneable cable</t>
   </si>
   <si>
     <t>HCA-AL1A</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, SST dielectric flat cable</t>
   </si>
   <si>
     <t>HCA-XL1A</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST Dielectric Cable</t>
   </si>
   <si>
     <t>HCA-XL1B</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST toneable cable</t>
   </si>
   <si>
     <t>HCA-HL1C</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD Dielectric Cable</t>
   </si>
   <si>
     <t>HCA-HL1X</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to SC/APC connector, EZ AXS Toneable Cable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637</t>
   </si>
   <si>
     <t>760258637</t>
   </si>
   <si>
     <t>HCA-ACC-3mm Test Lead 6M ES00</t>
   </si>
   <si>
     <t>3mm Test lead. Prodigy + SC/APC termination. with Full size and Bayonet converter included</t>
   </si>
   <si>
+    <t>HCA-PJ1G</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly/Extender , PRODIGY™ Connector w/ Female Full Size and Bayonet  Converter + male full size converter included. 4.5 mm round cable</t>
+  </si>
+  <si>
+    <t>HCA-DP1F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly/Extender , PRODIGY™ Connector w/ Female Full Size and Bayonet  Converter + male full size and Bayonet  converter included. 3.4 mm round cable</t>
+  </si>
+  <si>
     <t>HCA-H01F</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Hardened full size  Connector Core to Stub, 3.4mm Indoor/outdoor round Cable</t>
   </si>
   <si>
-    <t>HCA-PJ1G</t>
-[...8 lines deleted...]
-    <t>Fiber Optic Drop Cable assembly/Extender , PRODIGY™ Connector w/ Female Full Size and Bayonet  Converter + male full size and Bayonet  converter included. 3.4 mm round cable</t>
+    <t>Fiber Optic Drop Cable Assembly with PRODIGY™ hardened small-form size connectivity</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Breakout Cable Assembly with HMFOC connectors</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly for outside plant applications</t>
+  </si>
+  <si>
+    <t>HCA-A01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Dielectric</t>
   </si>
   <si>
     <t>HCA-H01K-UK24</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter to stub, 5mm Round Cable, PIA Compliant.</t>
   </si>
   <si>
-    <t>HCA-A01M</t>
-[...5 lines deleted...]
-    <t>HCA-H01M</t>
+    <t>HCA-AL1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AL1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-AM1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to Stub, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-LL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to stub, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101</t>
+  </si>
+  <si>
+    <t>760263101</t>
+  </si>
+  <si>
+    <t>NCA-LC-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531</t>
+  </si>
+  <si>
+    <t>760261531</t>
+  </si>
+  <si>
+    <t>NCA-SC-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547</t>
+  </si>
+  <si>
+    <t>760261547</t>
+  </si>
+  <si>
+    <t>NCA-SC-020-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549</t>
+  </si>
+  <si>
+    <t>760261549</t>
+  </si>
+  <si>
+    <t>NCA-SC-050-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533</t>
+  </si>
+  <si>
+    <t>760261533</t>
+  </si>
+  <si>
+    <t>NCA-SC-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517</t>
+  </si>
+  <si>
+    <t>760261517</t>
+  </si>
+  <si>
+    <t>NCA-SA-200-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497</t>
+  </si>
+  <si>
+    <t>760261497</t>
+  </si>
+  <si>
+    <t>NCA-SA-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537</t>
+  </si>
+  <si>
+    <t>760261537</t>
+  </si>
+  <si>
+    <t>NCA-SC-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 350 M</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550</t>
   </si>
   <si>
     <t>760261550</t>
   </si>
   <si>
     <t>NCA-SC-075-01Y-SC-XXXX</t>
   </si>
   <si>
     <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 75 M</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500</t>
   </si>
   <si>
     <t>760261500</t>
   </si>
   <si>
     <t>NCA-SA-250-01Y-XX-XXXX</t>
   </si>
   <si>
     <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 250 M</t>
   </si>
@@ -2945,425 +3404,50 @@
     <t>NCA-LA-005-01J-LA-XXXX</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125</t>
   </si>
   <si>
     <t>760263125</t>
   </si>
   <si>
     <t>NCA-SA-025-01Y-SA-XXXX</t>
   </si>
   <si>
     <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 25 M</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093</t>
   </si>
   <si>
     <t>760263093</t>
   </si>
   <si>
     <t>NCA-LA-135-01Y-XX-XXXX</t>
   </si>
   <si>
     <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 135 M</t>
-  </si>
-[...373 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to Stub, Flat Toneable Cable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3464,75 +3548,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J334" totalsRowShown="0">
-  <autoFilter ref="A1:J334"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J345" totalsRowShown="0">
+  <autoFilter ref="A1:J345"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-opt-conv-25" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sc-conv-25" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemsc-dlx-conv-25" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01a" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01d" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01d" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1c" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1c" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hn1d" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1d" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01k" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1k" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1a" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1d" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1c" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1c" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1c" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1d" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmdh" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0k1a" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084a" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01g" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01f" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1c" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1a" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1a" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1b" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1c" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1x" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01f" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-pj1g" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-dp1f" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k-uk24" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01m" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1n" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01m" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261548" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261532" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261516" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261512" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261519" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261535" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261619" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262442" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263111" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263132" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263159" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263166" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263187" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263193" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263179" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263156" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262455" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261641" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261573" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263192" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263185" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263178" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263171" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262452" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262436" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261604" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261570" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263191" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263184" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263119" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261567" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263190" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263183" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263162" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263147" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262446" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262430" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261623" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261589" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263127" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263107" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262457" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262454" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262448" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262432" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261643" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261640" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261637" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261625" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261603" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261591" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263182" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263168" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263092" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262444" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261621" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263158" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263130" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263126" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263118" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263109" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263106" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263102" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263097" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262450" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262447" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262445" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262431" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261642" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261639" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261627" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261624" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261622" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261608" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261588" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263160" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263091" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262443" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261645" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261620" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261586" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261552" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263154" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263148" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sca-conv-25" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-d01g" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01c" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1d" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01c" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-y01k" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01k" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01a" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01c" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1a" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1b" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1c" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1d" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1b" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1c" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1a" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1b" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1d" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1a" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1d" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1a" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0dh" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffda" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffdh" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfdh" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0a1a" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0c1a" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004b" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084b" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004a" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004b" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01d" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-opt-conv-25" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sc-conv-25" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01d" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1k" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1a" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1d" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1c" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1c" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1d" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmdh" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0k1a" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hn1d" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1d" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1c" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1m" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1m" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1n" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01d" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01v" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemsc-dlx-conv-25" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01f" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01g" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004a" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004b" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-y01k" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01k" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sca-conv-25" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01a" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01c" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1a" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1b" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1c" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1d" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1b" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1c" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1a" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1b" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1d" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1a" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1d" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1a" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0dh" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffda" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffdh" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfdh" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0a1a" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0c1a" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004b" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084b" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-d01g" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01c" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1d" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01c" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01b" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1a" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1a" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1b" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1c" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1x" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-pj1g" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-dp1f" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01f" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01m" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1n" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01m" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k-uk24" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1m" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1n" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1n" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01c" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1d" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01x" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261548" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261532" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261516" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261512" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261519" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261535" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261619" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262442" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263111" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263132" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263159" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263166" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263187" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263193" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263179" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263156" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262455" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261641" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261573" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263192" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263185" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263178" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263171" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262452" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262436" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261604" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261570" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263191" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263184" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263119" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261567" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263190" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263183" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263162" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263147" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262446" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262430" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261623" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261589" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263127" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263107" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262457" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262454" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262448" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262432" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261643" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261640" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261637" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261625" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261603" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261591" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263182" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263168" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263092" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262444" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261621" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263158" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263130" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263126" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263118" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263109" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263106" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263102" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263097" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262450" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262447" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262445" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262431" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261642" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261639" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261627" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261624" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261622" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261608" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261588" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263160" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263091" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262443" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261645" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261620" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261586" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261552" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263154" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263148" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J334"/>
+  <dimension ref="A1:J345"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="167" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3540,7469 +3624,7798 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F5" t="s">
-[...8 lines deleted...]
-      <c r="J5" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" ht="12.75">
+      <c r="J11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" ht="12.75">
+      <c r="J12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...15 lines deleted...]
-    <row r="14" spans="1:9" ht="12.75">
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
-      <c r="I14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:9" ht="12.75">
+      <c r="J14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
-      <c r="I15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:9" ht="12.75">
+      <c r="J15" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
-      <c r="I16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:8" ht="12.75">
+      <c r="J16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" ht="12.75">
+      <c r="J18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
-      <c r="I19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:9" ht="12.75">
+      <c r="J19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
-      <c r="I20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:9" ht="12.75">
+      <c r="J20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
-      <c r="I21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:8" ht="12.75">
+      <c r="J21" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" ht="12.75">
+      <c r="J22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" t="s">
         <v>66</v>
       </c>
-      <c r="F24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
-      <c r="I25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:9" ht="12.75">
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G28" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
         <v>85</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
-      <c r="I33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75">
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" ht="12.75">
+      <c r="I34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>97</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" t="s">
         <v>102</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>103</v>
       </c>
-      <c r="D37" t="s">
-[...16 lines deleted...]
-      <c r="A38" s="1" t="s">
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="B39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>103</v>
       </c>
-      <c r="D38" t="s">
-[...35 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>109</v>
       </c>
+      <c r="B40" t="s">
+        <v>110</v>
+      </c>
       <c r="C40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>103</v>
       </c>
-      <c r="D40" t="s">
-[...12 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+    </row>
+    <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
-      <c r="J41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+      <c r="I41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
+      </c>
+      <c r="B42" t="s">
+        <v>116</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
+        <v>120</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
-      <c r="J43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+    </row>
+    <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F44" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
-      <c r="J44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:10" ht="12.75">
+      <c r="I44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
+        <v>126</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="G45" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
-      <c r="J45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
+      </c>
+      <c r="B46" t="s">
+        <v>132</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="G46" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
-      <c r="J46" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
+      </c>
+      <c r="B47" t="s">
+        <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="G47" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
-      <c r="J47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:10" ht="12.75">
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>125</v>
+        <v>139</v>
+      </c>
+      <c r="B48" t="s">
+        <v>140</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="G48" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
-      <c r="J48" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:9" ht="12.75">
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>127</v>
+        <v>143</v>
+      </c>
+      <c r="B49" t="s">
+        <v>144</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="G49" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
-      <c r="I49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:9" ht="12.75">
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>130</v>
+        <v>147</v>
+      </c>
+      <c r="B50" t="s">
+        <v>148</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="G50" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>132</v>
+        <v>151</v>
+      </c>
+      <c r="B51" t="s">
+        <v>152</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="G51" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>133</v>
+        <v>155</v>
+      </c>
+      <c r="B52" t="s">
+        <v>156</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="G52" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="53" spans="1:9" ht="12.75">
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>137</v>
+        <v>159</v>
+      </c>
+      <c r="B53" t="s">
+        <v>160</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="G53" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
-      <c r="I53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:9" ht="12.75">
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>139</v>
+        <v>163</v>
+      </c>
+      <c r="B54" t="s">
+        <v>164</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>165</v>
       </c>
       <c r="G54" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
-      <c r="I54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:9" ht="12.75">
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>141</v>
+        <v>167</v>
+      </c>
+      <c r="B55" t="s">
+        <v>168</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="G55" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
-      <c r="I55" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:9" ht="12.75">
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>144</v>
+        <v>171</v>
+      </c>
+      <c r="B56" t="s">
+        <v>172</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="G56" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>146</v>
+        <v>175</v>
+      </c>
+      <c r="B57" t="s">
+        <v>176</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="G57" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>149</v>
+        <v>179</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D58" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>181</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H58" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H59" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>156</v>
+        <v>187</v>
+      </c>
+      <c r="B60" t="s">
+        <v>188</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>189</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>158</v>
+        <v>191</v>
+      </c>
+      <c r="B61" t="s">
+        <v>192</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>193</v>
+      </c>
+      <c r="G61" t="s">
+        <v>129</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>195</v>
+      </c>
+      <c r="B62" t="s">
+        <v>196</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H62" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>201</v>
       </c>
       <c r="G63" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>168</v>
+        <v>203</v>
       </c>
       <c r="B64" t="s">
-        <v>169</v>
+        <v>204</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D64" t="s">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="G64" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="B65" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="G65" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>176</v>
+        <v>211</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>212</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="G66" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>217</v>
       </c>
       <c r="G67" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>184</v>
+        <v>219</v>
       </c>
       <c r="B68" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="G68" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>188</v>
+        <v>223</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D69" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="G69" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="G70" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="B71" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D71" t="s">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="G71" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D72" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
       <c r="G72" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>241</v>
       </c>
       <c r="G73" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D74" t="s">
-        <v>210</v>
+        <v>245</v>
       </c>
       <c r="G74" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>212</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>213</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D75" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>249</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="76" spans="1:9" ht="12.75">
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>215</v>
+        <v>251</v>
+      </c>
+      <c r="B76" t="s">
+        <v>252</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D76" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>253</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
-        <v>219</v>
+        <v>256</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D77" t="s">
-        <v>220</v>
+        <v>257</v>
       </c>
       <c r="G77" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="B78" t="s">
-        <v>223</v>
+        <v>260</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>261</v>
       </c>
       <c r="G78" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>227</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D79" t="s">
-        <v>228</v>
+        <v>265</v>
       </c>
       <c r="G79" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>230</v>
+        <v>267</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>268</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D80" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="G80" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="B81" t="s">
-        <v>235</v>
+        <v>272</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D81" t="s">
-        <v>236</v>
+        <v>273</v>
       </c>
       <c r="G81" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>238</v>
+        <v>275</v>
       </c>
       <c r="B82" t="s">
-        <v>239</v>
+        <v>276</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D82" t="s">
-        <v>240</v>
+        <v>277</v>
       </c>
       <c r="G82" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="B83" t="s">
-        <v>243</v>
+        <v>280</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D83" t="s">
-        <v>244</v>
+        <v>281</v>
       </c>
       <c r="G83" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>246</v>
+        <v>283</v>
       </c>
       <c r="B84" t="s">
-        <v>247</v>
+        <v>284</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D84" t="s">
-        <v>248</v>
+        <v>285</v>
       </c>
       <c r="G84" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>250</v>
+        <v>287</v>
       </c>
       <c r="B85" t="s">
-        <v>251</v>
+        <v>288</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D85" t="s">
-        <v>252</v>
+        <v>289</v>
       </c>
       <c r="G85" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>254</v>
+        <v>291</v>
       </c>
       <c r="B86" t="s">
-        <v>255</v>
+        <v>292</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D86" t="s">
-        <v>256</v>
+        <v>293</v>
       </c>
       <c r="G86" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="B87" t="s">
-        <v>259</v>
+        <v>296</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D87" t="s">
-        <v>260</v>
+        <v>297</v>
       </c>
       <c r="G87" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="B88" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D88" t="s">
-        <v>264</v>
+        <v>301</v>
       </c>
       <c r="G88" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>266</v>
+        <v>303</v>
       </c>
       <c r="B89" t="s">
-        <v>267</v>
+        <v>304</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D89" t="s">
-        <v>268</v>
+        <v>305</v>
       </c>
       <c r="G89" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="B90" t="s">
-        <v>271</v>
+        <v>308</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D90" t="s">
-        <v>272</v>
+        <v>309</v>
       </c>
       <c r="G90" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>274</v>
+        <v>311</v>
       </c>
       <c r="B91" t="s">
-        <v>275</v>
+        <v>312</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D91" t="s">
-        <v>276</v>
+        <v>313</v>
       </c>
       <c r="G91" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>278</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
-        <v>279</v>
+        <v>316</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D92" t="s">
-        <v>280</v>
+        <v>317</v>
       </c>
       <c r="G92" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>282</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>320</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D93" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
       <c r="G93" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>286</v>
+        <v>323</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>324</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D94" t="s">
-        <v>288</v>
+        <v>325</v>
       </c>
       <c r="G94" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>290</v>
+        <v>327</v>
       </c>
       <c r="B95" t="s">
-        <v>291</v>
+        <v>328</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D95" t="s">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="G95" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="B96" t="s">
-        <v>295</v>
+        <v>332</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D96" t="s">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="G96" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>298</v>
+        <v>335</v>
       </c>
       <c r="B97" t="s">
-        <v>299</v>
+        <v>336</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D97" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="G97" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>302</v>
+        <v>339</v>
       </c>
       <c r="B98" t="s">
-        <v>303</v>
+        <v>340</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D98" t="s">
-        <v>304</v>
+        <v>341</v>
       </c>
       <c r="G98" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>344</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D99" t="s">
-        <v>308</v>
+        <v>345</v>
       </c>
       <c r="G99" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
       <c r="B100" t="s">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D100" t="s">
-        <v>312</v>
+        <v>349</v>
       </c>
       <c r="G100" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>314</v>
+        <v>351</v>
       </c>
       <c r="B101" t="s">
-        <v>315</v>
+        <v>352</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D101" t="s">
-        <v>316</v>
+        <v>353</v>
       </c>
       <c r="G101" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>318</v>
+        <v>355</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>356</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D102" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
       <c r="G102" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>322</v>
+        <v>359</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>360</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D103" t="s">
-        <v>324</v>
+        <v>361</v>
       </c>
       <c r="G103" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>326</v>
+        <v>363</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>364</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D104" t="s">
-        <v>328</v>
+        <v>365</v>
       </c>
       <c r="G104" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>330</v>
+        <v>367</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>368</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D105" t="s">
-        <v>332</v>
+        <v>369</v>
       </c>
       <c r="G105" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H105" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="12.75">
+    <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>336</v>
+        <v>371</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="107" spans="1:8" ht="12.75">
+      <c r="I106" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>372</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>340</v>
+        <v>373</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="108" spans="1:8" ht="12.75">
+      <c r="I107" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>344</v>
+        <v>375</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="109" spans="1:8" ht="12.75">
+      <c r="I108" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>377</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="110" spans="1:8" ht="12.75">
+      <c r="I109" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>352</v>
+        <v>379</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>15</v>
+      </c>
+      <c r="I110" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>354</v>
+        <v>381</v>
       </c>
       <c r="B111" t="s">
-        <v>355</v>
+        <v>382</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D111" t="s">
-        <v>356</v>
+        <v>383</v>
       </c>
       <c r="G111" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D112" t="s">
-        <v>360</v>
+        <v>387</v>
       </c>
       <c r="G112" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="B113" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D113" t="s">
-        <v>364</v>
+        <v>391</v>
       </c>
       <c r="G113" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="B114" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D114" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="G114" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D115" t="s">
-        <v>372</v>
+        <v>399</v>
       </c>
       <c r="G115" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
+        <v>402</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D116" t="s">
-        <v>376</v>
+        <v>403</v>
       </c>
       <c r="G116" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>378</v>
+        <v>405</v>
       </c>
       <c r="B117" t="s">
-        <v>379</v>
+        <v>406</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D117" t="s">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="G117" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="B118" t="s">
-        <v>383</v>
+        <v>410</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D118" t="s">
-        <v>384</v>
+        <v>411</v>
       </c>
       <c r="G118" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
       <c r="B119" t="s">
-        <v>387</v>
+        <v>414</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D119" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
       <c r="G119" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>390</v>
+        <v>417</v>
       </c>
       <c r="B120" t="s">
-        <v>391</v>
+        <v>418</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D120" t="s">
-        <v>392</v>
+        <v>419</v>
       </c>
       <c r="G120" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>394</v>
+        <v>421</v>
       </c>
       <c r="B121" t="s">
-        <v>395</v>
+        <v>422</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D121" t="s">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="G121" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>398</v>
+        <v>425</v>
       </c>
       <c r="B122" t="s">
-        <v>399</v>
+        <v>426</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D122" t="s">
-        <v>400</v>
+        <v>209</v>
       </c>
       <c r="G122" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>402</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
-        <v>403</v>
+        <v>429</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D123" t="s">
-        <v>404</v>
+        <v>430</v>
       </c>
       <c r="G123" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
       <c r="B124" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D124" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="G124" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>410</v>
+        <v>436</v>
       </c>
       <c r="B125" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D125" t="s">
-        <v>412</v>
+        <v>289</v>
       </c>
       <c r="G125" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>414</v>
+        <v>439</v>
       </c>
       <c r="B126" t="s">
-        <v>415</v>
+        <v>440</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D126" t="s">
-        <v>416</v>
+        <v>441</v>
       </c>
       <c r="G126" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="B127" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D127" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="G127" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="B128" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D128" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="G128" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>426</v>
+        <v>451</v>
       </c>
       <c r="B129" t="s">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D129" t="s">
-        <v>428</v>
+        <v>253</v>
       </c>
       <c r="G129" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B130" t="s">
-        <v>431</v>
+        <v>455</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D130" t="s">
-        <v>432</v>
+        <v>281</v>
       </c>
       <c r="G130" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="B131" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D131" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="G131" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
       <c r="B132" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D132" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="G132" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="B133" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D133" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="G133" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="B134" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D134" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="G134" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="B135" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D135" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="G135" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>454</v>
+        <v>477</v>
       </c>
       <c r="B136" t="s">
-        <v>455</v>
+        <v>478</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D136" t="s">
-        <v>456</v>
+        <v>479</v>
       </c>
       <c r="G136" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="B137" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D137" t="s">
-        <v>252</v>
+        <v>483</v>
       </c>
       <c r="G137" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
       <c r="B138" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D138" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="G138" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="B139" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D139" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="G139" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="B140" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D140" t="s">
-        <v>332</v>
+        <v>495</v>
       </c>
       <c r="G140" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>472</v>
+        <v>497</v>
       </c>
       <c r="B141" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D141" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="G141" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="B142" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D142" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="G142" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="B143" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D143" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="G143" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B144" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D144" t="s">
-        <v>296</v>
+        <v>511</v>
       </c>
       <c r="G144" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="B145" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D145" t="s">
-        <v>324</v>
+        <v>515</v>
       </c>
       <c r="G145" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
       <c r="B146" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D146" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="G146" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
       <c r="B147" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D147" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="G147" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="B148" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D148" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="G148" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="B149" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D149" t="s">
-        <v>504</v>
+        <v>531</v>
       </c>
       <c r="G149" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>506</v>
+        <v>533</v>
       </c>
       <c r="B150" t="s">
-        <v>507</v>
+        <v>534</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D150" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="G150" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>510</v>
+        <v>537</v>
       </c>
       <c r="B151" t="s">
-        <v>511</v>
+        <v>538</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D151" t="s">
-        <v>512</v>
+        <v>539</v>
       </c>
       <c r="G151" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>514</v>
+        <v>541</v>
       </c>
       <c r="B152" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D152" t="s">
-        <v>516</v>
+        <v>543</v>
       </c>
       <c r="G152" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>518</v>
+        <v>545</v>
       </c>
       <c r="B153" t="s">
-        <v>519</v>
+        <v>546</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D153" t="s">
-        <v>520</v>
+        <v>547</v>
       </c>
       <c r="G153" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H153" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>522</v>
+        <v>549</v>
       </c>
       <c r="B154" t="s">
-        <v>523</v>
+        <v>550</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D154" t="s">
-        <v>524</v>
+        <v>551</v>
       </c>
       <c r="G154" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>526</v>
+        <v>553</v>
       </c>
       <c r="B155" t="s">
-        <v>527</v>
+        <v>554</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D155" t="s">
-        <v>528</v>
+        <v>555</v>
       </c>
       <c r="G155" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="B156" t="s">
-        <v>531</v>
+        <v>558</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D156" t="s">
-        <v>532</v>
+        <v>559</v>
       </c>
       <c r="G156" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="B157" t="s">
-        <v>535</v>
+        <v>562</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D157" t="s">
-        <v>536</v>
+        <v>563</v>
       </c>
       <c r="G157" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>538</v>
+        <v>565</v>
       </c>
       <c r="B158" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D158" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="G158" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="159" spans="1:8" ht="12.75">
+    <row r="159" spans="1:9" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>544</v>
+        <v>569</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H159" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="160" spans="1:8" ht="12.75">
+      <c r="I159" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>570</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>548</v>
+        <v>571</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H160" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="161" spans="1:8" ht="12.75">
+      <c r="I160" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>572</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>552</v>
+        <v>573</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H161" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="162" spans="1:8" ht="12.75">
+      <c r="I161" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>556</v>
+        <v>575</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
       </c>
       <c r="G162" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H162" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="163" spans="1:8" ht="12.75">
+      <c r="I162" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>560</v>
+        <v>577</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
       </c>
       <c r="G163" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="164" spans="1:8" ht="12.75">
+      <c r="I163" t="s">
+        <v>16</v>
+      </c>
+      <c r="J163" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>578</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>564</v>
+        <v>579</v>
       </c>
       <c r="G164" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="165" spans="1:8" ht="12.75">
+      <c r="I164" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="G165" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
+      </c>
+      <c r="I165" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>81</v>
+      </c>
+      <c r="C166" t="s">
+        <v>582</v>
       </c>
       <c r="D166" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="G166" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>66</v>
+      </c>
+      <c r="C167" t="s">
+        <v>582</v>
       </c>
       <c r="D167" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="G167" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>585</v>
+      </c>
+      <c r="C168" t="s">
+        <v>582</v>
       </c>
       <c r="D168" t="s">
-        <v>580</v>
+        <v>586</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
       </c>
       <c r="G168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H168" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C169" t="s">
         <v>582</v>
       </c>
-      <c r="B169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D169" t="s">
-        <v>584</v>
+        <v>588</v>
+      </c>
+      <c r="F169" t="s">
+        <v>32</v>
       </c>
       <c r="G169" t="s">
+        <v>33</v>
+      </c>
+      <c r="H169" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>129</v>
+      </c>
+      <c r="C170" t="s">
+        <v>582</v>
       </c>
       <c r="D170" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G170" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="171" spans="1:8" ht="12.75">
+    <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D171" t="s">
         <v>591</v>
       </c>
-      <c r="C171" s="1" t="s">
-[...3 lines deleted...]
-        <v>592</v>
+      <c r="F171" t="s">
+        <v>32</v>
       </c>
       <c r="G171" t="s">
+        <v>33</v>
+      </c>
+      <c r="H171" t="s">
         <v>34</v>
       </c>
-      <c r="H171" t="s">
-        <v>15</v>
+      <c r="J171" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B172" t="s">
         <v>594</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D172" t="s">
         <v>595</v>
       </c>
-      <c r="C172" s="1" t="s">
-[...3 lines deleted...]
-        <v>596</v>
+      <c r="F172" t="s">
+        <v>13</v>
       </c>
       <c r="G172" t="s">
+        <v>14</v>
+      </c>
+      <c r="H172" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B173" t="s">
         <v>598</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D173" t="s">
         <v>599</v>
       </c>
-      <c r="C173" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D173" t="s">
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>14</v>
+      </c>
+      <c r="H173" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="12.75">
+      <c r="A174" s="1" t="s">
         <v>600</v>
-      </c>
-[...9 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" t="s">
         <v>14</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
       </c>
       <c r="I174" t="s">
-        <v>43</v>
+        <v>16</v>
+      </c>
+      <c r="J174" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="B175" t="s">
+        <v>602</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" t="s">
+        <v>603</v>
+      </c>
+      <c r="H175" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="12.75">
+      <c r="A176" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D175" t="s">
+      <c r="B176" t="s">
         <v>606</v>
       </c>
-      <c r="F175" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="1" t="s">
+      <c r="C176" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D176" t="s">
         <v>607</v>
-      </c>
-[...4 lines deleted...]
-        <v>608</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="177" spans="1:9" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>609</v>
       </c>
+      <c r="B177" t="s">
+        <v>610</v>
+      </c>
       <c r="C177" s="1" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D177" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
         <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="178" spans="1:9" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
-      <c r="I178" t="s">
-[...3 lines deleted...]
-    <row r="179" spans="1:9" ht="12.75">
+    </row>
+    <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
+      </c>
+      <c r="B179" t="s">
+        <v>616</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D179" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="180" spans="1:9" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>615</v>
+        <v>619</v>
+      </c>
+      <c r="B180" t="s">
+        <v>620</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D180" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="181" spans="1:9" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
       <c r="I181" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J181" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
+      <c r="I182" t="s">
+        <v>16</v>
+      </c>
+      <c r="J182" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="D183" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>627</v>
       </c>
       <c r="G183" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H183" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D184" t="s">
-        <v>626</v>
+        <v>629</v>
+      </c>
+      <c r="G184" t="s">
+        <v>81</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="187" spans="1:8" ht="12.75">
+    <row r="187" spans="1:10" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D187" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G187" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H187" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+      <c r="J187" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D188" t="s">
-        <v>39</v>
+        <v>637</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G188" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="189" spans="1:8" ht="12.75">
+      <c r="J188" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D189" t="s">
-        <v>12</v>
+        <v>639</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G189" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="190" spans="1:8" ht="12.75">
+      <c r="J189" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D190" t="s">
-        <v>39</v>
+        <v>641</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G190" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="191" spans="1:8" ht="12.75">
+      <c r="J190" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>165</v>
+        <v>38</v>
       </c>
       <c r="D191" t="s">
-        <v>639</v>
+        <v>643</v>
+      </c>
+      <c r="F191" t="s">
+        <v>32</v>
       </c>
       <c r="G191" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="192" spans="1:8" ht="12.75">
+      <c r="J191" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>165</v>
+        <v>38</v>
       </c>
       <c r="D192" t="s">
-        <v>643</v>
+        <v>645</v>
+      </c>
+      <c r="F192" t="s">
+        <v>32</v>
       </c>
       <c r="G192" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="193" spans="1:8" ht="12.75">
+      <c r="J192" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="B193" t="s">
         <v>646</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>165</v>
+        <v>38</v>
       </c>
       <c r="D193" t="s">
         <v>647</v>
       </c>
+      <c r="F193" t="s">
+        <v>32</v>
+      </c>
       <c r="G193" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H193" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="194" spans="1:8" ht="12.75">
+      <c r="J193" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194" t="s">
         <v>649</v>
       </c>
-      <c r="B194" t="s">
+      <c r="F194" t="s">
+        <v>32</v>
+      </c>
+      <c r="G194" t="s">
+        <v>33</v>
+      </c>
+      <c r="H194" t="s">
+        <v>15</v>
+      </c>
+      <c r="J194" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="12.75">
+      <c r="A195" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D194" t="s">
+      <c r="C195" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195" t="s">
         <v>651</v>
       </c>
-      <c r="G194" t="s">
-[...7 lines deleted...]
-      <c r="A195" s="1" t="s">
+      <c r="F195" t="s">
+        <v>32</v>
+      </c>
+      <c r="G195" t="s">
+        <v>33</v>
+      </c>
+      <c r="H195" t="s">
+        <v>15</v>
+      </c>
+      <c r="J195" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
+      <c r="A196" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196" t="s">
         <v>653</v>
       </c>
-      <c r="B195" t="s">
+      <c r="F196" t="s">
+        <v>32</v>
+      </c>
+      <c r="G196" t="s">
+        <v>33</v>
+      </c>
+      <c r="H196" t="s">
+        <v>15</v>
+      </c>
+      <c r="J196" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="12.75">
+      <c r="A197" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D195" t="s">
+      <c r="C197" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197" t="s">
         <v>655</v>
       </c>
-      <c r="G195" t="s">
-[...7 lines deleted...]
-      <c r="A196" s="1" t="s">
+      <c r="G197" t="s">
+        <v>33</v>
+      </c>
+      <c r="H197" t="s">
+        <v>15</v>
+      </c>
+      <c r="J197" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="12.75">
+      <c r="A198" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198" t="s">
         <v>657</v>
       </c>
-      <c r="B196" t="s">
+      <c r="G198" t="s">
+        <v>33</v>
+      </c>
+      <c r="H198" t="s">
+        <v>15</v>
+      </c>
+      <c r="J198" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="12.75">
+      <c r="A199" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D196" t="s">
+      <c r="C199" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199" t="s">
         <v>659</v>
       </c>
-      <c r="G196" t="s">
-[...7 lines deleted...]
-      <c r="A197" s="1" t="s">
+      <c r="F199" t="s">
+        <v>32</v>
+      </c>
+      <c r="G199" t="s">
+        <v>33</v>
+      </c>
+      <c r="H199" t="s">
+        <v>15</v>
+      </c>
+      <c r="J199" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="12.75">
+      <c r="A200" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200" t="s">
         <v>661</v>
       </c>
-      <c r="B197" t="s">
+      <c r="G200" t="s">
+        <v>33</v>
+      </c>
+      <c r="H200" t="s">
+        <v>15</v>
+      </c>
+      <c r="J200" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="12.75">
+      <c r="A201" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D197" t="s">
+      <c r="C201" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201" t="s">
         <v>663</v>
       </c>
-      <c r="G197" t="s">
-[...7 lines deleted...]
-      <c r="A198" s="1" t="s">
+      <c r="F201" t="s">
+        <v>32</v>
+      </c>
+      <c r="G201" t="s">
+        <v>33</v>
+      </c>
+      <c r="H201" t="s">
+        <v>15</v>
+      </c>
+      <c r="J201" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="12.75">
+      <c r="A202" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D202" t="s">
         <v>665</v>
       </c>
-      <c r="B198" t="s">
-[...87 lines deleted...]
-      </c>
       <c r="G202" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
+      </c>
+      <c r="I202" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D203" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="G203" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H203" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D204" t="s">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G204" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>669</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D205" t="s">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="G205" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="206" spans="1:8" ht="12.75">
+    <row r="206" spans="1:9" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>671</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D206" t="s">
-        <v>166</v>
+        <v>65</v>
       </c>
       <c r="G206" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="207" spans="1:8" ht="12.75">
+      <c r="I206" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>672</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D207" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="G207" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
+      </c>
+      <c r="I207" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>674</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D208" t="s">
-        <v>352</v>
+        <v>673</v>
       </c>
       <c r="G208" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="D209" t="s">
-        <v>463</v>
+        <v>676</v>
       </c>
       <c r="G209" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>677</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="D210" t="s">
-        <v>711</v>
+        <v>678</v>
       </c>
       <c r="G210" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="211" spans="1:8" ht="12.75">
+    <row r="211" spans="1:9" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>679</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="D211" t="s">
-        <v>715</v>
+        <v>680</v>
       </c>
       <c r="G211" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="212" spans="1:8" ht="12.75">
+      <c r="I211" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>681</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="D212" t="s">
-        <v>719</v>
+        <v>682</v>
       </c>
       <c r="G212" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="213" spans="1:8" ht="12.75">
+      <c r="I212" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>683</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="D213" t="s">
-        <v>723</v>
+        <v>684</v>
       </c>
       <c r="G213" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="214" spans="1:8" ht="12.75">
+      <c r="I213" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>685</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="D214" t="s">
-        <v>727</v>
+        <v>686</v>
       </c>
       <c r="G214" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
+      </c>
+      <c r="I214" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>687</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="D215" t="s">
-        <v>731</v>
+        <v>688</v>
       </c>
       <c r="G215" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>689</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="D216" t="s">
-        <v>467</v>
+        <v>690</v>
       </c>
       <c r="G216" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="H216" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>691</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>738</v>
+        <v>692</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
       </c>
       <c r="G217" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>693</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>742</v>
+        <v>91</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
       </c>
       <c r="G218" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="219" spans="1:8" ht="12.75">
+    <row r="219" spans="1:9" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>694</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>746</v>
+        <v>695</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
       </c>
       <c r="G219" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H219" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="220" spans="1:8" ht="12.75">
+      <c r="I219" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>696</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>750</v>
+        <v>697</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
       </c>
       <c r="G220" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
+      </c>
+      <c r="I220" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>698</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>754</v>
+        <v>699</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
       </c>
       <c r="G221" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="222" spans="1:8" ht="12.75">
+    <row r="222" spans="1:9" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>700</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>758</v>
+        <v>701</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
       </c>
       <c r="G222" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="223" spans="1:8" ht="12.75">
+      <c r="I222" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>702</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>762</v>
+        <v>703</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
       </c>
       <c r="G223" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
+      </c>
+      <c r="I223" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>764</v>
+        <v>705</v>
       </c>
       <c r="B224" t="s">
-        <v>765</v>
+        <v>706</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D224" t="s">
-        <v>766</v>
+        <v>707</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>708</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>770</v>
+        <v>709</v>
       </c>
       <c r="G225" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="226" spans="1:8" ht="12.75">
+      <c r="I225" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>710</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>774</v>
+        <v>711</v>
       </c>
       <c r="G226" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="227" spans="1:8" ht="12.75">
+      <c r="I226" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>712</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>778</v>
+        <v>713</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
       </c>
       <c r="G227" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H227" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="228" spans="1:8" ht="12.75">
+      <c r="I227" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>714</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>782</v>
+        <v>715</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
       </c>
       <c r="G228" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H228" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="229" spans="1:8" ht="12.75">
+      <c r="I228" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>716</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>786</v>
+        <v>717</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
       </c>
       <c r="G229" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="230" spans="1:8" ht="12.75">
+      <c r="I229" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>718</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>790</v>
+        <v>719</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
       </c>
       <c r="G230" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="231" spans="1:8" ht="12.75">
+      <c r="I230" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>720</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>794</v>
+        <v>721</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="232" spans="1:8" ht="12.75">
+      <c r="I231" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>722</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>798</v>
+        <v>723</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
       </c>
       <c r="G232" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
+      </c>
+      <c r="I232" t="s">
+        <v>16</v>
+      </c>
+      <c r="J232" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>800</v>
+        <v>725</v>
       </c>
       <c r="B233" t="s">
-        <v>801</v>
+        <v>726</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D233" t="s">
-        <v>802</v>
+        <v>727</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
       </c>
       <c r="G233" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>728</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D234" t="s">
-        <v>806</v>
+        <v>729</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
       </c>
       <c r="G234" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>730</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D235" t="s">
-        <v>568</v>
+        <v>731</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
       </c>
       <c r="G235" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>732</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D236" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>733</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>14</v>
+      </c>
+      <c r="C237" t="s">
+        <v>582</v>
       </c>
       <c r="D237" t="s">
-        <v>816</v>
+        <v>734</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
       </c>
       <c r="G237" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>73</v>
+      </c>
+      <c r="C238" t="s">
+        <v>582</v>
       </c>
       <c r="D238" t="s">
-        <v>820</v>
+        <v>735</v>
       </c>
       <c r="G238" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="239" spans="1:8" ht="12.75">
+    <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>822</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>33</v>
+      </c>
+      <c r="C239" t="s">
+        <v>582</v>
       </c>
       <c r="D239" t="s">
-        <v>824</v>
+        <v>736</v>
       </c>
       <c r="G239" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H239" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="240" spans="1:8" ht="12.75">
+      <c r="J239" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>737</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D240" t="s">
-        <v>828</v>
+        <v>738</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
       </c>
       <c r="G240" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="241" spans="1:8" ht="12.75">
+      <c r="I240" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>739</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D241" t="s">
-        <v>832</v>
+        <v>740</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
       </c>
       <c r="G241" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H241" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="242" spans="1:8" ht="12.75">
+      <c r="I241" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>741</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D242" t="s">
-        <v>836</v>
+        <v>742</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
       </c>
       <c r="G242" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H242" t="s">
         <v>15</v>
+      </c>
+      <c r="I242" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>743</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>840</v>
+        <v>744</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
       </c>
       <c r="G243" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="244" spans="1:8" ht="12.75">
+    <row r="244" spans="1:9" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>745</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D244" t="s">
-        <v>844</v>
+        <v>746</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
       </c>
       <c r="G244" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H244" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="245" spans="1:8" ht="12.75">
+      <c r="I244" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>747</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D245" t="s">
-        <v>848</v>
+        <v>748</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="246" spans="1:8" ht="12.75">
+      <c r="I245" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>749</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D246" t="s">
-        <v>852</v>
+        <v>750</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
       </c>
       <c r="G246" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="247" spans="1:8" ht="12.75">
+      <c r="I246" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>751</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D247" t="s">
-        <v>856</v>
+        <v>752</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
       </c>
       <c r="G247" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="248" spans="1:8" ht="12.75">
+      <c r="I247" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>753</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D248" t="s">
-        <v>860</v>
+        <v>754</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
       </c>
       <c r="G248" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H248" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="249" spans="1:8" ht="12.75">
+      <c r="I248" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>755</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="D249" t="s">
-        <v>864</v>
+        <v>756</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
       </c>
       <c r="G249" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H249" t="s">
         <v>15</v>
+      </c>
+      <c r="I249" t="s">
+        <v>16</v>
+      </c>
+      <c r="J249" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>866</v>
+        <v>758</v>
       </c>
       <c r="B250" t="s">
-        <v>867</v>
+        <v>759</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D250" t="s">
-        <v>868</v>
+        <v>760</v>
       </c>
       <c r="G250" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H250" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>870</v>
+        <v>762</v>
       </c>
       <c r="B251" t="s">
-        <v>871</v>
+        <v>763</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D251" t="s">
-        <v>872</v>
+        <v>764</v>
       </c>
       <c r="G251" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H251" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>874</v>
+        <v>766</v>
       </c>
       <c r="B252" t="s">
-        <v>875</v>
+        <v>767</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D252" t="s">
-        <v>876</v>
+        <v>768</v>
       </c>
       <c r="G252" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H252" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>878</v>
+        <v>770</v>
       </c>
       <c r="B253" t="s">
-        <v>879</v>
+        <v>771</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D253" t="s">
-        <v>880</v>
+        <v>772</v>
       </c>
       <c r="G253" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H253" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>882</v>
+        <v>774</v>
       </c>
       <c r="B254" t="s">
-        <v>883</v>
+        <v>775</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D254" t="s">
-        <v>884</v>
+        <v>776</v>
       </c>
       <c r="G254" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H254" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>886</v>
+        <v>778</v>
       </c>
       <c r="B255" t="s">
-        <v>887</v>
+        <v>779</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D255" t="s">
-        <v>888</v>
+        <v>780</v>
       </c>
       <c r="G255" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H255" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>890</v>
+        <v>782</v>
       </c>
       <c r="B256" t="s">
-        <v>891</v>
+        <v>783</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D256" t="s">
-        <v>892</v>
+        <v>784</v>
       </c>
       <c r="G256" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H256" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>894</v>
+        <v>786</v>
       </c>
       <c r="B257" t="s">
-        <v>895</v>
+        <v>787</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D257" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="G257" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H257" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>897</v>
+        <v>790</v>
       </c>
       <c r="B258" t="s">
-        <v>898</v>
+        <v>791</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D258" t="s">
-        <v>899</v>
+        <v>792</v>
       </c>
       <c r="G258" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H258" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>901</v>
+        <v>794</v>
       </c>
       <c r="B259" t="s">
-        <v>902</v>
+        <v>795</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D259" t="s">
-        <v>903</v>
+        <v>796</v>
       </c>
       <c r="G259" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H259" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>905</v>
+        <v>798</v>
       </c>
       <c r="B260" t="s">
-        <v>906</v>
+        <v>799</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D260" t="s">
-        <v>907</v>
+        <v>800</v>
       </c>
       <c r="G260" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>909</v>
+        <v>802</v>
       </c>
       <c r="B261" t="s">
-        <v>910</v>
+        <v>803</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D261" t="s">
-        <v>911</v>
+        <v>804</v>
       </c>
       <c r="G261" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H261" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>913</v>
+        <v>806</v>
       </c>
       <c r="B262" t="s">
-        <v>914</v>
+        <v>807</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D262" t="s">
-        <v>915</v>
+        <v>808</v>
       </c>
       <c r="G262" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H262" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>917</v>
+        <v>810</v>
       </c>
       <c r="B263" t="s">
-        <v>918</v>
+        <v>811</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D263" t="s">
-        <v>919</v>
+        <v>812</v>
       </c>
       <c r="G263" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H263" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>921</v>
+        <v>814</v>
       </c>
       <c r="B264" t="s">
-        <v>922</v>
+        <v>815</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D264" t="s">
-        <v>923</v>
+        <v>816</v>
       </c>
       <c r="G264" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>925</v>
+        <v>818</v>
       </c>
       <c r="B265" t="s">
-        <v>926</v>
+        <v>819</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D265" t="s">
-        <v>927</v>
+        <v>820</v>
       </c>
       <c r="G265" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H265" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>929</v>
+        <v>822</v>
       </c>
       <c r="B266" t="s">
-        <v>930</v>
+        <v>823</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D266" t="s">
-        <v>931</v>
+        <v>824</v>
       </c>
       <c r="G266" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>933</v>
+        <v>826</v>
       </c>
       <c r="B267" t="s">
-        <v>934</v>
+        <v>827</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D267" t="s">
-        <v>935</v>
+        <v>828</v>
       </c>
       <c r="G267" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H267" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>937</v>
+        <v>830</v>
       </c>
       <c r="B268" t="s">
-        <v>938</v>
+        <v>831</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D268" t="s">
-        <v>939</v>
+        <v>832</v>
       </c>
       <c r="G268" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>941</v>
+        <v>834</v>
       </c>
       <c r="B269" t="s">
-        <v>942</v>
+        <v>835</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D269" t="s">
-        <v>943</v>
+        <v>836</v>
       </c>
       <c r="G269" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H269" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>945</v>
+        <v>838</v>
       </c>
       <c r="B270" t="s">
-        <v>946</v>
+        <v>839</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D270" t="s">
-        <v>947</v>
+        <v>840</v>
       </c>
       <c r="G270" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H270" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>949</v>
+        <v>842</v>
       </c>
       <c r="B271" t="s">
-        <v>950</v>
+        <v>843</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D271" t="s">
-        <v>951</v>
+        <v>844</v>
       </c>
       <c r="G271" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H271" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>953</v>
+        <v>846</v>
       </c>
       <c r="B272" t="s">
-        <v>954</v>
+        <v>847</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D272" t="s">
-        <v>955</v>
+        <v>848</v>
       </c>
       <c r="G272" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H272" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>957</v>
+        <v>850</v>
       </c>
       <c r="B273" t="s">
-        <v>958</v>
+        <v>126</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D273" t="s">
-        <v>959</v>
+        <v>128</v>
       </c>
       <c r="G273" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H273" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>961</v>
+        <v>852</v>
       </c>
       <c r="B274" t="s">
-        <v>962</v>
+        <v>853</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D274" t="s">
-        <v>963</v>
+        <v>854</v>
       </c>
       <c r="G274" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H274" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>965</v>
+        <v>856</v>
       </c>
       <c r="B275" t="s">
-        <v>966</v>
+        <v>857</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D275" t="s">
-        <v>806</v>
+        <v>309</v>
       </c>
       <c r="G275" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H275" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>968</v>
+        <v>859</v>
       </c>
       <c r="B276" t="s">
-        <v>969</v>
+        <v>860</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D276" t="s">
-        <v>388</v>
+        <v>430</v>
       </c>
       <c r="G276" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>971</v>
+        <v>862</v>
       </c>
       <c r="B277" t="s">
-        <v>972</v>
+        <v>863</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D277" t="s">
-        <v>973</v>
+        <v>864</v>
       </c>
       <c r="G277" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H277" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>975</v>
+        <v>866</v>
       </c>
       <c r="B278" t="s">
-        <v>976</v>
+        <v>867</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D278" t="s">
-        <v>977</v>
+        <v>868</v>
       </c>
       <c r="G278" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H278" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>979</v>
+        <v>870</v>
       </c>
       <c r="B279" t="s">
-        <v>980</v>
+        <v>871</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D279" t="s">
-        <v>981</v>
+        <v>872</v>
       </c>
       <c r="G279" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H279" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>983</v>
+        <v>874</v>
       </c>
       <c r="B280" t="s">
-        <v>984</v>
+        <v>875</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D280" t="s">
-        <v>985</v>
+        <v>876</v>
       </c>
       <c r="G280" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H280" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>987</v>
+        <v>878</v>
       </c>
       <c r="B281" t="s">
-        <v>988</v>
+        <v>879</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D281" t="s">
-        <v>989</v>
+        <v>880</v>
       </c>
       <c r="G281" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H281" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>991</v>
+        <v>882</v>
       </c>
       <c r="B282" t="s">
-        <v>992</v>
+        <v>883</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D282" t="s">
-        <v>993</v>
+        <v>884</v>
       </c>
       <c r="G282" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H282" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>995</v>
+        <v>886</v>
       </c>
       <c r="B283" t="s">
-        <v>996</v>
+        <v>887</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D283" t="s">
-        <v>997</v>
+        <v>434</v>
       </c>
       <c r="G283" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H283" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>999</v>
+        <v>889</v>
       </c>
       <c r="B284" t="s">
-        <v>1000</v>
+        <v>890</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D284" t="s">
-        <v>1001</v>
+        <v>891</v>
       </c>
       <c r="G284" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>1003</v>
+        <v>893</v>
       </c>
       <c r="B285" t="s">
-        <v>1004</v>
+        <v>894</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D285" t="s">
-        <v>1005</v>
+        <v>895</v>
       </c>
       <c r="G285" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H285" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>1007</v>
+        <v>897</v>
       </c>
       <c r="B286" t="s">
-        <v>1008</v>
+        <v>898</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="D286" t="s">
-        <v>1009</v>
+        <v>899</v>
       </c>
       <c r="G286" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="H286" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>901</v>
+      </c>
+      <c r="B287" t="s">
+        <v>902</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D287" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>903</v>
       </c>
       <c r="G287" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H287" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>905</v>
+      </c>
+      <c r="B288" t="s">
+        <v>906</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D288" t="s">
-        <v>1011</v>
+        <v>907</v>
       </c>
       <c r="G288" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="289" spans="1:10" ht="12.75">
+    <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>909</v>
+      </c>
+      <c r="B289" t="s">
+        <v>910</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D289" t="s">
-        <v>1012</v>
+        <v>911</v>
       </c>
       <c r="G289" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H289" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1013</v>
+        <v>913</v>
+      </c>
+      <c r="B290" t="s">
+        <v>914</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D290" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>915</v>
       </c>
       <c r="G290" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H290" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>1015</v>
+        <v>917</v>
+      </c>
+      <c r="B291" t="s">
+        <v>918</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D291" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>919</v>
       </c>
       <c r="G291" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H291" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="292" spans="1:10" ht="12.75">
+    <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>1017</v>
+        <v>921</v>
+      </c>
+      <c r="B292" t="s">
+        <v>922</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="D292" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>923</v>
       </c>
       <c r="G292" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H292" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>1019</v>
+        <v>925</v>
+      </c>
+      <c r="B293" t="s">
+        <v>926</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D293" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>927</v>
       </c>
       <c r="G293" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H293" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>1021</v>
+        <v>929</v>
+      </c>
+      <c r="B294" t="s">
+        <v>930</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D294" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>931</v>
       </c>
       <c r="G294" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H294" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="295" spans="1:9" ht="12.75">
+    <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>1022</v>
+        <v>933</v>
+      </c>
+      <c r="B295" t="s">
+        <v>934</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D295" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>935</v>
       </c>
       <c r="G295" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H295" t="s">
         <v>15</v>
       </c>
-      <c r="I295" t="s">
-[...3 lines deleted...]
-    <row r="296" spans="1:9" ht="12.75">
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>1024</v>
+        <v>937</v>
+      </c>
+      <c r="B296" t="s">
+        <v>938</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D296" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>939</v>
       </c>
       <c r="G296" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H296" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>1026</v>
+        <v>941</v>
+      </c>
+      <c r="B297" t="s">
+        <v>942</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D297" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>943</v>
       </c>
       <c r="G297" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="298" spans="1:9" ht="12.75">
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1028</v>
+        <v>945</v>
+      </c>
+      <c r="B298" t="s">
+        <v>946</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D298" t="s">
-        <v>1029</v>
+        <v>947</v>
       </c>
       <c r="G298" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H298" t="s">
         <v>15</v>
       </c>
-      <c r="I298" t="s">
-[...3 lines deleted...]
-    <row r="299" spans="1:9" ht="12.75">
+    </row>
+    <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1030</v>
+        <v>949</v>
+      </c>
+      <c r="B299" t="s">
+        <v>950</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D299" t="s">
-        <v>1031</v>
+        <v>951</v>
       </c>
       <c r="G299" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H299" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1033</v>
+        <v>953</v>
       </c>
       <c r="B300" t="s">
-        <v>1034</v>
+        <v>954</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D300" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>955</v>
       </c>
       <c r="G300" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H300" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1037</v>
+        <v>957</v>
       </c>
       <c r="B301" t="s">
-        <v>1038</v>
+        <v>958</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D301" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>959</v>
       </c>
       <c r="G301" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H301" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1040</v>
+        <v>961</v>
+      </c>
+      <c r="B302" t="s">
+        <v>962</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D302" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>535</v>
       </c>
       <c r="G302" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H302" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1042</v>
+        <v>964</v>
+      </c>
+      <c r="B303" t="s">
+        <v>965</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D303" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="G303" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H303" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="304" spans="1:10" ht="12.75">
+    <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1044</v>
+        <v>967</v>
+      </c>
+      <c r="B304" t="s">
+        <v>968</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D304" t="s">
-        <v>1045</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>969</v>
       </c>
       <c r="G304" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
       </c>
-      <c r="J304" t="s">
-[...3 lines deleted...]
-    <row r="305" spans="1:10" ht="12.75">
+    </row>
+    <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1046</v>
+        <v>971</v>
+      </c>
+      <c r="B305" t="s">
+        <v>972</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D305" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>973</v>
       </c>
       <c r="G305" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
-      <c r="J305" t="s">
-[...3 lines deleted...]
-    <row r="306" spans="1:10" ht="12.75">
+    </row>
+    <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1048</v>
+        <v>975</v>
+      </c>
+      <c r="B306" t="s">
+        <v>976</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D306" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>977</v>
       </c>
       <c r="G306" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H306" t="s">
         <v>15</v>
       </c>
-      <c r="J306" t="s">
-[...3 lines deleted...]
-    <row r="307" spans="1:10" ht="12.75">
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1050</v>
+        <v>979</v>
+      </c>
+      <c r="B307" t="s">
+        <v>980</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D307" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>981</v>
       </c>
       <c r="G307" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
-      <c r="J307" t="s">
-[...3 lines deleted...]
-    <row r="308" spans="1:10" ht="12.75">
+    </row>
+    <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1052</v>
+        <v>983</v>
+      </c>
+      <c r="B308" t="s">
+        <v>984</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D308" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>985</v>
       </c>
       <c r="G308" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
-      <c r="J308" t="s">
-[...3 lines deleted...]
-    <row r="309" spans="1:10" ht="12.75">
+    </row>
+    <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1054</v>
+        <v>987</v>
+      </c>
+      <c r="B309" t="s">
+        <v>988</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D309" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>989</v>
       </c>
       <c r="G309" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
-      <c r="J309" t="s">
-[...3 lines deleted...]
-    <row r="310" spans="1:10" ht="12.75">
+    </row>
+    <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1056</v>
+        <v>991</v>
+      </c>
+      <c r="B310" t="s">
+        <v>992</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D310" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>993</v>
       </c>
       <c r="G310" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H310" t="s">
         <v>15</v>
       </c>
-      <c r="J310" t="s">
-[...3 lines deleted...]
-    <row r="311" spans="1:10" ht="12.75">
+    </row>
+    <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1058</v>
+        <v>995</v>
+      </c>
+      <c r="B311" t="s">
+        <v>996</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D311" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>997</v>
       </c>
       <c r="G311" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
-      <c r="J311" t="s">
-[...3 lines deleted...]
-    <row r="312" spans="1:10" ht="12.75">
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1060</v>
+        <v>999</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1000</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D312" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1001</v>
       </c>
       <c r="G312" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H312" t="s">
         <v>15</v>
       </c>
-      <c r="J312" t="s">
-[...3 lines deleted...]
-    <row r="313" spans="1:10" ht="12.75">
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1062</v>
+        <v>1003</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1004</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D313" t="s">
-        <v>1063</v>
+        <v>1005</v>
       </c>
       <c r="G313" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H313" t="s">
         <v>15</v>
       </c>
-      <c r="J313" t="s">
-[...3 lines deleted...]
-    <row r="314" spans="1:10" ht="12.75">
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1064</v>
+        <v>1007</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1008</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D314" t="s">
-        <v>1065</v>
+        <v>1009</v>
       </c>
       <c r="G314" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H314" t="s">
         <v>15</v>
       </c>
-      <c r="J314" t="s">
-[...3 lines deleted...]
-    <row r="315" spans="1:10" ht="12.75">
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1066</v>
+        <v>1011</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1012</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D315" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1013</v>
       </c>
       <c r="G315" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H315" t="s">
         <v>15</v>
       </c>
-      <c r="J315" t="s">
-[...3 lines deleted...]
-    <row r="316" spans="1:10" ht="12.75">
+    </row>
+    <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1068</v>
+        <v>1015</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1016</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D316" t="s">
-        <v>1069</v>
+        <v>1017</v>
       </c>
       <c r="G316" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H316" t="s">
         <v>15</v>
       </c>
-      <c r="J316" t="s">
-[...3 lines deleted...]
-    <row r="317" spans="1:10" ht="12.75">
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1070</v>
+        <v>1019</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1020</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D317" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1021</v>
       </c>
       <c r="G317" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H317" t="s">
         <v>15</v>
       </c>
-      <c r="J317" t="s">
-[...3 lines deleted...]
-    <row r="318" spans="1:9" ht="12.75">
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1072</v>
+        <v>1023</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1024</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D318" t="s">
-        <v>1073</v>
+        <v>1025</v>
       </c>
       <c r="G318" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H318" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1074</v>
+        <v>1027</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1028</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D319" t="s">
-        <v>1073</v>
+        <v>1029</v>
       </c>
       <c r="G319" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H319" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1075</v>
+        <v>1031</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1032</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D320" t="s">
-        <v>1076</v>
+        <v>1033</v>
       </c>
       <c r="G320" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H320" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1077</v>
+        <v>1035</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1036</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D321" t="s">
-        <v>1078</v>
+        <v>1037</v>
       </c>
       <c r="G321" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H321" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="322" spans="1:9" ht="12.75">
+    <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1079</v>
+        <v>1039</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1040</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D322" t="s">
-        <v>129</v>
+        <v>1041</v>
       </c>
       <c r="G322" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H322" t="s">
         <v>15</v>
       </c>
-      <c r="I322" t="s">
-[...3 lines deleted...]
-    <row r="323" spans="1:9" ht="12.75">
+    </row>
+    <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1080</v>
+        <v>1043</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1044</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D323" t="s">
-        <v>1081</v>
+        <v>1045</v>
       </c>
       <c r="G323" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H323" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1082</v>
+        <v>1047</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1048</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D324" t="s">
-        <v>1081</v>
+        <v>931</v>
       </c>
       <c r="G324" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="H324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1083</v>
+        <v>1050</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1051</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D325" t="s">
-        <v>1084</v>
+        <v>1052</v>
       </c>
       <c r="G325" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H325" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1085</v>
+        <v>1054</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1055</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D326" t="s">
-        <v>1086</v>
+        <v>1056</v>
       </c>
       <c r="G326" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H326" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="327" spans="1:9" ht="12.75">
+    <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1087</v>
+        <v>1058</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1059</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D327" t="s">
-        <v>1088</v>
+        <v>1060</v>
       </c>
       <c r="G327" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H327" t="s">
         <v>15</v>
       </c>
-      <c r="I327" t="s">
-[...3 lines deleted...]
-    <row r="328" spans="1:9" ht="12.75">
+    </row>
+    <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1089</v>
+        <v>1062</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1063</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D328" t="s">
-        <v>1090</v>
+        <v>1064</v>
       </c>
       <c r="G328" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H328" t="s">
         <v>15</v>
       </c>
-      <c r="I328" t="s">
-[...3 lines deleted...]
-    <row r="329" spans="1:9" ht="12.75">
+    </row>
+    <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1091</v>
+        <v>1066</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1067</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D329" t="s">
-        <v>1092</v>
+        <v>1068</v>
       </c>
       <c r="G329" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H329" t="s">
         <v>15</v>
       </c>
-      <c r="I329" t="s">
-[...3 lines deleted...]
-    <row r="330" spans="1:9" ht="12.75">
+    </row>
+    <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1093</v>
+        <v>1070</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1071</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D330" t="s">
-        <v>1094</v>
+        <v>1072</v>
       </c>
       <c r="G330" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H330" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1095</v>
+        <v>1074</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1075</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D331" t="s">
-        <v>1096</v>
+        <v>1076</v>
       </c>
       <c r="G331" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H331" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1097</v>
+        <v>1078</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1079</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D332" t="s">
-        <v>1098</v>
+        <v>1080</v>
       </c>
       <c r="G332" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H332" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1099</v>
+        <v>1082</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1083</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D333" t="s">
-        <v>1100</v>
+        <v>1084</v>
       </c>
       <c r="G333" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H333" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1101</v>
+        <v>1086</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1087</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="D334" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G334" t="s">
+        <v>129</v>
+      </c>
+      <c r="H334" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="12.75">
+      <c r="A335" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G335" t="s">
+        <v>129</v>
+      </c>
+      <c r="H335" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="12.75">
+      <c r="A336" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G336" t="s">
+        <v>129</v>
+      </c>
+      <c r="H336" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="12.75">
+      <c r="A337" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G337" t="s">
+        <v>129</v>
+      </c>
+      <c r="H337" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="12.75">
+      <c r="A338" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="G334" t="s">
-[...2 lines deleted...]
-      <c r="H334" t="s">
+      <c r="B338" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G338" t="s">
+        <v>129</v>
+      </c>
+      <c r="H338" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
+      <c r="A339" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G339" t="s">
+        <v>129</v>
+      </c>
+      <c r="H339" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="12.75">
+      <c r="A340" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G340" t="s">
+        <v>129</v>
+      </c>
+      <c r="H340" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="12.75">
+      <c r="A341" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G341" t="s">
+        <v>129</v>
+      </c>
+      <c r="H341" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="12.75">
+      <c r="A342" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D342" t="s">
+        <v>959</v>
+      </c>
+      <c r="G342" t="s">
+        <v>129</v>
+      </c>
+      <c r="H342" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="12.75">
+      <c r="A343" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D343" t="s">
+        <v>345</v>
+      </c>
+      <c r="G343" t="s">
+        <v>129</v>
+      </c>
+      <c r="H343" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="12.75">
+      <c r="A344" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G344" t="s">
+        <v>129</v>
+      </c>
+      <c r="H344" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="12.75">
+      <c r="A345" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G345" t="s">
+        <v>129</v>
+      </c>
+      <c r="H345" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="HCA-A01N"/>
+    <hyperlink ref="A2" r:id="rId1" display="HCA-X01B"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of HCA"/>
-    <hyperlink ref="A3" r:id="rId3" display="DLX-OPT-CONV-25"/>
-[...336 lines deleted...]
-    <hyperlink ref="A174" r:id="rId340" display="HCA-XL1D"/>
+    <hyperlink ref="A3" r:id="rId3" display="HCA-A01D"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of HCA"/>
+    <hyperlink ref="A4" r:id="rId5" display="HCA-X01D"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of HCA"/>
+    <hyperlink ref="A5" r:id="rId7" display="HCA-AL1C"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of HCA"/>
+    <hyperlink ref="A6" r:id="rId9" display="HCA-A01B"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of HCA"/>
+    <hyperlink ref="A7" r:id="rId11" display="HCA-AL1B"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of HCA"/>
+    <hyperlink ref="A8" r:id="rId13" display="HCA-XL1C"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of HCA"/>
+    <hyperlink ref="A9" r:id="rId15" display="DLX-OPT-CONV-25"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A10" r:id="rId17" display="DLX-SC-CONV-25"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A11" r:id="rId19" display="FHD-X01B"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FHD"/>
+    <hyperlink ref="A12" r:id="rId21" display="FHD-X01D"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of FHD"/>
+    <hyperlink ref="A13" r:id="rId23" display="FHD-X01K"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of FHD"/>
+    <hyperlink ref="A14" r:id="rId25" display="FHD-XX1K"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of FHD"/>
+    <hyperlink ref="A15" r:id="rId27" display="FHD-XX1A"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of FHD"/>
+    <hyperlink ref="A16" r:id="rId29" display="FHD-XX1D"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of FHD"/>
+    <hyperlink ref="A17" r:id="rId31" display="FHD-XK1C"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of FHD"/>
+    <hyperlink ref="A18" r:id="rId33" display="FHD-XN1B"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of FHD"/>
+    <hyperlink ref="A19" r:id="rId35" display="FHD-XN1C"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of FHD"/>
+    <hyperlink ref="A20" r:id="rId37" display="FHD-XV1B"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of FHD"/>
+    <hyperlink ref="A21" r:id="rId39" display="FHD-XV1C"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of FHD"/>
+    <hyperlink ref="A22" r:id="rId41" display="FHD-XV1D"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of FHD"/>
+    <hyperlink ref="A23" r:id="rId43" display="MHD-M0DH"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of MHD"/>
+    <hyperlink ref="A24" r:id="rId45" display="MHD-MMDA"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of MHD"/>
+    <hyperlink ref="A25" r:id="rId47" display="MHD-MMDH"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of MHD"/>
+    <hyperlink ref="A26" r:id="rId49" display="MHBD-F0K1A"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of MHBD"/>
+    <hyperlink ref="A27" r:id="rId51" display="MHBD-M0C1A"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of MHBD"/>
+    <hyperlink ref="A28" r:id="rId53" display="MHBD-F1P2C"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of MHBD"/>
+    <hyperlink ref="A29" r:id="rId55" display="FHBD-H04J084A"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of FHBD"/>
+    <hyperlink ref="A30" r:id="rId57" display="FHBD-H040004A"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of FHBD"/>
+    <hyperlink ref="A31" r:id="rId59" display="FHBD-J08J084A"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of FHBD"/>
+    <hyperlink ref="A32" r:id="rId61" display="HCA-XL1V"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of HCA"/>
+    <hyperlink ref="A33" r:id="rId63" display="HCA-A01A"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of HCA"/>
+    <hyperlink ref="A34" r:id="rId65" display="HCA-H01C"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of HCA"/>
+    <hyperlink ref="A35" r:id="rId67" display="HCA-X01A"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of HCA"/>
+    <hyperlink ref="A36" r:id="rId69" display="HCA-HL1D"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of HCA"/>
+    <hyperlink ref="A37" r:id="rId71" display="HCA-HN1D"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of HCA"/>
+    <hyperlink ref="A38" r:id="rId73" display="760255889"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A39" r:id="rId75" display="760255888"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A40" r:id="rId77" display="760258039"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A41" r:id="rId79" display="HCA-AL1D"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of HCA"/>
+    <hyperlink ref="A42" r:id="rId81" display="760255765"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A43" r:id="rId83" display="760260570"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A44" r:id="rId85" display="HCA-LL1C"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of HCA"/>
+    <hyperlink ref="A45" r:id="rId87" display="760263123"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of NCA"/>
+    <hyperlink ref="A46" r:id="rId89" display="760261495"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of NCA"/>
+    <hyperlink ref="A47" r:id="rId91" display="760261494"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of NCA"/>
+    <hyperlink ref="A48" r:id="rId93" display="760261493"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of NCA"/>
+    <hyperlink ref="A49" r:id="rId95" display="760261515"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of NCA"/>
+    <hyperlink ref="A50" r:id="rId97" display="760261499"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of NCA"/>
+    <hyperlink ref="A51" r:id="rId99" display="760261501"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of NCA"/>
+    <hyperlink ref="A52" r:id="rId101" display="760261513"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of NCA"/>
+    <hyperlink ref="A53" r:id="rId103" display="760261529"/>
+    <hyperlink ref="C53" r:id="rId104" display="Variant of NCA"/>
+    <hyperlink ref="A54" r:id="rId105" display="760261536"/>
+    <hyperlink ref="C54" r:id="rId106" display="Variant of NCA"/>
+    <hyperlink ref="A55" r:id="rId107" display="760261498"/>
+    <hyperlink ref="C55" r:id="rId108" display="Variant of NCA"/>
+    <hyperlink ref="A56" r:id="rId109" display="760261530"/>
+    <hyperlink ref="C56" r:id="rId110" display="Variant of NCA"/>
+    <hyperlink ref="A57" r:id="rId111" display="760261514"/>
+    <hyperlink ref="C57" r:id="rId112" display="Variant of NCA"/>
+    <hyperlink ref="A58" r:id="rId113" display="760261518"/>
+    <hyperlink ref="C58" r:id="rId114" display="Variant of NCA"/>
+    <hyperlink ref="A59" r:id="rId115" display="760261534"/>
+    <hyperlink ref="C59" r:id="rId116" display="Variant of NCA"/>
+    <hyperlink ref="A60" r:id="rId117" display="760261511"/>
+    <hyperlink ref="C60" r:id="rId118" display="Variant of NCA"/>
+    <hyperlink ref="A61" r:id="rId119" display="760261496"/>
+    <hyperlink ref="C61" r:id="rId120" display="Variant of NCA"/>
+    <hyperlink ref="A62" r:id="rId121" display="760261551"/>
+    <hyperlink ref="C62" r:id="rId122" display="Variant of NCA"/>
+    <hyperlink ref="A63" r:id="rId123" display="760261585"/>
+    <hyperlink ref="C63" r:id="rId124" display="Variant of NCA"/>
+    <hyperlink ref="A64" r:id="rId125" display="760261644"/>
+    <hyperlink ref="C64" r:id="rId126" display="Variant of NCA"/>
+    <hyperlink ref="A65" r:id="rId127" display="760262458"/>
+    <hyperlink ref="C65" r:id="rId128" display="Variant of NCA"/>
+    <hyperlink ref="A66" r:id="rId129" display="760263173"/>
+    <hyperlink ref="C66" r:id="rId130" display="Variant of NCA"/>
+    <hyperlink ref="A67" r:id="rId131" display="760263180"/>
+    <hyperlink ref="C67" r:id="rId132" display="Variant of NCA"/>
+    <hyperlink ref="A68" r:id="rId133" display="760263186"/>
+    <hyperlink ref="C68" r:id="rId134" display="Variant of NCA"/>
+    <hyperlink ref="A69" r:id="rId135" display="760263172"/>
+    <hyperlink ref="C69" r:id="rId136" display="Variant of NCA"/>
+    <hyperlink ref="A70" r:id="rId137" display="760263165"/>
+    <hyperlink ref="C70" r:id="rId138" display="Variant of NCA"/>
+    <hyperlink ref="A71" r:id="rId139" display="760263128"/>
+    <hyperlink ref="C71" r:id="rId140" display="Variant of NCA"/>
+    <hyperlink ref="A72" r:id="rId141" display="760263108"/>
+    <hyperlink ref="C72" r:id="rId142" display="Variant of NCA"/>
+    <hyperlink ref="A73" r:id="rId143" display="760262439"/>
+    <hyperlink ref="C73" r:id="rId144" display="Variant of NCA"/>
+    <hyperlink ref="A74" r:id="rId145" display="760261607"/>
+    <hyperlink ref="C74" r:id="rId146" display="Variant of NCA"/>
+    <hyperlink ref="A75" r:id="rId147" display="760263164"/>
+    <hyperlink ref="C75" r:id="rId148" display="Variant of NCA"/>
+    <hyperlink ref="A76" r:id="rId149" display="760263153"/>
+    <hyperlink ref="C76" r:id="rId150" display="Variant of NCA"/>
+    <hyperlink ref="A77" r:id="rId151" display="760263124"/>
+    <hyperlink ref="C77" r:id="rId152" display="Variant of NCA"/>
+    <hyperlink ref="A78" r:id="rId153" display="760263104"/>
+    <hyperlink ref="C78" r:id="rId154" display="Variant of NCA"/>
+    <hyperlink ref="A79" r:id="rId155" display="760261638"/>
+    <hyperlink ref="C79" r:id="rId156" display="Variant of NCA"/>
+    <hyperlink ref="A80" r:id="rId157" display="760263177"/>
+    <hyperlink ref="C80" r:id="rId158" display="Variant of NCA"/>
+    <hyperlink ref="A81" r:id="rId159" display="760263170"/>
+    <hyperlink ref="C81" r:id="rId160" display="Variant of NCA"/>
+    <hyperlink ref="A82" r:id="rId161" display="760263163"/>
+    <hyperlink ref="C82" r:id="rId162" display="Variant of NCA"/>
+    <hyperlink ref="A83" r:id="rId163" display="760263150"/>
+    <hyperlink ref="C83" r:id="rId164" display="Variant of NCA"/>
+    <hyperlink ref="A84" r:id="rId165" display="760263099"/>
+    <hyperlink ref="C84" r:id="rId166" display="Variant of NCA"/>
+    <hyperlink ref="A85" r:id="rId167" display="760262449"/>
+    <hyperlink ref="C85" r:id="rId168" display="Variant of NCA"/>
+    <hyperlink ref="A86" r:id="rId169" display="760262433"/>
+    <hyperlink ref="C86" r:id="rId170" display="Variant of NCA"/>
+    <hyperlink ref="A87" r:id="rId171" display="760261626"/>
+    <hyperlink ref="C87" r:id="rId172" display="Variant of NCA"/>
+    <hyperlink ref="A88" r:id="rId173" display="760261601"/>
+    <hyperlink ref="C88" r:id="rId174" display="Variant of NCA"/>
+    <hyperlink ref="A89" r:id="rId175" display="760263176"/>
+    <hyperlink ref="C89" r:id="rId176" display="Variant of NCA"/>
+    <hyperlink ref="A90" r:id="rId177" display="760263169"/>
+    <hyperlink ref="C90" r:id="rId178" display="Variant of NCA"/>
+    <hyperlink ref="A91" r:id="rId179" display="760263116"/>
+    <hyperlink ref="C91" r:id="rId180" display="Variant of NCA"/>
+    <hyperlink ref="A92" r:id="rId181" display="760263095"/>
+    <hyperlink ref="C92" r:id="rId182" display="Variant of NCA"/>
+    <hyperlink ref="A93" r:id="rId183" display="760261555"/>
+    <hyperlink ref="C93" r:id="rId184" display="Variant of NCA"/>
+    <hyperlink ref="A94" r:id="rId185" display="760263131"/>
+    <hyperlink ref="C94" r:id="rId186" display="Variant of NCA"/>
+    <hyperlink ref="A95" r:id="rId187" display="760263122"/>
+    <hyperlink ref="C95" r:id="rId188" display="Variant of NCA"/>
+    <hyperlink ref="A96" r:id="rId189" display="760263110"/>
+    <hyperlink ref="C96" r:id="rId190" display="Variant of NCA"/>
+    <hyperlink ref="A97" r:id="rId191" display="760263103"/>
+    <hyperlink ref="C97" r:id="rId192" display="Variant of NCA"/>
+    <hyperlink ref="A98" r:id="rId193" display="760263098"/>
+    <hyperlink ref="C98" r:id="rId194" display="Variant of NCA"/>
+    <hyperlink ref="A99" r:id="rId195" display="760262451"/>
+    <hyperlink ref="C99" r:id="rId196" display="Variant of NCA"/>
+    <hyperlink ref="A100" r:id="rId197" display="760262441"/>
+    <hyperlink ref="C100" r:id="rId198" display="Variant of NCA"/>
+    <hyperlink ref="A101" r:id="rId199" display="760262438"/>
+    <hyperlink ref="C101" r:id="rId200" display="Variant of NCA"/>
+    <hyperlink ref="A102" r:id="rId201" display="760262435"/>
+    <hyperlink ref="C102" r:id="rId202" display="Variant of NCA"/>
+    <hyperlink ref="A103" r:id="rId203" display="760261609"/>
+    <hyperlink ref="C103" r:id="rId204" display="Variant of NCA"/>
+    <hyperlink ref="A104" r:id="rId205" display="760261606"/>
+    <hyperlink ref="C104" r:id="rId206" display="Variant of NCA"/>
+    <hyperlink ref="A105" r:id="rId207" display="760261584"/>
+    <hyperlink ref="C105" r:id="rId208" display="Variant of NCA"/>
+    <hyperlink ref="A106" r:id="rId209" display="HCA-HH1N"/>
+    <hyperlink ref="C106" r:id="rId210" display="Variant of HCA"/>
+    <hyperlink ref="A107" r:id="rId211" display="HCA-H01N"/>
+    <hyperlink ref="C107" r:id="rId212" display="Variant of HCA"/>
+    <hyperlink ref="A108" r:id="rId213" display="HCA-HH1M"/>
+    <hyperlink ref="C108" r:id="rId214" display="Variant of HCA"/>
+    <hyperlink ref="A109" r:id="rId215" display="HCA-AA1M"/>
+    <hyperlink ref="C109" r:id="rId216" display="Variant of HCA"/>
+    <hyperlink ref="A110" r:id="rId217" display="HCA-A01N"/>
+    <hyperlink ref="C110" r:id="rId218" display="Variant of HCA"/>
+    <hyperlink ref="A111" r:id="rId219" display="760261572"/>
+    <hyperlink ref="C111" r:id="rId220" display="Variant of NCA"/>
+    <hyperlink ref="A112" r:id="rId221" display="760261569"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of NCA"/>
+    <hyperlink ref="A113" r:id="rId223" display="760261566"/>
+    <hyperlink ref="C113" r:id="rId224" display="Variant of NCA"/>
+    <hyperlink ref="A114" r:id="rId225" display="760263189"/>
+    <hyperlink ref="C114" r:id="rId226" display="Variant of NCA"/>
+    <hyperlink ref="A115" r:id="rId227" display="760263175"/>
+    <hyperlink ref="C115" r:id="rId228" display="Variant of NCA"/>
+    <hyperlink ref="A116" r:id="rId229" display="760263161"/>
+    <hyperlink ref="C116" r:id="rId230" display="Variant of NCA"/>
+    <hyperlink ref="A117" r:id="rId231" display="760263134"/>
+    <hyperlink ref="C117" r:id="rId232" display="Variant of NCA"/>
+    <hyperlink ref="A118" r:id="rId233" display="760263113"/>
+    <hyperlink ref="C118" r:id="rId234" display="Variant of NCA"/>
+    <hyperlink ref="A119" r:id="rId235" display="760262428"/>
+    <hyperlink ref="C119" r:id="rId236" display="Variant of NCA"/>
+    <hyperlink ref="A120" r:id="rId237" display="760261587"/>
+    <hyperlink ref="C120" r:id="rId238" display="Variant of NCA"/>
+    <hyperlink ref="A121" r:id="rId239" display="760261553"/>
+    <hyperlink ref="C121" r:id="rId240" display="Variant of NCA"/>
+    <hyperlink ref="A122" r:id="rId241" display="760263155"/>
+    <hyperlink ref="C122" r:id="rId242" display="Variant of NCA"/>
+    <hyperlink ref="A123" r:id="rId243" display="760263152"/>
+    <hyperlink ref="C123" r:id="rId244" display="Variant of NCA"/>
+    <hyperlink ref="A124" r:id="rId245" display="760263149"/>
+    <hyperlink ref="C124" r:id="rId246" display="Variant of NCA"/>
+    <hyperlink ref="A125" r:id="rId247" display="760263146"/>
+    <hyperlink ref="C125" r:id="rId248" display="Variant of NCA"/>
+    <hyperlink ref="A126" r:id="rId249" display="760263121"/>
+    <hyperlink ref="C126" r:id="rId250" display="Variant of NCA"/>
+    <hyperlink ref="A127" r:id="rId251" display="760263115"/>
+    <hyperlink ref="C127" r:id="rId252" display="Variant of NCA"/>
+    <hyperlink ref="A128" r:id="rId253" display="760263094"/>
+    <hyperlink ref="C128" r:id="rId254" display="Variant of NCA"/>
+    <hyperlink ref="A129" r:id="rId255" display="760262456"/>
+    <hyperlink ref="C129" r:id="rId256" display="Variant of NCA"/>
+    <hyperlink ref="A130" r:id="rId257" display="760262453"/>
+    <hyperlink ref="C130" r:id="rId258" display="Variant of NCA"/>
+    <hyperlink ref="A131" r:id="rId259" display="760262440"/>
+    <hyperlink ref="C131" r:id="rId260" display="Variant of NCA"/>
+    <hyperlink ref="A132" r:id="rId261" display="760262437"/>
+    <hyperlink ref="C132" r:id="rId262" display="Variant of NCA"/>
+    <hyperlink ref="A133" r:id="rId263" display="760262434"/>
+    <hyperlink ref="C133" r:id="rId264" display="Variant of NCA"/>
+    <hyperlink ref="A134" r:id="rId265" display="760262429"/>
+    <hyperlink ref="C134" r:id="rId266" display="Variant of NCA"/>
+    <hyperlink ref="A135" r:id="rId267" display="760261605"/>
+    <hyperlink ref="C135" r:id="rId268" display="Variant of NCA"/>
+    <hyperlink ref="A136" r:id="rId269" display="760261602"/>
+    <hyperlink ref="C136" r:id="rId270" display="Variant of NCA"/>
+    <hyperlink ref="A137" r:id="rId271" display="760261590"/>
+    <hyperlink ref="C137" r:id="rId272" display="Variant of NCA"/>
+    <hyperlink ref="A138" r:id="rId273" display="760261583"/>
+    <hyperlink ref="C138" r:id="rId274" display="Variant of NCA"/>
+    <hyperlink ref="A139" r:id="rId275" display="760261571"/>
+    <hyperlink ref="C139" r:id="rId276" display="Variant of NCA"/>
+    <hyperlink ref="A140" r:id="rId277" display="760261568"/>
+    <hyperlink ref="C140" r:id="rId278" display="Variant of NCA"/>
+    <hyperlink ref="A141" r:id="rId279" display="760261565"/>
+    <hyperlink ref="C141" r:id="rId280" display="Variant of NCA"/>
+    <hyperlink ref="A142" r:id="rId281" display="760261554"/>
+    <hyperlink ref="C142" r:id="rId282" display="Variant of NCA"/>
+    <hyperlink ref="A143" r:id="rId283" display="760263188"/>
+    <hyperlink ref="C143" r:id="rId284" display="Variant of NCA"/>
+    <hyperlink ref="A144" r:id="rId285" display="760263181"/>
+    <hyperlink ref="C144" r:id="rId286" display="Variant of NCA"/>
+    <hyperlink ref="A145" r:id="rId287" display="760263174"/>
+    <hyperlink ref="C145" r:id="rId288" display="Variant of NCA"/>
+    <hyperlink ref="A146" r:id="rId289" display="760263167"/>
+    <hyperlink ref="C146" r:id="rId290" display="Variant of NCA"/>
+    <hyperlink ref="A147" r:id="rId291" display="760263133"/>
+    <hyperlink ref="C147" r:id="rId292" display="Variant of NCA"/>
+    <hyperlink ref="A148" r:id="rId293" display="760263112"/>
+    <hyperlink ref="C148" r:id="rId294" display="Variant of NCA"/>
+    <hyperlink ref="A149" r:id="rId295" display="760263157"/>
+    <hyperlink ref="C149" r:id="rId296" display="Variant of NCA"/>
+    <hyperlink ref="A150" r:id="rId297" display="760263151"/>
+    <hyperlink ref="C150" r:id="rId298" display="Variant of NCA"/>
+    <hyperlink ref="A151" r:id="rId299" display="760263145"/>
+    <hyperlink ref="C151" r:id="rId300" display="Variant of NCA"/>
+    <hyperlink ref="A152" r:id="rId301" display="760263129"/>
+    <hyperlink ref="C152" r:id="rId302" display="Variant of NCA"/>
+    <hyperlink ref="A153" r:id="rId303" display="760263120"/>
+    <hyperlink ref="C153" r:id="rId304" display="Variant of NCA"/>
+    <hyperlink ref="A154" r:id="rId305" display="760263117"/>
+    <hyperlink ref="C154" r:id="rId306" display="Variant of NCA"/>
+    <hyperlink ref="A155" r:id="rId307" display="760263114"/>
+    <hyperlink ref="C155" r:id="rId308" display="Variant of NCA"/>
+    <hyperlink ref="A156" r:id="rId309" display="760263105"/>
+    <hyperlink ref="C156" r:id="rId310" display="Variant of NCA"/>
+    <hyperlink ref="A157" r:id="rId311" display="760263100"/>
+    <hyperlink ref="C157" r:id="rId312" display="Variant of NCA"/>
+    <hyperlink ref="A158" r:id="rId313" display="760263096"/>
+    <hyperlink ref="C158" r:id="rId314" display="Variant of NCA"/>
+    <hyperlink ref="A159" r:id="rId315" display="HCA-AM1M"/>
+    <hyperlink ref="C159" r:id="rId316" display="Variant of HCA"/>
+    <hyperlink ref="A160" r:id="rId317" display="HCA-AN1M"/>
+    <hyperlink ref="C160" r:id="rId318" display="Variant of HCA"/>
+    <hyperlink ref="A161" r:id="rId319" display="HCA-AN1N"/>
+    <hyperlink ref="C161" r:id="rId320" display="Variant of HCA"/>
+    <hyperlink ref="A162" r:id="rId321" display="HCA-L01D"/>
+    <hyperlink ref="C162" r:id="rId322" display="Variant of HCA"/>
+    <hyperlink ref="A163" r:id="rId323" display="HCA-H01V"/>
+    <hyperlink ref="C163" r:id="rId324" display="Variant of HCA"/>
+    <hyperlink ref="A164" r:id="rId325" display="HCA-MM1C"/>
+    <hyperlink ref="C164" r:id="rId326" display="Variant of HCA"/>
+    <hyperlink ref="A165" r:id="rId327" display="HCA-M01D"/>
+    <hyperlink ref="C165" r:id="rId328" display="Variant of HCA"/>
+    <hyperlink ref="A166" r:id="rId329" display="FHBD"/>
+    <hyperlink ref="A167" r:id="rId330" display="MHD"/>
+    <hyperlink ref="A168" r:id="rId331" display="HCA-ACC"/>
+    <hyperlink ref="A169" r:id="rId332" display="DLX-CONV"/>
+    <hyperlink ref="A170" r:id="rId333" display="NCA"/>
+    <hyperlink ref="A171" r:id="rId334" display="SC-DLX-CONV-25"/>
+    <hyperlink ref="C171" r:id="rId335" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A172" r:id="rId336" display="760252078"/>
+    <hyperlink ref="C172" r:id="rId337" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A173" r:id="rId338" display="760252079"/>
+    <hyperlink ref="C173" r:id="rId339" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A174" r:id="rId340" display="HCA-HL1V"/>
     <hyperlink ref="C174" r:id="rId341" display="Variant of HCA"/>
-    <hyperlink ref="A175" r:id="rId342" display="760258038"/>
-[...5 lines deleted...]
-    <hyperlink ref="A178" r:id="rId348" display="HCA-AL1A"/>
+    <hyperlink ref="A175" r:id="rId342" display="HCA-A01F"/>
+    <hyperlink ref="C175" r:id="rId343" display="Variant of HCA"/>
+    <hyperlink ref="A176" r:id="rId344" display="760255490"/>
+    <hyperlink ref="C176" r:id="rId345" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A177" r:id="rId346" display="760255254"/>
+    <hyperlink ref="C177" r:id="rId347" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A178" r:id="rId348" display="HCA-A01G"/>
     <hyperlink ref="C178" r:id="rId349" display="Variant of HCA"/>
-    <hyperlink ref="A179" r:id="rId350" display="HCA-XL1A"/>
-[...3 lines deleted...]
-    <hyperlink ref="A181" r:id="rId354" display="HCA-HL1C"/>
+    <hyperlink ref="A179" r:id="rId350" display="760252081"/>
+    <hyperlink ref="C179" r:id="rId351" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A180" r:id="rId352" display="760252080"/>
+    <hyperlink ref="C180" r:id="rId353" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A181" r:id="rId354" display="HCA-A01V"/>
     <hyperlink ref="C181" r:id="rId355" display="Variant of HCA"/>
-    <hyperlink ref="A182" r:id="rId356" display="HCA-HL1X"/>
+    <hyperlink ref="A182" r:id="rId356" display="HCA-A01X"/>
     <hyperlink ref="C182" r:id="rId357" display="Variant of HCA"/>
-    <hyperlink ref="A183" r:id="rId358" display="760258637"/>
-[...3 lines deleted...]
-    <hyperlink ref="A185" r:id="rId362" display="HCA-PJ1G"/>
+    <hyperlink ref="A183" r:id="rId358" display="FHBD-J080004A"/>
+    <hyperlink ref="C183" r:id="rId359" display="Variant of FHBD"/>
+    <hyperlink ref="A184" r:id="rId360" display="FHBD-J080004B"/>
+    <hyperlink ref="C184" r:id="rId361" display="Variant of FHBD"/>
+    <hyperlink ref="A185" r:id="rId362" display="HCA-Y01K"/>
     <hyperlink ref="C185" r:id="rId363" display="Variant of HCA"/>
-    <hyperlink ref="A186" r:id="rId364" display="HCA-DP1F"/>
+    <hyperlink ref="A186" r:id="rId364" display="HCA-A01K"/>
     <hyperlink ref="C186" r:id="rId365" display="Variant of HCA"/>
-    <hyperlink ref="A187" r:id="rId366" display="HCA-H01K-UK24"/>
-[...291 lines deleted...]
-    <hyperlink ref="C334" r:id="rId658" display="Variant of FHBD"/>
+    <hyperlink ref="A187" r:id="rId366" display="DLX-SCA-CONV-25"/>
+    <hyperlink ref="C187" r:id="rId367" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A188" r:id="rId368" display="FHD-X01A"/>
+    <hyperlink ref="C188" r:id="rId369" display="Variant of FHD"/>
+    <hyperlink ref="A189" r:id="rId370" display="FHD-X01C"/>
+    <hyperlink ref="C189" r:id="rId371" display="Variant of FHD"/>
+    <hyperlink ref="A190" r:id="rId372" display="FHD-XJ1A"/>
+    <hyperlink ref="C190" r:id="rId373" display="Variant of FHD"/>
+    <hyperlink ref="A191" r:id="rId374" display="FHD-XJ1B"/>
+    <hyperlink ref="C191" r:id="rId375" display="Variant of FHD"/>
+    <hyperlink ref="A192" r:id="rId376" display="FHD-XJ1C"/>
+    <hyperlink ref="C192" r:id="rId377" display="Variant of FHD"/>
+    <hyperlink ref="A193" r:id="rId378" display="FHD-XJ1D"/>
+    <hyperlink ref="C193" r:id="rId379" display="Variant of FHD"/>
+    <hyperlink ref="A194" r:id="rId380" display="FHD-XX1B"/>
+    <hyperlink ref="C194" r:id="rId381" display="Variant of FHD"/>
+    <hyperlink ref="A195" r:id="rId382" display="FHD-XX1C"/>
+    <hyperlink ref="C195" r:id="rId383" display="Variant of FHD"/>
+    <hyperlink ref="A196" r:id="rId384" display="FHD-XK1A"/>
+    <hyperlink ref="C196" r:id="rId385" display="Variant of FHD"/>
+    <hyperlink ref="A197" r:id="rId386" display="FHD-XK1B"/>
+    <hyperlink ref="C197" r:id="rId387" display="Variant of FHD"/>
+    <hyperlink ref="A198" r:id="rId388" display="FHD-XK1D"/>
+    <hyperlink ref="C198" r:id="rId389" display="Variant of FHD"/>
+    <hyperlink ref="A199" r:id="rId390" display="FHD-XN1A"/>
+    <hyperlink ref="C199" r:id="rId391" display="Variant of FHD"/>
+    <hyperlink ref="A200" r:id="rId392" display="FHD-XN1D"/>
+    <hyperlink ref="C200" r:id="rId393" display="Variant of FHD"/>
+    <hyperlink ref="A201" r:id="rId394" display="FHD-XV1A"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of FHD"/>
+    <hyperlink ref="A202" r:id="rId396" display="MHD-F0DA"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of MHD"/>
+    <hyperlink ref="A203" r:id="rId398" display="MHD-F0DH"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of MHD"/>
+    <hyperlink ref="A204" r:id="rId400" display="MHD-FFDA"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of MHD"/>
+    <hyperlink ref="A205" r:id="rId402" display="MHD-FFDH"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of MHD"/>
+    <hyperlink ref="A206" r:id="rId404" display="MHD-M0DA"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of MHD"/>
+    <hyperlink ref="A207" r:id="rId406" display="MHD-MFDA"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of MHD"/>
+    <hyperlink ref="A208" r:id="rId408" display="MHD-MFDH"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of MHD"/>
+    <hyperlink ref="A209" r:id="rId410" display="MHBD-F0A1A"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of MHBD"/>
+    <hyperlink ref="A210" r:id="rId412" display="MHBD-F0C1A"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of MHBD"/>
+    <hyperlink ref="A211" r:id="rId414" display="MHBD-M0A1A"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of MHBD"/>
+    <hyperlink ref="A212" r:id="rId416" display="MHBD-F100C"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of MHBD"/>
+    <hyperlink ref="A213" r:id="rId418" display="MHBD-F1N2C"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of MHBD"/>
+    <hyperlink ref="A214" r:id="rId420" display="FHBD-H04J084B"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of FHBD"/>
+    <hyperlink ref="A215" r:id="rId422" display="FHBD-H040004B"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of FHBD"/>
+    <hyperlink ref="A216" r:id="rId424" display="FHBD-J08J084B"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of FHBD"/>
+    <hyperlink ref="A217" r:id="rId426" display="HCA-D01G"/>
+    <hyperlink ref="C217" r:id="rId427" display="Variant of HCA"/>
+    <hyperlink ref="A218" r:id="rId428" display="HCA-A01C"/>
+    <hyperlink ref="C218" r:id="rId429" display="Variant of HCA"/>
+    <hyperlink ref="A219" r:id="rId430" display="HCA-H01A"/>
+    <hyperlink ref="C219" r:id="rId431" display="Variant of HCA"/>
+    <hyperlink ref="A220" r:id="rId432" display="HCA-X01C"/>
+    <hyperlink ref="C220" r:id="rId433" display="Variant of HCA"/>
+    <hyperlink ref="A221" r:id="rId434" display="HCA-H01K"/>
+    <hyperlink ref="C221" r:id="rId435" display="Variant of HCA"/>
+    <hyperlink ref="A222" r:id="rId436" display="HCA-H01D"/>
+    <hyperlink ref="C222" r:id="rId437" display="Variant of HCA"/>
+    <hyperlink ref="A223" r:id="rId438" display="HCA-XL1D"/>
+    <hyperlink ref="C223" r:id="rId439" display="Variant of HCA"/>
+    <hyperlink ref="A224" r:id="rId440" display="760258038"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A225" r:id="rId442" display="HCA-MM1D"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of HCA"/>
+    <hyperlink ref="A226" r:id="rId444" display="HCA-M01C"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of HCA"/>
+    <hyperlink ref="A227" r:id="rId446" display="HCA-H01B"/>
+    <hyperlink ref="C227" r:id="rId447" display="Variant of HCA"/>
+    <hyperlink ref="A228" r:id="rId448" display="HCA-AL1A"/>
+    <hyperlink ref="C228" r:id="rId449" display="Variant of HCA"/>
+    <hyperlink ref="A229" r:id="rId450" display="HCA-XL1A"/>
+    <hyperlink ref="C229" r:id="rId451" display="Variant of HCA"/>
+    <hyperlink ref="A230" r:id="rId452" display="HCA-XL1B"/>
+    <hyperlink ref="C230" r:id="rId453" display="Variant of HCA"/>
+    <hyperlink ref="A231" r:id="rId454" display="HCA-HL1C"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of HCA"/>
+    <hyperlink ref="A232" r:id="rId456" display="HCA-HL1X"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of HCA"/>
+    <hyperlink ref="A233" r:id="rId458" display="760258637"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A234" r:id="rId460" display="HCA-PJ1G"/>
+    <hyperlink ref="C234" r:id="rId461" display="Variant of HCA"/>
+    <hyperlink ref="A235" r:id="rId462" display="HCA-DP1F"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of HCA"/>
+    <hyperlink ref="A236" r:id="rId464" display="HCA-H01F"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of HCA"/>
+    <hyperlink ref="A237" r:id="rId466" display="HCA"/>
+    <hyperlink ref="A238" r:id="rId467" display="MHBD"/>
+    <hyperlink ref="A239" r:id="rId468" display="FHD"/>
+    <hyperlink ref="A240" r:id="rId469" display="HCA-A01M"/>
+    <hyperlink ref="C240" r:id="rId470" display="Variant of HCA"/>
+    <hyperlink ref="A241" r:id="rId471" display="HCA-AA1N"/>
+    <hyperlink ref="C241" r:id="rId472" display="Variant of HCA"/>
+    <hyperlink ref="A242" r:id="rId473" display="HCA-H01M"/>
+    <hyperlink ref="C242" r:id="rId474" display="Variant of HCA"/>
+    <hyperlink ref="A243" r:id="rId475" display="HCA-H01K-UK24"/>
+    <hyperlink ref="C243" r:id="rId476" display="Variant of HCA"/>
+    <hyperlink ref="A244" r:id="rId477" display="HCA-AL1M"/>
+    <hyperlink ref="C244" r:id="rId478" display="Variant of HCA"/>
+    <hyperlink ref="A245" r:id="rId479" display="HCA-AL1N"/>
+    <hyperlink ref="C245" r:id="rId480" display="Variant of HCA"/>
+    <hyperlink ref="A246" r:id="rId481" display="HCA-AM1N"/>
+    <hyperlink ref="C246" r:id="rId482" display="Variant of HCA"/>
+    <hyperlink ref="A247" r:id="rId483" display="HCA-L01C"/>
+    <hyperlink ref="C247" r:id="rId484" display="Variant of HCA"/>
+    <hyperlink ref="A248" r:id="rId485" display="HCA-LL1D"/>
+    <hyperlink ref="C248" r:id="rId486" display="Variant of HCA"/>
+    <hyperlink ref="A249" r:id="rId487" display="HCA-H01X"/>
+    <hyperlink ref="C249" r:id="rId488" display="Variant of HCA"/>
+    <hyperlink ref="A250" r:id="rId489" display="760263101"/>
+    <hyperlink ref="C250" r:id="rId490" display="Variant of NCA"/>
+    <hyperlink ref="A251" r:id="rId491" display="760261531"/>
+    <hyperlink ref="C251" r:id="rId492" display="Variant of NCA"/>
+    <hyperlink ref="A252" r:id="rId493" display="760261547"/>
+    <hyperlink ref="C252" r:id="rId494" display="Variant of NCA"/>
+    <hyperlink ref="A253" r:id="rId495" display="760261549"/>
+    <hyperlink ref="C253" r:id="rId496" display="Variant of NCA"/>
+    <hyperlink ref="A254" r:id="rId497" display="760261533"/>
+    <hyperlink ref="C254" r:id="rId498" display="Variant of NCA"/>
+    <hyperlink ref="A255" r:id="rId499" display="760261517"/>
+    <hyperlink ref="C255" r:id="rId500" display="Variant of NCA"/>
+    <hyperlink ref="A256" r:id="rId501" display="760261497"/>
+    <hyperlink ref="C256" r:id="rId502" display="Variant of NCA"/>
+    <hyperlink ref="A257" r:id="rId503" display="760261537"/>
+    <hyperlink ref="C257" r:id="rId504" display="Variant of NCA"/>
+    <hyperlink ref="A258" r:id="rId505" display="760261550"/>
+    <hyperlink ref="C258" r:id="rId506" display="Variant of NCA"/>
+    <hyperlink ref="A259" r:id="rId507" display="760261500"/>
+    <hyperlink ref="C259" r:id="rId508" display="Variant of NCA"/>
+    <hyperlink ref="A260" r:id="rId509" display="760261548"/>
+    <hyperlink ref="C260" r:id="rId510" display="Variant of NCA"/>
+    <hyperlink ref="A261" r:id="rId511" display="760261532"/>
+    <hyperlink ref="C261" r:id="rId512" display="Variant of NCA"/>
+    <hyperlink ref="A262" r:id="rId513" display="760261516"/>
+    <hyperlink ref="C262" r:id="rId514" display="Variant of NCA"/>
+    <hyperlink ref="A263" r:id="rId515" display="760261512"/>
+    <hyperlink ref="C263" r:id="rId516" display="Variant of NCA"/>
+    <hyperlink ref="A264" r:id="rId517" display="760261519"/>
+    <hyperlink ref="C264" r:id="rId518" display="Variant of NCA"/>
+    <hyperlink ref="A265" r:id="rId519" display="760261535"/>
+    <hyperlink ref="C265" r:id="rId520" display="Variant of NCA"/>
+    <hyperlink ref="A266" r:id="rId521" display="760261619"/>
+    <hyperlink ref="C266" r:id="rId522" display="Variant of NCA"/>
+    <hyperlink ref="A267" r:id="rId523" display="760262442"/>
+    <hyperlink ref="C267" r:id="rId524" display="Variant of NCA"/>
+    <hyperlink ref="A268" r:id="rId525" display="760263111"/>
+    <hyperlink ref="C268" r:id="rId526" display="Variant of NCA"/>
+    <hyperlink ref="A269" r:id="rId527" display="760263132"/>
+    <hyperlink ref="C269" r:id="rId528" display="Variant of NCA"/>
+    <hyperlink ref="A270" r:id="rId529" display="760263159"/>
+    <hyperlink ref="C270" r:id="rId530" display="Variant of NCA"/>
+    <hyperlink ref="A271" r:id="rId531" display="760263166"/>
+    <hyperlink ref="C271" r:id="rId532" display="Variant of NCA"/>
+    <hyperlink ref="A272" r:id="rId533" display="760263187"/>
+    <hyperlink ref="C272" r:id="rId534" display="Variant of NCA"/>
+    <hyperlink ref="A273" r:id="rId535" display="760263193"/>
+    <hyperlink ref="C273" r:id="rId536" display="Variant of NCA"/>
+    <hyperlink ref="A274" r:id="rId537" display="760263179"/>
+    <hyperlink ref="C274" r:id="rId538" display="Variant of NCA"/>
+    <hyperlink ref="A275" r:id="rId539" display="760263156"/>
+    <hyperlink ref="C275" r:id="rId540" display="Variant of NCA"/>
+    <hyperlink ref="A276" r:id="rId541" display="760262455"/>
+    <hyperlink ref="C276" r:id="rId542" display="Variant of NCA"/>
+    <hyperlink ref="A277" r:id="rId543" display="760261641"/>
+    <hyperlink ref="C277" r:id="rId544" display="Variant of NCA"/>
+    <hyperlink ref="A278" r:id="rId545" display="760261573"/>
+    <hyperlink ref="C278" r:id="rId546" display="Variant of NCA"/>
+    <hyperlink ref="A279" r:id="rId547" display="760263192"/>
+    <hyperlink ref="C279" r:id="rId548" display="Variant of NCA"/>
+    <hyperlink ref="A280" r:id="rId549" display="760263185"/>
+    <hyperlink ref="C280" r:id="rId550" display="Variant of NCA"/>
+    <hyperlink ref="A281" r:id="rId551" display="760263178"/>
+    <hyperlink ref="C281" r:id="rId552" display="Variant of NCA"/>
+    <hyperlink ref="A282" r:id="rId553" display="760263171"/>
+    <hyperlink ref="C282" r:id="rId554" display="Variant of NCA"/>
+    <hyperlink ref="A283" r:id="rId555" display="760262452"/>
+    <hyperlink ref="C283" r:id="rId556" display="Variant of NCA"/>
+    <hyperlink ref="A284" r:id="rId557" display="760262436"/>
+    <hyperlink ref="C284" r:id="rId558" display="Variant of NCA"/>
+    <hyperlink ref="A285" r:id="rId559" display="760261604"/>
+    <hyperlink ref="C285" r:id="rId560" display="Variant of NCA"/>
+    <hyperlink ref="A286" r:id="rId561" display="760261570"/>
+    <hyperlink ref="C286" r:id="rId562" display="Variant of NCA"/>
+    <hyperlink ref="A287" r:id="rId563" display="760263191"/>
+    <hyperlink ref="C287" r:id="rId564" display="Variant of NCA"/>
+    <hyperlink ref="A288" r:id="rId565" display="760263184"/>
+    <hyperlink ref="C288" r:id="rId566" display="Variant of NCA"/>
+    <hyperlink ref="A289" r:id="rId567" display="760263119"/>
+    <hyperlink ref="C289" r:id="rId568" display="Variant of NCA"/>
+    <hyperlink ref="A290" r:id="rId569" display="760261567"/>
+    <hyperlink ref="C290" r:id="rId570" display="Variant of NCA"/>
+    <hyperlink ref="A291" r:id="rId571" display="760263190"/>
+    <hyperlink ref="C291" r:id="rId572" display="Variant of NCA"/>
+    <hyperlink ref="A292" r:id="rId573" display="760263183"/>
+    <hyperlink ref="C292" r:id="rId574" display="Variant of NCA"/>
+    <hyperlink ref="A293" r:id="rId575" display="760263162"/>
+    <hyperlink ref="C293" r:id="rId576" display="Variant of NCA"/>
+    <hyperlink ref="A294" r:id="rId577" display="760263147"/>
+    <hyperlink ref="C294" r:id="rId578" display="Variant of NCA"/>
+    <hyperlink ref="A295" r:id="rId579" display="760262446"/>
+    <hyperlink ref="C295" r:id="rId580" display="Variant of NCA"/>
+    <hyperlink ref="A296" r:id="rId581" display="760262430"/>
+    <hyperlink ref="C296" r:id="rId582" display="Variant of NCA"/>
+    <hyperlink ref="A297" r:id="rId583" display="760261623"/>
+    <hyperlink ref="C297" r:id="rId584" display="Variant of NCA"/>
+    <hyperlink ref="A298" r:id="rId585" display="760261589"/>
+    <hyperlink ref="C298" r:id="rId586" display="Variant of NCA"/>
+    <hyperlink ref="A299" r:id="rId587" display="760263127"/>
+    <hyperlink ref="C299" r:id="rId588" display="Variant of NCA"/>
+    <hyperlink ref="A300" r:id="rId589" display="760263107"/>
+    <hyperlink ref="C300" r:id="rId590" display="Variant of NCA"/>
+    <hyperlink ref="A301" r:id="rId591" display="760262457"/>
+    <hyperlink ref="C301" r:id="rId592" display="Variant of NCA"/>
+    <hyperlink ref="A302" r:id="rId593" display="760262454"/>
+    <hyperlink ref="C302" r:id="rId594" display="Variant of NCA"/>
+    <hyperlink ref="A303" r:id="rId595" display="760262448"/>
+    <hyperlink ref="C303" r:id="rId596" display="Variant of NCA"/>
+    <hyperlink ref="A304" r:id="rId597" display="760262432"/>
+    <hyperlink ref="C304" r:id="rId598" display="Variant of NCA"/>
+    <hyperlink ref="A305" r:id="rId599" display="760261643"/>
+    <hyperlink ref="C305" r:id="rId600" display="Variant of NCA"/>
+    <hyperlink ref="A306" r:id="rId601" display="760261640"/>
+    <hyperlink ref="C306" r:id="rId602" display="Variant of NCA"/>
+    <hyperlink ref="A307" r:id="rId603" display="760261637"/>
+    <hyperlink ref="C307" r:id="rId604" display="Variant of NCA"/>
+    <hyperlink ref="A308" r:id="rId605" display="760261625"/>
+    <hyperlink ref="C308" r:id="rId606" display="Variant of NCA"/>
+    <hyperlink ref="A309" r:id="rId607" display="760261603"/>
+    <hyperlink ref="C309" r:id="rId608" display="Variant of NCA"/>
+    <hyperlink ref="A310" r:id="rId609" display="760261591"/>
+    <hyperlink ref="C310" r:id="rId610" display="Variant of NCA"/>
+    <hyperlink ref="A311" r:id="rId611" display="760263182"/>
+    <hyperlink ref="C311" r:id="rId612" display="Variant of NCA"/>
+    <hyperlink ref="A312" r:id="rId613" display="760263168"/>
+    <hyperlink ref="C312" r:id="rId614" display="Variant of NCA"/>
+    <hyperlink ref="A313" r:id="rId615" display="760263092"/>
+    <hyperlink ref="C313" r:id="rId616" display="Variant of NCA"/>
+    <hyperlink ref="A314" r:id="rId617" display="760262444"/>
+    <hyperlink ref="C314" r:id="rId618" display="Variant of NCA"/>
+    <hyperlink ref="A315" r:id="rId619" display="760261621"/>
+    <hyperlink ref="C315" r:id="rId620" display="Variant of NCA"/>
+    <hyperlink ref="A316" r:id="rId621" display="760263158"/>
+    <hyperlink ref="C316" r:id="rId622" display="Variant of NCA"/>
+    <hyperlink ref="A317" r:id="rId623" display="760263130"/>
+    <hyperlink ref="C317" r:id="rId624" display="Variant of NCA"/>
+    <hyperlink ref="A318" r:id="rId625" display="760263126"/>
+    <hyperlink ref="C318" r:id="rId626" display="Variant of NCA"/>
+    <hyperlink ref="A319" r:id="rId627" display="760263118"/>
+    <hyperlink ref="C319" r:id="rId628" display="Variant of NCA"/>
+    <hyperlink ref="A320" r:id="rId629" display="760263109"/>
+    <hyperlink ref="C320" r:id="rId630" display="Variant of NCA"/>
+    <hyperlink ref="A321" r:id="rId631" display="760263106"/>
+    <hyperlink ref="C321" r:id="rId632" display="Variant of NCA"/>
+    <hyperlink ref="A322" r:id="rId633" display="760263102"/>
+    <hyperlink ref="C322" r:id="rId634" display="Variant of NCA"/>
+    <hyperlink ref="A323" r:id="rId635" display="760263097"/>
+    <hyperlink ref="C323" r:id="rId636" display="Variant of NCA"/>
+    <hyperlink ref="A324" r:id="rId637" display="760262450"/>
+    <hyperlink ref="C324" r:id="rId638" display="Variant of NCA"/>
+    <hyperlink ref="A325" r:id="rId639" display="760262447"/>
+    <hyperlink ref="C325" r:id="rId640" display="Variant of NCA"/>
+    <hyperlink ref="A326" r:id="rId641" display="760262445"/>
+    <hyperlink ref="C326" r:id="rId642" display="Variant of NCA"/>
+    <hyperlink ref="A327" r:id="rId643" display="760262431"/>
+    <hyperlink ref="C327" r:id="rId644" display="Variant of NCA"/>
+    <hyperlink ref="A328" r:id="rId645" display="760261642"/>
+    <hyperlink ref="C328" r:id="rId646" display="Variant of NCA"/>
+    <hyperlink ref="A329" r:id="rId647" display="760261639"/>
+    <hyperlink ref="C329" r:id="rId648" display="Variant of NCA"/>
+    <hyperlink ref="A330" r:id="rId649" display="760261627"/>
+    <hyperlink ref="C330" r:id="rId650" display="Variant of NCA"/>
+    <hyperlink ref="A331" r:id="rId651" display="760261624"/>
+    <hyperlink ref="C331" r:id="rId652" display="Variant of NCA"/>
+    <hyperlink ref="A332" r:id="rId653" display="760261622"/>
+    <hyperlink ref="C332" r:id="rId654" display="Variant of NCA"/>
+    <hyperlink ref="A333" r:id="rId655" display="760261608"/>
+    <hyperlink ref="C333" r:id="rId656" display="Variant of NCA"/>
+    <hyperlink ref="A334" r:id="rId657" display="760261588"/>
+    <hyperlink ref="C334" r:id="rId658" display="Variant of NCA"/>
+    <hyperlink ref="A335" r:id="rId659" display="760263160"/>
+    <hyperlink ref="C335" r:id="rId660" display="Variant of NCA"/>
+    <hyperlink ref="A336" r:id="rId661" display="760263091"/>
+    <hyperlink ref="C336" r:id="rId662" display="Variant of NCA"/>
+    <hyperlink ref="A337" r:id="rId663" display="760262443"/>
+    <hyperlink ref="C337" r:id="rId664" display="Variant of NCA"/>
+    <hyperlink ref="A338" r:id="rId665" display="760261645"/>
+    <hyperlink ref="C338" r:id="rId666" display="Variant of NCA"/>
+    <hyperlink ref="A339" r:id="rId667" display="760261620"/>
+    <hyperlink ref="C339" r:id="rId668" display="Variant of NCA"/>
+    <hyperlink ref="A340" r:id="rId669" display="760261586"/>
+    <hyperlink ref="C340" r:id="rId670" display="Variant of NCA"/>
+    <hyperlink ref="A341" r:id="rId671" display="760261552"/>
+    <hyperlink ref="C341" r:id="rId672" display="Variant of NCA"/>
+    <hyperlink ref="A342" r:id="rId673" display="760263154"/>
+    <hyperlink ref="C342" r:id="rId674" display="Variant of NCA"/>
+    <hyperlink ref="A343" r:id="rId675" display="760263148"/>
+    <hyperlink ref="C343" r:id="rId676" display="Variant of NCA"/>
+    <hyperlink ref="A344" r:id="rId677" display="760263125"/>
+    <hyperlink ref="C344" r:id="rId678" display="Variant of NCA"/>
+    <hyperlink ref="A345" r:id="rId679" display="760263093"/>
+    <hyperlink ref="C345" r:id="rId680" display="Variant of NCA"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId659"/>
+    <tablePart r:id="rId681"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>