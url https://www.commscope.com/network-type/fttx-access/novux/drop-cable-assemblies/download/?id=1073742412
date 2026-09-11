--- v1 (2026-07-27)
+++ v2 (2026-09-11)
@@ -11,3443 +11,3437 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131" count="2353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1129" count="2346">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FHD-X01B</t>
+  </si>
+  <si>
+    <t>Variant of FHD</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, locatable flat</t>
+  </si>
+  <si>
+    <t>DLX®</t>
+  </si>
+  <si>
+    <t>FHD</t>
+  </si>
+  <si>
+    <t>Fiber drop cable assembly</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>FHD-X01D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, universal flat locatable/toneable</t>
+  </si>
+  <si>
+    <t>FHD-X01K</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to stub, 5 mm cable</t>
+  </si>
+  <si>
+    <t>FHD-XX1K</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to DLX, 5 mm cable</t>
+  </si>
+  <si>
+    <t>FHD-XX1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XX1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XK1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XN1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XN1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to SC/UPC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XV1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XV1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XV1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>MHD-M0DH</t>
+  </si>
+  <si>
+    <t>Variant of MHD</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>MHD-MMDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC jack, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-MMDH</t>
+  </si>
+  <si>
+    <t>MHBD-F0K1A</t>
+  </si>
+  <si>
+    <t>Variant of MHBD</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 12 LC Simplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD</t>
+  </si>
+  <si>
+    <t>MHBD-M0C1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 12 SC, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1P2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to male MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084A</t>
+  </si>
+  <si>
+    <t>Variant of FHBD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD</t>
+  </si>
+  <si>
+    <t>FHBD-H040004A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to stub, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J08J084A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to SC/APC with 8 ft breakout, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>SC-DLX-CONV-25</t>
+  </si>
+  <si>
+    <t>Variant of DLX-CONV</t>
+  </si>
+  <si>
+    <t>SC to DLX Converter</t>
+  </si>
+  <si>
+    <t>Fiber converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079</t>
+  </si>
+  <si>
+    <t>760252079</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FULLSIZE-CVTR</t>
+  </si>
+  <si>
+    <t>Variant of HCA-ACC</t>
+  </si>
+  <si>
+    <t>Prodigy Full Size Converter</t>
+  </si>
+  <si>
+    <t>PRODIGY™</t>
+  </si>
+  <si>
+    <t>HCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078</t>
+  </si>
+  <si>
+    <t>760252078</t>
+  </si>
+  <si>
+    <t>HCA-ACC-BAYONET-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy Bayonet Converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490</t>
+  </si>
+  <si>
+    <t>760255490</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FEMALE-BAYONET-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy™ Female  Bayonet Converter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254</t>
+  </si>
+  <si>
+    <t>760255254</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FEMALE-FULLSIZE-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy Full Size Female Converter</t>
+  </si>
+  <si>
+    <t>HCA-A01G</t>
+  </si>
+  <si>
+    <t>Variant of HCA</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, 4.5mm Round Cable</t>
+  </si>
+  <si>
+    <t>HCA-A01F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, 3.4mm Round Cable</t>
+  </si>
+  <si>
+    <t>HCA-LL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-HH1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-HH1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to Full-size, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-A01N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495</t>
+  </si>
+  <si>
+    <t>760261495</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Variant of NCA</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>NCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494</t>
+  </si>
+  <si>
+    <t>760261494</t>
+  </si>
+  <si>
+    <t>NCA-SA-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493</t>
+  </si>
+  <si>
+    <t>760261493</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515</t>
+  </si>
+  <si>
+    <t>760261515</t>
+  </si>
+  <si>
+    <t>NCA-SA-100-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499</t>
+  </si>
+  <si>
+    <t>760261499</t>
+  </si>
+  <si>
+    <t>NCA-SA-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501</t>
+  </si>
+  <si>
+    <t>760261501</t>
+  </si>
+  <si>
+    <t>NCA-SA-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513</t>
+  </si>
+  <si>
+    <t>760261513</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529</t>
+  </si>
+  <si>
+    <t>760261529</t>
+  </si>
+  <si>
+    <t>NCA-SC-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536</t>
+  </si>
+  <si>
+    <t>760261536</t>
+  </si>
+  <si>
+    <t>NCA-SC-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498</t>
+  </si>
+  <si>
+    <t>760261498</t>
+  </si>
+  <si>
+    <t>NCA-SA-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530</t>
+  </si>
+  <si>
+    <t>760261530</t>
+  </si>
+  <si>
+    <t>NCA-SC-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514</t>
+  </si>
+  <si>
+    <t>760261514</t>
+  </si>
+  <si>
+    <t>NCA-SA-075-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518</t>
+  </si>
+  <si>
+    <t>760261518</t>
+  </si>
+  <si>
+    <t>NCA-SA-250-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534</t>
+  </si>
+  <si>
+    <t>760261534</t>
+  </si>
+  <si>
+    <t>NCA-SC-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511</t>
+  </si>
+  <si>
+    <t>760261511</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496</t>
+  </si>
+  <si>
+    <t>760261496</t>
+  </si>
+  <si>
+    <t>NCA-SA-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551</t>
+  </si>
+  <si>
+    <t>760261551</t>
+  </si>
+  <si>
+    <t>NCA-SC-100-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585</t>
+  </si>
+  <si>
+    <t>760261585</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644</t>
+  </si>
+  <si>
+    <t>760261644</t>
+  </si>
+  <si>
+    <t>NCA-SA-250-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458</t>
+  </si>
+  <si>
+    <t>760262458</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173</t>
+  </si>
+  <si>
+    <t>760263173</t>
+  </si>
+  <si>
+    <t>NCA-SA-005-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180</t>
+  </si>
+  <si>
+    <t>760263180</t>
+  </si>
+  <si>
+    <t>NCA-SA-030-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186</t>
+  </si>
+  <si>
+    <t>760263186</t>
+  </si>
+  <si>
+    <t>NCA-SA-007-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172</t>
+  </si>
+  <si>
+    <t>760263172</t>
+  </si>
+  <si>
+    <t>NCA-SA-003-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 3  M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165</t>
+  </si>
+  <si>
+    <t>760263165</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128</t>
+  </si>
+  <si>
+    <t>760263128</t>
+  </si>
+  <si>
+    <t>NCA-SC-025-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108</t>
+  </si>
+  <si>
+    <t>760263108</t>
+  </si>
+  <si>
+    <t>NCA-SC-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439</t>
+  </si>
+  <si>
+    <t>760262439</t>
+  </si>
+  <si>
+    <t>NCA-LA-080-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607</t>
+  </si>
+  <si>
+    <t>760261607</t>
+  </si>
+  <si>
+    <t>NCA-LC-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164</t>
+  </si>
+  <si>
+    <t>760263164</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153</t>
+  </si>
+  <si>
+    <t>760263153</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124</t>
+  </si>
+  <si>
+    <t>760263124</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104</t>
+  </si>
+  <si>
+    <t>760263104</t>
+  </si>
+  <si>
+    <t>NCA-SA-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638</t>
+  </si>
+  <si>
+    <t>760261638</t>
+  </si>
+  <si>
+    <t>NCA-SA-035-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177</t>
+  </si>
+  <si>
+    <t>760263177</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170</t>
+  </si>
+  <si>
+    <t>760263170</t>
+  </si>
+  <si>
+    <t>NCA-SA-001-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163</t>
+  </si>
+  <si>
+    <t>760263163</t>
+  </si>
+  <si>
+    <t>NCA-LA-012-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150</t>
+  </si>
+  <si>
+    <t>760263150</t>
+  </si>
+  <si>
+    <t>NCA-LA-010-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099</t>
+  </si>
+  <si>
+    <t>760263099</t>
+  </si>
+  <si>
+    <t>NCA-LC-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449</t>
+  </si>
+  <si>
+    <t>760262449</t>
+  </si>
+  <si>
+    <t>NCA-LA-002-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 2 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433</t>
+  </si>
+  <si>
+    <t>760262433</t>
+  </si>
+  <si>
+    <t>NCA-SA-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626</t>
+  </si>
+  <si>
+    <t>760261626</t>
+  </si>
+  <si>
+    <t>NCA-LC-250-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601</t>
+  </si>
+  <si>
+    <t>760261601</t>
+  </si>
+  <si>
+    <t>NCA-LC-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176</t>
+  </si>
+  <si>
+    <t>760263176</t>
+  </si>
+  <si>
+    <t>NCA-SA-012-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169</t>
+  </si>
+  <si>
+    <t>760263169</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116</t>
+  </si>
+  <si>
+    <t>760263116</t>
+  </si>
+  <si>
+    <t>NCA-LC-015-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095</t>
+  </si>
+  <si>
+    <t>760263095</t>
+  </si>
+  <si>
+    <t>NCA-LC-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555</t>
+  </si>
+  <si>
+    <t>760261555</t>
+  </si>
+  <si>
+    <t>NCA-SC-350-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131</t>
+  </si>
+  <si>
+    <t>760263131</t>
+  </si>
+  <si>
+    <t>NCA-SC-105-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122</t>
+  </si>
+  <si>
+    <t>760263122</t>
+  </si>
+  <si>
+    <t>NCA-LC-165-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110</t>
+  </si>
+  <si>
+    <t>760263110</t>
+  </si>
+  <si>
+    <t>NCA-SC-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103</t>
+  </si>
+  <si>
+    <t>760263103</t>
+  </si>
+  <si>
+    <t>NCA-SA-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098</t>
+  </si>
+  <si>
+    <t>760263098</t>
+  </si>
+  <si>
+    <t>NCA-LC-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451</t>
+  </si>
+  <si>
+    <t>760262451</t>
+  </si>
+  <si>
+    <t>NCA-LA-005-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441</t>
+  </si>
+  <si>
+    <t>760262441</t>
+  </si>
+  <si>
+    <t>NCA-LA-165-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438</t>
+  </si>
+  <si>
+    <t>760262438</t>
+  </si>
+  <si>
+    <t>NCA-LA-065-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435</t>
+  </si>
+  <si>
+    <t>760262435</t>
+  </si>
+  <si>
+    <t>NCA-SA-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609</t>
+  </si>
+  <si>
+    <t>760261609</t>
+  </si>
+  <si>
+    <t>NCA-LC-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606</t>
+  </si>
+  <si>
+    <t>760261606</t>
+  </si>
+  <si>
+    <t>NCA-LC-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584</t>
+  </si>
+  <si>
+    <t>760261584</t>
+  </si>
+  <si>
+    <t>NCA-LA-035-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572</t>
+  </si>
+  <si>
+    <t>760261572</t>
+  </si>
+  <si>
+    <t>NCA-LA-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123</t>
+  </si>
+  <si>
+    <t>760263123</t>
+  </si>
+  <si>
+    <t>NCA-LC-300-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>HCA-HL1V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to SC/APC connector, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765</t>
+  </si>
+  <si>
+    <t>760255765</t>
+  </si>
+  <si>
+    <t>HCA-ACC-FLEXCONNECT-CVTR</t>
+  </si>
+  <si>
+    <t>Prodigy™ Flex Connect Converter</t>
+  </si>
+  <si>
+    <t>HCA-A01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
     <t>HCA-X01B</t>
   </si>
   <si>
-    <t>Variant of HCA</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub, SST toneable cable</t>
   </si>
   <si>
-    <t>PRODIGY™</t>
-[...10 lines deleted...]
-  <si>
     <t>HCA-A01D</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Toneable Cable</t>
   </si>
   <si>
     <t>HCA-X01D</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/DLX converter factory installed to Stub, USD Toneable Cable</t>
   </si>
   <si>
     <t>HCA-AL1C</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD dielectric cable</t>
   </si>
   <si>
     <t>HCA-A01B</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to Stub, SST toneable cable</t>
   </si>
   <si>
     <t>HCA-AL1B</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core only to SC/APC connector, SST toneable cable</t>
   </si>
   <si>
     <t>HCA-XL1C</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD Dielectric Cable</t>
   </si>
   <si>
+    <t>HCA-HL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-HN1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/UPC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889</t>
+  </si>
+  <si>
+    <t>760255889</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 10FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 10FT, Full size and DLX  converter included</t>
+  </si>
+  <si>
+    <t>Fiber test patch cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888</t>
+  </si>
+  <si>
+    <t>760255888</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 20FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 20FT, Full size and DLX converter included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039</t>
+  </si>
+  <si>
+    <t>760258039</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 50FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 50FT, Full size and DLX converter included</t>
+  </si>
+  <si>
+    <t>HCA-AL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, USD toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, EZ Axs Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-MM1C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Toneable Cable</t>
+  </si>
+  <si>
     <t>DLX-OPT-CONV-25</t>
   </si>
   <si>
-    <t>Variant of DLX-CONV</t>
-[...1 lines deleted...]
-  <si>
     <t>DLX to hardened full-size Converter</t>
   </si>
   <si>
-    <t>DLX®</t>
-[...7 lines deleted...]
-  <si>
     <t>DLX-SC-CONV-25</t>
   </si>
   <si>
     <t>DLX to SC/UPC Converter</t>
   </si>
   <si>
-    <t>FHD-X01B</t>
-[...161 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, USD Dielectric Cable</t>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569</t>
+  </si>
+  <si>
+    <t>760261569</t>
+  </si>
+  <si>
+    <t>NCA-LA-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566</t>
+  </si>
+  <si>
+    <t>760261566</t>
+  </si>
+  <si>
+    <t>NCA-LA-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189</t>
+  </si>
+  <si>
+    <t>760263189</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175</t>
+  </si>
+  <si>
+    <t>760263175</t>
+  </si>
+  <si>
+    <t>NCA-SA-010-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161</t>
+  </si>
+  <si>
+    <t>760263161</t>
+  </si>
+  <si>
+    <t>NCA-LA-007-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134</t>
+  </si>
+  <si>
+    <t>760263134</t>
+  </si>
+  <si>
+    <t>NCA-SC-300-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113</t>
+  </si>
+  <si>
+    <t>760263113</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428</t>
+  </si>
+  <si>
+    <t>760262428</t>
+  </si>
+  <si>
+    <t>NCA-LA-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587</t>
+  </si>
+  <si>
+    <t>760261587</t>
+  </si>
+  <si>
+    <t>NCA-LA-100-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553</t>
+  </si>
+  <si>
+    <t>760261553</t>
+  </si>
+  <si>
+    <t>NCA-SC-200-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155</t>
+  </si>
+  <si>
+    <t>760263155</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152</t>
+  </si>
+  <si>
+    <t>760263152</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149</t>
+  </si>
+  <si>
+    <t>760263149</t>
+  </si>
+  <si>
+    <t>NCA-LA-007-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146</t>
+  </si>
+  <si>
+    <t>760263146</t>
+  </si>
+  <si>
+    <t>NCA-LA-002-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121</t>
+  </si>
+  <si>
+    <t>760263121</t>
+  </si>
+  <si>
+    <t>NCA-LC-135-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115</t>
+  </si>
+  <si>
+    <t>760263115</t>
+  </si>
+  <si>
+    <t>NCA-LA-135-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094</t>
+  </si>
+  <si>
+    <t>760263094</t>
+  </si>
+  <si>
+    <t>NCA-LC-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456</t>
+  </si>
+  <si>
+    <t>760262456</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453</t>
+  </si>
+  <si>
+    <t>760262453</t>
+  </si>
+  <si>
+    <t>NCA-LA-010-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440</t>
+  </si>
+  <si>
+    <t>760262440</t>
+  </si>
+  <si>
+    <t>NCA-LA-105-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437</t>
+  </si>
+  <si>
+    <t>760262437</t>
+  </si>
+  <si>
+    <t>NCA-SA-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434</t>
+  </si>
+  <si>
+    <t>760262434</t>
+  </si>
+  <si>
+    <t>NCA-SA-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429</t>
+  </si>
+  <si>
+    <t>760262429</t>
+  </si>
+  <si>
+    <t>NCA-LA-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605</t>
+  </si>
+  <si>
+    <t>760261605</t>
+  </si>
+  <si>
+    <t>NCA-LC-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602</t>
+  </si>
+  <si>
+    <t>760261602</t>
+  </si>
+  <si>
+    <t>NCA-LC-035-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590</t>
+  </si>
+  <si>
+    <t>760261590</t>
+  </si>
+  <si>
+    <t>NCA-LA-250-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583</t>
+  </si>
+  <si>
+    <t>760261583</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571</t>
+  </si>
+  <si>
+    <t>760261571</t>
+  </si>
+  <si>
+    <t>NCA-LA-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568</t>
+  </si>
+  <si>
+    <t>760261568</t>
+  </si>
+  <si>
+    <t>NCA-LA-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565</t>
+  </si>
+  <si>
+    <t>760261565</t>
+  </si>
+  <si>
+    <t>NCA-LA-020-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554</t>
+  </si>
+  <si>
+    <t>760261554</t>
+  </si>
+  <si>
+    <t>NCA-SC-250-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188</t>
+  </si>
+  <si>
+    <t>760263188</t>
+  </si>
+  <si>
+    <t>NCA-SA-012-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181</t>
+  </si>
+  <si>
+    <t>760263181</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174</t>
+  </si>
+  <si>
+    <t>760263174</t>
+  </si>
+  <si>
+    <t>NCA-SA-007-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 7 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167</t>
+  </si>
+  <si>
+    <t>760263167</t>
+  </si>
+  <si>
+    <t>NCA-LA-030-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133</t>
+  </si>
+  <si>
+    <t>760263133</t>
+  </si>
+  <si>
+    <t>NCA-SC-165-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112</t>
+  </si>
+  <si>
+    <t>760263112</t>
+  </si>
+  <si>
+    <t>NCA-SC-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157</t>
+  </si>
+  <si>
+    <t>760263157</t>
+  </si>
+  <si>
+    <t>NCA-LA-001-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151</t>
+  </si>
+  <si>
+    <t>760263151</t>
+  </si>
+  <si>
+    <t>NCA-LA-012-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 12 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145</t>
+  </si>
+  <si>
+    <t>760263145</t>
+  </si>
+  <si>
+    <t>NCA-LA-001-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129</t>
+  </si>
+  <si>
+    <t>760263129</t>
+  </si>
+  <si>
+    <t>NCA-SC-065-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120</t>
+  </si>
+  <si>
+    <t>760263120</t>
+  </si>
+  <si>
+    <t>NCA-LC-105-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117</t>
+  </si>
+  <si>
+    <t>760263117</t>
+  </si>
+  <si>
+    <t>NCA-LC-025-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114</t>
+  </si>
+  <si>
+    <t>760263114</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105</t>
+  </si>
+  <si>
+    <t>760263105</t>
+  </si>
+  <si>
+    <t>NCA-SC-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100</t>
+  </si>
+  <si>
+    <t>760263100</t>
+  </si>
+  <si>
+    <t>NCA-LC-165-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096</t>
+  </si>
+  <si>
+    <t>760263096</t>
+  </si>
+  <si>
+    <t>NCA-LC-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>HCA-AM1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AN1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/UPC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to stub connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01V</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core w/Full Size Converter to Stub, EZ AXS Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-ACC</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Prodigy Fiber Optic hardened Converters</t>
+  </si>
+  <si>
+    <t>DLX-CONV</t>
+  </si>
+  <si>
+    <t>DLX Fiber Optic hardened Converters</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly with breakout</t>
+  </si>
+  <si>
+    <t>Fiber Optic Feeder Cable Assembly with HMFOC connectors</t>
+  </si>
+  <si>
+    <t>NCA Non-hardened fiber drop cable assemblies</t>
   </si>
   <si>
     <t>HCA-X01A</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to Stub</t>
   </si>
   <si>
-    <t>HCA-HL1D</t>
-[...70 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570</t>
   </si>
   <si>
     <t>760260570</t>
   </si>
   <si>
     <t>HCA-ACC-Prodigy-to-Prodigy-Cvtr-Kit</t>
   </si>
   <si>
     <t>HCA Prodigy to Prodigy Adapter</t>
   </si>
   <si>
-    <t>HCA-LL1C</t>
-[...1472 lines deleted...]
-    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, 4.5mm Round Cable</t>
+    <t>FHD-X01A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-X01C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-stub, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XJ1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XJ1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XJ1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XJ1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/APC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XX1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XX1C</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-DLX, universal flat dielectric</t>
+  </si>
+  <si>
+    <t>FHD-XK1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-LC/UPC, flat dielectric cable</t>
+  </si>
+  <si>
+    <t>FHD-XK1B</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, locatable flat</t>
+  </si>
+  <si>
+    <t>FHD-XK1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to LC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XN1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-SC/UPC, dielectric flat</t>
+  </si>
+  <si>
+    <t>FHD-XN1D</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Drop Cable Assembly, DLX to SC/UPC, universal flat locatable/tonable</t>
+  </si>
+  <si>
+    <t>FHD-XV1A</t>
+  </si>
+  <si>
+    <t>DLX® Fiber Optic Hardened Drop Cable Assembly, DLX-LC/APC, dielectric flat</t>
+  </si>
+  <si>
+    <t>MHD-F0DA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-F0DH</t>
+  </si>
+  <si>
+    <t>MHD-FFDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-FFDH</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-M0DA</t>
+  </si>
+  <si>
+    <t>MHD-MFDA</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to HMFOC plug, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHD-MFDH</t>
+  </si>
+  <si>
+    <t>MHBD-F0A1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 6 LC/UPC Duplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F0C1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to 12 SC/UPC, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-M0A1A</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC jack to 6 LC Duplex, 12-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F100C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to stub, 24-fiber</t>
+  </si>
+  <si>
+    <t>MHBD-F1N2C</t>
+  </si>
+  <si>
+    <t>Hardened Multifiber Optical Connector (HMFOC) cable assembly, HMFOC plug to female MPO, 24-fiber</t>
+  </si>
+  <si>
+    <t>FHBD-H04J084B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-H040004B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, Hardened Full Size with 4 ft  breakout to stub, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J08J084B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to SC/APC with 8 ft breakout, Flat Toneable Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J080004A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to Stub, Flat Dielectric Cable</t>
+  </si>
+  <si>
+    <t>FHBD-J080004B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, 4 Fiber, SC/APC with 8 ft  breakout to Stub, Flat Toneable Cable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081</t>
   </si>
   <si>
     <t>760252081</t>
   </si>
   <si>
     <t>HCA-ACC-SCAPC-CVTR</t>
   </si>
   <si>
     <t>Prodigy SC/APC Converter</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080</t>
   </si>
   <si>
     <t>760252080</t>
   </si>
   <si>
     <t>HCA-ACC-DLX-CVTR</t>
   </si>
   <si>
     <t>Prodigy DLX Converter</t>
   </si>
   <si>
     <t>HCA-A01V</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to Stub, EZ AXS Dielectric Cable</t>
   </si>
   <si>
     <t>HCA-A01X</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector to Stub, EZ AXS Toneable Cable</t>
   </si>
   <si>
-    <t>FHBD-J080004A</t>
-[...10 lines deleted...]
-  <si>
     <t>HCA-Y01K</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ to stub, DLX Converter Included, 5 mm round Cable</t>
   </si>
   <si>
     <t>HCA-A01K</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly, PRODIGY™ to stub, 5mm Round Cable</t>
   </si>
   <si>
+    <t>HCA-H01K-UK24</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter to stub, 5mm Round Cable, PIA Compliant.</t>
+  </si>
+  <si>
+    <t>HCA-A01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to stub, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AA1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to PRODIGY™, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-H01M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter factory installed to stub, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101</t>
+  </si>
+  <si>
+    <t>760263101</t>
+  </si>
+  <si>
+    <t>NCA-LC-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531</t>
+  </si>
+  <si>
+    <t>760261531</t>
+  </si>
+  <si>
+    <t>NCA-SC-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547</t>
+  </si>
+  <si>
+    <t>760261547</t>
+  </si>
+  <si>
+    <t>NCA-SC-020-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549</t>
+  </si>
+  <si>
+    <t>760261549</t>
+  </si>
+  <si>
+    <t>NCA-SC-050-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533</t>
+  </si>
+  <si>
+    <t>760261533</t>
+  </si>
+  <si>
+    <t>NCA-SC-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517</t>
+  </si>
+  <si>
+    <t>760261517</t>
+  </si>
+  <si>
+    <t>NCA-SA-200-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497</t>
+  </si>
+  <si>
+    <t>760261497</t>
+  </si>
+  <si>
+    <t>NCA-SA-100-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537</t>
+  </si>
+  <si>
+    <t>760261537</t>
+  </si>
+  <si>
+    <t>NCA-SC-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550</t>
+  </si>
+  <si>
+    <t>760261550</t>
+  </si>
+  <si>
+    <t>NCA-SC-075-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500</t>
+  </si>
+  <si>
+    <t>760261500</t>
+  </si>
+  <si>
+    <t>NCA-SA-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261548</t>
+  </si>
+  <si>
+    <t>760261548</t>
+  </si>
+  <si>
+    <t>NCA-SC-035-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261532</t>
+  </si>
+  <si>
+    <t>760261532</t>
+  </si>
+  <si>
+    <t>NCA-SC-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261516</t>
+  </si>
+  <si>
+    <t>760261516</t>
+  </si>
+  <si>
+    <t>NCA-SA-150-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261512</t>
+  </si>
+  <si>
+    <t>760261512</t>
+  </si>
+  <si>
+    <t>NCA-SA-035-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261519</t>
+  </si>
+  <si>
+    <t>760261519</t>
+  </si>
+  <si>
+    <t>NCA-SA-350-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261535</t>
+  </si>
+  <si>
+    <t>760261535</t>
+  </si>
+  <si>
+    <t>NCA-SC-200-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261619</t>
+  </si>
+  <si>
+    <t>760261619</t>
+  </si>
+  <si>
+    <t>NCA-LC-020-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262442</t>
+  </si>
+  <si>
+    <t>760262442</t>
+  </si>
+  <si>
+    <t>NCA-LA-300-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263111</t>
+  </si>
+  <si>
+    <t>760263111</t>
+  </si>
+  <si>
+    <t>NCA-SC-165-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263132</t>
+  </si>
+  <si>
+    <t>760263132</t>
+  </si>
+  <si>
+    <t>NCA-SC-135-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263159</t>
+  </si>
+  <si>
+    <t>760263159</t>
+  </si>
+  <si>
+    <t>NCA-LA-003-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 3  M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263166</t>
+  </si>
+  <si>
+    <t>760263166</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263187</t>
+  </si>
+  <si>
+    <t>760263187</t>
+  </si>
+  <si>
+    <t>NCA-SA-010-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263179</t>
+  </si>
+  <si>
+    <t>760263179</t>
+  </si>
+  <si>
+    <t>NCA-SA-025-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263156</t>
+  </si>
+  <si>
+    <t>760263156</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262455</t>
+  </si>
+  <si>
+    <t>760262455</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261641</t>
+  </si>
+  <si>
+    <t>760261641</t>
+  </si>
+  <si>
+    <t>NCA-SA-100-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261573</t>
+  </si>
+  <si>
+    <t>760261573</t>
+  </si>
+  <si>
+    <t>NCA-LA-350-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263192</t>
+  </si>
+  <si>
+    <t>760263192</t>
+  </si>
+  <si>
+    <t>NCA-SA-030-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 30 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263185</t>
+  </si>
+  <si>
+    <t>760263185</t>
+  </si>
+  <si>
+    <t>NCA-SA-005-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263178</t>
+  </si>
+  <si>
+    <t>760263178</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263171</t>
+  </si>
+  <si>
+    <t>760263171</t>
+  </si>
+  <si>
+    <t>NCA-SA-002-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to SC/APC, 2 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262452</t>
+  </si>
+  <si>
+    <t>760262452</t>
+  </si>
+  <si>
+    <t>NCA-LA-007-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262436</t>
+  </si>
+  <si>
+    <t>760262436</t>
+  </si>
+  <si>
+    <t>NCA-SA-165-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261604</t>
+  </si>
+  <si>
+    <t>760261604</t>
+  </si>
+  <si>
+    <t>NCA-LC-075-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261570</t>
+  </si>
+  <si>
+    <t>760261570</t>
+  </si>
+  <si>
+    <t>NCA-LA-150-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263191</t>
+  </si>
+  <si>
+    <t>760263191</t>
+  </si>
+  <si>
+    <t>NCA-SA-025-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263184</t>
+  </si>
+  <si>
+    <t>760263184</t>
+  </si>
+  <si>
+    <t>NCA-SA-003-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 3  M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263119</t>
+  </si>
+  <si>
+    <t>760263119</t>
+  </si>
+  <si>
+    <t>NCA-LC-080-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261567</t>
+  </si>
+  <si>
+    <t>760261567</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263190</t>
+  </si>
+  <si>
+    <t>760263190</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263183</t>
+  </si>
+  <si>
+    <t>760263183</t>
+  </si>
+  <si>
+    <t>NCA-SA-002-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 2 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263162</t>
+  </si>
+  <si>
+    <t>760263162</t>
+  </si>
+  <si>
+    <t>NCA-LA-010-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 10 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263147</t>
+  </si>
+  <si>
+    <t>760263147</t>
+  </si>
+  <si>
+    <t>NCA-LA-003-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 3  M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262446</t>
+  </si>
+  <si>
+    <t>760262446</t>
+  </si>
+  <si>
+    <t>NCA-SA-165-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262430</t>
+  </si>
+  <si>
+    <t>760262430</t>
+  </si>
+  <si>
+    <t>NCA-LA-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261623</t>
+  </si>
+  <si>
+    <t>760261623</t>
+  </si>
+  <si>
+    <t>NCA-LC-100-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 100 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261589</t>
+  </si>
+  <si>
+    <t>760261589</t>
+  </si>
+  <si>
+    <t>NCA-LA-200-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263127</t>
+  </si>
+  <si>
+    <t>760263127</t>
+  </si>
+  <si>
+    <t>NCA-SC-015-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263107</t>
+  </si>
+  <si>
+    <t>760263107</t>
+  </si>
+  <si>
+    <t>NCA-SC-065-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262457</t>
+  </si>
+  <si>
+    <t>760262457</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to SC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262454</t>
+  </si>
+  <si>
+    <t>760262454</t>
+  </si>
+  <si>
+    <t>NCA-LA-012-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262448</t>
+  </si>
+  <si>
+    <t>760262448</t>
+  </si>
+  <si>
+    <t>NCA-LA-001-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262432</t>
+  </si>
+  <si>
+    <t>760262432</t>
+  </si>
+  <si>
+    <t>NCA-LA-300-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261643</t>
+  </si>
+  <si>
+    <t>760261643</t>
+  </si>
+  <si>
+    <t>NCA-SA-200-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261640</t>
+  </si>
+  <si>
+    <t>760261640</t>
+  </si>
+  <si>
+    <t>NCA-SA-075-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261637</t>
+  </si>
+  <si>
+    <t>760261637</t>
+  </si>
+  <si>
+    <t>NCA-SA-020-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 20 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261625</t>
+  </si>
+  <si>
+    <t>760261625</t>
+  </si>
+  <si>
+    <t>NCA-LC-200-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 200 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261603</t>
+  </si>
+  <si>
+    <t>760261603</t>
+  </si>
+  <si>
+    <t>NCA-LC-050-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261591</t>
+  </si>
+  <si>
+    <t>760261591</t>
+  </si>
+  <si>
+    <t>NCA-LA-350-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263182</t>
+  </si>
+  <si>
+    <t>760263182</t>
+  </si>
+  <si>
+    <t>NCA-SA-001-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, SC/APC to Stub, 1 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263168</t>
+  </si>
+  <si>
+    <t>760263168</t>
+  </si>
+  <si>
+    <t>NCA-LA-050-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263092</t>
+  </si>
+  <si>
+    <t>760263092</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262444</t>
+  </si>
+  <si>
+    <t>760262444</t>
+  </si>
+  <si>
+    <t>NCA-SA-080-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261621</t>
+  </si>
+  <si>
+    <t>760261621</t>
+  </si>
+  <si>
+    <t>NCA-LC-050-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263158</t>
+  </si>
+  <si>
+    <t>760263158</t>
+  </si>
+  <si>
+    <t>NCA-LA-002-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 2 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263130</t>
+  </si>
+  <si>
+    <t>760263130</t>
+  </si>
+  <si>
+    <t>NCA-SC-080-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263126</t>
+  </si>
+  <si>
+    <t>760263126</t>
+  </si>
+  <si>
+    <t>NCA-SA-135-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263118</t>
+  </si>
+  <si>
+    <t>760263118</t>
+  </si>
+  <si>
+    <t>NCA-LC-065-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263109</t>
+  </si>
+  <si>
+    <t>760263109</t>
+  </si>
+  <si>
+    <t>NCA-SC-105-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263106</t>
+  </si>
+  <si>
+    <t>760263106</t>
+  </si>
+  <si>
+    <t>NCA-SC-025-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/PC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263102</t>
+  </si>
+  <si>
+    <t>760263102</t>
+  </si>
+  <si>
+    <t>NCA-SA-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, SC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263097</t>
+  </si>
+  <si>
+    <t>760263097</t>
+  </si>
+  <si>
+    <t>NCA-LC-080-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 80 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262450</t>
+  </si>
+  <si>
+    <t>760262450</t>
+  </si>
+  <si>
+    <t>NCA-LA-003-01J-SA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262447</t>
+  </si>
+  <si>
+    <t>760262447</t>
+  </si>
+  <si>
+    <t>NCA-SA-300-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 300 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262445</t>
+  </si>
+  <si>
+    <t>760262445</t>
+  </si>
+  <si>
+    <t>NCA-SA-105-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 105 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262431</t>
+  </si>
+  <si>
+    <t>760262431</t>
+  </si>
+  <si>
+    <t>NCA-LA-165-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 165 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261642</t>
+  </si>
+  <si>
+    <t>760261642</t>
+  </si>
+  <si>
+    <t>NCA-SA-150-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261639</t>
+  </si>
+  <si>
+    <t>760261639</t>
+  </si>
+  <si>
+    <t>NCA-SA-050-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 50 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261627</t>
+  </si>
+  <si>
+    <t>760261627</t>
+  </si>
+  <si>
+    <t>NCA-LC-350-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261624</t>
+  </si>
+  <si>
+    <t>760261624</t>
+  </si>
+  <si>
+    <t>NCA-LC-150-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261622</t>
+  </si>
+  <si>
+    <t>760261622</t>
+  </si>
+  <si>
+    <t>NCA-LC-075-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261608</t>
+  </si>
+  <si>
+    <t>760261608</t>
+  </si>
+  <si>
+    <t>NCA-LC-250-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/PC, 250 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261588</t>
+  </si>
+  <si>
+    <t>760261588</t>
+  </si>
+  <si>
+    <t>NCA-LA-150-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263160</t>
+  </si>
+  <si>
+    <t>760263160</t>
+  </si>
+  <si>
+    <t>NCA-LA-005-01J-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Dual Jacket 4.5 mm Drop Cable  Assembly, LC/APC to Stub, 5 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263091</t>
+  </si>
+  <si>
+    <t>760263091</t>
+  </si>
+  <si>
+    <t>NCA-LA-015-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 15 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262443</t>
+  </si>
+  <si>
+    <t>760262443</t>
+  </si>
+  <si>
+    <t>NCA-SA-065-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 65 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261645</t>
+  </si>
+  <si>
+    <t>760261645</t>
+  </si>
+  <si>
+    <t>NCA-SA-350-01G-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 4.5 mm Drop Cable Stub Assembly, SC/APC, 350 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261620</t>
+  </si>
+  <si>
+    <t>760261620</t>
+  </si>
+  <si>
+    <t>NCA-LC-035-01Y-LC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/PC-LC/PC, 35 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261586</t>
+  </si>
+  <si>
+    <t>760261586</t>
+  </si>
+  <si>
+    <t>NCA-LA-075-01Y-LA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, LC/APC-LC/APC, 75 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261552</t>
+  </si>
+  <si>
+    <t>760261552</t>
+  </si>
+  <si>
+    <t>NCA-SC-150-01Y-SC-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/PC-SC/PC, 150 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263154</t>
+  </si>
+  <si>
+    <t>760263154</t>
+  </si>
+  <si>
+    <t>NCA-LA-025-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263148</t>
+  </si>
+  <si>
+    <t>760263148</t>
+  </si>
+  <si>
+    <t>NCA-LA-005-01J-LA-XXXX</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125</t>
+  </si>
+  <si>
+    <t>760263125</t>
+  </si>
+  <si>
+    <t>NCA-SA-025-01Y-SA-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Assembly, SC/APC-SC/APC, 25 M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093</t>
+  </si>
+  <si>
+    <t>760263093</t>
+  </si>
+  <si>
+    <t>NCA-LA-135-01Y-XX-XXXX</t>
+  </si>
+  <si>
+    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 135 M</t>
+  </si>
+  <si>
+    <t>HCA-AL1M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Dielectric</t>
+  </si>
+  <si>
+    <t>HCA-AL1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC, Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-AM1N</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core to SC/APC w/8in Transition,  Mini Flat Toneable</t>
+  </si>
+  <si>
+    <t>HCA-L01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to Stub, USD dielectric cable</t>
+  </si>
+  <si>
+    <t>HCA-LL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, SC/APC to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>HCA-H01X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to stub, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Hardened full size  Connector Core to Stub, 3.4mm Indoor/outdoor round Cable</t>
+  </si>
+  <si>
+    <t>HCA-PJ1G</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly/Extender , PRODIGY™ Connector w/ Female Full Size and Bayonet  Converter + male full size converter included. 4.5 mm round cable</t>
+  </si>
+  <si>
+    <t>HCA-DP1F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly/Extender , PRODIGY™ Connector w/ Female Full Size and Bayonet  Converter + male full size and Bayonet  converter included. 3.4 mm round cable</t>
+  </si>
+  <si>
+    <t>HCA-D01G</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable assembly, PRODIGY™ Connector core with Bayonet + full size converter included. 4.5 mm round cable</t>
+  </si>
+  <si>
+    <t>HCA-A01C</t>
+  </si>
+  <si>
+    <t>HCA-H01A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core  with Fullsize converter  to Stub, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-X01C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector with DLX Size Converter to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01K</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™w/Fullsize converter to stub, 5mm LSZH Round Cable</t>
+  </si>
+  <si>
+    <t>HCA-H01D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Full size converter to Stub, USD Toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-H01B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/Full Size converter installed to stub, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-AL1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, Prodigy connector core only to SC/APC, SST dielectric flat cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1A</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-XL1B</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector Core with DLX converter to SC/APC connector, SST toneable cable</t>
+  </si>
+  <si>
+    <t>HCA-HL1C</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector w/ Full Size Converter to SC/APC connector, USD Dielectric Cable</t>
+  </si>
+  <si>
+    <t>HCA-HL1X</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™Core Connector with Full Size Converter to SC/APC connector, EZ AXS Toneable Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637</t>
+  </si>
+  <si>
+    <t>760258637</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm Test Lead 6M ES00</t>
+  </si>
+  <si>
+    <t>3mm Test lead. Prodigy + SC/APC termination. with Full size and Bayonet converter included</t>
+  </si>
+  <si>
+    <t>HCA-XL1D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Drop Cable Assembly, PRODIGY™ Connector core with DLX Converter installed to SC/APC connector, USD ToneableCable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038</t>
+  </si>
+  <si>
+    <t>760258038</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 40FT, 2x Cvtr</t>
+  </si>
+  <si>
+    <t>HCA-ACC-3mm SC/APC Test Lead 40FT, Full size and DLX converter included</t>
+  </si>
+  <si>
+    <t>HCA-MM1D</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to SC/APC w/ Short Breakout, USD Toneable Cable</t>
+  </si>
+  <si>
+    <t>HCA-M01C</t>
+  </si>
+  <si>
+    <t>PRODIGY™ SC/APC w/ Short Breakout to Stub, USD Dielectric Cable</t>
+  </si>
+  <si>
     <t>DLX-SCA-CONV-25</t>
   </si>
   <si>
     <t>DLX to SC/APC Converter</t>
   </si>
   <si>
-    <t>FHD-X01A</t>
-[...292 lines deleted...]
-  <si>
     <t>Fiber Optic Drop Cable Assembly with PRODIGY™ hardened small-form size connectivity</t>
   </si>
   <si>
     <t>Fiber Optic Drop Breakout Cable Assembly with HMFOC connectors</t>
   </si>
   <si>
     <t>Fiber Optic Drop Cable Assembly for outside plant applications</t>
-  </si>
-[...1180 lines deleted...]
-    <t>Fibre Optic Indoor/outdoor 3 mm Drop Cable Stub Assembly, LC/APC, 135 M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3548,75 +3542,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J345" totalsRowShown="0">
-  <autoFilter ref="A1:J345"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J344" totalsRowShown="0">
+  <autoFilter ref="A1:J344"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01d" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-opt-conv-25" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sc-conv-25" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01d" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1k" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1a" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1d" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1c" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1c" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1d" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmdh" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0k1a" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hn1d" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1d" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1c" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1m" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1m" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1n" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01d" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01v" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemsc-dlx-conv-25" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01f" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01g" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004a" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004b" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-y01k" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01k" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sca-conv-25" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01a" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01c" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1a" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1b" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1c" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1d" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1b" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1c" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1a" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1b" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1d" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1a" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1d" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1a" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0dh" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffda" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffdh" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfdh" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0a1a" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0c1a" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004b" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084b" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-d01g" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01c" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1d" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01c" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01b" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1a" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1a" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1b" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1c" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1x" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-pj1g" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-dp1f" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01f" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01m" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1n" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01m" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k-uk24" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1m" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1n" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1n" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01c" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1d" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01x" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261548" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261532" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261516" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261512" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261519" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261535" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261619" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262442" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263111" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263132" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263159" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263166" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263187" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263193" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263179" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263156" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262455" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261641" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261573" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263192" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263185" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263178" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263171" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262452" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262436" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261604" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261570" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263191" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263184" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263119" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261567" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263190" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263183" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263162" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263147" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262446" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262430" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261623" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261589" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263127" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263107" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262457" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262454" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262448" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262432" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261643" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261640" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261637" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261625" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261603" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261591" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263182" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263168" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263092" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262444" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261621" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263158" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263130" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263126" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263118" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263109" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263106" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263102" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263097" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262450" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262447" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262445" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262431" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261642" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261639" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261627" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261624" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261622" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261608" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261588" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263160" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263091" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262443" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261645" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261620" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261586" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261552" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263154" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263148" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01k" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1k" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1a" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1d" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1c" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1c" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1d" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0dh" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmda" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mmdh" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0k1a" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0c1a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1p2c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084a" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004a" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084a" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemsc-dlx-conv-25" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252079" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252078" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255490" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255254" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01g" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01f" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1c" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1n" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01n" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hh1m" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1m" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01n" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261495" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261494" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261493" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261515" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261499" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261501" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261513" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261529" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261536" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261498" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261530" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261514" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261518" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261534" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261511" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261496" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261551" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261585" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261644" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262458" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263173" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263180" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263186" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263172" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263165" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263128" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263108" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262439" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261607" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263164" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263153" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263124" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263104" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261638" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263177" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263170" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263163" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263150" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263099" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262449" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262433" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261626" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261601" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263176" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263169" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263116" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263095" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261555" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263131" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263122" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263110" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263103" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263098" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262451" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262441" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262438" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262435" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261609" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261606" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261584" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261572" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263123" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1v" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255765" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01c" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01d" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01d" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1c" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1c" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1d" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hn1d" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255889" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760255888" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258039" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1d" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1v" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1c" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01d" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-opt-conv-25" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sc-conv-25" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261569" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261566" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263189" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263175" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263161" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263134" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263113" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262428" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261587" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261553" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263155" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263152" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263149" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263146" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263121" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263115" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263094" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262456" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262453" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262440" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262437" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262434" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262429" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261605" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261602" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261590" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261583" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261571" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261568" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261565" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261554" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263188" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263181" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263174" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263167" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263133" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263112" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263157" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263151" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263145" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263129" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263120" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263117" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263114" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263105" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263100" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263096" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1m" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1m" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-an1n" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01d" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01v" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01a" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760260570" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01a" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-x01c" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1a" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1b" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1c" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xj1d" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1b" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xx1c" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1a" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1b" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xk1d" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1a" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xn1d" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhd-xv1a" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0da" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-f0dh" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffda" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-ffdh" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-m0da" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfda" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhd-mfdh" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhd" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0a1a" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f0c1a" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-m0a1a" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f100c" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemmhbd-f1n2c" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h04j084b" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-h040004b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j08j084b" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004a" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemfhbd-j080004b" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhbd" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252081" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760252080" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01v" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01x" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-y01k" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01k" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k-uk24" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01m" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-aa1n" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01m" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263101" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261531" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261547" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261549" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261533" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261517" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261497" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261537" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261550" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261500" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261548" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261532" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261516" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261512" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261519" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261535" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261619" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262442" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263111" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263132" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263159" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263166" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263187" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263179" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263156" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262455" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261641" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261573" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263192" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263185" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263178" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263171" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262452" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262436" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261604" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261570" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263191" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263184" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263119" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261567" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263190" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263183" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263162" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263147" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262446" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262430" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261623" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261589" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263127" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263107" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262457" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262454" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262448" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262432" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261643" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261640" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261637" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261625" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261603" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261591" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263182" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263168" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263092" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262444" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261621" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263158" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263130" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263126" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263118" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263109" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263106" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263102" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263097" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262450" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262447" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262445" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262431" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261642" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261639" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261627" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261624" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261622" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261608" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261588" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263160" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263091" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760262443" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261645" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261620" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261586" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760261552" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263154" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263148" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263125" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760263093" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/nca" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1m" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1n" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-am1n" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-l01c" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-ll1d" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01x" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01f" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-pj1g" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-dp1f" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-d01g" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-a01c" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01a" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-x01c" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01k" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01d" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-h01b" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-al1a" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1a" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1b" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1c" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-hl1x" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258637" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-xl1d" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/item760258038" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca-acc" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-mm1d" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemhca-m01c" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/itemdlx-sca-conv-25" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/dlx-conv" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/hca" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/mhbd" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/novux/drop-cable-assemblies/fhd" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J345"/>
+  <dimension ref="A1:J344"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="167" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3624,7798 +3618,7776 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" ht="12.75">
+      <c r="J3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" ht="12.75">
+      <c r="J4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="12.75">
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="12.75">
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="12.75">
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="12.75">
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F9" t="s">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="G9" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="J10" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="J11" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G13" t="s">
-[...5 lines deleted...]
-      <c r="J13" t="s">
+      <c r="C15" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="D15" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="G15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G14" t="s">
-[...5 lines deleted...]
-      <c r="J14" t="s">
+      <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F15" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="D17" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="G17" t="s">
         <v>50</v>
       </c>
-      <c r="F16" t="s">
-[...13 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="H17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
       </c>
-      <c r="G17" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="G18" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
         <v>54</v>
       </c>
-      <c r="F18" t="s">
-[...13 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C20" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G19" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="D20" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="G20" t="s">
         <v>58</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
-      <c r="J20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+      <c r="I20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
-      <c r="J21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+      <c r="I21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
-      <c r="J22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:9" ht="12.75">
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
       <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>66</v>
       </c>
-      <c r="H23" t="s">
-[...2 lines deleted...]
-      <c r="I23" t="s">
+      <c r="J23" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="12.75">
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="B24" t="s">
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>72</v>
       </c>
       <c r="G24" t="s">
+        <v>73</v>
+      </c>
+      <c r="H24" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
+        <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>77</v>
+      </c>
+      <c r="F25" t="s">
+        <v>72</v>
       </c>
       <c r="G25" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" t="s">
         <v>72</v>
       </c>
       <c r="G26" t="s">
         <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>74</v>
+        <v>83</v>
+      </c>
+      <c r="B27" t="s">
+        <v>84</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>85</v>
+      </c>
+      <c r="F27" t="s">
+        <v>72</v>
       </c>
       <c r="G27" t="s">
         <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:9" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>88</v>
+      </c>
+      <c r="F28" t="s">
+        <v>72</v>
       </c>
       <c r="G28" t="s">
         <v>73</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
-      <c r="I28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:9" ht="12.75">
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>92</v>
+      </c>
+      <c r="F30" t="s">
+        <v>72</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>94</v>
+      </c>
+      <c r="F31" t="s">
+        <v>72</v>
       </c>
       <c r="G31" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:10" ht="12.75">
+      <c r="I31" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G32" t="s">
+        <v>73</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="F32" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
       <c r="I34" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="I35" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>94</v>
+        <v>104</v>
+      </c>
+      <c r="B36" t="s">
+        <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
-      <c r="I36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:9" ht="12.75">
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>96</v>
+        <v>110</v>
+      </c>
+      <c r="B37" t="s">
+        <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H38" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H39" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H40" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>112</v>
+        <v>126</v>
+      </c>
+      <c r="B41" t="s">
+        <v>127</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H42" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="12.75">
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>122</v>
+        <v>138</v>
+      </c>
+      <c r="B44" t="s">
+        <v>139</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="G45" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="G46" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="B47" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D47" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="G47" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D48" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="G48" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="G49" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="B50" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="G50" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="G51" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="B52" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D52" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="G52" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G53" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D54" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="G54" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="G55" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D56" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="G56" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="G57" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D58" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="G58" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D59" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="G59" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D60" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="G60" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="G61" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D62" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="G62" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B63" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D63" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="G63" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D64" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="G64" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D65" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="G65" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D66" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="G66" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="B67" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D67" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="G67" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D68" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="G68" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D69" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="G69" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="B70" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D70" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="G70" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B71" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D71" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="G71" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D72" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="G72" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D73" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="G73" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D74" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="G74" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D75" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="G75" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="B76" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="G76" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D77" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="G77" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="B78" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D78" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="G78" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D79" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="G79" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="B80" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D80" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="G80" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="B81" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D81" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G81" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="B82" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D82" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="G82" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="B83" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D83" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="G83" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="B84" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D84" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="G84" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="B85" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D85" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="G85" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B86" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D86" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="G86" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="B87" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D87" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G87" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="B88" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D88" t="s">
-        <v>301</v>
+        <v>316</v>
       </c>
       <c r="G88" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="B89" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D89" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="G89" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="B90" t="s">
-        <v>308</v>
+        <v>323</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D90" t="s">
-        <v>309</v>
+        <v>324</v>
       </c>
       <c r="G90" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="B91" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D91" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="G91" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="B92" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D92" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="G92" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D93" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
       <c r="G93" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="B94" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D94" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="G94" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="B95" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D95" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="G95" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="B96" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D96" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="G96" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="B97" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D97" t="s">
-        <v>337</v>
+        <v>352</v>
       </c>
       <c r="G97" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="12.75">
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D98" t="s">
-        <v>341</v>
+        <v>354</v>
+      </c>
+      <c r="F98" t="s">
+        <v>72</v>
       </c>
       <c r="G98" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H98" t="s">
         <v>15</v>
+      </c>
+      <c r="I98" t="s">
+        <v>43</v>
+      </c>
+      <c r="J98" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D99" t="s">
-        <v>345</v>
+        <v>358</v>
+      </c>
+      <c r="F99" t="s">
+        <v>72</v>
       </c>
       <c r="G99" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D100" t="s">
-        <v>349</v>
+        <v>360</v>
+      </c>
+      <c r="F100" t="s">
+        <v>72</v>
       </c>
       <c r="G100" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="101" spans="1:8" ht="12.75">
+    <row r="101" spans="1:9" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D101" t="s">
-        <v>353</v>
+        <v>362</v>
+      </c>
+      <c r="F101" t="s">
+        <v>72</v>
       </c>
       <c r="G101" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="102" spans="1:8" ht="12.75">
+      <c r="I101" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D102" t="s">
-        <v>357</v>
+        <v>364</v>
+      </c>
+      <c r="F102" t="s">
+        <v>72</v>
       </c>
       <c r="G102" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
+      </c>
+      <c r="I102" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D103" t="s">
-        <v>361</v>
+        <v>366</v>
+      </c>
+      <c r="F103" t="s">
+        <v>72</v>
       </c>
       <c r="G103" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D104" t="s">
-        <v>365</v>
+        <v>368</v>
+      </c>
+      <c r="F104" t="s">
+        <v>72</v>
       </c>
       <c r="G104" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H104" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="12.75">
+    <row r="105" spans="1:9" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D105" t="s">
-        <v>369</v>
+        <v>370</v>
+      </c>
+      <c r="F105" t="s">
+        <v>72</v>
       </c>
       <c r="G105" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H105" t="s">
         <v>15</v>
+      </c>
+      <c r="I105" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D106" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
       <c r="I106" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D107" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
       <c r="I107" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D108" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G108" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
       <c r="I108" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D109" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G109" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
       <c r="I109" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D110" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G110" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H110" t="s">
         <v>15</v>
       </c>
       <c r="I110" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B111" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D111" t="s">
-        <v>383</v>
+        <v>384</v>
+      </c>
+      <c r="F111" t="s">
+        <v>72</v>
       </c>
       <c r="G111" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H111" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B112" t="s">
+        <v>388</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D112" t="s">
+        <v>389</v>
+      </c>
+      <c r="F112" t="s">
+        <v>72</v>
+      </c>
+      <c r="G112" t="s">
+        <v>73</v>
+      </c>
+      <c r="H112" t="s">
         <v>385</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B113" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D113" t="s">
-        <v>391</v>
+        <v>393</v>
+      </c>
+      <c r="F113" t="s">
+        <v>72</v>
       </c>
       <c r="G113" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="B114" t="s">
         <v>394</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D114" t="s">
         <v>395</v>
       </c>
+      <c r="F114" t="s">
+        <v>72</v>
+      </c>
       <c r="G114" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H114" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="115" spans="1:8" ht="12.75">
+      <c r="I114" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D115" t="s">
         <v>397</v>
       </c>
-      <c r="B115" t="s">
+      <c r="F115" t="s">
+        <v>72</v>
+      </c>
+      <c r="G115" t="s">
+        <v>73</v>
+      </c>
+      <c r="H115" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" t="s">
+        <v>43</v>
+      </c>
+      <c r="J115" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12.75">
+      <c r="A116" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D115" t="s">
+      <c r="C116" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D116" t="s">
         <v>399</v>
       </c>
-      <c r="G115" t="s">
-[...7 lines deleted...]
-      <c r="A116" s="1" t="s">
+      <c r="G116" t="s">
+        <v>73</v>
+      </c>
+      <c r="H116" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12.75">
+      <c r="A117" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D117" t="s">
         <v>401</v>
       </c>
-      <c r="B116" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
+      </c>
+      <c r="I117" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D118" t="s">
-        <v>411</v>
+        <v>403</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D119" t="s">
-        <v>415</v>
+        <v>405</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
       </c>
       <c r="G119" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B120" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D120" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="G120" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="B121" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D121" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="G121" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="B122" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D122" t="s">
-        <v>209</v>
+        <v>417</v>
       </c>
       <c r="G122" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="B123" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D123" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="G123" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="B124" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D124" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="G124" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="B125" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D125" t="s">
-        <v>289</v>
+        <v>429</v>
       </c>
       <c r="G125" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="B126" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D126" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="G126" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B127" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D127" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="G127" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="B128" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D128" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="G128" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B129" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D129" t="s">
-        <v>253</v>
+        <v>445</v>
       </c>
       <c r="G129" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="B130" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D130" t="s">
-        <v>281</v>
+        <v>184</v>
       </c>
       <c r="G130" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="B131" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D131" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="G131" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B132" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D132" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="G132" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B133" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D133" t="s">
-        <v>467</v>
+        <v>264</v>
       </c>
       <c r="G133" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="B134" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D134" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="G134" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="B135" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D135" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="G135" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B136" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D136" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="G136" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B137" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D137" t="s">
-        <v>483</v>
+        <v>228</v>
       </c>
       <c r="G137" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="B138" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D138" t="s">
-        <v>487</v>
+        <v>256</v>
       </c>
       <c r="G138" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B139" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D139" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="G139" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="B140" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D140" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="G140" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="B141" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D141" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="G141" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B142" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D142" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="G142" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B143" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D143" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="G143" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="B144" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D144" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="G144" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="B145" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D145" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="G145" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="B146" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D146" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="G146" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="B147" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D147" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="G147" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="B148" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D148" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="G148" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="B149" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D149" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="G149" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="B150" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D150" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="G150" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="B151" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D151" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="G151" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="B152" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D152" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="G152" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="B153" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D153" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="G153" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H153" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="B154" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D154" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="G154" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="B155" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D155" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="G155" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="B156" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D156" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="G156" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="B157" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D157" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="G157" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B158" t="s">
+        <v>556</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D158" t="s">
+        <v>557</v>
+      </c>
+      <c r="G158" t="s">
+        <v>108</v>
+      </c>
+      <c r="H158" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
+      <c r="A159" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B159" t="s">
+        <v>560</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D159" t="s">
+        <v>561</v>
+      </c>
+      <c r="G159" t="s">
+        <v>108</v>
+      </c>
+      <c r="H159" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
+      <c r="A160" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B160" t="s">
+        <v>564</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D160" t="s">
         <v>565</v>
       </c>
-      <c r="B158" t="s">
-[...5 lines deleted...]
-      <c r="D158" t="s">
+      <c r="G160" t="s">
+        <v>108</v>
+      </c>
+      <c r="H160" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
+      <c r="A161" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="G158" t="s">
-[...7 lines deleted...]
-      <c r="A159" s="1" t="s">
+      <c r="B161" t="s">
         <v>568</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D159" t="s">
+      <c r="C161" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D161" t="s">
         <v>569</v>
       </c>
-      <c r="F159" t="s">
-[...19 lines deleted...]
-      <c r="D160" t="s">
+      <c r="G161" t="s">
+        <v>108</v>
+      </c>
+      <c r="H161" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
+      <c r="A162" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="F160" t="s">
-[...13 lines deleted...]
-      <c r="A161" s="1" t="s">
+      <c r="B162" t="s">
         <v>572</v>
       </c>
-      <c r="C161" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D161" t="s">
+      <c r="C162" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D162" t="s">
         <v>573</v>
       </c>
-      <c r="F161" t="s">
-[...19 lines deleted...]
-      <c r="D162" t="s">
+      <c r="G162" t="s">
+        <v>108</v>
+      </c>
+      <c r="H162" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="F162" t="s">
-[...13 lines deleted...]
-      <c r="A163" s="1" t="s">
+      <c r="B163" t="s">
         <v>576</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D163" t="s">
         <v>577</v>
       </c>
-      <c r="F163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G163" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
-      <c r="I163" t="s">
-[...6 lines deleted...]
-    <row r="164" spans="1:9" ht="12.75">
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
+      </c>
+      <c r="B164" t="s">
+        <v>580</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D164" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G164" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
       </c>
-      <c r="I164" t="s">
-[...3 lines deleted...]
-    <row r="165" spans="1:9" ht="12.75">
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
+      </c>
+      <c r="B165" t="s">
+        <v>584</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D165" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="G165" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>587</v>
+      </c>
+      <c r="B166" t="s">
+        <v>588</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>106</v>
       </c>
       <c r="D166" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="G166" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="167" spans="1:8" ht="12.75">
+    <row r="167" spans="1:9" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>590</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D167" t="s">
-        <v>584</v>
+        <v>591</v>
+      </c>
+      <c r="F167" t="s">
+        <v>72</v>
       </c>
       <c r="G167" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="168" spans="1:8" ht="12.75">
+      <c r="I167" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>592</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D168" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G168" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H168" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I168" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>594</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D169" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="F169" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="G169" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="H169" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I169" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>596</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D170" t="s">
-        <v>589</v>
+        <v>597</v>
+      </c>
+      <c r="F170" t="s">
+        <v>72</v>
       </c>
       <c r="G170" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
+      </c>
+      <c r="I170" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="D171" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="F171" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="G171" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="H171" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="I171" t="s">
+        <v>43</v>
       </c>
       <c r="J171" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>600</v>
+      </c>
+      <c r="C172" t="s">
+        <v>601</v>
       </c>
       <c r="D172" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G172" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H172" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>603</v>
+      </c>
+      <c r="C173" t="s">
+        <v>601</v>
       </c>
       <c r="D173" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
       </c>
       <c r="G173" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:10" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>58</v>
+      </c>
+      <c r="C174" t="s">
+        <v>601</v>
       </c>
       <c r="D174" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="G174" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>42</v>
+      </c>
+      <c r="C175" t="s">
+        <v>601</v>
       </c>
       <c r="D175" t="s">
-        <v>603</v>
+        <v>606</v>
+      </c>
+      <c r="G175" t="s">
+        <v>42</v>
       </c>
       <c r="H175" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>108</v>
+      </c>
+      <c r="C176" t="s">
+        <v>601</v>
       </c>
       <c r="D176" t="s">
         <v>607</v>
       </c>
-      <c r="F176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G176" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H176" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="12.75">
       <c r="A177" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D177" t="s">
         <v>609</v>
       </c>
-      <c r="B177" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G177" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H177" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="I177" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B178" t="s">
         <v>612</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="D178" t="s">
         <v>613</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G178" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="179" spans="1:8" ht="12.75">
+    <row r="179" spans="1:10" ht="12.75">
       <c r="A179" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" t="s">
         <v>615</v>
-      </c>
-[...7 lines deleted...]
-        <v>617</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
       <c r="G179" t="s">
         <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J179" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="J180" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
-      <c r="I181" t="s">
+      <c r="J181" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
-      <c r="I182" t="s">
+      <c r="J182" t="s">
         <v>16</v>
       </c>
-      <c r="J182" t="s">
-[...3 lines deleted...]
-    <row r="183" spans="1:8" ht="12.75">
+    </row>
+    <row r="183" spans="1:10" ht="12.75">
       <c r="A183" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" t="s">
+        <v>623</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>14</v>
+      </c>
+      <c r="H183" t="s">
+        <v>15</v>
+      </c>
+      <c r="J183" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="12.75">
+      <c r="A184" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" t="s">
+        <v>625</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" t="s">
+        <v>14</v>
+      </c>
+      <c r="H184" t="s">
+        <v>15</v>
+      </c>
+      <c r="J184" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="12.75">
+      <c r="A185" s="1" t="s">
         <v>626</v>
-      </c>
-[...32 lines deleted...]
-        <v>630</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="186" spans="1:8" ht="12.75">
+      <c r="J185" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
+      <c r="J186" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="187" spans="1:10" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F187" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G187" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H187" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="J187" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>633</v>
       </c>
       <c r="G188" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
       <c r="J188" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>635</v>
       </c>
       <c r="G189" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
       <c r="J189" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F190" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="J190" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>639</v>
       </c>
       <c r="G191" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
       <c r="J191" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="12.75">
       <c r="A192" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" t="s">
+        <v>641</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>15</v>
+      </c>
+      <c r="J192" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="12.75">
+      <c r="A193" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193" t="s">
+        <v>643</v>
+      </c>
+      <c r="G193" t="s">
+        <v>42</v>
+      </c>
+      <c r="H193" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
+      <c r="A194" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D192" t="s">
+      <c r="C194" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D194" t="s">
+        <v>643</v>
+      </c>
+      <c r="G194" t="s">
+        <v>42</v>
+      </c>
+      <c r="H194" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="12.75">
+      <c r="A195" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="F192" t="s">
-[...8 lines deleted...]
-      <c r="J192" t="s">
+      <c r="C195" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A193" s="1" t="s">
+      <c r="D195" t="s">
         <v>646</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D193" t="s">
+      <c r="G195" t="s">
+        <v>42</v>
+      </c>
+      <c r="H195" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="12.75">
+      <c r="A196" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="F193" t="s">
-[...8 lines deleted...]
-      <c r="J193" t="s">
+      <c r="C196" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A194" s="1" t="s">
+      <c r="D196" t="s">
         <v>648</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D194" t="s">
+      <c r="G196" t="s">
+        <v>42</v>
+      </c>
+      <c r="H196" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="12.75">
+      <c r="A197" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="F194" t="s">
-[...8 lines deleted...]
-      <c r="J194" t="s">
+      <c r="C197" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A195" s="1" t="s">
+      <c r="D197" t="s">
+        <v>41</v>
+      </c>
+      <c r="G197" t="s">
+        <v>42</v>
+      </c>
+      <c r="H197" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="12.75">
+      <c r="A198" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D195" t="s">
+      <c r="C198" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D198" t="s">
         <v>651</v>
       </c>
-      <c r="F195" t="s">
-[...8 lines deleted...]
-      <c r="J195" t="s">
+      <c r="G198" t="s">
+        <v>42</v>
+      </c>
+      <c r="H198" t="s">
+        <v>15</v>
+      </c>
+      <c r="I198" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
+      <c r="A199" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C199" s="1" t="s">
         <v>40</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D196" t="s">
+      <c r="D199" t="s">
+        <v>651</v>
+      </c>
+      <c r="G199" t="s">
+        <v>42</v>
+      </c>
+      <c r="H199" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
+      <c r="A200" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="F196" t="s">
-[...13 lines deleted...]
-      <c r="A197" s="1" t="s">
+      <c r="C200" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D200" t="s">
         <v>654</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D197" t="s">
+      <c r="G200" t="s">
+        <v>50</v>
+      </c>
+      <c r="H200" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
+      <c r="A201" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="G197" t="s">
-[...10 lines deleted...]
-      <c r="A198" s="1" t="s">
+      <c r="C201" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D201" t="s">
         <v>656</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="G201" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="H201" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:9" ht="12.75">
       <c r="A202" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D202" t="s">
+        <v>658</v>
+      </c>
+      <c r="G202" t="s">
+        <v>50</v>
+      </c>
+      <c r="H202" t="s">
+        <v>15</v>
+      </c>
+      <c r="I202" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="12.75">
+      <c r="A203" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D203" t="s">
+        <v>660</v>
+      </c>
+      <c r="G203" t="s">
+        <v>50</v>
+      </c>
+      <c r="H203" t="s">
+        <v>15</v>
+      </c>
+      <c r="I203" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="12.75">
+      <c r="A204" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D204" t="s">
+        <v>662</v>
+      </c>
+      <c r="G204" t="s">
+        <v>50</v>
+      </c>
+      <c r="H204" t="s">
+        <v>15</v>
+      </c>
+      <c r="I204" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="12.75">
+      <c r="A205" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D205" t="s">
         <v>664</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D202" t="s">
+      <c r="G205" t="s">
+        <v>58</v>
+      </c>
+      <c r="H205" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
+      <c r="A206" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="G202" t="s">
-[...10 lines deleted...]
-      <c r="A203" s="1" t="s">
+      <c r="C206" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D206" t="s">
         <v>666</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A204" s="1" t="s">
+      <c r="G206" t="s">
+        <v>58</v>
+      </c>
+      <c r="H206" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
+      <c r="A207" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D204" t="s">
+      <c r="C207" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D207" t="s">
         <v>668</v>
       </c>
-      <c r="G204" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="G207" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D208" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="G208" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="D209" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="G209" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>677</v>
+        <v>674</v>
+      </c>
+      <c r="B210" t="s">
+        <v>675</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D210" t="s">
-        <v>678</v>
+        <v>676</v>
+      </c>
+      <c r="F210" t="s">
+        <v>72</v>
       </c>
       <c r="G210" t="s">
         <v>73</v>
       </c>
       <c r="H210" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:9" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B211" t="s">
         <v>679</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D211" t="s">
         <v>680</v>
       </c>
+      <c r="F211" t="s">
+        <v>72</v>
+      </c>
       <c r="G211" t="s">
         <v>73</v>
       </c>
       <c r="H211" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="212" spans="1:9" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D212" t="s">
         <v>682</v>
       </c>
+      <c r="F212" t="s">
+        <v>72</v>
+      </c>
       <c r="G212" t="s">
         <v>73</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="I212" t="s">
+        <v>43</v>
+      </c>
+      <c r="J212" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="213" spans="1:9" ht="12.75">
+    <row r="213" spans="1:10" ht="12.75">
       <c r="A213" s="1" t="s">
         <v>683</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D213" t="s">
         <v>684</v>
       </c>
+      <c r="F213" t="s">
+        <v>72</v>
+      </c>
       <c r="G213" t="s">
         <v>73</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
       <c r="I213" t="s">
+        <v>43</v>
+      </c>
+      <c r="J213" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="214" spans="1:9" ht="12.75">
+    <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D214" t="s">
         <v>686</v>
       </c>
+      <c r="F214" t="s">
+        <v>72</v>
+      </c>
       <c r="G214" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D215" t="s">
         <v>688</v>
       </c>
+      <c r="F215" t="s">
+        <v>72</v>
+      </c>
       <c r="G215" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
         <v>689</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D216" t="s">
         <v>690</v>
       </c>
+      <c r="F216" t="s">
+        <v>72</v>
+      </c>
       <c r="G216" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H216" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="217" spans="1:8" ht="12.75">
+    <row r="217" spans="1:9" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D217" t="s">
         <v>692</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H217" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="218" spans="1:8" ht="12.75">
+      <c r="I217" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D218" t="s">
-        <v>91</v>
+        <v>694</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G218" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
+      </c>
+      <c r="I218" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="219" spans="1:9" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D219" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G219" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H219" t="s">
         <v>15</v>
       </c>
       <c r="I219" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:9" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
+      </c>
+      <c r="B220" t="s">
+        <v>699</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D220" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>700</v>
       </c>
       <c r="G220" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
+      </c>
+      <c r="B221" t="s">
+        <v>703</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D221" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="G221" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="222" spans="1:9" ht="12.75">
+    <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>700</v>
+        <v>706</v>
+      </c>
+      <c r="B222" t="s">
+        <v>707</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D222" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>708</v>
       </c>
       <c r="G222" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
-      <c r="I222" t="s">
-[...3 lines deleted...]
-    <row r="223" spans="1:9" ht="12.75">
+    </row>
+    <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>702</v>
+        <v>710</v>
+      </c>
+      <c r="B223" t="s">
+        <v>711</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D223" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>712</v>
       </c>
       <c r="G223" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="B224" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D224" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>716</v>
       </c>
       <c r="G224" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H224" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>708</v>
+        <v>718</v>
+      </c>
+      <c r="B225" t="s">
+        <v>719</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D225" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
       <c r="G225" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
       </c>
-      <c r="I225" t="s">
-[...3 lines deleted...]
-    <row r="226" spans="1:9" ht="12.75">
+    </row>
+    <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>710</v>
+        <v>722</v>
+      </c>
+      <c r="B226" t="s">
+        <v>723</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D226" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="G226" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
-      <c r="I226" t="s">
-[...3 lines deleted...]
-    <row r="227" spans="1:9" ht="12.75">
+    </row>
+    <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>712</v>
+        <v>726</v>
+      </c>
+      <c r="B227" t="s">
+        <v>727</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D227" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>728</v>
       </c>
       <c r="G227" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H227" t="s">
         <v>15</v>
       </c>
-      <c r="I227" t="s">
-[...3 lines deleted...]
-    <row r="228" spans="1:9" ht="12.75">
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>714</v>
+        <v>730</v>
+      </c>
+      <c r="B228" t="s">
+        <v>731</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D228" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>732</v>
       </c>
       <c r="G228" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="H228" t="s">
         <v>15</v>
       </c>
-      <c r="I228" t="s">
-[...3 lines deleted...]
-    <row r="229" spans="1:9" ht="12.75">
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>716</v>
+        <v>734</v>
+      </c>
+      <c r="B229" t="s">
+        <v>735</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D229" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>736</v>
       </c>
       <c r="G229" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
       </c>
-      <c r="I229" t="s">
-[...3 lines deleted...]
-    <row r="230" spans="1:9" ht="12.75">
+    </row>
+    <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>718</v>
+        <v>738</v>
+      </c>
+      <c r="B230" t="s">
+        <v>739</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D230" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>740</v>
       </c>
       <c r="G230" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
       </c>
-      <c r="I230" t="s">
-[...3 lines deleted...]
-    <row r="231" spans="1:9" ht="12.75">
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>720</v>
+        <v>742</v>
+      </c>
+      <c r="B231" t="s">
+        <v>743</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D231" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>744</v>
       </c>
       <c r="G231" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
       </c>
-      <c r="I231" t="s">
-[...3 lines deleted...]
-    <row r="232" spans="1:10" ht="12.75">
+    </row>
+    <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>722</v>
+        <v>746</v>
+      </c>
+      <c r="B232" t="s">
+        <v>747</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D232" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>748</v>
       </c>
       <c r="G232" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>725</v>
+        <v>750</v>
       </c>
       <c r="B233" t="s">
-        <v>726</v>
+        <v>751</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D233" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>752</v>
       </c>
       <c r="G233" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H233" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>728</v>
+        <v>754</v>
+      </c>
+      <c r="B234" t="s">
+        <v>755</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D234" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>756</v>
       </c>
       <c r="G234" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>730</v>
+        <v>758</v>
+      </c>
+      <c r="B235" t="s">
+        <v>759</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D235" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>760</v>
       </c>
       <c r="G235" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>732</v>
+        <v>762</v>
+      </c>
+      <c r="B236" t="s">
+        <v>763</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D236" t="s">
-        <v>733</v>
+        <v>764</v>
+      </c>
+      <c r="G236" t="s">
+        <v>108</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>766</v>
+      </c>
+      <c r="B237" t="s">
+        <v>767</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>106</v>
       </c>
       <c r="D237" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>768</v>
       </c>
       <c r="G237" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>770</v>
+      </c>
+      <c r="B238" t="s">
+        <v>771</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>106</v>
       </c>
       <c r="D238" t="s">
-        <v>735</v>
+        <v>772</v>
       </c>
       <c r="G238" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="239" spans="1:10" ht="12.75">
+    <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>774</v>
+      </c>
+      <c r="B239" t="s">
+        <v>775</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>106</v>
       </c>
       <c r="D239" t="s">
-        <v>736</v>
+        <v>776</v>
       </c>
       <c r="G239" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="H239" t="s">
         <v>15</v>
       </c>
-      <c r="J239" t="s">
-[...3 lines deleted...]
-    <row r="240" spans="1:9" ht="12.75">
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>737</v>
+        <v>778</v>
+      </c>
+      <c r="B240" t="s">
+        <v>779</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D240" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>780</v>
       </c>
       <c r="G240" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
-      <c r="I240" t="s">
-[...3 lines deleted...]
-    <row r="241" spans="1:9" ht="12.75">
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>739</v>
+        <v>782</v>
+      </c>
+      <c r="B241" t="s">
+        <v>783</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D241" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>784</v>
       </c>
       <c r="G241" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H241" t="s">
         <v>15</v>
       </c>
-      <c r="I241" t="s">
-[...3 lines deleted...]
-    <row r="242" spans="1:9" ht="12.75">
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>741</v>
+        <v>786</v>
+      </c>
+      <c r="B242" t="s">
+        <v>787</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D242" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>788</v>
       </c>
       <c r="G242" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H242" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>743</v>
+        <v>790</v>
+      </c>
+      <c r="B243" t="s">
+        <v>791</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D243" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>792</v>
       </c>
       <c r="G243" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="244" spans="1:9" ht="12.75">
+    <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>745</v>
+        <v>794</v>
+      </c>
+      <c r="B244" t="s">
+        <v>795</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D244" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>284</v>
       </c>
       <c r="G244" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H244" t="s">
         <v>15</v>
       </c>
-      <c r="I244" t="s">
-[...3 lines deleted...]
-    <row r="245" spans="1:9" ht="12.75">
+    </row>
+    <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>747</v>
+        <v>797</v>
+      </c>
+      <c r="B245" t="s">
+        <v>798</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D245" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>452</v>
       </c>
       <c r="G245" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
-      <c r="I245" t="s">
-[...3 lines deleted...]
-    <row r="246" spans="1:9" ht="12.75">
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>749</v>
+        <v>800</v>
+      </c>
+      <c r="B246" t="s">
+        <v>801</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D246" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>802</v>
       </c>
       <c r="G246" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
-      <c r="I246" t="s">
-[...3 lines deleted...]
-    <row r="247" spans="1:9" ht="12.75">
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>751</v>
+        <v>804</v>
+      </c>
+      <c r="B247" t="s">
+        <v>805</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D247" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>806</v>
       </c>
       <c r="G247" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
       </c>
-      <c r="I247" t="s">
-[...3 lines deleted...]
-    <row r="248" spans="1:9" ht="12.75">
+    </row>
+    <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>753</v>
+        <v>808</v>
+      </c>
+      <c r="B248" t="s">
+        <v>809</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D248" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>810</v>
       </c>
       <c r="G248" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H248" t="s">
         <v>15</v>
       </c>
-      <c r="I248" t="s">
-[...3 lines deleted...]
-    <row r="249" spans="1:10" ht="12.75">
+    </row>
+    <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>755</v>
+        <v>812</v>
+      </c>
+      <c r="B249" t="s">
+        <v>813</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D249" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>814</v>
       </c>
       <c r="G249" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H249" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>758</v>
+        <v>816</v>
       </c>
       <c r="B250" t="s">
-        <v>759</v>
+        <v>817</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D250" t="s">
-        <v>760</v>
+        <v>818</v>
       </c>
       <c r="G250" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H250" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>762</v>
+        <v>820</v>
       </c>
       <c r="B251" t="s">
-        <v>763</v>
+        <v>821</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D251" t="s">
-        <v>764</v>
+        <v>822</v>
       </c>
       <c r="G251" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H251" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>766</v>
+        <v>824</v>
       </c>
       <c r="B252" t="s">
-        <v>767</v>
+        <v>825</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D252" t="s">
-        <v>768</v>
+        <v>456</v>
       </c>
       <c r="G252" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H252" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>770</v>
+        <v>827</v>
       </c>
       <c r="B253" t="s">
-        <v>771</v>
+        <v>828</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D253" t="s">
-        <v>772</v>
+        <v>829</v>
       </c>
       <c r="G253" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H253" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>774</v>
+        <v>831</v>
       </c>
       <c r="B254" t="s">
-        <v>775</v>
+        <v>832</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D254" t="s">
-        <v>776</v>
+        <v>833</v>
       </c>
       <c r="G254" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H254" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>778</v>
+        <v>835</v>
       </c>
       <c r="B255" t="s">
-        <v>779</v>
+        <v>836</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D255" t="s">
-        <v>780</v>
+        <v>837</v>
       </c>
       <c r="G255" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H255" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>782</v>
+        <v>839</v>
       </c>
       <c r="B256" t="s">
-        <v>783</v>
+        <v>840</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D256" t="s">
-        <v>784</v>
+        <v>841</v>
       </c>
       <c r="G256" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H256" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>786</v>
+        <v>843</v>
       </c>
       <c r="B257" t="s">
-        <v>787</v>
+        <v>844</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D257" t="s">
-        <v>788</v>
+        <v>845</v>
       </c>
       <c r="G257" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H257" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>790</v>
+        <v>847</v>
       </c>
       <c r="B258" t="s">
-        <v>791</v>
+        <v>848</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D258" t="s">
-        <v>792</v>
+        <v>849</v>
       </c>
       <c r="G258" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H258" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>794</v>
+        <v>851</v>
       </c>
       <c r="B259" t="s">
-        <v>795</v>
+        <v>852</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D259" t="s">
-        <v>796</v>
+        <v>853</v>
       </c>
       <c r="G259" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H259" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>798</v>
+        <v>855</v>
       </c>
       <c r="B260" t="s">
-        <v>799</v>
+        <v>856</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D260" t="s">
-        <v>800</v>
+        <v>857</v>
       </c>
       <c r="G260" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>802</v>
+        <v>859</v>
       </c>
       <c r="B261" t="s">
-        <v>803</v>
+        <v>860</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D261" t="s">
-        <v>804</v>
+        <v>861</v>
       </c>
       <c r="G261" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H261" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>806</v>
+        <v>863</v>
       </c>
       <c r="B262" t="s">
-        <v>807</v>
+        <v>864</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D262" t="s">
-        <v>808</v>
+        <v>865</v>
       </c>
       <c r="G262" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H262" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>810</v>
+        <v>867</v>
       </c>
       <c r="B263" t="s">
-        <v>811</v>
+        <v>868</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D263" t="s">
-        <v>812</v>
+        <v>869</v>
       </c>
       <c r="G263" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H263" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>814</v>
+        <v>871</v>
       </c>
       <c r="B264" t="s">
-        <v>815</v>
+        <v>872</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D264" t="s">
-        <v>816</v>
+        <v>873</v>
       </c>
       <c r="G264" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>818</v>
+        <v>875</v>
       </c>
       <c r="B265" t="s">
-        <v>819</v>
+        <v>876</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D265" t="s">
-        <v>820</v>
+        <v>877</v>
       </c>
       <c r="G265" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H265" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>822</v>
+        <v>879</v>
       </c>
       <c r="B266" t="s">
-        <v>823</v>
+        <v>880</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D266" t="s">
-        <v>824</v>
+        <v>881</v>
       </c>
       <c r="G266" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>826</v>
+        <v>883</v>
       </c>
       <c r="B267" t="s">
-        <v>827</v>
+        <v>884</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D267" t="s">
-        <v>828</v>
+        <v>885</v>
       </c>
       <c r="G267" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H267" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>830</v>
+        <v>887</v>
       </c>
       <c r="B268" t="s">
-        <v>831</v>
+        <v>888</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D268" t="s">
-        <v>832</v>
+        <v>889</v>
       </c>
       <c r="G268" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>834</v>
+        <v>891</v>
       </c>
       <c r="B269" t="s">
-        <v>835</v>
+        <v>892</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D269" t="s">
-        <v>836</v>
+        <v>893</v>
       </c>
       <c r="G269" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H269" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>838</v>
+        <v>895</v>
       </c>
       <c r="B270" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D270" t="s">
-        <v>840</v>
+        <v>897</v>
       </c>
       <c r="G270" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H270" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>842</v>
+        <v>899</v>
       </c>
       <c r="B271" t="s">
-        <v>843</v>
+        <v>900</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D271" t="s">
-        <v>844</v>
+        <v>557</v>
       </c>
       <c r="G271" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H271" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>846</v>
+        <v>902</v>
       </c>
       <c r="B272" t="s">
-        <v>847</v>
+        <v>903</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D272" t="s">
-        <v>848</v>
+        <v>561</v>
       </c>
       <c r="G272" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H272" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>850</v>
+        <v>905</v>
       </c>
       <c r="B273" t="s">
-        <v>126</v>
+        <v>906</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D273" t="s">
-        <v>128</v>
+        <v>907</v>
       </c>
       <c r="G273" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H273" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>852</v>
+        <v>909</v>
       </c>
       <c r="B274" t="s">
-        <v>853</v>
+        <v>910</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D274" t="s">
-        <v>854</v>
+        <v>911</v>
       </c>
       <c r="G274" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H274" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>856</v>
+        <v>913</v>
       </c>
       <c r="B275" t="s">
-        <v>857</v>
+        <v>914</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D275" t="s">
-        <v>309</v>
+        <v>915</v>
       </c>
       <c r="G275" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H275" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>859</v>
+        <v>917</v>
       </c>
       <c r="B276" t="s">
-        <v>860</v>
+        <v>918</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D276" t="s">
-        <v>430</v>
+        <v>919</v>
       </c>
       <c r="G276" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>862</v>
+        <v>921</v>
       </c>
       <c r="B277" t="s">
-        <v>863</v>
+        <v>922</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D277" t="s">
-        <v>864</v>
+        <v>923</v>
       </c>
       <c r="G277" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H277" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>866</v>
+        <v>925</v>
       </c>
       <c r="B278" t="s">
-        <v>867</v>
+        <v>926</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D278" t="s">
-        <v>868</v>
+        <v>927</v>
       </c>
       <c r="G278" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H278" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>870</v>
+        <v>929</v>
       </c>
       <c r="B279" t="s">
-        <v>871</v>
+        <v>930</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D279" t="s">
-        <v>872</v>
+        <v>931</v>
       </c>
       <c r="G279" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H279" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>874</v>
+        <v>933</v>
       </c>
       <c r="B280" t="s">
-        <v>875</v>
+        <v>934</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D280" t="s">
-        <v>876</v>
+        <v>935</v>
       </c>
       <c r="G280" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H280" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>878</v>
+        <v>937</v>
       </c>
       <c r="B281" t="s">
-        <v>879</v>
+        <v>938</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D281" t="s">
-        <v>880</v>
+        <v>939</v>
       </c>
       <c r="G281" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H281" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>882</v>
+        <v>941</v>
       </c>
       <c r="B282" t="s">
-        <v>883</v>
+        <v>942</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D282" t="s">
-        <v>884</v>
+        <v>943</v>
       </c>
       <c r="G282" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H282" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>886</v>
+        <v>945</v>
       </c>
       <c r="B283" t="s">
-        <v>887</v>
+        <v>946</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D283" t="s">
-        <v>434</v>
+        <v>947</v>
       </c>
       <c r="G283" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H283" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>889</v>
+        <v>949</v>
       </c>
       <c r="B284" t="s">
-        <v>890</v>
+        <v>950</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D284" t="s">
-        <v>891</v>
+        <v>951</v>
       </c>
       <c r="G284" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>893</v>
+        <v>953</v>
       </c>
       <c r="B285" t="s">
-        <v>894</v>
+        <v>954</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D285" t="s">
-        <v>895</v>
+        <v>955</v>
       </c>
       <c r="G285" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H285" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>897</v>
+        <v>957</v>
       </c>
       <c r="B286" t="s">
-        <v>898</v>
+        <v>958</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D286" t="s">
-        <v>899</v>
+        <v>959</v>
       </c>
       <c r="G286" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H286" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>901</v>
+        <v>961</v>
       </c>
       <c r="B287" t="s">
-        <v>902</v>
+        <v>962</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D287" t="s">
-        <v>903</v>
+        <v>963</v>
       </c>
       <c r="G287" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H287" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>905</v>
+        <v>965</v>
       </c>
       <c r="B288" t="s">
-        <v>906</v>
+        <v>966</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D288" t="s">
-        <v>907</v>
+        <v>967</v>
       </c>
       <c r="G288" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>909</v>
+        <v>969</v>
       </c>
       <c r="B289" t="s">
-        <v>910</v>
+        <v>970</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D289" t="s">
-        <v>911</v>
+        <v>971</v>
       </c>
       <c r="G289" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H289" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>913</v>
+        <v>973</v>
       </c>
       <c r="B290" t="s">
-        <v>914</v>
+        <v>974</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D290" t="s">
-        <v>915</v>
+        <v>975</v>
       </c>
       <c r="G290" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H290" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>917</v>
+        <v>977</v>
       </c>
       <c r="B291" t="s">
-        <v>918</v>
+        <v>978</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D291" t="s">
-        <v>919</v>
+        <v>979</v>
       </c>
       <c r="G291" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H291" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>921</v>
+        <v>981</v>
       </c>
       <c r="B292" t="s">
-        <v>922</v>
+        <v>982</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D292" t="s">
-        <v>923</v>
+        <v>983</v>
       </c>
       <c r="G292" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>925</v>
+        <v>985</v>
       </c>
       <c r="B293" t="s">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D293" t="s">
-        <v>927</v>
+        <v>869</v>
       </c>
       <c r="G293" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H293" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>929</v>
+        <v>988</v>
       </c>
       <c r="B294" t="s">
-        <v>930</v>
+        <v>989</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D294" t="s">
-        <v>931</v>
+        <v>990</v>
       </c>
       <c r="G294" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H294" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>933</v>
+        <v>992</v>
       </c>
       <c r="B295" t="s">
-        <v>934</v>
+        <v>993</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D295" t="s">
-        <v>935</v>
+        <v>994</v>
       </c>
       <c r="G295" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H295" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>937</v>
+        <v>996</v>
       </c>
       <c r="B296" t="s">
-        <v>938</v>
+        <v>997</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D296" t="s">
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="G296" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H296" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>941</v>
+        <v>1000</v>
       </c>
       <c r="B297" t="s">
-        <v>942</v>
+        <v>1001</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D297" t="s">
-        <v>943</v>
+        <v>1002</v>
       </c>
       <c r="G297" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>945</v>
+        <v>1004</v>
       </c>
       <c r="B298" t="s">
-        <v>946</v>
+        <v>1005</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D298" t="s">
-        <v>947</v>
+        <v>1006</v>
       </c>
       <c r="G298" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H298" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>949</v>
+        <v>1008</v>
       </c>
       <c r="B299" t="s">
-        <v>950</v>
+        <v>1009</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D299" t="s">
-        <v>951</v>
+        <v>1010</v>
       </c>
       <c r="G299" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H299" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>953</v>
+        <v>1012</v>
       </c>
       <c r="B300" t="s">
-        <v>954</v>
+        <v>1013</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D300" t="s">
-        <v>955</v>
+        <v>1014</v>
       </c>
       <c r="G300" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H300" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>957</v>
+        <v>1016</v>
       </c>
       <c r="B301" t="s">
-        <v>958</v>
+        <v>1017</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D301" t="s">
-        <v>959</v>
+        <v>1018</v>
       </c>
       <c r="G301" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H301" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>961</v>
+        <v>1020</v>
       </c>
       <c r="B302" t="s">
-        <v>962</v>
+        <v>1021</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D302" t="s">
-        <v>535</v>
+        <v>1022</v>
       </c>
       <c r="G302" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H302" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>964</v>
+        <v>1024</v>
       </c>
       <c r="B303" t="s">
-        <v>965</v>
+        <v>1025</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D303" t="s">
-        <v>539</v>
+        <v>1026</v>
       </c>
       <c r="G303" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H303" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>967</v>
+        <v>1028</v>
       </c>
       <c r="B304" t="s">
-        <v>968</v>
+        <v>1029</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D304" t="s">
-        <v>969</v>
+        <v>1030</v>
       </c>
       <c r="G304" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>971</v>
+        <v>1032</v>
       </c>
       <c r="B305" t="s">
-        <v>972</v>
+        <v>1033</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D305" t="s">
-        <v>973</v>
+        <v>1034</v>
       </c>
       <c r="G305" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>975</v>
+        <v>1036</v>
       </c>
       <c r="B306" t="s">
-        <v>976</v>
+        <v>1037</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D306" t="s">
-        <v>977</v>
+        <v>1038</v>
       </c>
       <c r="G306" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H306" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>979</v>
+        <v>1040</v>
       </c>
       <c r="B307" t="s">
-        <v>980</v>
+        <v>1041</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D307" t="s">
-        <v>981</v>
+        <v>1042</v>
       </c>
       <c r="G307" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>983</v>
+        <v>1044</v>
       </c>
       <c r="B308" t="s">
-        <v>984</v>
+        <v>1045</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D308" t="s">
-        <v>985</v>
+        <v>1046</v>
       </c>
       <c r="G308" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>987</v>
+        <v>1048</v>
       </c>
       <c r="B309" t="s">
-        <v>988</v>
+        <v>1049</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D309" t="s">
-        <v>989</v>
+        <v>1050</v>
       </c>
       <c r="G309" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>991</v>
+        <v>1052</v>
       </c>
       <c r="B310" t="s">
-        <v>992</v>
+        <v>1053</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D310" t="s">
-        <v>993</v>
+        <v>1054</v>
       </c>
       <c r="G310" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H310" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>995</v>
+        <v>1056</v>
       </c>
       <c r="B311" t="s">
-        <v>996</v>
+        <v>1057</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D311" t="s">
-        <v>997</v>
+        <v>897</v>
       </c>
       <c r="G311" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>999</v>
+        <v>1059</v>
       </c>
       <c r="B312" t="s">
-        <v>1000</v>
+        <v>1060</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D312" t="s">
-        <v>1001</v>
+        <v>320</v>
       </c>
       <c r="G312" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H312" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1003</v>
+        <v>1062</v>
       </c>
       <c r="B313" t="s">
-        <v>1004</v>
+        <v>1063</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D313" t="s">
-        <v>1005</v>
+        <v>1064</v>
       </c>
       <c r="G313" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H313" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1007</v>
+        <v>1066</v>
       </c>
       <c r="B314" t="s">
-        <v>1008</v>
+        <v>1067</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="D314" t="s">
-        <v>1009</v>
+        <v>1068</v>
       </c>
       <c r="G314" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="H314" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="315" spans="1:8" ht="12.75">
+    <row r="315" spans="1:9" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1069</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D315" t="s">
-        <v>1013</v>
+        <v>1070</v>
+      </c>
+      <c r="F315" t="s">
+        <v>72</v>
       </c>
       <c r="G315" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H315" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="316" spans="1:8" ht="12.75">
+      <c r="I315" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1016</v>
+        <v>1071</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D316" t="s">
-        <v>1017</v>
+        <v>1072</v>
+      </c>
+      <c r="F316" t="s">
+        <v>72</v>
       </c>
       <c r="G316" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H316" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="317" spans="1:8" ht="12.75">
+      <c r="I316" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1073</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D317" t="s">
-        <v>1021</v>
+        <v>1074</v>
+      </c>
+      <c r="F317" t="s">
+        <v>72</v>
       </c>
       <c r="G317" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H317" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="318" spans="1:8" ht="12.75">
+      <c r="I317" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>1075</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D318" t="s">
-        <v>1025</v>
+        <v>1076</v>
+      </c>
+      <c r="F318" t="s">
+        <v>72</v>
       </c>
       <c r="G318" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H318" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="319" spans="1:8" ht="12.75">
+      <c r="I318" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>1077</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D319" t="s">
-        <v>1029</v>
+        <v>1078</v>
+      </c>
+      <c r="F319" t="s">
+        <v>72</v>
       </c>
       <c r="G319" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H319" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="320" spans="1:8" ht="12.75">
+      <c r="I319" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>1032</v>
+        <v>1079</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D320" t="s">
-        <v>1033</v>
+        <v>1080</v>
+      </c>
+      <c r="F320" t="s">
+        <v>72</v>
       </c>
       <c r="G320" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H320" t="s">
         <v>15</v>
+      </c>
+      <c r="I320" t="s">
+        <v>43</v>
+      </c>
+      <c r="J320" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D321" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>1082</v>
       </c>
       <c r="H321" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1040</v>
+        <v>1083</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D322" t="s">
-        <v>1041</v>
+        <v>1084</v>
+      </c>
+      <c r="F322" t="s">
+        <v>72</v>
       </c>
       <c r="G322" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H322" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>1085</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D323" t="s">
-        <v>1045</v>
+        <v>1086</v>
+      </c>
+      <c r="F323" t="s">
+        <v>72</v>
       </c>
       <c r="G323" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H323" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>1048</v>
+        <v>1087</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D324" t="s">
-        <v>931</v>
+        <v>1088</v>
+      </c>
+      <c r="F324" t="s">
+        <v>72</v>
       </c>
       <c r="G324" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>1089</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D325" t="s">
-        <v>1052</v>
+        <v>362</v>
+      </c>
+      <c r="F325" t="s">
+        <v>72</v>
       </c>
       <c r="G325" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H325" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="326" spans="1:8" ht="12.75">
+    <row r="326" spans="1:9" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1090</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D326" t="s">
-        <v>1056</v>
+        <v>1091</v>
+      </c>
+      <c r="F326" t="s">
+        <v>72</v>
       </c>
       <c r="G326" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H326" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="327" spans="1:8" ht="12.75">
+      <c r="I326" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>1092</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D327" t="s">
-        <v>1060</v>
+        <v>1093</v>
+      </c>
+      <c r="F327" t="s">
+        <v>72</v>
       </c>
       <c r="G327" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H327" t="s">
         <v>15</v>
+      </c>
+      <c r="I327" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1063</v>
+        <v>1094</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D328" t="s">
-        <v>1064</v>
+        <v>1095</v>
+      </c>
+      <c r="F328" t="s">
+        <v>72</v>
       </c>
       <c r="G328" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H328" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="329" spans="1:8" ht="12.75">
+    <row r="329" spans="1:9" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>1067</v>
+        <v>1096</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D329" t="s">
-        <v>1068</v>
+        <v>1097</v>
+      </c>
+      <c r="F329" t="s">
+        <v>72</v>
       </c>
       <c r="G329" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H329" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="330" spans="1:8" ht="12.75">
+      <c r="I329" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1098</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D330" t="s">
-        <v>1072</v>
+        <v>1099</v>
+      </c>
+      <c r="F330" t="s">
+        <v>72</v>
       </c>
       <c r="G330" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H330" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="331" spans="1:8" ht="12.75">
+      <c r="I330" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>1100</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D331" t="s">
-        <v>1076</v>
+        <v>1101</v>
+      </c>
+      <c r="F331" t="s">
+        <v>72</v>
       </c>
       <c r="G331" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H331" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="332" spans="1:8" ht="12.75">
+      <c r="I331" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>1079</v>
+        <v>1102</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D332" t="s">
-        <v>1080</v>
+        <v>1103</v>
+      </c>
+      <c r="F332" t="s">
+        <v>72</v>
       </c>
       <c r="G332" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H332" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="333" spans="1:8" ht="12.75">
+      <c r="I332" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>1104</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D333" t="s">
-        <v>1084</v>
+        <v>1105</v>
+      </c>
+      <c r="F333" t="s">
+        <v>72</v>
       </c>
       <c r="G333" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H333" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="334" spans="1:8" ht="12.75">
+      <c r="I333" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>1106</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D334" t="s">
-        <v>1088</v>
+        <v>1107</v>
+      </c>
+      <c r="F334" t="s">
+        <v>72</v>
       </c>
       <c r="G334" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H334" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="335" spans="1:8" ht="12.75">
+      <c r="I334" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D335" t="s">
-        <v>1092</v>
+        <v>1109</v>
+      </c>
+      <c r="F335" t="s">
+        <v>72</v>
       </c>
       <c r="G335" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H335" t="s">
         <v>15</v>
+      </c>
+      <c r="I335" t="s">
+        <v>43</v>
+      </c>
+      <c r="J335" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="B336" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D336" t="s">
-        <v>1096</v>
+        <v>1113</v>
+      </c>
+      <c r="F336" t="s">
+        <v>72</v>
       </c>
       <c r="G336" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H336" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:8" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D337" t="s">
-        <v>1100</v>
+        <v>1115</v>
+      </c>
+      <c r="F337" t="s">
+        <v>72</v>
       </c>
       <c r="G337" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H337" t="s">
         <v>15</v>
+      </c>
+      <c r="I337" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="B338" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D338" t="s">
-        <v>1104</v>
+        <v>1119</v>
+      </c>
+      <c r="F338" t="s">
+        <v>72</v>
       </c>
       <c r="G338" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H338" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D339" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="G339" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H339" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="340" spans="1:8" ht="12.75">
+      <c r="I339" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D340" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="G340" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H340" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="341" spans="1:8" ht="12.75">
+      <c r="I340" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D341" t="s">
-        <v>1116</v>
+        <v>1125</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H341" t="s">
-        <v>15</v>
+        <v>66</v>
+      </c>
+      <c r="J341" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>73</v>
+      </c>
+      <c r="C342" t="s">
+        <v>601</v>
       </c>
       <c r="D342" t="s">
-        <v>959</v>
+        <v>1126</v>
+      </c>
+      <c r="F342" t="s">
+        <v>72</v>
       </c>
       <c r="G342" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="H342" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>50</v>
+      </c>
+      <c r="C343" t="s">
+        <v>601</v>
       </c>
       <c r="D343" t="s">
-        <v>345</v>
+        <v>1127</v>
       </c>
       <c r="G343" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="H343" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="344" spans="1:8" ht="12.75">
+    <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1124</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>14</v>
+      </c>
+      <c r="C344" t="s">
+        <v>601</v>
       </c>
       <c r="D344" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="G344" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="H344" t="s">
         <v>15</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>15</v>
+      <c r="J344" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="HCA-X01B"/>
-[...17 lines deleted...]
-    <hyperlink ref="A11" r:id="rId19" display="FHD-X01B"/>
+    <hyperlink ref="A2" r:id="rId1" display="FHD-X01B"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FHD"/>
+    <hyperlink ref="A3" r:id="rId3" display="FHD-X01D"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FHD"/>
+    <hyperlink ref="A4" r:id="rId5" display="FHD-X01K"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FHD"/>
+    <hyperlink ref="A5" r:id="rId7" display="FHD-XX1K"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FHD"/>
+    <hyperlink ref="A6" r:id="rId9" display="FHD-XX1A"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FHD"/>
+    <hyperlink ref="A7" r:id="rId11" display="FHD-XX1D"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FHD"/>
+    <hyperlink ref="A8" r:id="rId13" display="FHD-XK1C"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FHD"/>
+    <hyperlink ref="A9" r:id="rId15" display="FHD-XN1B"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FHD"/>
+    <hyperlink ref="A10" r:id="rId17" display="FHD-XN1C"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FHD"/>
+    <hyperlink ref="A11" r:id="rId19" display="FHD-XV1B"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of FHD"/>
-    <hyperlink ref="A12" r:id="rId21" display="FHD-X01D"/>
+    <hyperlink ref="A12" r:id="rId21" display="FHD-XV1C"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of FHD"/>
-    <hyperlink ref="A13" r:id="rId23" display="FHD-X01K"/>
+    <hyperlink ref="A13" r:id="rId23" display="FHD-XV1D"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of FHD"/>
-    <hyperlink ref="A14" r:id="rId25" display="FHD-XX1K"/>
-[...35 lines deleted...]
-    <hyperlink ref="A32" r:id="rId61" display="HCA-XL1V"/>
+    <hyperlink ref="A14" r:id="rId25" display="MHD-M0DH"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of MHD"/>
+    <hyperlink ref="A15" r:id="rId27" display="MHD-MMDA"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of MHD"/>
+    <hyperlink ref="A16" r:id="rId29" display="MHD-MMDH"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of MHD"/>
+    <hyperlink ref="A17" r:id="rId31" display="MHBD-F0K1A"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of MHBD"/>
+    <hyperlink ref="A18" r:id="rId33" display="MHBD-M0C1A"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of MHBD"/>
+    <hyperlink ref="A19" r:id="rId35" display="MHBD-F1P2C"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of MHBD"/>
+    <hyperlink ref="A20" r:id="rId37" display="FHBD-H04J084A"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of FHBD"/>
+    <hyperlink ref="A21" r:id="rId39" display="FHBD-H040004A"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of FHBD"/>
+    <hyperlink ref="A22" r:id="rId41" display="FHBD-J08J084A"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of FHBD"/>
+    <hyperlink ref="A23" r:id="rId43" display="SC-DLX-CONV-25"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A24" r:id="rId45" display="760252079"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A25" r:id="rId47" display="760252078"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A26" r:id="rId49" display="760255490"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A27" r:id="rId51" display="760255254"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A28" r:id="rId53" display="HCA-A01G"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of HCA"/>
+    <hyperlink ref="A29" r:id="rId55" display="HCA-A01F"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of HCA"/>
+    <hyperlink ref="A30" r:id="rId57" display="HCA-LL1C"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of HCA"/>
+    <hyperlink ref="A31" r:id="rId59" display="HCA-HH1N"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of HCA"/>
+    <hyperlink ref="A32" r:id="rId61" display="HCA-H01N"/>
     <hyperlink ref="C32" r:id="rId62" display="Variant of HCA"/>
-    <hyperlink ref="A33" r:id="rId63" display="HCA-A01A"/>
+    <hyperlink ref="A33" r:id="rId63" display="HCA-HH1M"/>
     <hyperlink ref="C33" r:id="rId64" display="Variant of HCA"/>
-    <hyperlink ref="A34" r:id="rId65" display="HCA-H01C"/>
+    <hyperlink ref="A34" r:id="rId65" display="HCA-AA1M"/>
     <hyperlink ref="C34" r:id="rId66" display="Variant of HCA"/>
-    <hyperlink ref="A35" r:id="rId67" display="HCA-X01A"/>
+    <hyperlink ref="A35" r:id="rId67" display="HCA-A01N"/>
     <hyperlink ref="C35" r:id="rId68" display="Variant of HCA"/>
-    <hyperlink ref="A36" r:id="rId69" display="HCA-HL1D"/>
-[...17 lines deleted...]
-    <hyperlink ref="A45" r:id="rId87" display="760263123"/>
+    <hyperlink ref="A36" r:id="rId69" display="760261495"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of NCA"/>
+    <hyperlink ref="A37" r:id="rId71" display="760261494"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of NCA"/>
+    <hyperlink ref="A38" r:id="rId73" display="760261493"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of NCA"/>
+    <hyperlink ref="A39" r:id="rId75" display="760261515"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of NCA"/>
+    <hyperlink ref="A40" r:id="rId77" display="760261499"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of NCA"/>
+    <hyperlink ref="A41" r:id="rId79" display="760261501"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of NCA"/>
+    <hyperlink ref="A42" r:id="rId81" display="760261513"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of NCA"/>
+    <hyperlink ref="A43" r:id="rId83" display="760261529"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of NCA"/>
+    <hyperlink ref="A44" r:id="rId85" display="760261536"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of NCA"/>
+    <hyperlink ref="A45" r:id="rId87" display="760261498"/>
     <hyperlink ref="C45" r:id="rId88" display="Variant of NCA"/>
-    <hyperlink ref="A46" r:id="rId89" display="760261495"/>
+    <hyperlink ref="A46" r:id="rId89" display="760261530"/>
     <hyperlink ref="C46" r:id="rId90" display="Variant of NCA"/>
-    <hyperlink ref="A47" r:id="rId91" display="760261494"/>
+    <hyperlink ref="A47" r:id="rId91" display="760261514"/>
     <hyperlink ref="C47" r:id="rId92" display="Variant of NCA"/>
-    <hyperlink ref="A48" r:id="rId93" display="760261493"/>
+    <hyperlink ref="A48" r:id="rId93" display="760261518"/>
     <hyperlink ref="C48" r:id="rId94" display="Variant of NCA"/>
-    <hyperlink ref="A49" r:id="rId95" display="760261515"/>
+    <hyperlink ref="A49" r:id="rId95" display="760261534"/>
     <hyperlink ref="C49" r:id="rId96" display="Variant of NCA"/>
-    <hyperlink ref="A50" r:id="rId97" display="760261499"/>
+    <hyperlink ref="A50" r:id="rId97" display="760261511"/>
     <hyperlink ref="C50" r:id="rId98" display="Variant of NCA"/>
-    <hyperlink ref="A51" r:id="rId99" display="760261501"/>
+    <hyperlink ref="A51" r:id="rId99" display="760261496"/>
     <hyperlink ref="C51" r:id="rId100" display="Variant of NCA"/>
-    <hyperlink ref="A52" r:id="rId101" display="760261513"/>
+    <hyperlink ref="A52" r:id="rId101" display="760261551"/>
     <hyperlink ref="C52" r:id="rId102" display="Variant of NCA"/>
-    <hyperlink ref="A53" r:id="rId103" display="760261529"/>
+    <hyperlink ref="A53" r:id="rId103" display="760261585"/>
     <hyperlink ref="C53" r:id="rId104" display="Variant of NCA"/>
-    <hyperlink ref="A54" r:id="rId105" display="760261536"/>
+    <hyperlink ref="A54" r:id="rId105" display="760261644"/>
     <hyperlink ref="C54" r:id="rId106" display="Variant of NCA"/>
-    <hyperlink ref="A55" r:id="rId107" display="760261498"/>
+    <hyperlink ref="A55" r:id="rId107" display="760262458"/>
     <hyperlink ref="C55" r:id="rId108" display="Variant of NCA"/>
-    <hyperlink ref="A56" r:id="rId109" display="760261530"/>
+    <hyperlink ref="A56" r:id="rId109" display="760263173"/>
     <hyperlink ref="C56" r:id="rId110" display="Variant of NCA"/>
-    <hyperlink ref="A57" r:id="rId111" display="760261514"/>
+    <hyperlink ref="A57" r:id="rId111" display="760263180"/>
     <hyperlink ref="C57" r:id="rId112" display="Variant of NCA"/>
-    <hyperlink ref="A58" r:id="rId113" display="760261518"/>
+    <hyperlink ref="A58" r:id="rId113" display="760263186"/>
     <hyperlink ref="C58" r:id="rId114" display="Variant of NCA"/>
-    <hyperlink ref="A59" r:id="rId115" display="760261534"/>
+    <hyperlink ref="A59" r:id="rId115" display="760263172"/>
     <hyperlink ref="C59" r:id="rId116" display="Variant of NCA"/>
-    <hyperlink ref="A60" r:id="rId117" display="760261511"/>
+    <hyperlink ref="A60" r:id="rId117" display="760263165"/>
     <hyperlink ref="C60" r:id="rId118" display="Variant of NCA"/>
-    <hyperlink ref="A61" r:id="rId119" display="760261496"/>
+    <hyperlink ref="A61" r:id="rId119" display="760263128"/>
     <hyperlink ref="C61" r:id="rId120" display="Variant of NCA"/>
-    <hyperlink ref="A62" r:id="rId121" display="760261551"/>
+    <hyperlink ref="A62" r:id="rId121" display="760263108"/>
     <hyperlink ref="C62" r:id="rId122" display="Variant of NCA"/>
-    <hyperlink ref="A63" r:id="rId123" display="760261585"/>
+    <hyperlink ref="A63" r:id="rId123" display="760262439"/>
     <hyperlink ref="C63" r:id="rId124" display="Variant of NCA"/>
-    <hyperlink ref="A64" r:id="rId125" display="760261644"/>
+    <hyperlink ref="A64" r:id="rId125" display="760261607"/>
     <hyperlink ref="C64" r:id="rId126" display="Variant of NCA"/>
-    <hyperlink ref="A65" r:id="rId127" display="760262458"/>
+    <hyperlink ref="A65" r:id="rId127" display="760263164"/>
     <hyperlink ref="C65" r:id="rId128" display="Variant of NCA"/>
-    <hyperlink ref="A66" r:id="rId129" display="760263173"/>
+    <hyperlink ref="A66" r:id="rId129" display="760263153"/>
     <hyperlink ref="C66" r:id="rId130" display="Variant of NCA"/>
-    <hyperlink ref="A67" r:id="rId131" display="760263180"/>
+    <hyperlink ref="A67" r:id="rId131" display="760263124"/>
     <hyperlink ref="C67" r:id="rId132" display="Variant of NCA"/>
-    <hyperlink ref="A68" r:id="rId133" display="760263186"/>
+    <hyperlink ref="A68" r:id="rId133" display="760263104"/>
     <hyperlink ref="C68" r:id="rId134" display="Variant of NCA"/>
-    <hyperlink ref="A69" r:id="rId135" display="760263172"/>
+    <hyperlink ref="A69" r:id="rId135" display="760261638"/>
     <hyperlink ref="C69" r:id="rId136" display="Variant of NCA"/>
-    <hyperlink ref="A70" r:id="rId137" display="760263165"/>
+    <hyperlink ref="A70" r:id="rId137" display="760263177"/>
     <hyperlink ref="C70" r:id="rId138" display="Variant of NCA"/>
-    <hyperlink ref="A71" r:id="rId139" display="760263128"/>
+    <hyperlink ref="A71" r:id="rId139" display="760263170"/>
     <hyperlink ref="C71" r:id="rId140" display="Variant of NCA"/>
-    <hyperlink ref="A72" r:id="rId141" display="760263108"/>
+    <hyperlink ref="A72" r:id="rId141" display="760263163"/>
     <hyperlink ref="C72" r:id="rId142" display="Variant of NCA"/>
-    <hyperlink ref="A73" r:id="rId143" display="760262439"/>
+    <hyperlink ref="A73" r:id="rId143" display="760263150"/>
     <hyperlink ref="C73" r:id="rId144" display="Variant of NCA"/>
-    <hyperlink ref="A74" r:id="rId145" display="760261607"/>
+    <hyperlink ref="A74" r:id="rId145" display="760263099"/>
     <hyperlink ref="C74" r:id="rId146" display="Variant of NCA"/>
-    <hyperlink ref="A75" r:id="rId147" display="760263164"/>
+    <hyperlink ref="A75" r:id="rId147" display="760262449"/>
     <hyperlink ref="C75" r:id="rId148" display="Variant of NCA"/>
-    <hyperlink ref="A76" r:id="rId149" display="760263153"/>
+    <hyperlink ref="A76" r:id="rId149" display="760262433"/>
     <hyperlink ref="C76" r:id="rId150" display="Variant of NCA"/>
-    <hyperlink ref="A77" r:id="rId151" display="760263124"/>
+    <hyperlink ref="A77" r:id="rId151" display="760261626"/>
     <hyperlink ref="C77" r:id="rId152" display="Variant of NCA"/>
-    <hyperlink ref="A78" r:id="rId153" display="760263104"/>
+    <hyperlink ref="A78" r:id="rId153" display="760261601"/>
     <hyperlink ref="C78" r:id="rId154" display="Variant of NCA"/>
-    <hyperlink ref="A79" r:id="rId155" display="760261638"/>
+    <hyperlink ref="A79" r:id="rId155" display="760263176"/>
     <hyperlink ref="C79" r:id="rId156" display="Variant of NCA"/>
-    <hyperlink ref="A80" r:id="rId157" display="760263177"/>
+    <hyperlink ref="A80" r:id="rId157" display="760263169"/>
     <hyperlink ref="C80" r:id="rId158" display="Variant of NCA"/>
-    <hyperlink ref="A81" r:id="rId159" display="760263170"/>
+    <hyperlink ref="A81" r:id="rId159" display="760263116"/>
     <hyperlink ref="C81" r:id="rId160" display="Variant of NCA"/>
-    <hyperlink ref="A82" r:id="rId161" display="760263163"/>
+    <hyperlink ref="A82" r:id="rId161" display="760263095"/>
     <hyperlink ref="C82" r:id="rId162" display="Variant of NCA"/>
-    <hyperlink ref="A83" r:id="rId163" display="760263150"/>
+    <hyperlink ref="A83" r:id="rId163" display="760261555"/>
     <hyperlink ref="C83" r:id="rId164" display="Variant of NCA"/>
-    <hyperlink ref="A84" r:id="rId165" display="760263099"/>
+    <hyperlink ref="A84" r:id="rId165" display="760263131"/>
     <hyperlink ref="C84" r:id="rId166" display="Variant of NCA"/>
-    <hyperlink ref="A85" r:id="rId167" display="760262449"/>
+    <hyperlink ref="A85" r:id="rId167" display="760263122"/>
     <hyperlink ref="C85" r:id="rId168" display="Variant of NCA"/>
-    <hyperlink ref="A86" r:id="rId169" display="760262433"/>
+    <hyperlink ref="A86" r:id="rId169" display="760263110"/>
     <hyperlink ref="C86" r:id="rId170" display="Variant of NCA"/>
-    <hyperlink ref="A87" r:id="rId171" display="760261626"/>
+    <hyperlink ref="A87" r:id="rId171" display="760263103"/>
     <hyperlink ref="C87" r:id="rId172" display="Variant of NCA"/>
-    <hyperlink ref="A88" r:id="rId173" display="760261601"/>
+    <hyperlink ref="A88" r:id="rId173" display="760263098"/>
     <hyperlink ref="C88" r:id="rId174" display="Variant of NCA"/>
-    <hyperlink ref="A89" r:id="rId175" display="760263176"/>
+    <hyperlink ref="A89" r:id="rId175" display="760262451"/>
     <hyperlink ref="C89" r:id="rId176" display="Variant of NCA"/>
-    <hyperlink ref="A90" r:id="rId177" display="760263169"/>
+    <hyperlink ref="A90" r:id="rId177" display="760262441"/>
     <hyperlink ref="C90" r:id="rId178" display="Variant of NCA"/>
-    <hyperlink ref="A91" r:id="rId179" display="760263116"/>
+    <hyperlink ref="A91" r:id="rId179" display="760262438"/>
     <hyperlink ref="C91" r:id="rId180" display="Variant of NCA"/>
-    <hyperlink ref="A92" r:id="rId181" display="760263095"/>
+    <hyperlink ref="A92" r:id="rId181" display="760262435"/>
     <hyperlink ref="C92" r:id="rId182" display="Variant of NCA"/>
-    <hyperlink ref="A93" r:id="rId183" display="760261555"/>
+    <hyperlink ref="A93" r:id="rId183" display="760261609"/>
     <hyperlink ref="C93" r:id="rId184" display="Variant of NCA"/>
-    <hyperlink ref="A94" r:id="rId185" display="760263131"/>
+    <hyperlink ref="A94" r:id="rId185" display="760261606"/>
     <hyperlink ref="C94" r:id="rId186" display="Variant of NCA"/>
-    <hyperlink ref="A95" r:id="rId187" display="760263122"/>
+    <hyperlink ref="A95" r:id="rId187" display="760261584"/>
     <hyperlink ref="C95" r:id="rId188" display="Variant of NCA"/>
-    <hyperlink ref="A96" r:id="rId189" display="760263110"/>
+    <hyperlink ref="A96" r:id="rId189" display="760261572"/>
     <hyperlink ref="C96" r:id="rId190" display="Variant of NCA"/>
-    <hyperlink ref="A97" r:id="rId191" display="760263103"/>
+    <hyperlink ref="A97" r:id="rId191" display="760263123"/>
     <hyperlink ref="C97" r:id="rId192" display="Variant of NCA"/>
-    <hyperlink ref="A98" r:id="rId193" display="760263098"/>
-[...15 lines deleted...]
-    <hyperlink ref="A106" r:id="rId209" display="HCA-HH1N"/>
+    <hyperlink ref="A98" r:id="rId193" display="HCA-HL1V"/>
+    <hyperlink ref="C98" r:id="rId194" display="Variant of HCA"/>
+    <hyperlink ref="A99" r:id="rId195" display="760255765"/>
+    <hyperlink ref="C99" r:id="rId196" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A100" r:id="rId197" display="HCA-A01A"/>
+    <hyperlink ref="C100" r:id="rId198" display="Variant of HCA"/>
+    <hyperlink ref="A101" r:id="rId199" display="HCA-H01C"/>
+    <hyperlink ref="C101" r:id="rId200" display="Variant of HCA"/>
+    <hyperlink ref="A102" r:id="rId201" display="HCA-X01B"/>
+    <hyperlink ref="C102" r:id="rId202" display="Variant of HCA"/>
+    <hyperlink ref="A103" r:id="rId203" display="HCA-A01D"/>
+    <hyperlink ref="C103" r:id="rId204" display="Variant of HCA"/>
+    <hyperlink ref="A104" r:id="rId205" display="HCA-X01D"/>
+    <hyperlink ref="C104" r:id="rId206" display="Variant of HCA"/>
+    <hyperlink ref="A105" r:id="rId207" display="HCA-AL1C"/>
+    <hyperlink ref="C105" r:id="rId208" display="Variant of HCA"/>
+    <hyperlink ref="A106" r:id="rId209" display="HCA-A01B"/>
     <hyperlink ref="C106" r:id="rId210" display="Variant of HCA"/>
-    <hyperlink ref="A107" r:id="rId211" display="HCA-H01N"/>
+    <hyperlink ref="A107" r:id="rId211" display="HCA-AL1B"/>
     <hyperlink ref="C107" r:id="rId212" display="Variant of HCA"/>
-    <hyperlink ref="A108" r:id="rId213" display="HCA-HH1M"/>
+    <hyperlink ref="A108" r:id="rId213" display="HCA-XL1C"/>
     <hyperlink ref="C108" r:id="rId214" display="Variant of HCA"/>
-    <hyperlink ref="A109" r:id="rId215" display="HCA-AA1M"/>
+    <hyperlink ref="A109" r:id="rId215" display="HCA-HL1D"/>
     <hyperlink ref="C109" r:id="rId216" display="Variant of HCA"/>
-    <hyperlink ref="A110" r:id="rId217" display="HCA-A01N"/>
+    <hyperlink ref="A110" r:id="rId217" display="HCA-HN1D"/>
     <hyperlink ref="C110" r:id="rId218" display="Variant of HCA"/>
-    <hyperlink ref="A111" r:id="rId219" display="760261572"/>
-[...17 lines deleted...]
-    <hyperlink ref="A120" r:id="rId237" display="760261587"/>
+    <hyperlink ref="A111" r:id="rId219" display="760255889"/>
+    <hyperlink ref="C111" r:id="rId220" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A112" r:id="rId221" display="760255888"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A113" r:id="rId223" display="760258039"/>
+    <hyperlink ref="C113" r:id="rId224" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A114" r:id="rId225" display="HCA-AL1D"/>
+    <hyperlink ref="C114" r:id="rId226" display="Variant of HCA"/>
+    <hyperlink ref="A115" r:id="rId227" display="HCA-XL1V"/>
+    <hyperlink ref="C115" r:id="rId228" display="Variant of HCA"/>
+    <hyperlink ref="A116" r:id="rId229" display="HCA-MM1C"/>
+    <hyperlink ref="C116" r:id="rId230" display="Variant of HCA"/>
+    <hyperlink ref="A117" r:id="rId231" display="HCA-M01D"/>
+    <hyperlink ref="C117" r:id="rId232" display="Variant of HCA"/>
+    <hyperlink ref="A118" r:id="rId233" display="DLX-OPT-CONV-25"/>
+    <hyperlink ref="C118" r:id="rId234" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A119" r:id="rId235" display="DLX-SC-CONV-25"/>
+    <hyperlink ref="C119" r:id="rId236" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A120" r:id="rId237" display="760261569"/>
     <hyperlink ref="C120" r:id="rId238" display="Variant of NCA"/>
-    <hyperlink ref="A121" r:id="rId239" display="760261553"/>
+    <hyperlink ref="A121" r:id="rId239" display="760261566"/>
     <hyperlink ref="C121" r:id="rId240" display="Variant of NCA"/>
-    <hyperlink ref="A122" r:id="rId241" display="760263155"/>
+    <hyperlink ref="A122" r:id="rId241" display="760263189"/>
     <hyperlink ref="C122" r:id="rId242" display="Variant of NCA"/>
-    <hyperlink ref="A123" r:id="rId243" display="760263152"/>
+    <hyperlink ref="A123" r:id="rId243" display="760263175"/>
     <hyperlink ref="C123" r:id="rId244" display="Variant of NCA"/>
-    <hyperlink ref="A124" r:id="rId245" display="760263149"/>
+    <hyperlink ref="A124" r:id="rId245" display="760263161"/>
     <hyperlink ref="C124" r:id="rId246" display="Variant of NCA"/>
-    <hyperlink ref="A125" r:id="rId247" display="760263146"/>
+    <hyperlink ref="A125" r:id="rId247" display="760263134"/>
     <hyperlink ref="C125" r:id="rId248" display="Variant of NCA"/>
-    <hyperlink ref="A126" r:id="rId249" display="760263121"/>
+    <hyperlink ref="A126" r:id="rId249" display="760263113"/>
     <hyperlink ref="C126" r:id="rId250" display="Variant of NCA"/>
-    <hyperlink ref="A127" r:id="rId251" display="760263115"/>
+    <hyperlink ref="A127" r:id="rId251" display="760262428"/>
     <hyperlink ref="C127" r:id="rId252" display="Variant of NCA"/>
-    <hyperlink ref="A128" r:id="rId253" display="760263094"/>
+    <hyperlink ref="A128" r:id="rId253" display="760261587"/>
     <hyperlink ref="C128" r:id="rId254" display="Variant of NCA"/>
-    <hyperlink ref="A129" r:id="rId255" display="760262456"/>
+    <hyperlink ref="A129" r:id="rId255" display="760261553"/>
     <hyperlink ref="C129" r:id="rId256" display="Variant of NCA"/>
-    <hyperlink ref="A130" r:id="rId257" display="760262453"/>
+    <hyperlink ref="A130" r:id="rId257" display="760263155"/>
     <hyperlink ref="C130" r:id="rId258" display="Variant of NCA"/>
-    <hyperlink ref="A131" r:id="rId259" display="760262440"/>
+    <hyperlink ref="A131" r:id="rId259" display="760263152"/>
     <hyperlink ref="C131" r:id="rId260" display="Variant of NCA"/>
-    <hyperlink ref="A132" r:id="rId261" display="760262437"/>
+    <hyperlink ref="A132" r:id="rId261" display="760263149"/>
     <hyperlink ref="C132" r:id="rId262" display="Variant of NCA"/>
-    <hyperlink ref="A133" r:id="rId263" display="760262434"/>
+    <hyperlink ref="A133" r:id="rId263" display="760263146"/>
     <hyperlink ref="C133" r:id="rId264" display="Variant of NCA"/>
-    <hyperlink ref="A134" r:id="rId265" display="760262429"/>
+    <hyperlink ref="A134" r:id="rId265" display="760263121"/>
     <hyperlink ref="C134" r:id="rId266" display="Variant of NCA"/>
-    <hyperlink ref="A135" r:id="rId267" display="760261605"/>
+    <hyperlink ref="A135" r:id="rId267" display="760263115"/>
     <hyperlink ref="C135" r:id="rId268" display="Variant of NCA"/>
-    <hyperlink ref="A136" r:id="rId269" display="760261602"/>
+    <hyperlink ref="A136" r:id="rId269" display="760263094"/>
     <hyperlink ref="C136" r:id="rId270" display="Variant of NCA"/>
-    <hyperlink ref="A137" r:id="rId271" display="760261590"/>
+    <hyperlink ref="A137" r:id="rId271" display="760262456"/>
     <hyperlink ref="C137" r:id="rId272" display="Variant of NCA"/>
-    <hyperlink ref="A138" r:id="rId273" display="760261583"/>
+    <hyperlink ref="A138" r:id="rId273" display="760262453"/>
     <hyperlink ref="C138" r:id="rId274" display="Variant of NCA"/>
-    <hyperlink ref="A139" r:id="rId275" display="760261571"/>
+    <hyperlink ref="A139" r:id="rId275" display="760262440"/>
     <hyperlink ref="C139" r:id="rId276" display="Variant of NCA"/>
-    <hyperlink ref="A140" r:id="rId277" display="760261568"/>
+    <hyperlink ref="A140" r:id="rId277" display="760262437"/>
     <hyperlink ref="C140" r:id="rId278" display="Variant of NCA"/>
-    <hyperlink ref="A141" r:id="rId279" display="760261565"/>
+    <hyperlink ref="A141" r:id="rId279" display="760262434"/>
     <hyperlink ref="C141" r:id="rId280" display="Variant of NCA"/>
-    <hyperlink ref="A142" r:id="rId281" display="760261554"/>
+    <hyperlink ref="A142" r:id="rId281" display="760262429"/>
     <hyperlink ref="C142" r:id="rId282" display="Variant of NCA"/>
-    <hyperlink ref="A143" r:id="rId283" display="760263188"/>
+    <hyperlink ref="A143" r:id="rId283" display="760261605"/>
     <hyperlink ref="C143" r:id="rId284" display="Variant of NCA"/>
-    <hyperlink ref="A144" r:id="rId285" display="760263181"/>
+    <hyperlink ref="A144" r:id="rId285" display="760261602"/>
     <hyperlink ref="C144" r:id="rId286" display="Variant of NCA"/>
-    <hyperlink ref="A145" r:id="rId287" display="760263174"/>
+    <hyperlink ref="A145" r:id="rId287" display="760261590"/>
     <hyperlink ref="C145" r:id="rId288" display="Variant of NCA"/>
-    <hyperlink ref="A146" r:id="rId289" display="760263167"/>
+    <hyperlink ref="A146" r:id="rId289" display="760261583"/>
     <hyperlink ref="C146" r:id="rId290" display="Variant of NCA"/>
-    <hyperlink ref="A147" r:id="rId291" display="760263133"/>
+    <hyperlink ref="A147" r:id="rId291" display="760261571"/>
     <hyperlink ref="C147" r:id="rId292" display="Variant of NCA"/>
-    <hyperlink ref="A148" r:id="rId293" display="760263112"/>
+    <hyperlink ref="A148" r:id="rId293" display="760261568"/>
     <hyperlink ref="C148" r:id="rId294" display="Variant of NCA"/>
-    <hyperlink ref="A149" r:id="rId295" display="760263157"/>
+    <hyperlink ref="A149" r:id="rId295" display="760261565"/>
     <hyperlink ref="C149" r:id="rId296" display="Variant of NCA"/>
-    <hyperlink ref="A150" r:id="rId297" display="760263151"/>
+    <hyperlink ref="A150" r:id="rId297" display="760261554"/>
     <hyperlink ref="C150" r:id="rId298" display="Variant of NCA"/>
-    <hyperlink ref="A151" r:id="rId299" display="760263145"/>
+    <hyperlink ref="A151" r:id="rId299" display="760263188"/>
     <hyperlink ref="C151" r:id="rId300" display="Variant of NCA"/>
-    <hyperlink ref="A152" r:id="rId301" display="760263129"/>
+    <hyperlink ref="A152" r:id="rId301" display="760263181"/>
     <hyperlink ref="C152" r:id="rId302" display="Variant of NCA"/>
-    <hyperlink ref="A153" r:id="rId303" display="760263120"/>
+    <hyperlink ref="A153" r:id="rId303" display="760263174"/>
     <hyperlink ref="C153" r:id="rId304" display="Variant of NCA"/>
-    <hyperlink ref="A154" r:id="rId305" display="760263117"/>
+    <hyperlink ref="A154" r:id="rId305" display="760263167"/>
     <hyperlink ref="C154" r:id="rId306" display="Variant of NCA"/>
-    <hyperlink ref="A155" r:id="rId307" display="760263114"/>
+    <hyperlink ref="A155" r:id="rId307" display="760263133"/>
     <hyperlink ref="C155" r:id="rId308" display="Variant of NCA"/>
-    <hyperlink ref="A156" r:id="rId309" display="760263105"/>
+    <hyperlink ref="A156" r:id="rId309" display="760263112"/>
     <hyperlink ref="C156" r:id="rId310" display="Variant of NCA"/>
-    <hyperlink ref="A157" r:id="rId311" display="760263100"/>
+    <hyperlink ref="A157" r:id="rId311" display="760263157"/>
     <hyperlink ref="C157" r:id="rId312" display="Variant of NCA"/>
-    <hyperlink ref="A158" r:id="rId313" display="760263096"/>
+    <hyperlink ref="A158" r:id="rId313" display="760263151"/>
     <hyperlink ref="C158" r:id="rId314" display="Variant of NCA"/>
-    <hyperlink ref="A159" r:id="rId315" display="HCA-AM1M"/>
-[...52 lines deleted...]
-    <hyperlink ref="A188" r:id="rId368" display="FHD-X01A"/>
+    <hyperlink ref="A159" r:id="rId315" display="760263145"/>
+    <hyperlink ref="C159" r:id="rId316" display="Variant of NCA"/>
+    <hyperlink ref="A160" r:id="rId317" display="760263129"/>
+    <hyperlink ref="C160" r:id="rId318" display="Variant of NCA"/>
+    <hyperlink ref="A161" r:id="rId319" display="760263120"/>
+    <hyperlink ref="C161" r:id="rId320" display="Variant of NCA"/>
+    <hyperlink ref="A162" r:id="rId321" display="760263117"/>
+    <hyperlink ref="C162" r:id="rId322" display="Variant of NCA"/>
+    <hyperlink ref="A163" r:id="rId323" display="760263114"/>
+    <hyperlink ref="C163" r:id="rId324" display="Variant of NCA"/>
+    <hyperlink ref="A164" r:id="rId325" display="760263105"/>
+    <hyperlink ref="C164" r:id="rId326" display="Variant of NCA"/>
+    <hyperlink ref="A165" r:id="rId327" display="760263100"/>
+    <hyperlink ref="C165" r:id="rId328" display="Variant of NCA"/>
+    <hyperlink ref="A166" r:id="rId329" display="760263096"/>
+    <hyperlink ref="C166" r:id="rId330" display="Variant of NCA"/>
+    <hyperlink ref="A167" r:id="rId331" display="HCA-AM1M"/>
+    <hyperlink ref="C167" r:id="rId332" display="Variant of HCA"/>
+    <hyperlink ref="A168" r:id="rId333" display="HCA-AN1M"/>
+    <hyperlink ref="C168" r:id="rId334" display="Variant of HCA"/>
+    <hyperlink ref="A169" r:id="rId335" display="HCA-AN1N"/>
+    <hyperlink ref="C169" r:id="rId336" display="Variant of HCA"/>
+    <hyperlink ref="A170" r:id="rId337" display="HCA-L01D"/>
+    <hyperlink ref="C170" r:id="rId338" display="Variant of HCA"/>
+    <hyperlink ref="A171" r:id="rId339" display="HCA-H01V"/>
+    <hyperlink ref="C171" r:id="rId340" display="Variant of HCA"/>
+    <hyperlink ref="A172" r:id="rId341" display="HCA-ACC"/>
+    <hyperlink ref="A173" r:id="rId342" display="DLX-CONV"/>
+    <hyperlink ref="A174" r:id="rId343" display="FHBD"/>
+    <hyperlink ref="A175" r:id="rId344" display="MHD"/>
+    <hyperlink ref="A176" r:id="rId345" display="NCA"/>
+    <hyperlink ref="A177" r:id="rId346" display="HCA-X01A"/>
+    <hyperlink ref="C177" r:id="rId347" display="Variant of HCA"/>
+    <hyperlink ref="A178" r:id="rId348" display="760260570"/>
+    <hyperlink ref="C178" r:id="rId349" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A179" r:id="rId350" display="FHD-X01A"/>
+    <hyperlink ref="C179" r:id="rId351" display="Variant of FHD"/>
+    <hyperlink ref="A180" r:id="rId352" display="FHD-X01C"/>
+    <hyperlink ref="C180" r:id="rId353" display="Variant of FHD"/>
+    <hyperlink ref="A181" r:id="rId354" display="FHD-XJ1A"/>
+    <hyperlink ref="C181" r:id="rId355" display="Variant of FHD"/>
+    <hyperlink ref="A182" r:id="rId356" display="FHD-XJ1B"/>
+    <hyperlink ref="C182" r:id="rId357" display="Variant of FHD"/>
+    <hyperlink ref="A183" r:id="rId358" display="FHD-XJ1C"/>
+    <hyperlink ref="C183" r:id="rId359" display="Variant of FHD"/>
+    <hyperlink ref="A184" r:id="rId360" display="FHD-XJ1D"/>
+    <hyperlink ref="C184" r:id="rId361" display="Variant of FHD"/>
+    <hyperlink ref="A185" r:id="rId362" display="FHD-XX1B"/>
+    <hyperlink ref="C185" r:id="rId363" display="Variant of FHD"/>
+    <hyperlink ref="A186" r:id="rId364" display="FHD-XX1C"/>
+    <hyperlink ref="C186" r:id="rId365" display="Variant of FHD"/>
+    <hyperlink ref="A187" r:id="rId366" display="FHD-XK1A"/>
+    <hyperlink ref="C187" r:id="rId367" display="Variant of FHD"/>
+    <hyperlink ref="A188" r:id="rId368" display="FHD-XK1B"/>
     <hyperlink ref="C188" r:id="rId369" display="Variant of FHD"/>
-    <hyperlink ref="A189" r:id="rId370" display="FHD-X01C"/>
+    <hyperlink ref="A189" r:id="rId370" display="FHD-XK1D"/>
     <hyperlink ref="C189" r:id="rId371" display="Variant of FHD"/>
-    <hyperlink ref="A190" r:id="rId372" display="FHD-XJ1A"/>
+    <hyperlink ref="A190" r:id="rId372" display="FHD-XN1A"/>
     <hyperlink ref="C190" r:id="rId373" display="Variant of FHD"/>
-    <hyperlink ref="A191" r:id="rId374" display="FHD-XJ1B"/>
+    <hyperlink ref="A191" r:id="rId374" display="FHD-XN1D"/>
     <hyperlink ref="C191" r:id="rId375" display="Variant of FHD"/>
-    <hyperlink ref="A192" r:id="rId376" display="FHD-XJ1C"/>
+    <hyperlink ref="A192" r:id="rId376" display="FHD-XV1A"/>
     <hyperlink ref="C192" r:id="rId377" display="Variant of FHD"/>
-    <hyperlink ref="A193" r:id="rId378" display="FHD-XJ1D"/>
-[...47 lines deleted...]
-    <hyperlink ref="A217" r:id="rId426" display="HCA-D01G"/>
+    <hyperlink ref="A193" r:id="rId378" display="MHD-F0DA"/>
+    <hyperlink ref="C193" r:id="rId379" display="Variant of MHD"/>
+    <hyperlink ref="A194" r:id="rId380" display="MHD-F0DH"/>
+    <hyperlink ref="C194" r:id="rId381" display="Variant of MHD"/>
+    <hyperlink ref="A195" r:id="rId382" display="MHD-FFDA"/>
+    <hyperlink ref="C195" r:id="rId383" display="Variant of MHD"/>
+    <hyperlink ref="A196" r:id="rId384" display="MHD-FFDH"/>
+    <hyperlink ref="C196" r:id="rId385" display="Variant of MHD"/>
+    <hyperlink ref="A197" r:id="rId386" display="MHD-M0DA"/>
+    <hyperlink ref="C197" r:id="rId387" display="Variant of MHD"/>
+    <hyperlink ref="A198" r:id="rId388" display="MHD-MFDA"/>
+    <hyperlink ref="C198" r:id="rId389" display="Variant of MHD"/>
+    <hyperlink ref="A199" r:id="rId390" display="MHD-MFDH"/>
+    <hyperlink ref="C199" r:id="rId391" display="Variant of MHD"/>
+    <hyperlink ref="A200" r:id="rId392" display="MHBD-F0A1A"/>
+    <hyperlink ref="C200" r:id="rId393" display="Variant of MHBD"/>
+    <hyperlink ref="A201" r:id="rId394" display="MHBD-F0C1A"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of MHBD"/>
+    <hyperlink ref="A202" r:id="rId396" display="MHBD-M0A1A"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of MHBD"/>
+    <hyperlink ref="A203" r:id="rId398" display="MHBD-F100C"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of MHBD"/>
+    <hyperlink ref="A204" r:id="rId400" display="MHBD-F1N2C"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of MHBD"/>
+    <hyperlink ref="A205" r:id="rId402" display="FHBD-H04J084B"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of FHBD"/>
+    <hyperlink ref="A206" r:id="rId404" display="FHBD-H040004B"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of FHBD"/>
+    <hyperlink ref="A207" r:id="rId406" display="FHBD-J08J084B"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of FHBD"/>
+    <hyperlink ref="A208" r:id="rId408" display="FHBD-J080004A"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of FHBD"/>
+    <hyperlink ref="A209" r:id="rId410" display="FHBD-J080004B"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of FHBD"/>
+    <hyperlink ref="A210" r:id="rId412" display="760252081"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A211" r:id="rId414" display="760252080"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A212" r:id="rId416" display="HCA-A01V"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of HCA"/>
+    <hyperlink ref="A213" r:id="rId418" display="HCA-A01X"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of HCA"/>
+    <hyperlink ref="A214" r:id="rId420" display="HCA-Y01K"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of HCA"/>
+    <hyperlink ref="A215" r:id="rId422" display="HCA-A01K"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of HCA"/>
+    <hyperlink ref="A216" r:id="rId424" display="HCA-H01K-UK24"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of HCA"/>
+    <hyperlink ref="A217" r:id="rId426" display="HCA-A01M"/>
     <hyperlink ref="C217" r:id="rId427" display="Variant of HCA"/>
-    <hyperlink ref="A218" r:id="rId428" display="HCA-A01C"/>
+    <hyperlink ref="A218" r:id="rId428" display="HCA-AA1N"/>
     <hyperlink ref="C218" r:id="rId429" display="Variant of HCA"/>
-    <hyperlink ref="A219" r:id="rId430" display="HCA-H01A"/>
+    <hyperlink ref="A219" r:id="rId430" display="HCA-H01M"/>
     <hyperlink ref="C219" r:id="rId431" display="Variant of HCA"/>
-    <hyperlink ref="A220" r:id="rId432" display="HCA-X01C"/>
-[...247 lines deleted...]
-    <hyperlink ref="C345" r:id="rId680" display="Variant of NCA"/>
+    <hyperlink ref="A220" r:id="rId432" display="760263101"/>
+    <hyperlink ref="C220" r:id="rId433" display="Variant of NCA"/>
+    <hyperlink ref="A221" r:id="rId434" display="760261531"/>
+    <hyperlink ref="C221" r:id="rId435" display="Variant of NCA"/>
+    <hyperlink ref="A222" r:id="rId436" display="760261547"/>
+    <hyperlink ref="C222" r:id="rId437" display="Variant of NCA"/>
+    <hyperlink ref="A223" r:id="rId438" display="760261549"/>
+    <hyperlink ref="C223" r:id="rId439" display="Variant of NCA"/>
+    <hyperlink ref="A224" r:id="rId440" display="760261533"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of NCA"/>
+    <hyperlink ref="A225" r:id="rId442" display="760261517"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of NCA"/>
+    <hyperlink ref="A226" r:id="rId444" display="760261497"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of NCA"/>
+    <hyperlink ref="A227" r:id="rId446" display="760261537"/>
+    <hyperlink ref="C227" r:id="rId447" display="Variant of NCA"/>
+    <hyperlink ref="A228" r:id="rId448" display="760261550"/>
+    <hyperlink ref="C228" r:id="rId449" display="Variant of NCA"/>
+    <hyperlink ref="A229" r:id="rId450" display="760261500"/>
+    <hyperlink ref="C229" r:id="rId451" display="Variant of NCA"/>
+    <hyperlink ref="A230" r:id="rId452" display="760261548"/>
+    <hyperlink ref="C230" r:id="rId453" display="Variant of NCA"/>
+    <hyperlink ref="A231" r:id="rId454" display="760261532"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of NCA"/>
+    <hyperlink ref="A232" r:id="rId456" display="760261516"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of NCA"/>
+    <hyperlink ref="A233" r:id="rId458" display="760261512"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of NCA"/>
+    <hyperlink ref="A234" r:id="rId460" display="760261519"/>
+    <hyperlink ref="C234" r:id="rId461" display="Variant of NCA"/>
+    <hyperlink ref="A235" r:id="rId462" display="760261535"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of NCA"/>
+    <hyperlink ref="A236" r:id="rId464" display="760261619"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of NCA"/>
+    <hyperlink ref="A237" r:id="rId466" display="760262442"/>
+    <hyperlink ref="C237" r:id="rId467" display="Variant of NCA"/>
+    <hyperlink ref="A238" r:id="rId468" display="760263111"/>
+    <hyperlink ref="C238" r:id="rId469" display="Variant of NCA"/>
+    <hyperlink ref="A239" r:id="rId470" display="760263132"/>
+    <hyperlink ref="C239" r:id="rId471" display="Variant of NCA"/>
+    <hyperlink ref="A240" r:id="rId472" display="760263159"/>
+    <hyperlink ref="C240" r:id="rId473" display="Variant of NCA"/>
+    <hyperlink ref="A241" r:id="rId474" display="760263166"/>
+    <hyperlink ref="C241" r:id="rId475" display="Variant of NCA"/>
+    <hyperlink ref="A242" r:id="rId476" display="760263187"/>
+    <hyperlink ref="C242" r:id="rId477" display="Variant of NCA"/>
+    <hyperlink ref="A243" r:id="rId478" display="760263179"/>
+    <hyperlink ref="C243" r:id="rId479" display="Variant of NCA"/>
+    <hyperlink ref="A244" r:id="rId480" display="760263156"/>
+    <hyperlink ref="C244" r:id="rId481" display="Variant of NCA"/>
+    <hyperlink ref="A245" r:id="rId482" display="760262455"/>
+    <hyperlink ref="C245" r:id="rId483" display="Variant of NCA"/>
+    <hyperlink ref="A246" r:id="rId484" display="760261641"/>
+    <hyperlink ref="C246" r:id="rId485" display="Variant of NCA"/>
+    <hyperlink ref="A247" r:id="rId486" display="760261573"/>
+    <hyperlink ref="C247" r:id="rId487" display="Variant of NCA"/>
+    <hyperlink ref="A248" r:id="rId488" display="760263192"/>
+    <hyperlink ref="C248" r:id="rId489" display="Variant of NCA"/>
+    <hyperlink ref="A249" r:id="rId490" display="760263185"/>
+    <hyperlink ref="C249" r:id="rId491" display="Variant of NCA"/>
+    <hyperlink ref="A250" r:id="rId492" display="760263178"/>
+    <hyperlink ref="C250" r:id="rId493" display="Variant of NCA"/>
+    <hyperlink ref="A251" r:id="rId494" display="760263171"/>
+    <hyperlink ref="C251" r:id="rId495" display="Variant of NCA"/>
+    <hyperlink ref="A252" r:id="rId496" display="760262452"/>
+    <hyperlink ref="C252" r:id="rId497" display="Variant of NCA"/>
+    <hyperlink ref="A253" r:id="rId498" display="760262436"/>
+    <hyperlink ref="C253" r:id="rId499" display="Variant of NCA"/>
+    <hyperlink ref="A254" r:id="rId500" display="760261604"/>
+    <hyperlink ref="C254" r:id="rId501" display="Variant of NCA"/>
+    <hyperlink ref="A255" r:id="rId502" display="760261570"/>
+    <hyperlink ref="C255" r:id="rId503" display="Variant of NCA"/>
+    <hyperlink ref="A256" r:id="rId504" display="760263191"/>
+    <hyperlink ref="C256" r:id="rId505" display="Variant of NCA"/>
+    <hyperlink ref="A257" r:id="rId506" display="760263184"/>
+    <hyperlink ref="C257" r:id="rId507" display="Variant of NCA"/>
+    <hyperlink ref="A258" r:id="rId508" display="760263119"/>
+    <hyperlink ref="C258" r:id="rId509" display="Variant of NCA"/>
+    <hyperlink ref="A259" r:id="rId510" display="760261567"/>
+    <hyperlink ref="C259" r:id="rId511" display="Variant of NCA"/>
+    <hyperlink ref="A260" r:id="rId512" display="760263190"/>
+    <hyperlink ref="C260" r:id="rId513" display="Variant of NCA"/>
+    <hyperlink ref="A261" r:id="rId514" display="760263183"/>
+    <hyperlink ref="C261" r:id="rId515" display="Variant of NCA"/>
+    <hyperlink ref="A262" r:id="rId516" display="760263162"/>
+    <hyperlink ref="C262" r:id="rId517" display="Variant of NCA"/>
+    <hyperlink ref="A263" r:id="rId518" display="760263147"/>
+    <hyperlink ref="C263" r:id="rId519" display="Variant of NCA"/>
+    <hyperlink ref="A264" r:id="rId520" display="760262446"/>
+    <hyperlink ref="C264" r:id="rId521" display="Variant of NCA"/>
+    <hyperlink ref="A265" r:id="rId522" display="760262430"/>
+    <hyperlink ref="C265" r:id="rId523" display="Variant of NCA"/>
+    <hyperlink ref="A266" r:id="rId524" display="760261623"/>
+    <hyperlink ref="C266" r:id="rId525" display="Variant of NCA"/>
+    <hyperlink ref="A267" r:id="rId526" display="760261589"/>
+    <hyperlink ref="C267" r:id="rId527" display="Variant of NCA"/>
+    <hyperlink ref="A268" r:id="rId528" display="760263127"/>
+    <hyperlink ref="C268" r:id="rId529" display="Variant of NCA"/>
+    <hyperlink ref="A269" r:id="rId530" display="760263107"/>
+    <hyperlink ref="C269" r:id="rId531" display="Variant of NCA"/>
+    <hyperlink ref="A270" r:id="rId532" display="760262457"/>
+    <hyperlink ref="C270" r:id="rId533" display="Variant of NCA"/>
+    <hyperlink ref="A271" r:id="rId534" display="760262454"/>
+    <hyperlink ref="C271" r:id="rId535" display="Variant of NCA"/>
+    <hyperlink ref="A272" r:id="rId536" display="760262448"/>
+    <hyperlink ref="C272" r:id="rId537" display="Variant of NCA"/>
+    <hyperlink ref="A273" r:id="rId538" display="760262432"/>
+    <hyperlink ref="C273" r:id="rId539" display="Variant of NCA"/>
+    <hyperlink ref="A274" r:id="rId540" display="760261643"/>
+    <hyperlink ref="C274" r:id="rId541" display="Variant of NCA"/>
+    <hyperlink ref="A275" r:id="rId542" display="760261640"/>
+    <hyperlink ref="C275" r:id="rId543" display="Variant of NCA"/>
+    <hyperlink ref="A276" r:id="rId544" display="760261637"/>
+    <hyperlink ref="C276" r:id="rId545" display="Variant of NCA"/>
+    <hyperlink ref="A277" r:id="rId546" display="760261625"/>
+    <hyperlink ref="C277" r:id="rId547" display="Variant of NCA"/>
+    <hyperlink ref="A278" r:id="rId548" display="760261603"/>
+    <hyperlink ref="C278" r:id="rId549" display="Variant of NCA"/>
+    <hyperlink ref="A279" r:id="rId550" display="760261591"/>
+    <hyperlink ref="C279" r:id="rId551" display="Variant of NCA"/>
+    <hyperlink ref="A280" r:id="rId552" display="760263182"/>
+    <hyperlink ref="C280" r:id="rId553" display="Variant of NCA"/>
+    <hyperlink ref="A281" r:id="rId554" display="760263168"/>
+    <hyperlink ref="C281" r:id="rId555" display="Variant of NCA"/>
+    <hyperlink ref="A282" r:id="rId556" display="760263092"/>
+    <hyperlink ref="C282" r:id="rId557" display="Variant of NCA"/>
+    <hyperlink ref="A283" r:id="rId558" display="760262444"/>
+    <hyperlink ref="C283" r:id="rId559" display="Variant of NCA"/>
+    <hyperlink ref="A284" r:id="rId560" display="760261621"/>
+    <hyperlink ref="C284" r:id="rId561" display="Variant of NCA"/>
+    <hyperlink ref="A285" r:id="rId562" display="760263158"/>
+    <hyperlink ref="C285" r:id="rId563" display="Variant of NCA"/>
+    <hyperlink ref="A286" r:id="rId564" display="760263130"/>
+    <hyperlink ref="C286" r:id="rId565" display="Variant of NCA"/>
+    <hyperlink ref="A287" r:id="rId566" display="760263126"/>
+    <hyperlink ref="C287" r:id="rId567" display="Variant of NCA"/>
+    <hyperlink ref="A288" r:id="rId568" display="760263118"/>
+    <hyperlink ref="C288" r:id="rId569" display="Variant of NCA"/>
+    <hyperlink ref="A289" r:id="rId570" display="760263109"/>
+    <hyperlink ref="C289" r:id="rId571" display="Variant of NCA"/>
+    <hyperlink ref="A290" r:id="rId572" display="760263106"/>
+    <hyperlink ref="C290" r:id="rId573" display="Variant of NCA"/>
+    <hyperlink ref="A291" r:id="rId574" display="760263102"/>
+    <hyperlink ref="C291" r:id="rId575" display="Variant of NCA"/>
+    <hyperlink ref="A292" r:id="rId576" display="760263097"/>
+    <hyperlink ref="C292" r:id="rId577" display="Variant of NCA"/>
+    <hyperlink ref="A293" r:id="rId578" display="760262450"/>
+    <hyperlink ref="C293" r:id="rId579" display="Variant of NCA"/>
+    <hyperlink ref="A294" r:id="rId580" display="760262447"/>
+    <hyperlink ref="C294" r:id="rId581" display="Variant of NCA"/>
+    <hyperlink ref="A295" r:id="rId582" display="760262445"/>
+    <hyperlink ref="C295" r:id="rId583" display="Variant of NCA"/>
+    <hyperlink ref="A296" r:id="rId584" display="760262431"/>
+    <hyperlink ref="C296" r:id="rId585" display="Variant of NCA"/>
+    <hyperlink ref="A297" r:id="rId586" display="760261642"/>
+    <hyperlink ref="C297" r:id="rId587" display="Variant of NCA"/>
+    <hyperlink ref="A298" r:id="rId588" display="760261639"/>
+    <hyperlink ref="C298" r:id="rId589" display="Variant of NCA"/>
+    <hyperlink ref="A299" r:id="rId590" display="760261627"/>
+    <hyperlink ref="C299" r:id="rId591" display="Variant of NCA"/>
+    <hyperlink ref="A300" r:id="rId592" display="760261624"/>
+    <hyperlink ref="C300" r:id="rId593" display="Variant of NCA"/>
+    <hyperlink ref="A301" r:id="rId594" display="760261622"/>
+    <hyperlink ref="C301" r:id="rId595" display="Variant of NCA"/>
+    <hyperlink ref="A302" r:id="rId596" display="760261608"/>
+    <hyperlink ref="C302" r:id="rId597" display="Variant of NCA"/>
+    <hyperlink ref="A303" r:id="rId598" display="760261588"/>
+    <hyperlink ref="C303" r:id="rId599" display="Variant of NCA"/>
+    <hyperlink ref="A304" r:id="rId600" display="760263160"/>
+    <hyperlink ref="C304" r:id="rId601" display="Variant of NCA"/>
+    <hyperlink ref="A305" r:id="rId602" display="760263091"/>
+    <hyperlink ref="C305" r:id="rId603" display="Variant of NCA"/>
+    <hyperlink ref="A306" r:id="rId604" display="760262443"/>
+    <hyperlink ref="C306" r:id="rId605" display="Variant of NCA"/>
+    <hyperlink ref="A307" r:id="rId606" display="760261645"/>
+    <hyperlink ref="C307" r:id="rId607" display="Variant of NCA"/>
+    <hyperlink ref="A308" r:id="rId608" display="760261620"/>
+    <hyperlink ref="C308" r:id="rId609" display="Variant of NCA"/>
+    <hyperlink ref="A309" r:id="rId610" display="760261586"/>
+    <hyperlink ref="C309" r:id="rId611" display="Variant of NCA"/>
+    <hyperlink ref="A310" r:id="rId612" display="760261552"/>
+    <hyperlink ref="C310" r:id="rId613" display="Variant of NCA"/>
+    <hyperlink ref="A311" r:id="rId614" display="760263154"/>
+    <hyperlink ref="C311" r:id="rId615" display="Variant of NCA"/>
+    <hyperlink ref="A312" r:id="rId616" display="760263148"/>
+    <hyperlink ref="C312" r:id="rId617" display="Variant of NCA"/>
+    <hyperlink ref="A313" r:id="rId618" display="760263125"/>
+    <hyperlink ref="C313" r:id="rId619" display="Variant of NCA"/>
+    <hyperlink ref="A314" r:id="rId620" display="760263093"/>
+    <hyperlink ref="C314" r:id="rId621" display="Variant of NCA"/>
+    <hyperlink ref="A315" r:id="rId622" display="HCA-AL1M"/>
+    <hyperlink ref="C315" r:id="rId623" display="Variant of HCA"/>
+    <hyperlink ref="A316" r:id="rId624" display="HCA-AL1N"/>
+    <hyperlink ref="C316" r:id="rId625" display="Variant of HCA"/>
+    <hyperlink ref="A317" r:id="rId626" display="HCA-AM1N"/>
+    <hyperlink ref="C317" r:id="rId627" display="Variant of HCA"/>
+    <hyperlink ref="A318" r:id="rId628" display="HCA-L01C"/>
+    <hyperlink ref="C318" r:id="rId629" display="Variant of HCA"/>
+    <hyperlink ref="A319" r:id="rId630" display="HCA-LL1D"/>
+    <hyperlink ref="C319" r:id="rId631" display="Variant of HCA"/>
+    <hyperlink ref="A320" r:id="rId632" display="HCA-H01X"/>
+    <hyperlink ref="C320" r:id="rId633" display="Variant of HCA"/>
+    <hyperlink ref="A321" r:id="rId634" display="HCA-H01F"/>
+    <hyperlink ref="C321" r:id="rId635" display="Variant of HCA"/>
+    <hyperlink ref="A322" r:id="rId636" display="HCA-PJ1G"/>
+    <hyperlink ref="C322" r:id="rId637" display="Variant of HCA"/>
+    <hyperlink ref="A323" r:id="rId638" display="HCA-DP1F"/>
+    <hyperlink ref="C323" r:id="rId639" display="Variant of HCA"/>
+    <hyperlink ref="A324" r:id="rId640" display="HCA-D01G"/>
+    <hyperlink ref="C324" r:id="rId641" display="Variant of HCA"/>
+    <hyperlink ref="A325" r:id="rId642" display="HCA-A01C"/>
+    <hyperlink ref="C325" r:id="rId643" display="Variant of HCA"/>
+    <hyperlink ref="A326" r:id="rId644" display="HCA-H01A"/>
+    <hyperlink ref="C326" r:id="rId645" display="Variant of HCA"/>
+    <hyperlink ref="A327" r:id="rId646" display="HCA-X01C"/>
+    <hyperlink ref="C327" r:id="rId647" display="Variant of HCA"/>
+    <hyperlink ref="A328" r:id="rId648" display="HCA-H01K"/>
+    <hyperlink ref="C328" r:id="rId649" display="Variant of HCA"/>
+    <hyperlink ref="A329" r:id="rId650" display="HCA-H01D"/>
+    <hyperlink ref="C329" r:id="rId651" display="Variant of HCA"/>
+    <hyperlink ref="A330" r:id="rId652" display="HCA-H01B"/>
+    <hyperlink ref="C330" r:id="rId653" display="Variant of HCA"/>
+    <hyperlink ref="A331" r:id="rId654" display="HCA-AL1A"/>
+    <hyperlink ref="C331" r:id="rId655" display="Variant of HCA"/>
+    <hyperlink ref="A332" r:id="rId656" display="HCA-XL1A"/>
+    <hyperlink ref="C332" r:id="rId657" display="Variant of HCA"/>
+    <hyperlink ref="A333" r:id="rId658" display="HCA-XL1B"/>
+    <hyperlink ref="C333" r:id="rId659" display="Variant of HCA"/>
+    <hyperlink ref="A334" r:id="rId660" display="HCA-HL1C"/>
+    <hyperlink ref="C334" r:id="rId661" display="Variant of HCA"/>
+    <hyperlink ref="A335" r:id="rId662" display="HCA-HL1X"/>
+    <hyperlink ref="C335" r:id="rId663" display="Variant of HCA"/>
+    <hyperlink ref="A336" r:id="rId664" display="760258637"/>
+    <hyperlink ref="C336" r:id="rId665" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A337" r:id="rId666" display="HCA-XL1D"/>
+    <hyperlink ref="C337" r:id="rId667" display="Variant of HCA"/>
+    <hyperlink ref="A338" r:id="rId668" display="760258038"/>
+    <hyperlink ref="C338" r:id="rId669" display="Variant of HCA-ACC"/>
+    <hyperlink ref="A339" r:id="rId670" display="HCA-MM1D"/>
+    <hyperlink ref="C339" r:id="rId671" display="Variant of HCA"/>
+    <hyperlink ref="A340" r:id="rId672" display="HCA-M01C"/>
+    <hyperlink ref="C340" r:id="rId673" display="Variant of HCA"/>
+    <hyperlink ref="A341" r:id="rId674" display="DLX-SCA-CONV-25"/>
+    <hyperlink ref="C341" r:id="rId675" display="Variant of DLX-CONV"/>
+    <hyperlink ref="A342" r:id="rId676" display="HCA"/>
+    <hyperlink ref="A343" r:id="rId677" display="MHBD"/>
+    <hyperlink ref="A344" r:id="rId678" display="FHD"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId681"/>
+    <tablePart r:id="rId679"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>