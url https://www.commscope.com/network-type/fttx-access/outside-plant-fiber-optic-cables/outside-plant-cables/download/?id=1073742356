--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -11,106 +11,2185 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3252" count="7351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3284" count="7444">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151852</t>
+  </si>
+  <si>
+    <t>760151852</t>
+  </si>
+  <si>
+    <t>O-048-CA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Variant of O-CA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Filled, 48 fibers, Outdoor Central Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>O-CA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154690</t>
+  </si>
+  <si>
+    <t>760154690</t>
+  </si>
+  <si>
+    <t>D-048-LA-CM-F12NS/8W024/5L024</t>
+  </si>
+  <si>
+    <t>Variant of D-LA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-LA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760155598</t>
+  </si>
+  <si>
+    <t>760155598</t>
+  </si>
+  <si>
+    <t>D-096-LN-CM-F12NS/8W072/5L024</t>
+  </si>
+  <si>
+    <t>Variant of D-LN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 96 fiber, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-LN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157602</t>
+  </si>
+  <si>
+    <t>760157602</t>
+  </si>
+  <si>
+    <t>O-036-LN-8W-F12NS/20T/HTS</t>
+  </si>
+  <si>
+    <t>Variant of O-LN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 36 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Feet cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>O-LN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159145</t>
+  </si>
+  <si>
+    <t>760159145</t>
+  </si>
+  <si>
+    <t>D-024-LN-5L-F12GR</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159327</t>
+  </si>
+  <si>
+    <t>760159327</t>
+  </si>
+  <si>
+    <t>D-018-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 18 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128272</t>
+  </si>
+  <si>
+    <t>760128272</t>
+  </si>
+  <si>
+    <t>O-144-LN-5L-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128298</t>
+  </si>
+  <si>
+    <t>760128298</t>
+  </si>
+  <si>
+    <t>O-024-LN-5K-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket All-Dielectric, 24 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4,  Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135236</t>
+  </si>
+  <si>
+    <t>760135236</t>
+  </si>
+  <si>
+    <t>D-072-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135244</t>
+  </si>
+  <si>
+    <t>760135244</t>
+  </si>
+  <si>
+    <t>D-072-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135442</t>
+  </si>
+  <si>
+    <t>760135442</t>
+  </si>
+  <si>
+    <t>O-006-CN-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Variant of O-CN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 6 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>O-CN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135251</t>
+  </si>
+  <si>
+    <t>760135251</t>
+  </si>
+  <si>
+    <t>D-096-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135459</t>
+  </si>
+  <si>
+    <t>760135459</t>
+  </si>
+  <si>
+    <t>O-006-CN-8W-M06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 6 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135269</t>
+  </si>
+  <si>
+    <t>760135269</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135277</t>
+  </si>
+  <si>
+    <t>760135277</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135574</t>
+  </si>
+  <si>
+    <t>760135574</t>
+  </si>
+  <si>
+    <t>O-024-CN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135285</t>
+  </si>
+  <si>
+    <t>760135285</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135202</t>
+  </si>
+  <si>
+    <t>760135202</t>
+  </si>
+  <si>
+    <t>D-006-LA-8W-M06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135582</t>
+  </si>
+  <si>
+    <t>760135582</t>
+  </si>
+  <si>
+    <t>O-024-CN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135293</t>
+  </si>
+  <si>
+    <t>760135293</t>
+  </si>
+  <si>
+    <t>D-288-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135673</t>
+  </si>
+  <si>
+    <t>760135673</t>
+  </si>
+  <si>
+    <t>O-048-CN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 48 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700219116</t>
+  </si>
+  <si>
+    <t>700219116</t>
+  </si>
+  <si>
+    <t>O-036-CN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 36 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003913</t>
+  </si>
+  <si>
+    <t>760003913</t>
+  </si>
+  <si>
+    <t>O-004-CA-8W-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, 4 fiber, Outdoor Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003921</t>
+  </si>
+  <si>
+    <t>760003921</t>
+  </si>
+  <si>
+    <t>O-006-CA-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, 6 fibers, Outdoor Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003939</t>
+  </si>
+  <si>
+    <t>760003939</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, 8 fibers, Outdoor Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760004028</t>
+  </si>
+  <si>
+    <t>760004028</t>
+  </si>
+  <si>
+    <t>O-008-CN-8W-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 8 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003970</t>
+  </si>
+  <si>
+    <t>760003970</t>
+  </si>
+  <si>
+    <t>O-048-CA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, 48 fibers, Outdoor Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162594</t>
+  </si>
+  <si>
+    <t>760162594</t>
+  </si>
+  <si>
+    <t>D-216-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 216 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161687</t>
+  </si>
+  <si>
+    <t>760161687</t>
+  </si>
+  <si>
+    <t>D-072-LN-CM-F12NS/8W036/5L036</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 72 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162545</t>
+  </si>
+  <si>
+    <t>760162545</t>
+  </si>
+  <si>
+    <t>D-084-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 84 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162578</t>
+  </si>
+  <si>
+    <t>760162578</t>
+  </si>
+  <si>
+    <t>D-132-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 132 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760163741</t>
+  </si>
+  <si>
+    <t>760163741</t>
+  </si>
+  <si>
+    <t>D-024-LA-CM-F12NS/8W012/5L012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760164053</t>
+  </si>
+  <si>
+    <t>760164053</t>
+  </si>
+  <si>
+    <t>D-024-LA-8R-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket/Single Armor, Gel-Free, Outdoor Stranded Loose Tube, 24 fiber, Singlemode G.655.C/E and G.656, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010320/DB</t>
+  </si>
+  <si>
+    <t>O-096-L2-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Variant of O-L2</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Double Jacket/Single Armor, Gel-Filled, Outdoor  Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>O-L2</t>
+  </si>
+  <si>
+    <t>1593476-5</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M12BK/28G/GY</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket, Gel-Filled, Outdoor Stranded Loose Tube, 48 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010321/DB</t>
+  </si>
+  <si>
+    <t>O-144-L2-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP  Double Jacket/Single Armor, Gel-Filled, Outdoor Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>810010319/DB</t>
+  </si>
+  <si>
+    <t>O-072-L2-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP   Double Jacket/Single Armor, Gel-Filled,Outdoor  Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760245669</t>
+  </si>
+  <si>
+    <t>760245669</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 4 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Feet cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009731/DB/GS</t>
+  </si>
+  <si>
+    <t>B-288-LN-8W-F24NS/17G/200/GS</t>
+  </si>
+  <si>
+    <t>Variant of B-LN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 288 fiber, Singlemode G.657.A1, Gel-filled, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>B-LN</t>
+  </si>
+  <si>
+    <t>810010366/DB</t>
+  </si>
+  <si>
+    <t>O-024-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 24 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010367/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 144 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010380/DB</t>
+  </si>
+  <si>
+    <t>B-012-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 12 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010382/DB</t>
+  </si>
+  <si>
+    <t>B-036-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 36 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010383/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 48 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010384/DB</t>
+  </si>
+  <si>
+    <t>B-060-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 60 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010387/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 144 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760184713</t>
+  </si>
+  <si>
+    <t>760184713</t>
+  </si>
+  <si>
+    <t>D-024-LA-8W-F06RD/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185207</t>
+  </si>
+  <si>
+    <t>760185207</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-F06NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 48 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185231</t>
+  </si>
+  <si>
+    <t>760185231</t>
+  </si>
+  <si>
+    <t>D-084-LN-8W-F06NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 84 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185702</t>
+  </si>
+  <si>
+    <t>760185702</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185249</t>
+  </si>
+  <si>
+    <t>760185249</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F06NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185710</t>
+  </si>
+  <si>
+    <t>760185710</t>
+  </si>
+  <si>
+    <t>D-060-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 60 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185256</t>
+  </si>
+  <si>
+    <t>760185256</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-F06NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185728</t>
+  </si>
+  <si>
+    <t>760185728</t>
+  </si>
+  <si>
+    <t>D-072-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 72 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186155</t>
+  </si>
+  <si>
+    <t>760186155</t>
+  </si>
+  <si>
+    <t>O-288-LN-CM-F12NS/25T/8W144/5L144</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Filled, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185736</t>
+  </si>
+  <si>
+    <t>760185736</t>
+  </si>
+  <si>
+    <t>D-084-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185181</t>
+  </si>
+  <si>
+    <t>760185181</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-F06NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 24 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185967</t>
+  </si>
+  <si>
+    <t>760185967</t>
+  </si>
+  <si>
+    <t>O-108-LN-CM-F12NS/25T/8W036/5L072</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 108 fiber, Gel-Filled, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185744</t>
+  </si>
+  <si>
+    <t>760185744</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185751</t>
+  </si>
+  <si>
+    <t>760185751</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185678</t>
+  </si>
+  <si>
+    <t>760185678</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 12 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185694</t>
+  </si>
+  <si>
+    <t>760185694</t>
+  </si>
+  <si>
+    <t>D-036-LN-8W-F12NS/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 36 fiber, Gel-Free, Outdoor Stranded Loose Tube w/HDPE Outer Jacket, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189514</t>
+  </si>
+  <si>
+    <t>760189514</t>
+  </si>
+  <si>
+    <t>O-240-LN-CM-F12NS/25T/8W120/5L120</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 240 fiber, Gel-Filled, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189522</t>
+  </si>
+  <si>
+    <t>760189522</t>
+  </si>
+  <si>
+    <t>O-144-LN-CM-F12NS/25T/8W072/5L072</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760190785</t>
+  </si>
+  <si>
+    <t>760190785</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206490</t>
+  </si>
+  <si>
+    <t>760206490</t>
+  </si>
+  <si>
+    <t>O-384-LA-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Variant of O-LA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,TeraSPEED® Single Jacket/Single Armor, High Fiber Count, 384 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>O-LA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760210823</t>
+  </si>
+  <si>
+    <t>760210823</t>
+  </si>
+  <si>
+    <t>D-004-LA-5K-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 4 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213595</t>
+  </si>
+  <si>
+    <t>760213595</t>
+  </si>
+  <si>
+    <t>D-048-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Variant of D-CN</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 48 fibers, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-CN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213504</t>
+  </si>
+  <si>
+    <t>760213504</t>
+  </si>
+  <si>
+    <t>D-144-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 144 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213611</t>
+  </si>
+  <si>
+    <t>760213611</t>
+  </si>
+  <si>
+    <t>D-072-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213447</t>
+  </si>
+  <si>
+    <t>760213447</t>
+  </si>
+  <si>
+    <t>D-024-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 24 fibers, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213710</t>
+  </si>
+  <si>
+    <t>760213710</t>
+  </si>
+  <si>
+    <t>D-072-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 72 fiber, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213819</t>
+  </si>
+  <si>
+    <t>760213819</t>
+  </si>
+  <si>
+    <t>D-072-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Variant of D-CA</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 72 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213645</t>
+  </si>
+  <si>
+    <t>760213645</t>
+  </si>
+  <si>
+    <t>D-192-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 192 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213652</t>
+  </si>
+  <si>
+    <t>760213652</t>
+  </si>
+  <si>
+    <t>D-216-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 216 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213470</t>
+  </si>
+  <si>
+    <t>760213470</t>
+  </si>
+  <si>
+    <t>D-060-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 60 fibers, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213488</t>
+  </si>
+  <si>
+    <t>760213488</t>
+  </si>
+  <si>
+    <t>D-072-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 72 fiber, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213850</t>
+  </si>
+  <si>
+    <t>760213850</t>
+  </si>
+  <si>
+    <t>D-216-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 216 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213769</t>
+  </si>
+  <si>
+    <t>760213769</t>
+  </si>
+  <si>
+    <t>D-012-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 12 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213900</t>
+  </si>
+  <si>
+    <t>760213900</t>
+  </si>
+  <si>
+    <t>D-024-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 24 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213777</t>
+  </si>
+  <si>
+    <t>760213777</t>
+  </si>
+  <si>
+    <t>D-024-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 24 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213868</t>
+  </si>
+  <si>
+    <t>760213868</t>
+  </si>
+  <si>
+    <t>D-288-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214007</t>
+  </si>
+  <si>
+    <t>760214007</t>
+  </si>
+  <si>
+    <t>D-024-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 24 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213884</t>
+  </si>
+  <si>
+    <t>760213884</t>
+  </si>
+  <si>
+    <t>D-432-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213959</t>
+  </si>
+  <si>
+    <t>760213959</t>
+  </si>
+  <si>
+    <t>D-096-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214056</t>
+  </si>
+  <si>
+    <t>760214056</t>
+  </si>
+  <si>
+    <t>D-096-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213967</t>
+  </si>
+  <si>
+    <t>760213967</t>
+  </si>
+  <si>
+    <t>D-144-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 144 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214080</t>
+  </si>
+  <si>
+    <t>760214080</t>
+  </si>
+  <si>
+    <t>D-216-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 216 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227199</t>
+  </si>
+  <si>
+    <t>760227199</t>
+  </si>
+  <si>
+    <t>D-096-LA-8W-F12NS/PVDF1</t>
+  </si>
+  <si>
+    <t>TeraSPEED® Harsh Environment, Single Jacket/Single Armor, Gel-Free, Outdoor Stranded Loose Tube Cable, PVDF jacket that provides increased resistance to jet fuel, oils, and many chemicals</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227207</t>
+  </si>
+  <si>
+    <t>760227207</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-F12NS/PVDF1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760229625</t>
+  </si>
+  <si>
+    <t>760229625</t>
+  </si>
+  <si>
+    <t>D-072-LN-CM-F12NS/8W036/5K036</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 72 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760228924</t>
+  </si>
+  <si>
+    <t>760228924</t>
+  </si>
+  <si>
+    <t>D-144-LN-CM-F12NS/8W072/5L072</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138479</t>
+  </si>
+  <si>
+    <t>760138479</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F12YL</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138784</t>
+  </si>
+  <si>
+    <t>760138784</t>
+  </si>
+  <si>
+    <t>D-036-LN-CM-F12NS/8W018/5K018</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138339</t>
+  </si>
+  <si>
+    <t>760138339</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F06RD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138347</t>
+  </si>
+  <si>
+    <t>760138347</t>
+  </si>
+  <si>
+    <t>D-036-LN-8W-F06BL</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139592</t>
+  </si>
+  <si>
+    <t>760139592</t>
+  </si>
+  <si>
+    <t>D-004-LN-5L-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 4 fiber, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138354</t>
+  </si>
+  <si>
+    <t>760138354</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F06YL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139600</t>
+  </si>
+  <si>
+    <t>760139600</t>
+  </si>
+  <si>
+    <t>D-004-LN-8W-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 4 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138271</t>
+  </si>
+  <si>
+    <t>760138271</t>
+  </si>
+  <si>
+    <t>O-024-CN-CM-F12NS/8W012/5K012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 24 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139832</t>
+  </si>
+  <si>
+    <t>760139832</t>
+  </si>
+  <si>
+    <t>D-108-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 108 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140749</t>
+  </si>
+  <si>
+    <t>760140749</t>
+  </si>
+  <si>
+    <t>D-196-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 196 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142158</t>
+  </si>
+  <si>
+    <t>760142158</t>
+  </si>
+  <si>
+    <t>D-024-LN-CM-F12NS/8W012/6F012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760141655</t>
+  </si>
+  <si>
+    <t>760141655</t>
+  </si>
+  <si>
+    <t>D-024-LN-CM-F12NS/8W012/5L012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142752</t>
+  </si>
+  <si>
+    <t>760142752</t>
+  </si>
+  <si>
+    <t>D-072-LA-CM-F12NS/8W036/5K036</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 72 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143255</t>
+  </si>
+  <si>
+    <t>760143255</t>
+  </si>
+  <si>
+    <t>D-156-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 156 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142711</t>
+  </si>
+  <si>
+    <t>760142711</t>
+  </si>
+  <si>
+    <t>D-168-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 168 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760144667</t>
+  </si>
+  <si>
+    <t>760144667</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009685/DB</t>
+  </si>
+  <si>
+    <t>O-072-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightSCOPE® Mini Single Jacket All-Dielectric, High Tensile Strength, Gel-Filled, Outdoor Stranded Loose Tube, 72 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249409</t>
+  </si>
+  <si>
+    <t>760249409</t>
+  </si>
+  <si>
+    <t>B-012-LN-5K-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Blown Micro Single Jacket, 12 fiber,  All-Dielectric Outdoor Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249411</t>
+  </si>
+  <si>
+    <t>760249411</t>
+  </si>
+  <si>
+    <t>B-048-LN-5K-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Blown Micro Single Jacket, 48 fiber All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009898/DB</t>
+  </si>
+  <si>
+    <t>B-012-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 12 fiber,  All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009901/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 48 fiber All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009903/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric, 96 fiber, Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251130</t>
+  </si>
+  <si>
+    <t>760251130</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-F08OR</t>
+  </si>
+  <si>
+    <t>810009829/DB</t>
+  </si>
+  <si>
+    <t>O-002-CN-8W-M02BK/28G/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket All-Dielectric, 2 fiber Gel-Filled, Outdoor Central Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010055/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 48 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010056/DB</t>
+  </si>
+  <si>
+    <t>O-072-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 72 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010058/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8F-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 48 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010059/DB</t>
+  </si>
+  <si>
+    <t>B-060-LN-8F-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 60 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010060/DB</t>
+  </si>
+  <si>
+    <t>B-072-LN-8F-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 72 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1,  Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010061/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8F-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 96 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009998/DB</t>
+  </si>
+  <si>
+    <t>O-006-CN-8W-M06BK/28G/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket All-Dielectric, 6 fiber Gel-Filled, Outdoor Central Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>1593149-5</t>
+  </si>
+  <si>
+    <t>O-012-CN-8W-M12BK/28G/GY/LD</t>
+  </si>
+  <si>
+    <t>Single Jacket All-Dielectric, 12F Gel-Filled, Outdoor Central Tube cable. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252157</t>
+  </si>
+  <si>
+    <t>760252157</t>
+  </si>
+  <si>
+    <t>O-012-N3-8M-M12BK/20G/GRP/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Variant of O-N3</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Double Jacket, flat GRP, SLT, 12 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252159</t>
+  </si>
+  <si>
+    <t>760252159</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12BK/20G/GRP/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Double Jacket, flat GRP, SLT, 48 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252160</t>
+  </si>
+  <si>
+    <t>760252160</t>
+  </si>
+  <si>
+    <t>O-072-N3-8M-M12BK/20G/GRP/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Double Jacket, flat GRP, SLT, 72 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009930/DB</t>
+  </si>
+  <si>
+    <t>O-002-CN-8W-M02OR/28G/GY/AY</t>
+  </si>
+  <si>
+    <t>Single Jacket All-Dielectric, 2F Gel-Filled, Outdoor Central Tube cable. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>810009737/DB</t>
+  </si>
+  <si>
+    <t>S-012-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Variant of S-LN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 2.5mm Gel-filled Tubes, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>S-LN</t>
+  </si>
+  <si>
+    <t>810009738/DB</t>
+  </si>
+  <si>
+    <t>S-024-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 24 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009739/DB</t>
+  </si>
+  <si>
+    <t>S-036-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 36 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1,Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009740/DB</t>
+  </si>
+  <si>
+    <t>S-048-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 48 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248822</t>
+  </si>
+  <si>
+    <t>760248822</t>
+  </si>
+  <si>
+    <t>B-096-LN-8F-M12BK/15G-NL99</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Mini Single Jacket, 96 fiber, All-Dielectric Outdoor Stranded Loose Tube Arid-Core™ Construction, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color, Fca flame rating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241050</t>
+  </si>
+  <si>
+    <t>760241050</t>
+  </si>
+  <si>
+    <t>O-024-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 24 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241051</t>
+  </si>
+  <si>
+    <t>760241051</t>
+  </si>
+  <si>
+    <t>O-048-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 48 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241052</t>
+  </si>
+  <si>
+    <t>760241052</t>
+  </si>
+  <si>
+    <t>O-072-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, 72 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241053</t>
+  </si>
+  <si>
+    <t>760241053</t>
+  </si>
+  <si>
+    <t>O-096-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241060</t>
+  </si>
+  <si>
+    <t>760241060</t>
+  </si>
+  <si>
+    <t>O-096-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single, 96 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241054</t>
+  </si>
+  <si>
+    <t>760241054</t>
+  </si>
+  <si>
+    <t>O-144-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241055</t>
+  </si>
+  <si>
+    <t>760241055</t>
+  </si>
+  <si>
+    <t>O-006-LN-8W-M06NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, 6 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244888</t>
+  </si>
+  <si>
+    <t>760244888</t>
+  </si>
+  <si>
+    <t>O-006-LN-8W-M06NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 6 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009921/DB</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-M12NS-CY03</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009922/DB</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-M12NS-CY03</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009928/DB</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-M12NS-CY04</t>
+  </si>
+  <si>
+    <t>810010013/DB</t>
+  </si>
+  <si>
+    <t>D-288-CA-RR-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010016/DB</t>
+  </si>
+  <si>
+    <t>D-432-CA-RR-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009841/DB</t>
+  </si>
+  <si>
+    <t>C-004-CA-8W-M04YL/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Variant of C-CA</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 4-fiber, ULSZH, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>C-CA</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252101</t>
+  </si>
+  <si>
+    <t>760252101</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-M12RD/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 24-fiber, HDPE, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Red jacket color, 1000 m. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009727/DB</t>
+  </si>
+  <si>
+    <t>B-288-LN-8F-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 288 fiber, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009731/DB</t>
+  </si>
+  <si>
+    <t>B-288-LN-8W-F24NS/17G/200</t>
+  </si>
+  <si>
+    <t>810009725/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8F-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.657.A1, 192 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009726/DB</t>
+  </si>
+  <si>
+    <t>B-216-LN-8F-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.657.A1, 216 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>1-1859404-4</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, Figure 8, 24-fiber, Singlemode, OS2, loose tube, 1000 m</t>
+  </si>
+  <si>
+    <t>M-LN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249692</t>
+  </si>
+  <si>
+    <t>760249692</t>
+  </si>
+  <si>
+    <t>O-006-CN-8Z-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 6 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249704</t>
+  </si>
+  <si>
+    <t>760249704</t>
+  </si>
+  <si>
+    <t>O-006-CA-5Y-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 6 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249695</t>
+  </si>
+  <si>
+    <t>760249695</t>
+  </si>
+  <si>
+    <t>O-006-CN-5Y-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 6 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249707</t>
+  </si>
+  <si>
+    <t>760249707</t>
+  </si>
+  <si>
+    <t>O-006-CA-5X-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 6 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249693</t>
+  </si>
+  <si>
+    <t>760249693</t>
+  </si>
+  <si>
+    <t>O-012-CN-8Z-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 12 fiber, Singlemode G657.A1/G652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249701</t>
+  </si>
+  <si>
+    <t>760249701</t>
+  </si>
+  <si>
+    <t>O-006-CA-8Z-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 6 fiber, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249699</t>
+  </si>
+  <si>
+    <t>760249699</t>
+  </si>
+  <si>
+    <t>O-012-CN-5X-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 12 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249696</t>
+  </si>
+  <si>
+    <t>760249696</t>
+  </si>
+  <si>
+    <t>O-012-CN-5Y-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 12 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010001/DB</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-F12NS/BP/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009932/DB</t>
+  </si>
+  <si>
+    <t>S-012-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 2.5mm Gel-filled Tubes, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009933/DB</t>
+  </si>
+  <si>
+    <t>S-024-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 24 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009939/DB</t>
+  </si>
+  <si>
+    <t>S-144-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 144 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009941/DB</t>
+  </si>
+  <si>
+    <t>S-288-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 288 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249702</t>
+  </si>
+  <si>
+    <t>760249702</t>
+  </si>
+  <si>
+    <t>O-012-CA-8Z-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 12 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249697</t>
+  </si>
+  <si>
+    <t>760249697</t>
+  </si>
+  <si>
+    <t>O-024-CN-5Y-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 24 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249703</t>
+  </si>
+  <si>
+    <t>760249703</t>
+  </si>
+  <si>
+    <t>O-024-CA-8Z-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 24 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249709</t>
+  </si>
+  <si>
+    <t>760249709</t>
+  </si>
+  <si>
+    <t>O-024-CA-5X-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 24 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249737</t>
+  </si>
+  <si>
+    <t>760249737</t>
+  </si>
+  <si>
+    <t>O-072-LA-5Y-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled CST, 72 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249734</t>
+  </si>
+  <si>
+    <t>760249734</t>
+  </si>
+  <si>
+    <t>O-048-LA-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled CST, 48 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249729</t>
+  </si>
+  <si>
+    <t>760249729</t>
+  </si>
+  <si>
+    <t>O-072-LN-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled, 72 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249732</t>
+  </si>
+  <si>
+    <t>760249732</t>
+  </si>
+  <si>
+    <t>O-048-LN-5X-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled, 48 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249735</t>
+  </si>
+  <si>
+    <t>760249735</t>
+  </si>
+  <si>
+    <t>O-072-LA-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled CST, 72 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249730</t>
+  </si>
+  <si>
+    <t>760249730</t>
+  </si>
+  <si>
+    <t>O-048-LN-5Y-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled, 48 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249733</t>
+  </si>
+  <si>
+    <t>760249733</t>
+  </si>
+  <si>
+    <t>O-072-LN-5X-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled 72 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249408</t>
+  </si>
+  <si>
+    <t>760249408</t>
+  </si>
+  <si>
+    <t>B-006-LN-5K-M06NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Blown Micro Single Jacket, 6 fiber, All-Dielectric Outdoor Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009681/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, 6 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009834/DB</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-M08BK/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, HDPE, 8-fiber, Singlemode, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color, 1000 m. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009835/DB</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-M12BK/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 12-fiber, OS2, HDPE, loose tube, 12 fiber, gel-filled, Singlemode G.652.D and G.657.A1, 1000 m, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238910</t>
+  </si>
+  <si>
+    <t>760238910</t>
+  </si>
+  <si>
+    <t>O-004-CA-8W-X04BK/28G/LD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 4 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Custom jacket marking, Black jacket color</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257820</t>
   </si>
   <si>
     <t>760257820</t>
   </si>
   <si>
     <t>O-002-CN-5C-M02BK/28G/093</t>
   </si>
   <si>
-    <t>Variant of O-CN</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 2 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257821</t>
   </si>
   <si>
     <t>760257821</t>
   </si>
   <si>
     <t>O-004-CN-5C-M04BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 4 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257822</t>
   </si>
   <si>
     <t>760257822</t>
   </si>
   <si>
     <t>O-006-CN-5C-M06BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 6 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257823</t>
@@ -136,257 +2215,116 @@
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 12 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257825</t>
   </si>
   <si>
     <t>760257825</t>
   </si>
   <si>
     <t>O-024-CN-5C-M24BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 24 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257828</t>
   </si>
   <si>
     <t>760257828</t>
   </si>
   <si>
     <t>O-006-CA-5C-M06BK/28G/093</t>
   </si>
   <si>
-    <t>Variant of O-CA</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 6 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>O-CA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257829</t>
   </si>
   <si>
     <t>760257829</t>
   </si>
   <si>
     <t>O-008-CA-5C-M08BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 8 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257830</t>
   </si>
   <si>
     <t>760257830</t>
   </si>
   <si>
     <t>O-012-CA-5C-M12BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 12 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010356/DB</t>
   </si>
   <si>
     <t>O-024-LN-8W-M06BK/20G</t>
   </si>
   <si>
-    <t>Variant of O-LN</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 24 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>O-LN</t>
-[...1 lines deleted...]
-  <si>
     <t>810010357/DB</t>
   </si>
   <si>
     <t>O-048-LN-8W-M06BK/20G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 48 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010317/DB</t>
   </si>
   <si>
     <t>O-024-L2-8W-M04BK/20G</t>
   </si>
   <si>
-    <t>Variant of O-L2</t>
-[...1 lines deleted...]
-  <si>
     <t>LightScope® ZWP Double Jacket/Single Armor, Gel-Filled, Outdoor Stranded Loose Tube Cable</t>
   </si>
   <si>
-    <t>O-L2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258190</t>
   </si>
   <si>
     <t>760258190</t>
   </si>
   <si>
-    <t>B-012-LN-8W-M12NS/13G</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258193</t>
   </si>
   <si>
     <t>760258193</t>
   </si>
   <si>
-    <t>B-048-LN-8W-M12NS/13G</t>
-[...109 lines deleted...]
-  <si>
     <t>810010427/DB</t>
   </si>
   <si>
     <t>B-216-LN-8W-M24BK/14G 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 216 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010425/DB</t>
   </si>
   <si>
     <t>B-144-LN-8W-M24BK/14G 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 144 fiber, Singlemode G652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010423/DB</t>
   </si>
   <si>
     <t>B-072-LN-8W-M24BK/14G 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 72 fiber, Singlemode G652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
@@ -397,1485 +2335,2916 @@
   <si>
     <t>B-048-LN-8W-M24BK/14G 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 48 fiber, Singlemode G652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010421/DB</t>
   </si>
   <si>
     <t>B-024-LN-8W-M24BK/14G 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 24 fiber, Singlemode G652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010354/DB</t>
   </si>
   <si>
     <t>B-216-LN-8W-M24NS/17T 200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.652.D, 216 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238910</t>
-[...8 lines deleted...]
-    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 4 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Custom jacket marking, Black jacket color</t>
+    <t>1-599692-3</t>
+  </si>
+  <si>
+    <t>O-008-CA-5L-M08BK/28G/HD/1K</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 8-fiber, Multimode, OM3, loose tube, gel-filled, 1000 m</t>
+  </si>
+  <si>
+    <t>810010409/DB</t>
+  </si>
+  <si>
+    <t>O-012-L2-8W-M12BK/23G-DE03</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP  Double Jacket/Single Armor, Gel-Filled, Outdoor  Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>810010411/DB</t>
+  </si>
+  <si>
+    <t>O-048-L2-8W-M12BK/23G-DE03</t>
+  </si>
+  <si>
+    <t>810010413/DB</t>
+  </si>
+  <si>
+    <t>O-144-L2-8W-M12BK/23G-DE03</t>
+  </si>
+  <si>
+    <t>810010417/DB</t>
+  </si>
+  <si>
+    <t>O-096-LN-8W-M12BK/20G-DE03</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP  Single Jacket All-Dielectric, Gel-Filled, Outdoor  Stranded Loose Tube Cable / Inlay Tape / DIN Colour Coding</t>
+  </si>
+  <si>
+    <t>810010418/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8W-M12BK/20G-DE03</t>
+  </si>
+  <si>
+    <t>810111007/DB</t>
+  </si>
+  <si>
+    <t>O-288-LN-8W-M12BK/20G-SA08</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Filled, Stranded Loose Tube, G.652.D and G.657.A1,  Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111005/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M12BK/20G-SA08</t>
+  </si>
+  <si>
+    <t>810111046/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12BK/15G-NL30 351015C2</t>
+  </si>
+  <si>
+    <t>810111043/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24BK/17G 200-BE30 TCB104074</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.652.D 192 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009683/DB</t>
+  </si>
+  <si>
+    <t>O-024-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, 24 fiber, Gel-Filled, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810110915/DB</t>
+  </si>
+  <si>
+    <t>O-192-LN-A1-M12BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Stranded loose tube, Non Armored, Gel-Filled, PE jacket, Singlemode G.657.A1, 192 fibers, Meters jacket marking, Black jacket color . . . . . . . . . . . . . . . . . . . . . . . . . . . . Tube Colour Sequence:  Inner: Red, Blue,Green,Yellow, Violet, White.  Outer: Orange, Grey, Brown, Black, Aqua, Pink, Red-Banded, Blue-Banded,Green-Banded,Yellow-Banded, 2 x Filler</t>
+  </si>
+  <si>
+    <t>810110902/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24BK/17G 200-NL30</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® Zero Water Peak, Blown Micro Single Jacket, 192 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1, Meters jacket marking, Black jacket color.</t>
+  </si>
+  <si>
+    <t>810110905/DB</t>
+  </si>
+  <si>
+    <t>B-024-LN-8W-M04NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 24 fiber, 4 fibers per tube, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262193</t>
+  </si>
+  <si>
+    <t>760262193</t>
+  </si>
+  <si>
+    <t>O-006-LN-8F-M-12-NS-20G-PE-PA-GRPA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite and Rodent resistant, Singlemode G.652.D/G.657.A1, 6 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262196</t>
+  </si>
+  <si>
+    <t>760262196</t>
+  </si>
+  <si>
+    <t>O-048-LN-8F-M-12-NS-20G-PE-PA-GRPA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite and Rodent resistant, Singlemode G.652.D/G.657.A1, 48 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262302</t>
+  </si>
+  <si>
+    <t>760262302</t>
+  </si>
+  <si>
+    <t>O-012-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 12 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262304</t>
+  </si>
+  <si>
+    <t>760262304</t>
+  </si>
+  <si>
+    <t>O-048-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 48 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262315</t>
+  </si>
+  <si>
+    <t>760262315</t>
+  </si>
+  <si>
+    <t>O-144-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 144 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262306</t>
+  </si>
+  <si>
+    <t>760262306</t>
+  </si>
+  <si>
+    <t>O-216-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 216 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262307</t>
+  </si>
+  <si>
+    <t>760262307</t>
+  </si>
+  <si>
+    <t>O-288-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 288 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262198</t>
+  </si>
+  <si>
+    <t>760262198</t>
+  </si>
+  <si>
+    <t>O-006-LN-8F-M-12-NS-19G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, Singlemode G.652.D/G.657.A1, 6 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262199</t>
+  </si>
+  <si>
+    <t>760262199</t>
+  </si>
+  <si>
+    <t>O-012-LN-8F-M-12-NS-19G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, Singlemode G.652.D/G.657.A1, 12 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262201</t>
+  </si>
+  <si>
+    <t>760262201</t>
+  </si>
+  <si>
+    <t>O-048-LN-8F-M-12-NS-19G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, Singlemode G.652.D/G.657.A1, 48 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260028</t>
+  </si>
+  <si>
+    <t>760260028</t>
+  </si>
+  <si>
+    <t>B-006-LN-8F-M-12-NS-15G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PE jacket, Singlemode G.652.D/G.657.A1, 6 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260029</t>
+  </si>
+  <si>
+    <t>760260029</t>
+  </si>
+  <si>
+    <t>B-012-LN-8F-M-12-NS-15G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PE jacket, Singlemode G.652.D/G.657.A1, 12 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260030</t>
+  </si>
+  <si>
+    <t>760260030</t>
+  </si>
+  <si>
+    <t>B-024-LN-8F-M-12-NS-15G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PE jacket, Singlemode G.652.D/G.657.A1, 24 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260031</t>
+  </si>
+  <si>
+    <t>760260031</t>
+  </si>
+  <si>
+    <t>B-048-LN-8F-M-12-NS-15G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PE jacket, Singlemode G.652.D/G.657.A1, 48 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262186</t>
+  </si>
+  <si>
+    <t>760262186</t>
+  </si>
+  <si>
+    <t>B-072-LN-8F-M-12-NS-15G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PE jacket, Singlemode G.652.D/G.657.A1, 72 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260057</t>
+  </si>
+  <si>
+    <t>760260057</t>
+  </si>
+  <si>
+    <t>B-006-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 6 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262188</t>
+  </si>
+  <si>
+    <t>760262188</t>
+  </si>
+  <si>
+    <t>B-072-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 72 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262189</t>
+  </si>
+  <si>
+    <t>760262189</t>
+  </si>
+  <si>
+    <t>B-096-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 96 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262191</t>
+  </si>
+  <si>
+    <t>760262191</t>
+  </si>
+  <si>
+    <t>B-216-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 216 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262192</t>
+  </si>
+  <si>
+    <t>760262192</t>
+  </si>
+  <si>
+    <t>B-288-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 288 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>810110842/DB</t>
+  </si>
+  <si>
+    <t>B-004-CN-8W-M04BK/30G-SE15</t>
+  </si>
+  <si>
+    <t>Variant of B-CN</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, 4 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>B-CN</t>
+  </si>
+  <si>
+    <t>810111027/DB</t>
+  </si>
+  <si>
+    <t>D-012-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111023/DB</t>
+  </si>
+  <si>
+    <t>D-002-LA-8W-M02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 2 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111028/DB</t>
+  </si>
+  <si>
+    <t>D-024-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111029/DB</t>
+  </si>
+  <si>
+    <t>D-048-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 48 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111030/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 72 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111033/DB</t>
+  </si>
+  <si>
+    <t>D-002-LN-8W-M02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 2 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111035/DB</t>
+  </si>
+  <si>
+    <t>D-006-LN-8W-M06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 6 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111037/DB</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111038/DB</t>
+  </si>
+  <si>
+    <t>D-036-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 36 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111042/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>2-599172-2</t>
+  </si>
+  <si>
+    <t>C-012-CA-5K-M12AQ/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, 12-fiber, OM4, ULSZH, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258386</t>
+  </si>
+  <si>
+    <t>760258386</t>
+  </si>
+  <si>
+    <t>O-004-LN-8W-M04NS/20T/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, 4 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810111078/DB</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-M24BK/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 24-fiber, OS2, HDPE, loose tube, 24 fiber, gel-filled, Singlemode G.652.D and G.657.A1, 1000 m, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009509/DB</t>
+  </si>
+  <si>
+    <t>D-432-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009646/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 96 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009647/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 144 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009640/DB</t>
+  </si>
+  <si>
+    <t>B-012-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 12 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009643/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 48 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009653/DB</t>
+  </si>
+  <si>
+    <t>B-060-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>810009644/DB</t>
+  </si>
+  <si>
+    <t>B-060-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 60 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101759/DB</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>810009645/DB</t>
+  </si>
+  <si>
+    <t>B-072-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 72 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106223/DB</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 24 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106224/DB</t>
+  </si>
+  <si>
+    <t>O-004-CA-8W-M04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 4 fiber, Central Tube Cable, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101879/DB</t>
+  </si>
+  <si>
+    <t>O-012-CN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightS, Black jacket colorcope LightScope® ZWP Single Jacket All-Dielectric, Gel-Filled, Central Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107300/DB</t>
+  </si>
+  <si>
+    <t>D-048-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107302/DB</t>
+  </si>
+  <si>
+    <t>D-072-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107303/DB</t>
+  </si>
+  <si>
+    <t>D-096-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107305/DB</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107426/DB</t>
+  </si>
+  <si>
+    <t>8107357/DB</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107427/DB</t>
+  </si>
+  <si>
+    <t>8107296/DB</t>
+  </si>
+  <si>
+    <t>D-006-LA-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107358/DB</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107557/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107428/DB</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107297/DB</t>
+  </si>
+  <si>
+    <t>D-012-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107359/DB</t>
+  </si>
+  <si>
+    <t>D-036-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 36 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107582/DB</t>
+  </si>
+  <si>
+    <t>D-192-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107482/DB</t>
+  </si>
+  <si>
+    <t>D-008-LA-8W-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 8 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107361/DB</t>
+  </si>
+  <si>
+    <t>D-060-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 60 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107560/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107422/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010274/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107679/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 84 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107425/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107564/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107566/DB</t>
+  </si>
+  <si>
+    <t>8107823/DB</t>
+  </si>
+  <si>
+    <t>D-008-LN-8W-M08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 8 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107795/DB</t>
+  </si>
+  <si>
+    <t>D-008-LN-8W-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 8 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107851/DB</t>
+  </si>
+  <si>
+    <t>D-016-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 16 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1,  Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107814/DB</t>
+  </si>
+  <si>
+    <t>D-240-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 240 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107853/DB</t>
+  </si>
+  <si>
+    <t>D-192-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108001/DB</t>
+  </si>
+  <si>
+    <t>D-032-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 32 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108005/DB</t>
+  </si>
+  <si>
+    <t>D-192-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107886/DB</t>
+  </si>
+  <si>
+    <t>D-168-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 168 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108046/DB</t>
+  </si>
+  <si>
+    <t>D-056-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 56 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108284/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 108 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108308/DB</t>
+  </si>
+  <si>
+    <t>D-264-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 264 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646606/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 72 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646618/DB</t>
+  </si>
+  <si>
+    <t>O-006-LN-8W-M06BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 6 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646619/DB</t>
+  </si>
+  <si>
+    <t>O-012-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 12 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646608/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646621/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 48 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646630/DB</t>
+  </si>
+  <si>
+    <t>O-096-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646602/DB</t>
+  </si>
+  <si>
+    <t>O-006-LA-8W-M06NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 6 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646610/DB</t>
+  </si>
+  <si>
+    <t>O-012-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 12 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646603/DB</t>
+  </si>
+  <si>
+    <t>O-012-LA-8W-M12NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 12 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646604/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 24 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646624/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket, All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646613/DB</t>
+  </si>
+  <si>
+    <t>O-072-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 72 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646625/DB</t>
+  </si>
+  <si>
+    <t>O-006-LN-8G-M06NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A2, 6 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646626/DB</t>
+  </si>
+  <si>
+    <t>O-012-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A2, 12 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646615/DB</t>
+  </si>
+  <si>
+    <t>O-144-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175935</t>
+  </si>
+  <si>
+    <t>760175935</t>
+  </si>
+  <si>
+    <t>D-048-LA-8W-F06GR/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175943</t>
+  </si>
+  <si>
+    <t>760175943</t>
+  </si>
+  <si>
+    <t>D-006-LA-8W-F06RD/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760181628</t>
+  </si>
+  <si>
+    <t>760181628</t>
+  </si>
+  <si>
+    <t>O-432-LA-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,TeraSPEED® Single Jacket/Single Armor, High Fiber Count, 432 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053322</t>
+  </si>
+  <si>
+    <t>760053322</t>
+  </si>
+  <si>
+    <t>D-060-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 60 fibers, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053330</t>
+  </si>
+  <si>
+    <t>760053330</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053363</t>
+  </si>
+  <si>
+    <t>760053363</t>
+  </si>
+  <si>
+    <t>D-288-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053629</t>
+  </si>
+  <si>
+    <t>760053629</t>
+  </si>
+  <si>
+    <t>D-012-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053637</t>
+  </si>
+  <si>
+    <t>760053637</t>
+  </si>
+  <si>
+    <t>D-024-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053827</t>
+  </si>
+  <si>
+    <t>760053827</t>
+  </si>
+  <si>
+    <t>D-002-LN-8W-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 2 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053652</t>
+  </si>
+  <si>
+    <t>760053652</t>
+  </si>
+  <si>
+    <t>D-048-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 48 fibers, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053926</t>
+  </si>
+  <si>
+    <t>760053926</t>
+  </si>
+  <si>
+    <t>D-288-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053660</t>
+  </si>
+  <si>
+    <t>760053660</t>
+  </si>
+  <si>
+    <t>D-060-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, , 60 fibersGel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053751</t>
+  </si>
+  <si>
+    <t>760053751</t>
+  </si>
+  <si>
+    <t>D-036-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053850</t>
+  </si>
+  <si>
+    <t>760053850</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053603</t>
+  </si>
+  <si>
+    <t>760053603</t>
+  </si>
+  <si>
+    <t>D-002-LA-5L-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 2 fiber, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053678</t>
+  </si>
+  <si>
+    <t>760053678</t>
+  </si>
+  <si>
+    <t>D-072-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053868</t>
+  </si>
+  <si>
+    <t>760053868</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053884</t>
+  </si>
+  <si>
+    <t>760053884</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 60 fibers, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053694</t>
+  </si>
+  <si>
+    <t>760053694</t>
+  </si>
+  <si>
+    <t>D-144-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053892</t>
+  </si>
+  <si>
+    <t>760053892</t>
+  </si>
+  <si>
+    <t>D-072-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053702</t>
+  </si>
+  <si>
+    <t>760053702</t>
+  </si>
+  <si>
+    <t>D-288-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053272</t>
+  </si>
+  <si>
+    <t>760053272</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053819</t>
+  </si>
+  <si>
+    <t>760053819</t>
+  </si>
+  <si>
+    <t>D-288-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053710</t>
+  </si>
+  <si>
+    <t>760053710</t>
+  </si>
+  <si>
+    <t>D-002-LA-5K-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 2 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053918</t>
+  </si>
+  <si>
+    <t>760053918</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054163</t>
+  </si>
+  <si>
+    <t>760054163</t>
+  </si>
+  <si>
+    <t>D-006-LN-5L-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 6 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053280</t>
+  </si>
+  <si>
+    <t>760053280</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054171</t>
+  </si>
+  <si>
+    <t>760054171</t>
+  </si>
+  <si>
+    <t>D-012-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054338</t>
+  </si>
+  <si>
+    <t>760054338</t>
+  </si>
+  <si>
+    <t>D-072-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 72 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054288</t>
+  </si>
+  <si>
+    <t>760054288</t>
+  </si>
+  <si>
+    <t>D-012-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053298</t>
+  </si>
+  <si>
+    <t>760053298</t>
+  </si>
+  <si>
+    <t>D-024-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054353</t>
+  </si>
+  <si>
+    <t>760054353</t>
+  </si>
+  <si>
+    <t>D-144-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054205</t>
+  </si>
+  <si>
+    <t>760054205</t>
+  </si>
+  <si>
+    <t>D-048-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054304</t>
+  </si>
+  <si>
+    <t>760054304</t>
+  </si>
+  <si>
+    <t>D-036-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054213</t>
+  </si>
+  <si>
+    <t>760054213</t>
+  </si>
+  <si>
+    <t>D-060-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 60 fibers, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760058461</t>
+  </si>
+  <si>
+    <t>760058461</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, Outdoor Central Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760081448</t>
+  </si>
+  <si>
+    <t>760081448</t>
+  </si>
+  <si>
+    <t>D-012-LN-CM-F06NS/8W006/6F006</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 12 fibers, Stranded Loose Tube, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112722</t>
+  </si>
+  <si>
+    <t>760112722</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Light Duty, Single Jacket, All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1,  Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112730</t>
+  </si>
+  <si>
+    <t>760112730</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Light Duty, Single Jacket, All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112946</t>
+  </si>
+  <si>
+    <t>760112946</t>
+  </si>
+  <si>
+    <t>D-002-LN-5K-F02NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, Gel-Free, Stranded Loose Tube, 2-fiber,Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112961</t>
+  </si>
+  <si>
+    <t>760112961</t>
+  </si>
+  <si>
+    <t>D-012-LN-5K-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112979</t>
+  </si>
+  <si>
+    <t>760112979</t>
+  </si>
+  <si>
+    <t>D-024-LN-5K-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112987</t>
+  </si>
+  <si>
+    <t>760112987</t>
+  </si>
+  <si>
+    <t>D-036-LN-5K-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 36 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112995</t>
+  </si>
+  <si>
+    <t>760112995</t>
+  </si>
+  <si>
+    <t>D-048-LN-5K-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112888</t>
+  </si>
+  <si>
+    <t>760112888</t>
+  </si>
+  <si>
+    <t>D-002-LN-5L-F02NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, Gel-Free, Stranded Loose Tube, 2-fiber, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112896</t>
+  </si>
+  <si>
+    <t>760112896</t>
+  </si>
+  <si>
+    <t>D-006-LN-5L-F06NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 6 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112912</t>
+  </si>
+  <si>
+    <t>760112912</t>
+  </si>
+  <si>
+    <t>D-024-LN-5L-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760089516</t>
+  </si>
+  <si>
+    <t>760089516</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760099994</t>
+  </si>
+  <si>
+    <t>760099994</t>
+  </si>
+  <si>
+    <t>D-252-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 252 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64624447-24</t>
+  </si>
+  <si>
+    <t>O-024-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Variant of O-LD</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 24-fibre, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>O-LD</t>
+  </si>
+  <si>
+    <t>64624447-48</t>
+  </si>
+  <si>
+    <t>O-048-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 48-fiber, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>2-599690-4</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-M24BK/40G/GY/HD</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 24-fiber, OS2, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>2-599683-3</t>
+  </si>
+  <si>
+    <t>O-012-CA-5L-M12BK/28G/GY/HD</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 12-fiber, Multimode, OM3, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>2-599692-4</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-M08BK/28G/GY/HD</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, 8-fiber, OS2, HDPE, loose tube, gel-filled, 2000 m, black. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>2-599683-4</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-M12BK/28G/GY/HD</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 12-fiber, OS2, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>2-599690-2</t>
+  </si>
+  <si>
+    <t>O-024-CA-5K-M24BK/40G/GY/HD</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 24-fiber, Multimode, OM4, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>2120148-4</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outside Plant Cable, 48-core, ECSS (Electro Chrome Coated Steel) Armored, Loose-tube, Gel-filled, 9/125 µm, OS2, Singlemode, Black cable jacket</t>
+  </si>
+  <si>
+    <t>2120112-4</t>
+  </si>
+  <si>
+    <t>O-012-LA-8M-M06NS/30G/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outdoor 12 Fiber Multi-tube Cable with Corrugated Steel Armoring, OS2, with HDPE Jacket</t>
+  </si>
+  <si>
+    <t>2120124-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outside Plant Cable, 24-core, ECSS (Electro Chrome Coated Steel) Armored, Loose-tube, Gel-filled, 50/125 µm, OM4, Multimode, Black cable jacket</t>
+  </si>
+  <si>
+    <t>2120124-4</t>
+  </si>
+  <si>
+    <t>O-024-LA-8M-M06NS/30G/GY</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outside Plant Cable, 24-core, ECSS (Electro Chrome Coated Steel) Armored, Loose-tube, Gel-filled, 9/125 µm, OS2, Singlemode, Black cable jacket</t>
+  </si>
+  <si>
+    <t>2121106-4</t>
+  </si>
+  <si>
+    <t>O-006-CA-8M-M06BK/30G/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outdoor 6 Fiber Unitube Cable with Corrugated Steel Armoring, OS2, with HDPE Jacket</t>
+  </si>
+  <si>
+    <t>2121112-3</t>
+  </si>
+  <si>
+    <t>C-012-CA-5Y-M12BK/30G/GY</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outdoor 12 Fiber Unitube Cable with Corrugated Steel Armoring, OM3, with HDPE Jacket</t>
+  </si>
+  <si>
+    <t>64624473-12</t>
+  </si>
+  <si>
+    <t>6462 4 473-12</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 12-fiber, multimode, loose tube, blue</t>
+  </si>
+  <si>
+    <t>64624447-96</t>
+  </si>
+  <si>
+    <t>O-096-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 96-fiber, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>64624473-24</t>
+  </si>
+  <si>
+    <t>6462 4 473-24</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 24-fiber, multimode, loose tube, blue</t>
+  </si>
+  <si>
+    <t>64624448-06</t>
+  </si>
+  <si>
+    <t>O-006-N3-8M-M06NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 6-fiber, singlemode OS2, loose tube s/sheath, black</t>
+  </si>
+  <si>
+    <t>O-N3</t>
+  </si>
+  <si>
+    <t>64624448-12</t>
+  </si>
+  <si>
+    <t>O-012-N3-WP-M12NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 12-fiber, singlemode OS2, loose tube PE sacrificial sheath, black</t>
+  </si>
+  <si>
+    <t>64624474-06</t>
+  </si>
+  <si>
+    <t>O-006-LN-5X-M12NS/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 6-fiber, loose tube, Multimode, OM4</t>
+  </si>
+  <si>
+    <t>64624450-06</t>
+  </si>
+  <si>
+    <t>O-006-N3-5Y-M06NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, outdoor, 6-fiber, loose tube, sheath, 50 µm, Multimode</t>
+  </si>
+  <si>
+    <t>64624474-12</t>
+  </si>
+  <si>
+    <t>O-012-LN-5X-M12NS/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 12-fiber, loose tube, OM4</t>
+  </si>
+  <si>
+    <t>64624448-24</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Outdoor Fibre Cable, 24-fibre, singlemode OS2, loose tube s/sheath, black</t>
+  </si>
+  <si>
+    <t>64624450-12</t>
+  </si>
+  <si>
+    <t>O-012-N3-5Y-M012NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 12-fiber, multimode, loose tube s/sheath, black</t>
+  </si>
+  <si>
+    <t>64624473-06</t>
+  </si>
+  <si>
+    <t>6462 4 473-06</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 6-fiber, multimode, loose tube, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136416</t>
+  </si>
+  <si>
+    <t>760136416</t>
+  </si>
+  <si>
+    <t>D-060-LN-8R-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable, Single Jacket All-Dielectric, Gel-Free, 60 fibers, Stranded Loose Tube, Singlemode G.655.C/E and G.656, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012347</t>
+  </si>
+  <si>
+    <t>700012347</t>
+  </si>
+  <si>
+    <t>O-006-CN-5L-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 6 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012354</t>
+  </si>
+  <si>
+    <t>700012354</t>
+  </si>
+  <si>
+    <t>O-012-CN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 12 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012362</t>
+  </si>
+  <si>
+    <t>700012362</t>
+  </si>
+  <si>
+    <t>O-024-CN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 24 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012370</t>
+  </si>
+  <si>
+    <t>700012370</t>
+  </si>
+  <si>
+    <t>O-048-CN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 48 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010671/DB</t>
   </si>
   <si>
     <t>B-144-LN-8W-M12BK/13G-DK02</t>
   </si>
   <si>
     <t>8107367/DB</t>
   </si>
   <si>
-    <t>D-288-LN-8W-F12NS</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>D-LN</t>
-[...1169 lines deleted...]
-    <t>Fiber indoor/outdoor cable</t>
+    <t>810010282/DB</t>
+  </si>
+  <si>
+    <t>B-002-CN-8G-M02BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric 2-fiber, Central Tube Construction, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010283/DB</t>
+  </si>
+  <si>
+    <t>B-004-CN-8G-M04BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, 4 fiber, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010287/DB</t>
+  </si>
+  <si>
+    <t>B-024-CN-8G-M24BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.657.A2, 24 fiber, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010279/DB</t>
+  </si>
+  <si>
+    <t>B-006-CN-8G-M06BK/19G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction 6 fiber, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257748</t>
+  </si>
+  <si>
+    <t>760257748</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240988</t>
+  </si>
+  <si>
+    <t>760240988</t>
+  </si>
+  <si>
+    <t>D-576-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240990</t>
+  </si>
+  <si>
+    <t>760240990</t>
+  </si>
+  <si>
+    <t>D-864-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241353</t>
+  </si>
+  <si>
+    <t>760241353</t>
+  </si>
+  <si>
+    <t>D-576-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241354</t>
+  </si>
+  <si>
+    <t>760241354</t>
+  </si>
+  <si>
+    <t>D-864-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241355</t>
+  </si>
+  <si>
+    <t>760241355</t>
+  </si>
+  <si>
+    <t>D-1440-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1440 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241356</t>
+  </si>
+  <si>
+    <t>760241356</t>
+  </si>
+  <si>
+    <t>D-432-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241359</t>
+  </si>
+  <si>
+    <t>760241359</t>
+  </si>
+  <si>
+    <t>D-1440-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1440 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239857</t>
+  </si>
+  <si>
+    <t>760239857</t>
+  </si>
+  <si>
+    <t>D-1152-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1152 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243165</t>
+  </si>
+  <si>
+    <t>760243165</t>
+  </si>
+  <si>
+    <t>D-048-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243166</t>
+  </si>
+  <si>
+    <t>760243166</t>
+  </si>
+  <si>
+    <t>D-060-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 60 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243176</t>
+  </si>
+  <si>
+    <t>760243176</t>
+  </si>
+  <si>
+    <t>D-072-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 72 fiber, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243168</t>
+  </si>
+  <si>
+    <t>760243168</t>
+  </si>
+  <si>
+    <t>D-096-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243177</t>
+  </si>
+  <si>
+    <t>760243177</t>
+  </si>
+  <si>
+    <t>D-096-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243169</t>
+  </si>
+  <si>
+    <t>760243169</t>
+  </si>
+  <si>
+    <t>D-144-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243178</t>
+  </si>
+  <si>
+    <t>760243178</t>
+  </si>
+  <si>
+    <t>D-144-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243163</t>
+  </si>
+  <si>
+    <t>760243163</t>
+  </si>
+  <si>
+    <t>D-012-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243171</t>
+  </si>
+  <si>
+    <t>760243171</t>
+  </si>
+  <si>
+    <t>D-012-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243164</t>
+  </si>
+  <si>
+    <t>760243164</t>
+  </si>
+  <si>
+    <t>D-036-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243172</t>
+  </si>
+  <si>
+    <t>760243172</t>
+  </si>
+  <si>
+    <t>D-024-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243173</t>
+  </si>
+  <si>
+    <t>760243173</t>
+  </si>
+  <si>
+    <t>D-036-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243346</t>
+  </si>
+  <si>
+    <t>760243346</t>
+  </si>
+  <si>
+    <t>D-036-LN-CM-F12NS/8W012/6F024</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244108</t>
+  </si>
+  <si>
+    <t>760244108</t>
+  </si>
+  <si>
+    <t>O-006-LN-8W-F06NS/20T/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 6 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Feet cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244891</t>
+  </si>
+  <si>
+    <t>760244891</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 48 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244892</t>
+  </si>
+  <si>
+    <t>760244892</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 72 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244893</t>
+  </si>
+  <si>
+    <t>760244893</t>
+  </si>
+  <si>
+    <t>O-096-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 96 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244985</t>
+  </si>
+  <si>
+    <t>760244985</t>
+  </si>
+  <si>
+    <t>B-012-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Blown Micro Single Jacket, 12 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235885</t>
+  </si>
+  <si>
+    <t>760235885</t>
+  </si>
+  <si>
+    <t>D-192-LA-CM-F12NS/8W096/5L096</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235881</t>
+  </si>
+  <si>
+    <t>760235881</t>
+  </si>
+  <si>
+    <t>D-072-LN-CM-F12NS/8W036/6F036</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 72 fibers, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760237601</t>
+  </si>
+  <si>
+    <t>760237601</t>
+  </si>
+  <si>
+    <t>D-024-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fiber, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008826/DB</t>
+  </si>
+  <si>
+    <t>D-108-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 108 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008869/DB</t>
+  </si>
+  <si>
+    <t>D-048-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 48 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008864/DB</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008871/DB</t>
+  </si>
+  <si>
+    <t>D-072-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008872/DB</t>
+  </si>
+  <si>
+    <t>D-096-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008866/DB</t>
+  </si>
+  <si>
+    <t>D-288-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008867/DB</t>
+  </si>
+  <si>
+    <t>D-012-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008876/DB</t>
+  </si>
+  <si>
+    <t>D-288-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Single Alternative Jacket/Single Armor, Gel-Free, Outdoor Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>810009030/DB</t>
+  </si>
+  <si>
+    <t>D-184-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 184 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248538</t>
+  </si>
+  <si>
+    <t>760248538</t>
+  </si>
+  <si>
+    <t>O-024-CA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Filled, Outdoor Central Tube, 24 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009720/DB</t>
+  </si>
+  <si>
+    <t>S-096-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 96 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009721/DB</t>
+  </si>
+  <si>
+    <t>S-144-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 144 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009722/DB</t>
+  </si>
+  <si>
+    <t>S-216-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 216 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009723/DB</t>
+  </si>
+  <si>
+    <t>S-288-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 288 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238353</t>
+  </si>
+  <si>
+    <t>760238353</t>
+  </si>
+  <si>
+    <t>D-004-LA-5L-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 4 fiber, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238354</t>
+  </si>
+  <si>
+    <t>760238354</t>
+  </si>
+  <si>
+    <t>D-008-LA-5L-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 8 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>O-432-LA-RB-F12NS/8V/93C</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Steel Armored, Gel-Filled Loose Tube Ribbon, 432 fiber, Singlemode G.657.A2, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>D-HA</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Stranded Loose Tube CST Armored</t>
+  </si>
+  <si>
+    <t>HeliARC™</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Micro Cable for Air-blown installation, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Micro Cable for Air-blown installation, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Central Tube Armored</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Free Tubes, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Central Tube Armored</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Central Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Stranded Loose Tube Double Jacket, All Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Stranded Loose Tube Triple Jacket, Dielectric</t>
+  </si>
+  <si>
+    <t>S-LD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor All-Dielectric Self-Supporting (ADSS), Stranded Loose Tube , double jacket</t>
+  </si>
+  <si>
+    <t>O-288-LA-RB-F12NS/8V/93C</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Steel Armored, Gel-Filled Loose Tube Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>O-720-LA-RB-F12NS/8V/93C</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Steel Armored, Gel-Filled Loose Tube Ribbon, 720 fiber, Singlemode G.657.A2, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010103/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube 200um Fiber Arid-Core™ Construction Cable</t>
+  </si>
+  <si>
+    <t>1593197-5</t>
+  </si>
+  <si>
+    <t>O-024-CN-8W-M24NS/40G/GY</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 24 fiber, OS2, LDPE, loose tube, gel-filled</t>
+  </si>
+  <si>
+    <t>810010123/DB</t>
+  </si>
+  <si>
+    <t>D-288-LN-8G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, Gel-Free, Outdoor Stranded Loose Tube, 288 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252027</t>
+  </si>
+  <si>
+    <t>760252027</t>
+  </si>
+  <si>
+    <t>O-008-CN-5X-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 8 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64623447-96MLT</t>
+  </si>
+  <si>
+    <t>O-096-LD-8M-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>96 Core OS2 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>64624474-12MLT</t>
+  </si>
+  <si>
+    <t>O-012-LD-5X-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>12 Core OM4 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>64624474-24MLT</t>
+  </si>
+  <si>
+    <t>O-024-LD-5X-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>24 Core OM4 50/125µm, Gel-filled Loose Tube Cable, OD 6.3mm</t>
+  </si>
+  <si>
+    <t>64624474-48MLT</t>
+  </si>
+  <si>
+    <t>O-048-LD-5X-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>48 Core OM4 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>64624474-72MLT</t>
+  </si>
+  <si>
+    <t>O-072-LD-5X-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>72 Core OM4 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>64624474-144MLT</t>
+  </si>
+  <si>
+    <t>O-144-LD-5X-M12BL/13G/PE/PA</t>
+  </si>
+  <si>
+    <t>144 Core OM4 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252024</t>
+  </si>
+  <si>
+    <t>760252024</t>
+  </si>
+  <si>
+    <t>O-008-CN-5Y-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 8 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252029</t>
+  </si>
+  <si>
+    <t>760252029</t>
+  </si>
+  <si>
+    <t>O-004-CA-8Z-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 4 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253167</t>
+  </si>
+  <si>
+    <t>760253167</t>
+  </si>
+  <si>
+    <t>S-024-LD-8M-M12BK/24G/PE/PE</t>
+  </si>
+  <si>
+    <t>Variant of S-LD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, ADSS Long Span, 24 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color, 500m</t>
+  </si>
+  <si>
+    <t>8-769510-4</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 12-fiber, singlemode, OS2, PE, loose tube, gel-filled, cut length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253279</t>
+  </si>
+  <si>
+    <t>760253279</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12BL/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 24 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253283</t>
+  </si>
+  <si>
+    <t>760253283</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12SL/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 24 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Gray jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253286</t>
+  </si>
+  <si>
+    <t>760253286</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12VI/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 24 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Violet jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253282</t>
+  </si>
+  <si>
+    <t>760253282</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12RS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 48 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Rose jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252035</t>
+  </si>
+  <si>
+    <t>760252035</t>
+  </si>
+  <si>
+    <t>O-004-CA-5X-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 4 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010099/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12NS/15G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 96 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010100/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8W-M12NS/15G/AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252048</t>
+  </si>
+  <si>
+    <t>760252048</t>
+  </si>
+  <si>
+    <t>O-144-LA-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled CST, 144 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252045</t>
+  </si>
+  <si>
+    <t>760252045</t>
+  </si>
+  <si>
+    <t>O-024-LA-8Z-M06BK/21G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled CST, 24 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252020</t>
+  </si>
+  <si>
+    <t>760252020</t>
+  </si>
+  <si>
+    <t>O-004-CN-8Z-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 4 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252624</t>
+  </si>
+  <si>
+    <t>760252624</t>
+  </si>
+  <si>
+    <t>O-012-N3-8M-M12BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric 12 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252625</t>
+  </si>
+  <si>
+    <t>760252625</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>OS2  24 Core Gel-filled Mini Loose Tube Sac Sheath cable, Anti-termite, PE Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252626</t>
+  </si>
+  <si>
+    <t>760252626</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 48 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252631</t>
+  </si>
+  <si>
+    <t>760252631</t>
+  </si>
+  <si>
+    <t>O-006-N3-5X-M06RS/16G/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric 6 fiber, Gel Filled, Mini Stranded Loose Tube, Multimode OM4, Meters jacket marking, Rose jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252632</t>
+  </si>
+  <si>
+    <t>760252632</t>
+  </si>
+  <si>
+    <t>O-012-N3-5X-M12RS/16G/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 12 fiber, Gel Filled, Mini Stranded Loose Tube, Multimode OM4, Meters jacket marking, Rose jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252033</t>
+  </si>
+  <si>
+    <t>760252033</t>
+  </si>
+  <si>
+    <t>O-008-CA-5Y-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 8 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252030</t>
+  </si>
+  <si>
+    <t>760252030</t>
+  </si>
+  <si>
+    <t>O-008-CA-8Z-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 8 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252695</t>
+  </si>
+  <si>
+    <t>760252695</t>
+  </si>
+  <si>
+    <t>O-006-N3-8M-M06BK/20G/GRP/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Double Jacket, flat GRP, SLT, 6 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252022</t>
+  </si>
+  <si>
+    <t>760252022</t>
+  </si>
+  <si>
+    <t>O-002-CN-5Y-M02BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 2-fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010190/DB</t>
+  </si>
+  <si>
+    <t>D-012-HA-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Variant of D-HA</t>
+  </si>
+  <si>
+    <t>HeliARC™ LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Outdoor Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>810010171/DB</t>
+  </si>
+  <si>
+    <t>B-288-LN-8W-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 288 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010142/DB</t>
+  </si>
+  <si>
+    <t>B-002-CN-8W-M02BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric 2-fiber, Central Tube Construction, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64623447-48MLT</t>
+  </si>
+  <si>
+    <t>O-048-LD-8M-M12BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>48 Core OS2 Outdoor Mini Loose Tube - Double Jacket</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254713</t>
   </si>
   <si>
     <t>760254713</t>
   </si>
   <si>
     <t>C-024-CA-8W-X24BL/40G/GRP/D</t>
   </si>
   <si>
     <t>Fiber indoor/outdoor cable, 24-fiber, ULSZH, loose tube, Singlemode G.652.D, gel-filled, Custom jacket marking, Blue jacket color, Eca flame rating. Provides Rodent Resistance</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...218 lines deleted...]
-    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 8 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+    <t>1593143-5</t>
+  </si>
+  <si>
+    <t>O-008-CN-8W-M08NS/28G/GY</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 8 fiber, OS2, LDPE, loose tube, gel-filled</t>
+  </si>
+  <si>
+    <t>810010675/DB</t>
+  </si>
+  <si>
+    <t>B-024-CN-8W-M24BK/22G-DK02</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.652.D and G.657.A1 , 24 fiber, Gel-filled, Meters jacket marking, Black jacket color and fiber color as per TDC-TS 900 011a  RM: 50-75mm</t>
+  </si>
+  <si>
+    <t>810010143/DB</t>
+  </si>
+  <si>
+    <t>B-004-CN-8W-M04BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, 4 fiber, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010144/DB</t>
+  </si>
+  <si>
+    <t>B-006-CN-8W-M06BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction 6 fiber, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253862</t>
   </si>
   <si>
     <t>760253862</t>
   </si>
   <si>
     <t>O-096-N3-8M-M12BK/16G/PE/PA/PE</t>
   </si>
   <si>
     <t>Fiber OSP cable,Triple Jacket, Anti Termite, All-Dielectric, 96 fiber, Singlemode G.652.D, Gel-filled, Mini Stranded Loose Tube, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252043</t>
   </si>
   <si>
     <t>760252043</t>
   </si>
   <si>
     <t>O-024-LN-5X-M06BK/21G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled, 24 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
   </si>
@@ -1888,53 +5257,50 @@
   <si>
     <t>O-024-LN-5Y-M06BK/21G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled, 24 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252028</t>
   </si>
   <si>
     <t>760252028</t>
   </si>
   <si>
     <t>O-002-CA-8Z-M02BK/28G/093</t>
   </si>
   <si>
     <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 2-fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010117/DB</t>
   </si>
   <si>
     <t>B-004-CN-8W-M04BK/30G</t>
   </si>
   <si>
-    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, 4 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
-[...1 lines deleted...]
-  <si>
     <t>810010118/DB</t>
   </si>
   <si>
     <t>B-006-CN-8W-M06BK/30G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction 6 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010120/DB</t>
   </si>
   <si>
     <t>B-012-CN-8W-M12BK/30G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric, 12 fiber, Central Tube Construction, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010138/DB</t>
   </si>
   <si>
     <t>B-144-LN-8F-M12NS/15G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube Arid-Core™ Construction, 144 fiber, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
@@ -1951,128 +5317,50 @@
   <si>
     <t>810010135/DB</t>
   </si>
   <si>
     <t>B-012-LN-8F-M12NS/15G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 12 fiber, Stranded Loose Tube Arid-Core™ Construction, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010134/DB</t>
   </si>
   <si>
     <t>B-002-LN-8F-M02NS/15G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric  2-fiber, Stranded Loose Tube Arid-Core™ Construction, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>9-1593147-5</t>
   </si>
   <si>
     <t>O-012-CN-5K-M12BK/28G/GY/LD</t>
   </si>
   <si>
-    <t>Single Jacket All-Dielectric, 12F Gel-Filled, Outdoor Central Tube cable. Provides Rodent Resistance.</t>
-[...76 lines deleted...]
-  <si>
     <t>810010269/DB</t>
   </si>
   <si>
     <t>O-036-LN-8F-M12NS/20G/BK-UK12</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 36 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>D-144-LA-8W-F24NS/200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, 200um fiber, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010237/DB</t>
   </si>
   <si>
     <t>D-432-LA-8W-F24NS/200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Single Jacket/Single Armor, 432 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, 200um fiber, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010238/DB</t>
@@ -2080,5570 +5368,4463 @@
   <si>
     <t>D-576-LA-8W-F24NS/200</t>
   </si>
   <si>
     <t>Fiber OSP cable, Single Jacket/Single Armor, 576 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, 200um fiber, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010281/DB</t>
   </si>
   <si>
     <t>B-012-CN-8G-M12BK/19G</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.657.A2, 12 fiber, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
     <t>810010277/DB</t>
   </si>
   <si>
     <t>B-002-CN-8G-M02BK/19G</t>
   </si>
   <si>
     <t>Fiber OSP cable, Blown Single Jacket All-Dielectric 2-fiber, Central Tube Construction, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>810110915/DB</t>
-[...3239 lines deleted...]
-    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 72 fiber, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213538</t>
+  </si>
+  <si>
+    <t>760213538</t>
+  </si>
+  <si>
+    <t>D-288-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 288 fiber, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213801</t>
+  </si>
+  <si>
+    <t>760213801</t>
+  </si>
+  <si>
+    <t>D-060-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 60 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213629</t>
+  </si>
+  <si>
+    <t>760213629</t>
+  </si>
+  <si>
+    <t>D-096-CN-RB-F12NS/5Y/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 96 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213454</t>
+  </si>
+  <si>
+    <t>760213454</t>
+  </si>
+  <si>
+    <t>D-036-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 36 fibers, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213546</t>
+  </si>
+  <si>
+    <t>760213546</t>
+  </si>
+  <si>
+    <t>D-360-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 360 fiber, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213637</t>
+  </si>
+  <si>
+    <t>760213637</t>
+  </si>
+  <si>
+    <t>D-144-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 144 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213728</t>
+  </si>
+  <si>
+    <t>760213728</t>
+  </si>
+  <si>
+    <t>D-096-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 96 fiber, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213553</t>
+  </si>
+  <si>
+    <t>760213553</t>
+  </si>
+  <si>
+    <t>D-432-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 432 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213462</t>
+  </si>
+  <si>
+    <t>760213462</t>
+  </si>
+  <si>
+    <t>D-048-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 48 fibers, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213827</t>
+  </si>
+  <si>
+    <t>760213827</t>
+  </si>
+  <si>
+    <t>D-096-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213736</t>
+  </si>
+  <si>
+    <t>760213736</t>
+  </si>
+  <si>
+    <t>D-144-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 144 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213835</t>
+  </si>
+  <si>
+    <t>760213835</t>
+  </si>
+  <si>
+    <t>D-144-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 144 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213561</t>
+  </si>
+  <si>
+    <t>760213561</t>
+  </si>
+  <si>
+    <t>D-012-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 12 fibers, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213744</t>
+  </si>
+  <si>
+    <t>760213744</t>
+  </si>
+  <si>
+    <t>D-192-CN-RB-F12NS/5X/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 192 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213660</t>
+  </si>
+  <si>
+    <t>760213660</t>
+  </si>
+  <si>
+    <t>D-012-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 12 fibers, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213579</t>
+  </si>
+  <si>
+    <t>760213579</t>
+  </si>
+  <si>
+    <t>D-024-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 24 fibers, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213843</t>
+  </si>
+  <si>
+    <t>760213843</t>
+  </si>
+  <si>
+    <t>D-192-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 192 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213751</t>
+  </si>
+  <si>
+    <t>760213751</t>
+  </si>
+  <si>
+    <t>D-216-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 216 fiber, Arid-Core, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213892</t>
+  </si>
+  <si>
+    <t>760213892</t>
+  </si>
+  <si>
+    <t>D-012-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 12 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket colorv</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213678</t>
+  </si>
+  <si>
+    <t>760213678</t>
+  </si>
+  <si>
+    <t>D-024-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 24 fibers, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213991</t>
+  </si>
+  <si>
+    <t>760213991</t>
+  </si>
+  <si>
+    <t>D-012-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 12 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213587</t>
+  </si>
+  <si>
+    <t>760213587</t>
+  </si>
+  <si>
+    <t>D-036-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 36 fibers, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213686</t>
+  </si>
+  <si>
+    <t>760213686</t>
+  </si>
+  <si>
+    <t>D-036-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 36 fibers, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213785</t>
+  </si>
+  <si>
+    <t>760213785</t>
+  </si>
+  <si>
+    <t>D-036-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 36 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213918</t>
+  </si>
+  <si>
+    <t>760213918</t>
+  </si>
+  <si>
+    <t>D-036-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 36 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213876</t>
+  </si>
+  <si>
+    <t>760213876</t>
+  </si>
+  <si>
+    <t>D-360-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 360 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214015</t>
+  </si>
+  <si>
+    <t>760214015</t>
+  </si>
+  <si>
+    <t>D-036-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 36 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213926</t>
+  </si>
+  <si>
+    <t>760213926</t>
+  </si>
+  <si>
+    <t>D-048-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 48 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214023</t>
+  </si>
+  <si>
+    <t>760214023</t>
+  </si>
+  <si>
+    <t>D-048-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 48 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213934</t>
+  </si>
+  <si>
+    <t>760213934</t>
+  </si>
+  <si>
+    <t>D-060-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 60 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214031</t>
+  </si>
+  <si>
+    <t>760214031</t>
+  </si>
+  <si>
+    <t>D-060-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 60 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213942</t>
+  </si>
+  <si>
+    <t>760213942</t>
+  </si>
+  <si>
+    <t>D-072-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 72 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214049</t>
+  </si>
+  <si>
+    <t>760214049</t>
+  </si>
+  <si>
+    <t>D-072-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 72 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214064</t>
+  </si>
+  <si>
+    <t>760214064</t>
+  </si>
+  <si>
+    <t>D-144-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 144 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760216325</t>
+  </si>
+  <si>
+    <t>760216325</t>
+  </si>
+  <si>
+    <t>D-018-LN-CM-F12NS/8W012/5L006</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 18 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213975</t>
+  </si>
+  <si>
+    <t>760213975</t>
+  </si>
+  <si>
+    <t>D-192-CA-RB-F12NS/5Y/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 192 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214072</t>
+  </si>
+  <si>
+    <t>760214072</t>
+  </si>
+  <si>
+    <t>D-192-CA-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 192 fiber, Multimode OM4, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213983</t>
+  </si>
+  <si>
+    <t>760213983</t>
+  </si>
+  <si>
+    <t>D-216-CA-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 216 fiber, Multimode OM3, bend insensitive, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227215</t>
+  </si>
+  <si>
+    <t>760227215</t>
+  </si>
+  <si>
+    <t>D-288-LA-8W-F12NS/PVDF1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227165</t>
+  </si>
+  <si>
+    <t>760227165</t>
+  </si>
+  <si>
+    <t>D-012-LA-8W-F12NS/PVDF1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151829</t>
+  </si>
+  <si>
+    <t>760151829</t>
+  </si>
+  <si>
+    <t>D-072-LN-CM-F12NS/8W024/5L048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154674</t>
+  </si>
+  <si>
+    <t>760154674</t>
+  </si>
+  <si>
+    <t>D-036-LN-CM-F12NS/8W024/5L012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154617</t>
+  </si>
+  <si>
+    <t>760154617</t>
+  </si>
+  <si>
+    <t>D-132-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 132 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154633</t>
+  </si>
+  <si>
+    <t>760154633</t>
+  </si>
+  <si>
+    <t>D-048-LA-CM-F12NS/8W024/5K024</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157875</t>
+  </si>
+  <si>
+    <t>760157875</t>
+  </si>
+  <si>
+    <t>O-002-CN-8W-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 2 fiber, Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157545</t>
+  </si>
+  <si>
+    <t>760157545</t>
+  </si>
+  <si>
+    <t>D-048-LN-CM-F12NS/8W036/5L012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161448</t>
+  </si>
+  <si>
+    <t>760161448</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162552</t>
+  </si>
+  <si>
+    <t>760162552</t>
+  </si>
+  <si>
+    <t>D-108-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 108 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162560</t>
+  </si>
+  <si>
+    <t>760162560</t>
+  </si>
+  <si>
+    <t>D-120-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 120 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162586</t>
+  </si>
+  <si>
+    <t>760162586</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 168 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760166207</t>
+  </si>
+  <si>
+    <t>760166207</t>
+  </si>
+  <si>
+    <t>D-048-LN-CM-F12NS/8W024/5K024</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760171199</t>
+  </si>
+  <si>
+    <t>760171199</t>
+  </si>
+  <si>
+    <t>O-012-CA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Filled, Outdoor Central Tube, 12 fibers, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175588</t>
+  </si>
+  <si>
+    <t>760175588</t>
+  </si>
+  <si>
+    <t>D-024-LN-CM-F12NS/8W012/5K012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760178491</t>
+  </si>
+  <si>
+    <t>760178491</t>
+  </si>
+  <si>
+    <t>D-072-LN-8W-F12GR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186106</t>
+  </si>
+  <si>
+    <t>760186106</t>
+  </si>
+  <si>
+    <t>D-012-LN-CM-F06NS/8W006/5K006</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 12 fibers, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760200378</t>
+  </si>
+  <si>
+    <t>760200378</t>
+  </si>
+  <si>
+    <t>D-072-LA-CM-F12NS/8W048/5L024</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 72 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760205401</t>
+  </si>
+  <si>
+    <t>760205401</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 8 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760203497</t>
+  </si>
+  <si>
+    <t>760203497</t>
+  </si>
+  <si>
+    <t>O-360-LN-5L-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket All-Dielectric, High Fiber Count, Gel-Filled, Outdoor Stranded Loose Tube, 360 fiber, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206482</t>
+  </si>
+  <si>
+    <t>760206482</t>
+  </si>
+  <si>
+    <t>O-336-LA-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,TeraSPEED® Single Jacket/Single Armor, High Fiber Count, 336 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213496</t>
+  </si>
+  <si>
+    <t>760213496</t>
+  </si>
+  <si>
+    <t>D-096-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 96 fiber, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213603</t>
+  </si>
+  <si>
+    <t>760213603</t>
+  </si>
+  <si>
+    <t>D-060-CN-RB-F12NS/5L/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 60 fibers, Dry Central Tube Ribbon, Multimode OM3 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213512</t>
+  </si>
+  <si>
+    <t>760213512</t>
+  </si>
+  <si>
+    <t>D-192-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 192 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213694</t>
+  </si>
+  <si>
+    <t>760213694</t>
+  </si>
+  <si>
+    <t>D-048-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 48 fibers, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213439</t>
+  </si>
+  <si>
+    <t>760213439</t>
+  </si>
+  <si>
+    <t>D-012-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Ribbon, 12 fibers, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213793</t>
+  </si>
+  <si>
+    <t>760213793</t>
+  </si>
+  <si>
+    <t>D-048-CA-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 48 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213520</t>
+  </si>
+  <si>
+    <t>760213520</t>
+  </si>
+  <si>
+    <t>D-216-CN-RB-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 216 fiber, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213702</t>
+  </si>
+  <si>
+    <t>760213702</t>
+  </si>
+  <si>
+    <t>D-060-CN-RB-F12NS/5K/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, Arid-Core, 60 fibers, Dry Central Tube Ribbon, Multimode OM4 bend insensitive, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128256</t>
+  </si>
+  <si>
+    <t>760128256</t>
+  </si>
+  <si>
+    <t>O-012-LN-5L-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket, 12 fiber,  All-Dielectric, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128264</t>
+  </si>
+  <si>
+    <t>760128264</t>
+  </si>
+  <si>
+    <t>O-024-LN-5L-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket All-Dielectric, 24 fiber, Stranded Loose Tube Arid-Core™ Construction,  Gel-filled, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128280</t>
+  </si>
+  <si>
+    <t>760128280</t>
+  </si>
+  <si>
+    <t>O-012-LN-5K-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket, 12 fiber,  All-Dielectric, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128306</t>
+  </si>
+  <si>
+    <t>760128306</t>
+  </si>
+  <si>
+    <t>O-144-LN-5K-F12NS/20T</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Mini Single Jacket All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135228</t>
+  </si>
+  <si>
+    <t>760135228</t>
+  </si>
+  <si>
+    <t>D-036-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135426</t>
+  </si>
+  <si>
+    <t>760135426</t>
+  </si>
+  <si>
+    <t>O-004-CN-8W-M04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 4 fiber, Central Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135632</t>
+  </si>
+  <si>
+    <t>760135632</t>
+  </si>
+  <si>
+    <t>O-036-CN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 36 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135640</t>
+  </si>
+  <si>
+    <t>760135640</t>
+  </si>
+  <si>
+    <t>O-036-CN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 36 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135210</t>
+  </si>
+  <si>
+    <t>760135210</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135491</t>
+  </si>
+  <si>
+    <t>760135491</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135301</t>
+  </si>
+  <si>
+    <t>760135301</t>
+  </si>
+  <si>
+    <t>D-288-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135509</t>
+  </si>
+  <si>
+    <t>760135509</t>
+  </si>
+  <si>
+    <t>O-012-CN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, Central Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135681</t>
+  </si>
+  <si>
+    <t>760135681</t>
+  </si>
+  <si>
+    <t>O-048-CN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Filled, 48 fibers, Central Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135905</t>
+  </si>
+  <si>
+    <t>760135905</t>
+  </si>
+  <si>
+    <t>O-432-LN-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,TeraSPEED® Single Jacket All-Dielectric, High Fiber Count, 432 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138669</t>
+  </si>
+  <si>
+    <t>760138669</t>
+  </si>
+  <si>
+    <t>D-024-LA-CM-F12NS/8W012/6F012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139824</t>
+  </si>
+  <si>
+    <t>760139824</t>
+  </si>
+  <si>
+    <t>D-216-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 216 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140731</t>
+  </si>
+  <si>
+    <t>760140731</t>
+  </si>
+  <si>
+    <t>D-048-LN-CM-F12NS/8W024/5L024</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142307</t>
+  </si>
+  <si>
+    <t>760142307</t>
+  </si>
+  <si>
+    <t>D-048-LN-CM-F12NS/8W024/6F024</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Composite OM1 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238342</t>
+  </si>
+  <si>
+    <t>760238342</t>
+  </si>
+  <si>
+    <t>D-004-LN-5K-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 4 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238343</t>
+  </si>
+  <si>
+    <t>760238343</t>
+  </si>
+  <si>
+    <t>D-008-LN-5K-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 8 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238344</t>
+  </si>
+  <si>
+    <t>760238344</t>
+  </si>
+  <si>
+    <t>D-008-LA-5K-F08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 8 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239389</t>
+  </si>
+  <si>
+    <t>760239389</t>
+  </si>
+  <si>
+    <t>D-1728-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239856</t>
+  </si>
+  <si>
+    <t>760239856</t>
+  </si>
+  <si>
+    <t>D-1152-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1152 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239858</t>
+  </si>
+  <si>
+    <t>760239858</t>
+  </si>
+  <si>
+    <t>D-1728-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 1728 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240987</t>
+  </si>
+  <si>
+    <t>760240987</t>
+  </si>
+  <si>
+    <t>D-864-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 864 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240989</t>
+  </si>
+  <si>
+    <t>760240989</t>
+  </si>
+  <si>
+    <t>D-720-CA-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable,  Steel Armored, Arid-Core, Dry Central Tube Ribbon, 720 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235884</t>
+  </si>
+  <si>
+    <t>760235884</t>
+  </si>
+  <si>
+    <t>D-192-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 192 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009843/DB</t>
+  </si>
+  <si>
+    <t>C-008-CA-8W-M08YL/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 8-fiber, ULSZH, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Yellow jacket color, Dca flame rating. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009920/DB</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-M12NS-CY03</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009926/DB</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-M12NS-CY04</t>
+  </si>
+  <si>
+    <t>810009927/DB</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-M12NS-CY04</t>
+  </si>
+  <si>
+    <t>810009929/DB</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-M12NS-CY04</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010019/DB</t>
+  </si>
+  <si>
+    <t>D-864-CN-RR-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010012/DB</t>
+  </si>
+  <si>
+    <t>D-144-CA-RR-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010017/DB</t>
+  </si>
+  <si>
+    <t>D-864-CA-RR-F12NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009842/DB</t>
+  </si>
+  <si>
+    <t>C-006-CA-8W-M06YL/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 6-fiber, ULSZH, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Yellow jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760242754</t>
+  </si>
+  <si>
+    <t>760242754</t>
+  </si>
+  <si>
+    <t>C-012-CA-5K-M12BK/28G</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor cable, 12-fiber, OM4, ULSZH, armored loose tube, gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252102</t>
+  </si>
+  <si>
+    <t>760252102</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-M12RD/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 12-fiber, HDPE, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Red jacket color, 1000 m. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252103</t>
+  </si>
+  <si>
+    <t>760252103</t>
+  </si>
+  <si>
+    <t>O-006-CA-8W-M06RD/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 6-fiber, HDPE, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Red jacket color, 1000 m. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009878/DB</t>
+  </si>
+  <si>
+    <t>C-016-CA-8W-M16YL/40G/GRP/E</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 16-fiber, ULSZH, loose tube, gel-filled, Singlemode G.652.D, Meters jacket marking, Yellow jacket color, Eca flame rating. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009879/DB</t>
+  </si>
+  <si>
+    <t>C-024-CA-8W-M24BK/40G/GRP/E</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 24-fiber, ULSZH, loose tube, Singlemode G.652.D, gel-filled, Meters jacket marking, Black jacket color, Eca flame rating. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810010057/DB</t>
+  </si>
+  <si>
+    <t>O-096-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009999/DB</t>
+  </si>
+  <si>
+    <t>O-008-CN-8W-M08BK/28G/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket All-Dielectric, 8 fiber Gel-Filled, Outdoor Central Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009724/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8F-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.657.A1, 144 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249630</t>
+  </si>
+  <si>
+    <t>760249630</t>
+  </si>
+  <si>
+    <t>D-156-LN-CM-F12NS/8W024/5L132</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249698</t>
+  </si>
+  <si>
+    <t>760249698</t>
+  </si>
+  <si>
+    <t>O-006-CN-5X-M06BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 6 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249694</t>
+  </si>
+  <si>
+    <t>760249694</t>
+  </si>
+  <si>
+    <t>O-024-CN-8Z-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 24 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249705</t>
+  </si>
+  <si>
+    <t>760249705</t>
+  </si>
+  <si>
+    <t>O-012-CA-5Y-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 12 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249708</t>
+  </si>
+  <si>
+    <t>760249708</t>
+  </si>
+  <si>
+    <t>O-012-CA-5X-M12BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 12 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249700</t>
+  </si>
+  <si>
+    <t>760249700</t>
+  </si>
+  <si>
+    <t>O-024-CN-5X-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 24 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249706</t>
+  </si>
+  <si>
+    <t>760249706</t>
+  </si>
+  <si>
+    <t>O-024-CA-5Y-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 24 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249728</t>
+  </si>
+  <si>
+    <t>760249728</t>
+  </si>
+  <si>
+    <t>O-048-LN-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled, 48 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249731</t>
+  </si>
+  <si>
+    <t>760249731</t>
+  </si>
+  <si>
+    <t>O-072-LN-5Y-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled 72 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249738</t>
+  </si>
+  <si>
+    <t>760249738</t>
+  </si>
+  <si>
+    <t>O-048-LA-5X-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled CST, 48 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249739</t>
+  </si>
+  <si>
+    <t>760249739</t>
+  </si>
+  <si>
+    <t>O-072-LA-5X-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled CST, 72 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244889</t>
+  </si>
+  <si>
+    <t>760244889</t>
+  </si>
+  <si>
+    <t>O-012-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, 12 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810010009/DB</t>
+  </si>
+  <si>
+    <t>O-048-LA-8W-M06BK/20G/AJ</t>
+  </si>
+  <si>
+    <t>Rodent Resistant Alternative Jacket/Single Armor, Gel-Filled, Outdoor Stranded Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>810009934/DB</t>
+  </si>
+  <si>
+    <t>S-036-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 36 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009935/DB</t>
+  </si>
+  <si>
+    <t>S-048-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 48 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009936/DB</t>
+  </si>
+  <si>
+    <t>S-060-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 60 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009937/DB</t>
+  </si>
+  <si>
+    <t>S-072-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 72 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009944/DB</t>
+  </si>
+  <si>
+    <t>S-096-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 96 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking</t>
+  </si>
+  <si>
+    <t>810009940/DB</t>
+  </si>
+  <si>
+    <t>S-216-LN-8W-M12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 216 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241048</t>
+  </si>
+  <si>
+    <t>760241048</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 6 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241049</t>
+  </si>
+  <si>
+    <t>760241049</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 12 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009687/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8W-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009684/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, 48 fiber, Gel-Filled, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009686/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, 96 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241056</t>
+  </si>
+  <si>
+    <t>760241056</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, 12 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241061</t>
+  </si>
+  <si>
+    <t>760241061</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>4-2227124-4</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Multi-tube Cable with Corrugated Steel Armoring, OS2, 24-fiber with HDPE Jacket, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248101</t>
+  </si>
+  <si>
+    <t>760248101</t>
+  </si>
+  <si>
+    <t>D-072-LN-CM-F12NS/8W048/5K024</t>
+  </si>
+  <si>
+    <t>810009719/DB</t>
+  </si>
+  <si>
+    <t>S-072-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 72 fiber, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009741/DB</t>
+  </si>
+  <si>
+    <t>S-060-LN-8W-F12NS/25G/S</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP All-Dielectric Self-Supporting, 60 fibers, 2.5mm Gel-filled Tubes, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>2121106-3</t>
+  </si>
+  <si>
+    <t>O-006-CA-5Y-M06BK/30G/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outdoor 6 Fiber Unitube Cable with Corrugated Steel Armoring, OM3, with HDPE Jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241057</t>
+  </si>
+  <si>
+    <t>760241057</t>
+  </si>
+  <si>
+    <t>O-024-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, 24 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241058</t>
+  </si>
+  <si>
+    <t>760241058</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241059</t>
+  </si>
+  <si>
+    <t>760241059</t>
+  </si>
+  <si>
+    <t>O-072-LN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single, 72 fiber, Gel-Filled, Outdoor Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009954/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M24BK/17T 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket, 96 fiber, All-Dielectric Outdoor Stranded Loose Tube 200um Fiber Arid-Core™ Construction, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251204</t>
+  </si>
+  <si>
+    <t>760251204</t>
+  </si>
+  <si>
+    <t>D-048-LN-CM-F12NS/8W036/5K012</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252036</t>
+  </si>
+  <si>
+    <t>760252036</t>
+  </si>
+  <si>
+    <t>O-008-CA-5X-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 8 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252040</t>
+  </si>
+  <si>
+    <t>760252040</t>
+  </si>
+  <si>
+    <t>O-144-LN-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled, 144 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252039</t>
+  </si>
+  <si>
+    <t>760252039</t>
+  </si>
+  <si>
+    <t>O-096-LN-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled, 96 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252047</t>
+  </si>
+  <si>
+    <t>760252047</t>
+  </si>
+  <si>
+    <t>O-096-LA-8Z-M12BK/22G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled CST, 96 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252023</t>
+  </si>
+  <si>
+    <t>760252023</t>
+  </si>
+  <si>
+    <t>O-004-CN-5Y-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 4 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253168</t>
+  </si>
+  <si>
+    <t>760253168</t>
+  </si>
+  <si>
+    <t>S-048-LD-8M-M12BK/24G/PE/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, ADSS Long Span, 48 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color, 500m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252037</t>
+  </si>
+  <si>
+    <t>760252037</t>
+  </si>
+  <si>
+    <t>O-024-LN-8Z-M06BK/21G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Loose Tube Gel-filled, 24 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252019</t>
+  </si>
+  <si>
+    <t>760252019</t>
+  </si>
+  <si>
+    <t>O-002-CN-8Z-M02BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 2-fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252026</t>
+  </si>
+  <si>
+    <t>760252026</t>
+  </si>
+  <si>
+    <t>O-004-CN-5X-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, All-dielectric, 4 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252623</t>
+  </si>
+  <si>
+    <t>760252623</t>
+  </si>
+  <si>
+    <t>O-006-N3-8M-M06BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 6 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252627</t>
+  </si>
+  <si>
+    <t>760252627</t>
+  </si>
+  <si>
+    <t>O-072-N3-8M-M12BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 72 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252628</t>
+  </si>
+  <si>
+    <t>760252628</t>
+  </si>
+  <si>
+    <t>O-006-N3-5X-M06BK/16G/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric 6 fiber, Gel Filled, Mini Stranded Loose Tube, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252629</t>
+  </si>
+  <si>
+    <t>760252629</t>
+  </si>
+  <si>
+    <t>O-012-N3-5X-M12BK/16G/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 12 fiber, Gel Filled, Mini Stranded Loose Tube, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252630</t>
+  </si>
+  <si>
+    <t>760252630</t>
+  </si>
+  <si>
+    <t>O-024-N3-5X-M12BK/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>OM4 24 Core Gel-filled Mini Loose Tube Sac Sheath cable, Anti-termite, PE Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252021</t>
+  </si>
+  <si>
+    <t>760252021</t>
+  </si>
+  <si>
+    <t>O-008-CN-8Z-M08BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, 8 fiber, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252051</t>
+  </si>
+  <si>
+    <t>760252051</t>
+  </si>
+  <si>
+    <t>O-024-LA-5X-M06BK/21G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Stranded Loose Tube Gel-filled CST, 24 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238911</t>
+  </si>
+  <si>
+    <t>760238911</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-X08BK/28G/LD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 8 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Custom jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252158</t>
+  </si>
+  <si>
+    <t>760252158</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12BK/20G/GRP/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Double Jacket, flat GRP, SLT, 24 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color, Anti-Termite &amp; Rodent</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252032</t>
+  </si>
+  <si>
+    <t>760252032</t>
+  </si>
+  <si>
+    <t>O-004-CA-5Y-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 4 fiber, Multimode OM3, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010116/DB</t>
+  </si>
+  <si>
+    <t>B-002-CN-8W-M02BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric 2-fiber, Central Tube Construction, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253897</t>
+  </si>
+  <si>
+    <t>760253897</t>
+  </si>
+  <si>
+    <t>O-048-N3-5X-M12BK/16G/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Multimode, Triple Jacket, Anti Termite, All-Dielectric Gel-filled, Mini Stranded Loose Tube, 48 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010266/DB</t>
+  </si>
+  <si>
+    <t>B-024-CN-8W-M24BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.652.D and G.657.A1, 24 fiber, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010270/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8F-M12NS/20G/BK-UK12</t>
+  </si>
+  <si>
+    <t>810010271/DB</t>
+  </si>
+  <si>
+    <t>O-072-LN-8F-M12NS/20G/BK-UK12</t>
+  </si>
+  <si>
+    <t>810010119/DB</t>
+  </si>
+  <si>
+    <t>B-008-CN-8W-M08BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010121/DB</t>
+  </si>
+  <si>
+    <t>B-024-CN-8F-M24BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.657.A1, 24 fiber, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010137/DB</t>
+  </si>
+  <si>
+    <t>B-036-LN-8F-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube Arid-Core™ Construction Cable, 36 fiber, Singlemode G.652.D, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>2121106-2</t>
+  </si>
+  <si>
+    <t>O-006-CA-5X-M06BK/30G/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outside Plant Cable, 6-core, CST (Corrugated Steel Tape) Armored, Loose-tube, Gel-filled, 50/125 µm, OM4, Multimode, Black cable jacket</t>
+  </si>
+  <si>
+    <t>8107565/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 96 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64623447-12MLT</t>
+  </si>
+  <si>
+    <t>O-012-LN-8M-M12BL</t>
+  </si>
+  <si>
+    <t>12 Core OS2 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254725</t>
+  </si>
+  <si>
+    <t>760254725</t>
+  </si>
+  <si>
+    <t>C-012-CA-8W-M12BK/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Indoor/Outdoor Low Smoke Zero Halogen, TeraSPEED® Central Loose Tube, GRP Armoured Fiber Optic Cable, 12-fiber, Singlemode OS2, Gel-free, black. Provides Rodent Resistance.</t>
+  </si>
+  <si>
+    <t>810010146/DB</t>
+  </si>
+  <si>
+    <t>B-012-CN-8W-M12BK/20G</t>
+  </si>
+  <si>
+    <t>810010145/DB</t>
+  </si>
+  <si>
+    <t>B-008-CN-8W-M08BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8-769509-4</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Optic Cable, 6-fiber, singlemode, OS2, MDPE, loose tube, gel-filled, cut length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253281</t>
+  </si>
+  <si>
+    <t>760253281</t>
+  </si>
+  <si>
+    <t>O-024-N3-8M-M12RS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 24 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Rose jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253280</t>
+  </si>
+  <si>
+    <t>760253280</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12BL/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 48 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253284</t>
+  </si>
+  <si>
+    <t>760253284</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12SL/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 48 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Gray jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253287</t>
+  </si>
+  <si>
+    <t>760253287</t>
+  </si>
+  <si>
+    <t>O-048-N3-8M-M12VI/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric, 48 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Violet jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253285</t>
+  </si>
+  <si>
+    <t>760253285</t>
+  </si>
+  <si>
+    <t>O-012-N3-8M-M12VI/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Triple Jacket, Anti Termite, All-Dielectric 12 fiber, Gel Filled, Mini Stranded Loose Tube, Singlemode G.652.D, Feet jacket marking, Violet jacket color</t>
+  </si>
+  <si>
+    <t>810010104/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8W-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction Cable</t>
+  </si>
+  <si>
+    <t>64623447-06MLT</t>
+  </si>
+  <si>
+    <t>O-006-LD-8M-M06BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>6 Core OS2 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>64624474-06MLT</t>
+  </si>
+  <si>
+    <t>O-006-LD-5X-M06BL/15G/PE/PA</t>
+  </si>
+  <si>
+    <t>6 Core OM4 Outdoor Mini Loose Tube - Double Jacket</t>
+  </si>
+  <si>
+    <t>D-192-LA-8W-F24NS/200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, 200um fiber, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64623447-24MLT</t>
+  </si>
+  <si>
+    <t>O-024-LN-8M-M12BL</t>
+  </si>
+  <si>
+    <t>24 Core SM CSM External Mini Loose Tube OD 6.3mm</t>
+  </si>
+  <si>
+    <t>810010196/DB</t>
+  </si>
+  <si>
+    <t>B-024-CN-8G-M24BK/22G</t>
+  </si>
+  <si>
+    <t>810010278/DB</t>
+  </si>
+  <si>
+    <t>B-004-CN-8G-M04BK/19G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, 4 fiber, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009832/DB</t>
+  </si>
+  <si>
+    <t>O-004-CA-8W-M04BK/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 4-fiber, HDPE, loose tube, gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color, 1000 m, black. Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810009833/DB</t>
+  </si>
+  <si>
+    <t>O-006-CA-8W-M06BK/GY/HD</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, 6-fiber, OS2, HDPE, loose tube, 6 fiber, gel-filled, Singlemode G.652.D and G.657.A1, 1000 m, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009836/DB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249410</t>
+  </si>
+  <si>
+    <t>760249410</t>
+  </si>
+  <si>
+    <t>B-024-LN-5K-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Blown Micro Single Jacket All-Dielectric, 24 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009899/DB</t>
+  </si>
+  <si>
+    <t>B-024-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 24 fiber, All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009900/DB</t>
+  </si>
+  <si>
+    <t>B-036-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 36 fiber, All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009902/DB</t>
+  </si>
+  <si>
+    <t>B-072-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 72 fiber, All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009904/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8F-M12BK/14D</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket, 144 fiber, All-Dielectric Stranded Microsheath Tube Construction, Gel-free, Singlemode G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Stranded Loose Tube Double Jacket, Single Armored</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Loose Tube, CST Armored</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor All-Dielectric Self-Supporting (ADSS), Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, Outdoor Arid Core Gel-Filled Tubes, Stranded Loose Tube All-Dielectric</t>
+  </si>
+  <si>
+    <t>8106750/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, High Fiber Count, 432 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107365/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106687/DB</t>
+  </si>
+  <si>
+    <t>O-312-LN-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, High Fiber Count, 312 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107306/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 216 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107366/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 216 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107307/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107567/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107558/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107298/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107360/DB</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107559/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107299/DB</t>
+  </si>
+  <si>
+    <t>D-036-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107362/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 72 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107363/DB</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010273/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010275/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107772/DB</t>
+  </si>
+  <si>
+    <t>D-020-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 20 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010276/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107821/DB</t>
+  </si>
+  <si>
+    <t>D-030-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 30 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009923/DB</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-M12NS-CY03</t>
+  </si>
+  <si>
+    <t>8107859/DB</t>
+  </si>
+  <si>
+    <t>D-060-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 60 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107943/DB</t>
+  </si>
+  <si>
+    <t>D-004-LA-8W-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 4 fiber, Singlemode G.652.D and G.657.A1,  Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107925/DB</t>
+  </si>
+  <si>
+    <t>D-008-LA-8W-M08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 8 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1,  Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107836/DB</t>
+  </si>
+  <si>
+    <t>D-156-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 156 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107959/DB</t>
+  </si>
+  <si>
+    <t>D-060-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 60 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107784/DB</t>
+  </si>
+  <si>
+    <t>D-018-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 18 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107837/DB</t>
+  </si>
+  <si>
+    <t>D-228-LA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 228 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108029/DB</t>
+  </si>
+  <si>
+    <t>D-084-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 84 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107855/DB</t>
+  </si>
+  <si>
+    <t>D-004-LN-8W-M04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 4 fiber, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107884/DB</t>
+  </si>
+  <si>
+    <t>O-576-LA-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, High Fiber Count, 576 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108037/DB</t>
+  </si>
+  <si>
+    <t>D-084-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 84 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108050/DB</t>
+  </si>
+  <si>
+    <t>O-576-LN-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, High Fiber Count, 576 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108149/DB</t>
+  </si>
+  <si>
+    <t>D-064-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 64 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108095/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 168 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108313/DB</t>
+  </si>
+  <si>
+    <t>D-180-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 180 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108442/DB</t>
+  </si>
+  <si>
+    <t>D-132-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 132 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108443/DB</t>
+  </si>
+  <si>
+    <t>D-168-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 168 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108302/DB</t>
+  </si>
+  <si>
+    <t>D-192-LN-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 192 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108435/DB</t>
+  </si>
+  <si>
+    <t>D-108-LA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 108 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108702/DB</t>
+  </si>
+  <si>
+    <t>D-228-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 228 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646628/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A2, 48 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646607/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646629/DB</t>
+  </si>
+  <si>
+    <t>O-072-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A2, 72 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646620/DB</t>
+  </si>
+  <si>
+    <t>860646609/DB</t>
+  </si>
+  <si>
+    <t>O-006-LA-8G-M06NS/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 6 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646622/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 72 fiber Arid Core construction, stranded loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646631/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket, All-Dielectric, 144 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646611/DB</t>
+  </si>
+  <si>
+    <t>O-024-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 24 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646623/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646612/DB</t>
+  </si>
+  <si>
+    <t>O-048-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 48 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646605/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 48 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646614/DB</t>
+  </si>
+  <si>
+    <t>O-096-LA-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket/Single Armor, 96 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.657.A2, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008858/DB</t>
+  </si>
+  <si>
+    <t>D-024-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008859/DB</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008868/DB</t>
+  </si>
+  <si>
+    <t>D-024-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 24 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008862/DB</t>
+  </si>
+  <si>
+    <t>D-096-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008857/DB</t>
+  </si>
+  <si>
+    <t>D-012-LN-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810008874/DB</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-F123G/AJ</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Alternative Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009012/DB</t>
+  </si>
+  <si>
+    <t>D-240-LA-8W-F12BL</t>
+  </si>
+  <si>
+    <t>810009034/DB</t>
+  </si>
+  <si>
+    <t>D-002-LA-8W-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, 2 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009429/DB</t>
+  </si>
+  <si>
+    <t>D-144-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009430/DB</t>
+  </si>
+  <si>
+    <t>D-288-CN-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009639/DB</t>
+  </si>
+  <si>
+    <t>B-002-LN-8W-F02NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 2-fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009656/DB</t>
+  </si>
+  <si>
+    <t>B-144-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>810009649/DB</t>
+  </si>
+  <si>
+    <t>810009650/DB</t>
+  </si>
+  <si>
+    <t>B-024-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 24 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009641/DB</t>
+  </si>
+  <si>
+    <t>B-024-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 24 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009651/DB</t>
+  </si>
+  <si>
+    <t>B-036-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>810009642/DB</t>
+  </si>
+  <si>
+    <t>B-036-LN-8W-F12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 36 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009652/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, 48 fiber, Stranded Loose Tube Arid-Core™ Gel-filled, Singlemode G.652.D and G.657.A1, Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009654/DB</t>
+  </si>
+  <si>
+    <t>B-072-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 72 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009655/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12NS/15G</t>
+  </si>
+  <si>
+    <t>8101755/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 4 fiber, Central Tube Cable, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101756/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 6 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101757/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 8 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101763/DB</t>
+  </si>
+  <si>
+    <t>O-020-CA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 20 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106357/DB</t>
+  </si>
+  <si>
+    <t>O-016-CA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 16 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8101765/DB</t>
+  </si>
+  <si>
+    <t>O-024-CA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 24 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106267/DB</t>
+  </si>
+  <si>
+    <t>O-008-CA-8W-M08NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 8 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106268/DB</t>
+  </si>
+  <si>
+    <t>O-012-CA-8W-M12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, Central Tube Cable, 12 fibers, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106285/DB</t>
+  </si>
+  <si>
+    <t>O-006-CA-8W-M06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 6 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8102402/DB</t>
+  </si>
+  <si>
+    <t>O-036-CA-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 36 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8102408/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Filled, 48 fibers, Central Tube Cable, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106677/DB</t>
+  </si>
+  <si>
+    <t>O-312-LA-8W-F24NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, High Fiber Count, 312 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107301/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 60 fibers, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106680/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, High Fiber Count, 384 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106673/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, High Fiber Count, , 336 fiberGel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8106674/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, High Fiber Count, 432 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8107364/DB</t>
+  </si>
+  <si>
+    <t>D-120-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 120 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240985</t>
+  </si>
+  <si>
+    <t>760240985</t>
+  </si>
+  <si>
+    <t>D-576-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 576 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240986</t>
+  </si>
+  <si>
+    <t>760240986</t>
+  </si>
+  <si>
+    <t>D-720-CN-RB-F24NS/8W/99A</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable,  Non-Armored, All-Dielectric, 720 fiber, Arid-Core, Dry Central Tube Ribbon, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241352</t>
+  </si>
+  <si>
+    <t>760241352</t>
+  </si>
+  <si>
+    <t>D-432-LN-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Gel-Free, Stranded Loose Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241357</t>
+  </si>
+  <si>
+    <t>760241357</t>
+  </si>
+  <si>
+    <t>D-576-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 576 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241358</t>
+  </si>
+  <si>
+    <t>760241358</t>
+  </si>
+  <si>
+    <t>D-864-LA-RR-F12NS/8W/99H</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Outdoor Steel Armored, Gel-Free, Stranded Loose Tube Rollable Ribbon, 864 fiber, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243175</t>
+  </si>
+  <si>
+    <t>760243175</t>
+  </si>
+  <si>
+    <t>D-060-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 60 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243167</t>
+  </si>
+  <si>
+    <t>760243167</t>
+  </si>
+  <si>
+    <t>D-072-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 72 fiber, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243170</t>
+  </si>
+  <si>
+    <t>760243170</t>
+  </si>
+  <si>
+    <t>D-288-LA-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243179</t>
+  </si>
+  <si>
+    <t>760243179</t>
+  </si>
+  <si>
+    <t>D-288-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243174</t>
+  </si>
+  <si>
+    <t>760243174</t>
+  </si>
+  <si>
+    <t>D-048-LN-5G-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Multimode OM5, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>860646627/DB</t>
+  </si>
+  <si>
+    <t>O-024-LN-8G-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A2, 24 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810009682/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, High Tensile Strength, Gel-Filled, Singlemode G.652.D and G.657.A1, 12 fiber, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244890</t>
+  </si>
+  <si>
+    <t>760244890</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, Singlemode G.652.D and G.657.A1, Gel-Filled, 24 fiber, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244986</t>
+  </si>
+  <si>
+    <t>760244986</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Blown Micro Single Jacket, 24 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244987</t>
+  </si>
+  <si>
+    <t>760244987</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244894</t>
+  </si>
+  <si>
+    <t>760244894</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket All-Dielectric, High Tensile Strength, 144 fiber, Singlemode G.652.D and G.657.A1, Gel-Filled, Outdoor Stranded Loose Tube, Black jacket color, Meters cable marking, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244988</t>
+  </si>
+  <si>
+    <t>760244988</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Blown Micro Single Jacket, 48 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244989</t>
+  </si>
+  <si>
+    <t>760244989</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244990</t>
+  </si>
+  <si>
+    <t>760244990</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244991</t>
+  </si>
+  <si>
+    <t>760244991</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244992</t>
+  </si>
+  <si>
+    <t>760244992</t>
+  </si>
+  <si>
+    <t>810010414/DB</t>
+  </si>
+  <si>
+    <t>O-012-LN-8W-M12BK/20G-DE03</t>
+  </si>
+  <si>
+    <t>Single Jacket All-Dielectric, Gel-Filled, Outdoor Stranded Loose Tube / SM G652D/G657A1 Fibre Cable</t>
+  </si>
+  <si>
+    <t>810010412/DB</t>
+  </si>
+  <si>
+    <t>O-096-L2-8W-M12BK/23G-DE03</t>
+  </si>
+  <si>
+    <t>810010416/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M12BK/20G-DE03</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP   Single Jacket All-Dielectric, Gel-Filled, Outdoor  Stranded Loose Tube Cable / Inlay Tape / DIN Colour Coding</t>
+  </si>
+  <si>
+    <t>810110906/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-8W-M08NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 48 fiber, 8 fibers per tube, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810110903/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24OR/17G 200-NL99</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® Zero Water Peak, Blown Micro Single Jacket, 192 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.657.A1, Meters jacket marking, Orange jacket color.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262194</t>
+  </si>
+  <si>
+    <t>760262194</t>
+  </si>
+  <si>
+    <t>O-012-LN-8F-M-12-NS-20G-PE-PA-GRPA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite and Rodent resistant, Singlemode G.652.D/G.657.A1, 12 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262195</t>
+  </si>
+  <si>
+    <t>760262195</t>
+  </si>
+  <si>
+    <t>O-024-LN-8F-M-12-NS-20G-PE-PA-GRPA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite and Rodent resistant, Singlemode G.652.D/G.657.A1, 24 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262197</t>
+  </si>
+  <si>
+    <t>760262197</t>
+  </si>
+  <si>
+    <t>O-072-LN-8F-M-12-NS-20G-PE-PA-GRPA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite and Rodent resistant, Singlemode G.652.D/G.657.A1, 72 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262301</t>
+  </si>
+  <si>
+    <t>760262301</t>
+  </si>
+  <si>
+    <t>O-006-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 6 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262303</t>
+  </si>
+  <si>
+    <t>760262303</t>
+  </si>
+  <si>
+    <t>O-024-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 24 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262305</t>
+  </si>
+  <si>
+    <t>760262305</t>
+  </si>
+  <si>
+    <t>O-096-LN-8F-M-12-NS-19G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 96 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262200</t>
+  </si>
+  <si>
+    <t>760262200</t>
+  </si>
+  <si>
+    <t>O-024-LN-8F-M-12-NS-19G-PE-PA-PE-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Stranded loose tube, Gel-filled, Termite resistant, Singlemode G.652.D/G.657.A1, 24 fibers, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260081</t>
+  </si>
+  <si>
+    <t>760260081</t>
+  </si>
+  <si>
+    <t>B-012-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 12 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260089</t>
+  </si>
+  <si>
+    <t>760260089</t>
+  </si>
+  <si>
+    <t>B-024-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 24 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262187</t>
+  </si>
+  <si>
+    <t>760262187</t>
+  </si>
+  <si>
+    <t>B-048-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 48 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262190</t>
+  </si>
+  <si>
+    <t>760262190</t>
+  </si>
+  <si>
+    <t>B-144-LN-8F-M-12-NS-15G-PE-PA-AP01</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Blown Micro Single Jacket , Stranded loose tube, Gel-Filled, Termite resistant, PA jacket, Singlemode G.652.D/G.657.A1, 144 fibers, Meters jacket marking, Blue jacket color</t>
+  </si>
+  <si>
+    <t>810111006/DB</t>
+  </si>
+  <si>
+    <t>O-144-LN-8W-M12BK/20G-SA08</t>
+  </si>
+  <si>
+    <t>810010365/DB</t>
+  </si>
+  <si>
+    <t>O-012-LN-8F-M12NS/20G/BK</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Mini Single Jacket All-Dielectric, Singlemode G.657.A1, 12 fiber Arid Core construction, Gel-filled, stranded loose tube, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010390/DB</t>
+  </si>
+  <si>
+    <t>O-012-LN-5K-M12NS/20G/HTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED 550 Mini Single Jacket All-Dielectric, High Tensile Strength, Gel-Filled, Multi-mode OM4, 12 fiber, Stranded Loose Tube, Meters jacket marking, Black jacket color, Provides Rodent Resistance</t>
+  </si>
+  <si>
+    <t>810010381/DB</t>
+  </si>
+  <si>
+    <t>B-024-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>810010385/DB</t>
+  </si>
+  <si>
+    <t>B-072-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>810010386/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12NS/13G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket, 96 fiber, All-Dielectric Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010428/DB</t>
+  </si>
+  <si>
+    <t>B-288-LN-8W-M24BK/14G 200</t>
+  </si>
+  <si>
+    <t>810010332/DB</t>
+  </si>
+  <si>
+    <t>D-024-HA-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>810010362/DB</t>
+  </si>
+  <si>
+    <t>D-432-CN-RR-F12NS/8W/99A/200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, 200um Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010484/DB</t>
+  </si>
+  <si>
+    <t>D-288-CN-RR-F12NS/8W/99A/200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, 200um Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010426/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24BK/14G 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 192 fiber, Singlemode G.652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010424/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M24BK/14G 200</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak,® Blown Micro Single Jacket All-Dielectric Outdoor Stranded Loose Tube  200um Fiber Arid-Core™ Construction, 96 fiber, Singlemode G652.D and G.657.A1, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010523/DB</t>
+  </si>
+  <si>
+    <t>D-144-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>810010524/DB</t>
+  </si>
+  <si>
+    <t>D-288-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>810010525/DB</t>
+  </si>
+  <si>
+    <t>D-432-CA-RR-F12NS/8W/99G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Armored, Arid-Core, Dry Central Tube Rollable Ribbon, 432 fiber, Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108111/DB</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-F12YL</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color with Yellow tracer</t>
+  </si>
+  <si>
+    <t>8108304/DB</t>
+  </si>
+  <si>
+    <t>D-144-LA-8W-F12GR</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color with Green tracer</t>
+  </si>
+  <si>
+    <t>810010322/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24NS/17T 200</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252025</t>
+  </si>
+  <si>
+    <t>760252025</t>
+  </si>
+  <si>
+    <t>O-002-CN-5X-M02BK/28G/093</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252034</t>
+  </si>
+  <si>
+    <t>760252034</t>
+  </si>
+  <si>
+    <t>O-002-CA-5X-M02BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 2 fiber, Multimode OM4, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257826</t>
+  </si>
+  <si>
+    <t>760257826</t>
+  </si>
+  <si>
+    <t>O-002-CA-5C-M02BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 2 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257827</t>
+  </si>
+  <si>
+    <t>760257827</t>
+  </si>
+  <si>
+    <t>O-004-CA-5C-M04BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 4 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257831</t>
+  </si>
+  <si>
+    <t>760257831</t>
+  </si>
+  <si>
+    <t>O-024-CA-5C-M24BK/28G/093</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, PE, Gel-filled Central Tube, CST, 24 fiber, Multimode OM5, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010358/DB</t>
+  </si>
+  <si>
+    <t>O-048-LN-8W-M08BK/20G</t>
   </si>
   <si>
     <t>810010318/DB</t>
   </si>
   <si>
     <t>O-048-L2-8W-M12BK/20G</t>
   </si>
   <si>
-    <t>LightScope® ZWP  Double Jacket/Single Armor, Gel-Filled, Outdoor  Stranded Loose Tube Cable</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258191</t>
   </si>
   <si>
     <t>760258191</t>
   </si>
   <si>
-    <t>B-024-LN-8W-M12NS/13G</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258192</t>
   </si>
   <si>
     <t>760258192</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258194</t>
   </si>
   <si>
     <t>760258194</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258195</t>
   </si>
   <si>
     <t>760258195</t>
   </si>
   <si>
-    <t>B-072-LN-8W-M12NS/13G</t>
-[...4 lines deleted...]
-  <si>
     <t>810010302/DB</t>
   </si>
   <si>
     <t>D-012-HA-8W-F12YL/LTS</t>
   </si>
   <si>
     <t>HeliARC™ LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Outdoor Stranded Loose Tube Cable with single yellow stripe on the outer jacket, Build America Buy America (BABA)</t>
   </si>
   <si>
     <t>810010316/DB</t>
   </si>
   <si>
     <t>O-012-L2-8W-M04BK/20G</t>
   </si>
   <si>
-    <t>810010365/DB</t>
-[...59 lines deleted...]
-    <t>Fiber OSP cable, Non-Armored, All-Dielectric, Arid-Core, Dry Central Tube Rollable Ribbon, 288 fiber, 200um Singlemode G.652.D and G.657.A1, Gel-free, Feet jacket marking, Black jacket color</t>
+    <t>810010471/DB</t>
+  </si>
+  <si>
+    <t>B-048-LN-HY-F12NS/15G/8W048/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Micro Single Jacket All-Dielectric, Tone Wire Outdoor, 48 fiber, Stranded Loose Tube Arid-Core™ Construction, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010670/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12BK/13G-DK02</t>
+  </si>
+  <si>
+    <t>810010284/DB</t>
+  </si>
+  <si>
+    <t>B-006-CN-8G-M06BK/30G</t>
+  </si>
+  <si>
+    <t>810010285/DB</t>
+  </si>
+  <si>
+    <t>B-008-CN-8G-M08BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric Outdoor Central Tube Construction, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010286/DB</t>
+  </si>
+  <si>
+    <t>B-012-CN-8G-M12BK/30G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Blown Single Jacket All-Dielectric, 12 fiber, Central Tube Construction, Singlemode G.657.A2, Gel-filled, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010280/DB</t>
+  </si>
+  <si>
+    <t>B-008-CN-8G-M08BK/19G</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257749</t>
+  </si>
+  <si>
+    <t>760257749</t>
+  </si>
+  <si>
+    <t>2121112-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Outside Plant Cable, 12-core, CST (Corrugated Steel Tape) Armored, Loose-tube, Gel-filled, 50/125 µm, OM4, Multimode, Black cable jacket</t>
   </si>
   <si>
     <t>810010465/DB</t>
   </si>
   <si>
     <t>O-004-CN-8W-M04BK/28G/HD</t>
   </si>
   <si>
-    <t>Fiber OSP cable, Single Jacket All-Dielectric, 8 fiber Gel-Filled, Outdoor Central Tube, Singlemode G.652.D, Meters jacket marking, Black jacket color</t>
-[...74 lines deleted...]
-    <t>B-096-LN-8W-M12BK/13G-DK02</t>
+    <t>810010214/DB</t>
+  </si>
+  <si>
+    <t>C-016-CA-8W-M16BK/40G/GRP/E</t>
+  </si>
+  <si>
+    <t>Fiber indoor/outdoor drop cable, 16-fiber, ULSZH, loose tube, Singlemode G.652.D, gel-filled, Meters jacket marking, Black jacket color, Eca flame rating. Provides Rodent Resistance</t>
   </si>
   <si>
     <t>1-599683-4</t>
   </si>
   <si>
     <t>O-012-CA-8W-M08BK/28G/GY/HD</t>
   </si>
   <si>
     <t>Fiber OSP cable, 12-fiber, OS2, HDPE, loose tube, 12 fiber, gel-filled, Singlemode G.652.D and G.657.A1, 1000 m, Meters jacket marking, Black jacket color. Provides Rodent Resistance.</t>
   </si>
   <si>
     <t>1-599682-4</t>
   </si>
   <si>
     <t>O-006-CA-8W-M08BK</t>
   </si>
   <si>
-    <t>Fiber OSP cable, 6-fiber, OS2, HDPE, loose tube, 6 fiber, gel-filled, Singlemode G.652.D and G.657.A1, 1000 m, Meters jacket marking, Black jacket color</t>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257139</t>
+  </si>
+  <si>
+    <t>760257139</t>
+  </si>
+  <si>
+    <t>O-004-CA-5K-M04BK/28G/GY</t>
+  </si>
+  <si>
+    <t>Outside Plant Fiber Optic Cable, HDPE, 6-fiber, Multimode, OM4, loose tube, gel-filled, 2000 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003947</t>
+  </si>
+  <si>
+    <t>760003947</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Filled, Outdoor Central Tube, 12 fibers, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003954</t>
+  </si>
+  <si>
+    <t>760003954</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760026237</t>
+  </si>
+  <si>
+    <t>760026237</t>
+  </si>
+  <si>
+    <t>O-024-CA-CM-F12NS/8W012/5L012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Composite, Single Jacket/Single Armor, Gel-Filled, Outdoor Central Tube, 24 fibers, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112920</t>
+  </si>
+  <si>
+    <t>760112920</t>
+  </si>
+  <si>
+    <t>D-036-LN-5L-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 36 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112938</t>
+  </si>
+  <si>
+    <t>760112938</t>
+  </si>
+  <si>
+    <t>D-048-LN-5L-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 48 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112748</t>
+  </si>
+  <si>
+    <t>760112748</t>
+  </si>
+  <si>
+    <t>D-036-LN-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Light Duty, Single Jacket, All-Dielectric, 36 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1,</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112953</t>
+  </si>
+  <si>
+    <t>760112953</t>
+  </si>
+  <si>
+    <t>D-006-LN-5K-F06NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 6 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112755</t>
+  </si>
+  <si>
+    <t>760112755</t>
+  </si>
+  <si>
+    <t>D-048-LN-8W-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Light Duty, Single Jacket, 48 fiber, All-Dielectric, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112904</t>
+  </si>
+  <si>
+    <t>760112904</t>
+  </si>
+  <si>
+    <t>D-012-LN-5L-F12NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED®, Light Duty, Single Jacket, All-Dielectric, 12 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112706</t>
+  </si>
+  <si>
+    <t>760112706</t>
+  </si>
+  <si>
+    <t>D-002-LN-8W-F02NS/LTS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Light Duty, Single Jacket, All-Dielectric, 2 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1,  Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054270</t>
+  </si>
+  <si>
+    <t>760054270</t>
+  </si>
+  <si>
+    <t>D-006-LN-5K-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 6 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054189</t>
+  </si>
+  <si>
+    <t>760054189</t>
+  </si>
+  <si>
+    <t>D-024-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054346</t>
+  </si>
+  <si>
+    <t>760054346</t>
+  </si>
+  <si>
+    <t>D-096-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054197</t>
+  </si>
+  <si>
+    <t>760054197</t>
+  </si>
+  <si>
+    <t>D-036-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054296</t>
+  </si>
+  <si>
+    <t>760054296</t>
+  </si>
+  <si>
+    <t>D-024-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 24 fibers, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054361</t>
+  </si>
+  <si>
+    <t>760054361</t>
+  </si>
+  <si>
+    <t>D-288-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053306</t>
+  </si>
+  <si>
+    <t>760053306</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054312</t>
+  </si>
+  <si>
+    <t>760054312</t>
+  </si>
+  <si>
+    <t>D-048-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760066548</t>
+  </si>
+  <si>
+    <t>760066548</t>
+  </si>
+  <si>
+    <t>D-018-LN-CM-F12GR/8W006/5K012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, 18 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760083212</t>
+  </si>
+  <si>
+    <t>760083212</t>
+  </si>
+  <si>
+    <t>D-048-LA-CM-F12NS/8W036/5K012</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760090332</t>
+  </si>
+  <si>
+    <t>760090332</t>
+  </si>
+  <si>
+    <t>D-096-LA-CM-F12NS/8W048/5K048</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 96 fiber, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760091066</t>
+  </si>
+  <si>
+    <t>760091066</t>
+  </si>
+  <si>
+    <t>D-072-LA-CM-F12NS/8W036/5L036</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 72 fibers, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760098442</t>
+  </si>
+  <si>
+    <t>760098442</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 4 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760101360</t>
+  </si>
+  <si>
+    <t>760101360</t>
+  </si>
+  <si>
+    <t>D-024-LA-CM-F12NS/8W012/5K012</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760100008</t>
+  </si>
+  <si>
+    <t>760100008</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 156 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>64624447-216</t>
+  </si>
+  <si>
+    <t>O-216-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 216-fiber, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>64624447-06</t>
+  </si>
+  <si>
+    <t>O-006-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 6-fiber, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>64624448-48</t>
+  </si>
+  <si>
+    <t>O-048-N3-WP-M12NS/PE/PA/PE</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 48-fiber, singlemode OS2, loose tube s/sheath, black</t>
+  </si>
+  <si>
+    <t>64624474-24</t>
+  </si>
+  <si>
+    <t>O-024-LN-5X-M12NS/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fibre Optic Cable, 24-fibre, loose tube, MM, OM4</t>
+  </si>
+  <si>
+    <t>64624447-12</t>
+  </si>
+  <si>
+    <t>O-012-LD-8M-M12BL/20G/PE/PA</t>
+  </si>
+  <si>
+    <t>Outdoor Fiber Cable, 12-fiber, singlemode OS2, loose tube, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136408</t>
+  </si>
+  <si>
+    <t>760136408</t>
+  </si>
+  <si>
+    <t>D-004-LN-8R-F04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP Cable, Single Jacket All-Dielectric, Gel-Free, 4 fiber, Stranded Loose Tube, Singlemode G.655.C/E and G.656, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053314</t>
+  </si>
+  <si>
+    <t>760053314</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053348</t>
+  </si>
+  <si>
+    <t>760053348</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053355</t>
+  </si>
+  <si>
+    <t>760053355</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053728</t>
+  </si>
+  <si>
+    <t>760053728</t>
+  </si>
+  <si>
+    <t>D-006-LA-5K-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053645</t>
+  </si>
+  <si>
+    <t>760053645</t>
+  </si>
+  <si>
+    <t>D-036-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 36 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053736</t>
+  </si>
+  <si>
+    <t>760053736</t>
+  </si>
+  <si>
+    <t>D-012-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 12 fibers, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053835</t>
+  </si>
+  <si>
+    <t>760053835</t>
+  </si>
+  <si>
+    <t>D-006-LN-8W-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 6 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053744</t>
+  </si>
+  <si>
+    <t>760053744</t>
+  </si>
+  <si>
+    <t>D-024-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 24 fibers, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053843</t>
+  </si>
+  <si>
+    <t>760053843</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053769</t>
+  </si>
+  <si>
+    <t>760053769</t>
+  </si>
+  <si>
+    <t>D-048-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 48 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053611</t>
+  </si>
+  <si>
+    <t>760053611</t>
+  </si>
+  <si>
+    <t>D-006-LA-5L-F06NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 6 fibers, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053777</t>
+  </si>
+  <si>
+    <t>760053777</t>
+  </si>
+  <si>
+    <t>D-060-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 60 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053686</t>
+  </si>
+  <si>
+    <t>760053686</t>
+  </si>
+  <si>
+    <t>D-096-LA-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053876</t>
+  </si>
+  <si>
+    <t>760053876</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 48 fibers, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053785</t>
+  </si>
+  <si>
+    <t>760053785</t>
+  </si>
+  <si>
+    <t>D-072-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, Gel-Free, 72 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054221</t>
+  </si>
+  <si>
+    <t>760054221</t>
+  </si>
+  <si>
+    <t>D-072-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053793</t>
+  </si>
+  <si>
+    <t>760053793</t>
+  </si>
+  <si>
+    <t>D-096-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053264</t>
+  </si>
+  <si>
+    <t>760053264</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, Gel-Free, 2 fiber, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054239</t>
+  </si>
+  <si>
+    <t>760054239</t>
+  </si>
+  <si>
+    <t>D-096-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053801</t>
+  </si>
+  <si>
+    <t>760053801</t>
+  </si>
+  <si>
+    <t>D-144-LA-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket/Single Armor, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053900</t>
+  </si>
+  <si>
+    <t>760053900</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054247</t>
+  </si>
+  <si>
+    <t>760054247</t>
+  </si>
+  <si>
+    <t>D-144-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 144 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054155</t>
+  </si>
+  <si>
+    <t>760054155</t>
+  </si>
+  <si>
+    <t>D-002-LN-5L-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 2 fiber, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054254</t>
+  </si>
+  <si>
+    <t>760054254</t>
+  </si>
+  <si>
+    <t>D-288-LN-5L-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, 288 fiber, Gel-Free, Stranded Loose Tube, Multimode OM3, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054320</t>
+  </si>
+  <si>
+    <t>760054320</t>
+  </si>
+  <si>
+    <t>D-060-LN-5K-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 60 fibers, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054262</t>
+  </si>
+  <si>
+    <t>760054262</t>
+  </si>
+  <si>
+    <t>D-002-LN-5K-F02NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LazrSPEED® Single Jacket All-Dielectric, Gel-Free, 2 fiber, Stranded Loose Tube, Multimode OM4, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143248</t>
+  </si>
+  <si>
+    <t>760143248</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 120 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143263</t>
+  </si>
+  <si>
+    <t>760143263</t>
+  </si>
+  <si>
+    <t>D-240-LN-8W-F12NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, 240 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760146381</t>
+  </si>
+  <si>
+    <t>760146381</t>
+  </si>
+  <si>
+    <t>D-144-LN-8W-F12WH</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760149484</t>
+  </si>
+  <si>
+    <t>760149484</t>
+  </si>
+  <si>
+    <t>D-192-LA-CM-F12NS/8W096/5K096</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket/Single Armor, 192 fiber, Gel-Free, Stranded Loose Tube, Composite OM4 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150854</t>
+  </si>
+  <si>
+    <t>760150854</t>
+  </si>
+  <si>
+    <t>D-036-LN-CM-F12NS/8W012/5L024</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150946</t>
+  </si>
+  <si>
+    <t>760150946</t>
+  </si>
+  <si>
+    <t>D-012-LN-CM-F06NS/8W006/5L006</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Single Jacket All-Dielectric, Gel-Free, 12 fibers, Stranded Loose Tube, Composite OM3 and G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111024/DB</t>
+  </si>
+  <si>
+    <t>D-004-LA-8W-M04NS</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 4 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111025/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 6 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111026/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 8 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111031/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 96 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111032/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket/Single Armor, Gel-Free, Stranded Loose Tube, 144 fibers, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111036/DB</t>
+  </si>
+  <si>
+    <t>810111034/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 4 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111039/DB</t>
+  </si>
+  <si>
+    <t>810111040/DB</t>
+  </si>
+  <si>
+    <t>810111041/DB</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 96 fiber, Gel-Free, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meter jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810010410/DB</t>
+  </si>
+  <si>
+    <t>O-024-L2-8W-M12BK/23G-DE03</t>
+  </si>
+  <si>
+    <t>810010415/DB</t>
+  </si>
+  <si>
+    <t>O-024-LN-8W-M12BK/20G-DE03</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760264300</t>
+  </si>
+  <si>
+    <t>760264300</t>
+  </si>
+  <si>
+    <t>O-004-LA-8W-M04BK/20G</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, TeraSPEED® Mini Single Jacket/Single Armor, 4 fiber, Gel-Filled, Stranded Loose Tube, Singlemode G.652.D and G.657.A1, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760264301</t>
+  </si>
+  <si>
+    <t>760264301</t>
+  </si>
+  <si>
+    <t>O-008-LA-8W-M08BK/20G</t>
+  </si>
+  <si>
+    <t>810111047/DB</t>
+  </si>
+  <si>
+    <t>B-192-LN-8W-M24BK/17G 200-NL30 351023C2</t>
+  </si>
+  <si>
+    <t>Fiber OSP cable, Zero Water Peak® Blown Micro Single Jacket All-Dielectric Stranded Loose Tube, Singlemode G.657.A1 192 fiber, Gel-filled, 200um Fiber Arid-Core™ Construction, Meters jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>810111044/DB</t>
+  </si>
+  <si>
+    <t>B-096-LN-8W-M12BK/15G-BE30 TCB104073</t>
   </si>
   <si>
     <t>1967057-4</t>
   </si>
   <si>
     <t>Outside Plant Fiber Optic Cable, armored, 12-fiber, Singlemode, OS2, loose tube, gel-filled, 2000 m</t>
   </si>
   <si>
+    <t>2-599172-4</t>
+  </si>
+  <si>
+    <t>C-012-CA-8W-M12YL/28G/GRP/D</t>
+  </si>
+  <si>
+    <t>Fiber Optic Cable, 12-fiber, OS2, ULSZH, loose tube, gel-filled. Provides Rodent Resistance.</t>
+  </si>
+  <si>
     <t>2-599692-2</t>
   </si>
   <si>
     <t>O-008-CA-5K-M08BK/28G/HD</t>
   </si>
   <si>
     <t>Outside Plant Fiber Optic Cable, HDPE, 8-fiber, Multimode, OM4, loose tube, gel-filled, 2000 m</t>
   </si>
   <si>
     <t>2-599683-2</t>
   </si>
   <si>
     <t>O-012-CA-5K-M12BK/28G/GY/HD</t>
   </si>
   <si>
     <t>Outside Plant Fiber Optic Cable, HDPE, 12-fiber, Multimode, OM4, loose tube, gel-filled. Provides Rodent Resistance.</t>
   </si>
   <si>
     <t>2-599692-3</t>
   </si>
   <si>
     <t>O-008-CA-5L-M08BK/28G/HD/2K</t>
   </si>
   <si>
     <t>Outside Plant Fiber Optic Cable, HDPE, 8-fiber, Multimode, OM3, loose tube, gel-filled, 2000 m</t>
   </si>
   <si>
     <t>2120124-3</t>
   </si>
   <si>
     <t>O-024-LA-5Y-M06NS/30G/GY</t>
   </si>
   <si>
     <t>Fiber Optic Outdoor 24 Fiber Multi-tube Cable with Corrugated Steel Armoring, OM3, with HDPE Jacket</t>
   </si>
   <si>
     <t>2121112-4</t>
   </si>
   <si>
     <t>C-012-CA-8M-M12BK/30G/GY</t>
   </si>
   <si>
     <t>Fiber Optic Outside Plant Cable, 12-core, ECSS (Electro Chrome Coated Steel) Armored, Loose-tube, Gel-filled, 9/125 µm, OS2, Singlemode, Black cable jacket</t>
   </si>
   <si>
-    <t>64624447-216</t>
-[...1999 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185215</t>
   </si>
   <si>
     <t>760185215</t>
   </si>
   <si>
     <t>D-060-LN-8W-F06NS/HD</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185223</t>
   </si>
   <si>
     <t>760185223</t>
   </si>
   <si>
     <t>D-072-LN-8W-F06NS/HD</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186148</t>
   </si>
   <si>
     <t>760186148</t>
   </si>
   <si>
     <t>O-192-LN-8W-F12NS/25T/8W096/5L096</t>
@@ -7681,2136 +9862,51 @@
   <si>
     <t>D-036-LN-8W-F06NS/HD</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185975</t>
   </si>
   <si>
     <t>760185975</t>
   </si>
   <si>
     <t>O-252-LN-CM-F12NS/25T/8W108/5L144</t>
   </si>
   <si>
     <t>Fiber OSP cable, LightScope® ZWP Single Jacket All-Dielectric, 252 fiber, Gel-Filled, Stranded Loose Tube, Singlemode + Multimode OM3, Feet jacket marking</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185686</t>
   </si>
   <si>
     <t>760185686</t>
   </si>
   <si>
     <t>D-024-LN-8W-F12NS/HD</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186106</t>
-[...2084 lines deleted...]
-    <t>Indoor/Outdoor Low Smoke Zero Halogen, TeraSPEED® Central Loose Tube, GRP Armoured Fiber Optic Cable, 12-fiber, Singlemode OS2, Gel-free, black. Provides Rodent Resistance.</t>
+    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -9911,75 +10007,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J973" totalsRowShown="0">
-  <autoFilter ref="A1:J973"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J986" totalsRowShown="0">
+  <autoFilter ref="A1:J986"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257820" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257821" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257822" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257823" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257824" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257825" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257828" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257829" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257830" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010356-db" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010357-db" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010317-db" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258190" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258193" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010320-db" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593476-5" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010321-db" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010319-db" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760245669" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009731-db-gs" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010366-db" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010367-db" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010380-db" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010382-db" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010383-db" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010384-db" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010387-db" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010427-db" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010425-db" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010423-db" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010422-db" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010421-db" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010354-db" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238910" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010671-db" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107367-db" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599692-3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599690-4" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-4" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-4" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599690-2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120148-4" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120112-4" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-4" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-4" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-3" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-24" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-48" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-12" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-96" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-24" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-06" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-12" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-06" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624450-06" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-12" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-24" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624450-12" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-06" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136416" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012347" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012354" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012362" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012370" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700219116" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003913" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003921" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003939" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760004028" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003970" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053322" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053330" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053363" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053629" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053637" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053827" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053652" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053926" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053660" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053751" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053850" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053603" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053678" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053868" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053884" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053694" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053892" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053702" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053272" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053819" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053710" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053918" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054163" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053280" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054171" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054338" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054288" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053298" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054353" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054205" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054304" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054213" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760058461" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760081448" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760089516" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760099994" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112722" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112730" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112946" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112961" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112979" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112987" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112995" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112888" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112896" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112912" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128272" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128298" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135236" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135244" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135442" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135251" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135459" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135269" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135277" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135574" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135285" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135202" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135582" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135293" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135673" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138479" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138784" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138339" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138347" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009841-db" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254713" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-432-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-288-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-720-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010282-db" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010283-db" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010287-db" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010279-db" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257748" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010103-db" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593197-5" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010123-db" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252027" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-96mlt" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-12mlt" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-24mlt" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-48mlt" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-72mlt" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-144mlt" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252024" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253862" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252043" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252041" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252028" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010117-db" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010118-db" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010120-db" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010138-db" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010136-db" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010135-db" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010134-db" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item9-1593147-5" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010190-db" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010171-db" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010142-db" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-48mlt" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593143-5" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010675-db" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010143-db" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010144-db" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010269-db" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemd-144-la-8w-f24ns-200" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010237-db" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010238-db" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010281-db" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010277-db" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110915-db" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110902-db" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110905-db" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227207" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262193" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262196" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262302" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262304" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262315" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262306" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262307" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262198" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262199" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262201" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260028" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260029" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260030" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260031" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262186" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260057" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262188" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262189" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262191" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262192" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111007-db" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111005-db" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111046-db" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111043-db" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009683-db" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110842-db" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111027-db" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111023-db" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111028-db" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111029-db" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111030-db" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111033-db" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111035-db" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111037-db" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111038-db" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111042-db" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258386" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248538" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009720-db" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009721-db" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009722-db" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009723-db" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009737-db" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009738-db" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009739-db" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009740-db" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248822" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241050" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241051" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241052" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241053" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241060" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241054" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241055" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244888" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009727-db" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009731-db" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009725-db" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009726-db" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-1859404-4" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249692" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249704" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249695" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249707" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249693" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249701" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249699" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249696" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249702" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249697" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249703" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249709" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249737" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249734" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249729" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249732" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249735" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249730" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249733" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249408" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009681-db" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009834-db" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009835-db" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009685-db" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249409" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249411" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009898-db" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009901-db" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009903-db" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251130" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010001-db" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009932-db" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009933-db" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009939-db" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009941-db" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009921-db" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009922-db" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009928-db" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010013-db" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010016-db" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252101" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009829-db" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010055-db" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010056-db" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010058-db" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010059-db" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010060-db" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010061-db" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009998-db" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593149-5" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252157" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252159" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252160" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009930-db" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252048" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252045" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252020" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252624" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252625" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252626" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252631" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252632" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252033" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252030" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252695" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252022" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010099-db" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010100-db" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252029" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253167" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8-769510-4" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253279" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253283" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253286" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253282" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252035" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599172-2" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243168" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243177" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243169" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243178" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243163" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243171" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243164" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243172" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243173" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243346" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244108" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244891" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244892" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244893" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244985" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008826-db" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008869-db" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008864-db" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008871-db" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008872-db" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008866-db" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008867-db" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008876-db" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009030-db" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009509-db" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009646-db" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009647-db" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009640-db" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009643-db" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009653-db" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009644-db" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101759-db" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009645-db" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106223-db" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106224-db" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101879-db" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107300-db" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107302-db" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107303-db" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107305-db" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107426-db" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107357-db" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107427-db" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107296-db" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107358-db" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107557-db" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107428-db" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107297-db" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107359-db" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107582-db" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107482-db" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107361-db" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107560-db" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107422-db" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010274-db" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107679-db" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107425-db" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107564-db" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107566-db" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107823-db" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107795-db" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107851-db" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107814-db" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107853-db" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108001-db" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108005-db" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107886-db" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108046-db" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108284-db" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108308-db" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646606-db" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646618-db" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646619-db" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646608-db" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646621-db" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646630-db" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646602-db" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646610-db" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646603-db" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646604-db" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646624-db" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646613-db" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646625-db" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646626-db" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646615-db" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139592" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138354" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139600" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138271" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139832" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140749" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142158" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760141655" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142752" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143255" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142711" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760144667" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151852" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154690" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760155598" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157602" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159145" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159327" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162594" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161687" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162545" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162578" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760163741" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760164053" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175935" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175943" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760181628" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760184713" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185207" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185231" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185702" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185249" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185710" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185256" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185728" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186155" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185736" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185181" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185967" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185744" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185751" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185678" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185694" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189514" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189522" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760190785" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206490" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760210823" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213595" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213504" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213611" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213447" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213710" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213819" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213645" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213652" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213470" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213488" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213850" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213769" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213900" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213777" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213868" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214007" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213884" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213959" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214056" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213967" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214080" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227199" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760229625" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760228924" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235885" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235881" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760237601" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238353" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238354" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239857" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240988" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240990" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241353" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241354" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241355" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241356" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241359" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243165" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243166" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243176" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010318-db" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258191" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258192" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258194" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258195" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010302-db" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010316-db" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010365-db" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010390-db" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010381-db" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010385-db" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010386-db" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010428-db" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010332-db" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010362-db" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010484-db" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010465-db" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010426-db" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010424-db" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010523-db" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010524-db" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010525-db" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108111-db" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108304-db" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010471-db" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010670-db" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599683-4" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599682-4" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1967057-4" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-2" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-2" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-3" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-3" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-4" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-216" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-06" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-48" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-24" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-12" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136408" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003947" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003954" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760026237" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053314" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053348" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053355" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053728" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053645" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053736" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053835" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053744" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053843" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053769" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053611" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053777" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053686" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053876" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053785" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054221" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053793" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053264" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054239" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053801" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053900" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054247" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054155" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054254" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054320" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054262" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054270" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054189" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054346" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054197" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054296" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054361" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053306" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054312" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760066548" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760083212" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760090332" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760091066" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760098442" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760101360" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760100008" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112920" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112938" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112748" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112953" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112755" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112904" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112706" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128256" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128264" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128280" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128306" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135228" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135426" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135632" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135640" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135210" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135491" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135301" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135509" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135681" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135905" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257139" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010284-db" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010285-db" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010286-db" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010280-db" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257749" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-2" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010322-db" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252025" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252034" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257826" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257827" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257831" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010358-db" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243170" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243179" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243174" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009682-db" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244890" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244986" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244987" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244894" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244988" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244989" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244990" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244991" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244992" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008858-db" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008859-db" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008868-db" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008862-db" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008857-db" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008874-db" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009012-db" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009034-db" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009429-db" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009430-db" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009639-db" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009656-db" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009649-db" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009650-db" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009641-db" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009651-db" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009642-db" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009652-db" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009654-db" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009655-db" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101755-db" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101756-db" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101757-db" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101763-db" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106357-db" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101765-db" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106267-db" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106268-db" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106285-db" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8102402-db" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8102408-db" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106677-db" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107301-db" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106680-db" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106673-db" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106674-db" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107364-db" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106750-db" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107365-db" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106687-db" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107306-db" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107366-db" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107307-db" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107567-db" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107558-db" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107298-db" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107360-db" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107559-db" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107299-db" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107362-db" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107363-db" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010273-db" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010275-db" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107772-db" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010276-db" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107821-db" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009923-db" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107859-db" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107943-db" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107925-db" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107836-db" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107959-db" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107784-db" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107837-db" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108029-db" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107855-db" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107884-db" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108037-db" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108050-db" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108149-db" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108095-db" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108313-db" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108442-db" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108443-db" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108302-db" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108435-db" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108702-db" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646628-db" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646607-db" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646629-db" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646620-db" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646609-db" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646622-db" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646631-db" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646611-db" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646623-db" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646612-db" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646605-db" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646614-db" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646627-db" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138669" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139824" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140731" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142307" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143248" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143263" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760146381" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760149484" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150854" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150946" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151829" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154674" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154617" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154633" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157875" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157545" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161448" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162552" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162560" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162586" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760166207" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760171199" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175588" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760178491" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185215" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185223" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186148" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185942" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185173" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185199" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185975" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185686" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186106" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760200378" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760205401" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760203497" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206482" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213496" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213603" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213512" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213694" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213439" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213793" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213520" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213702" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213538" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213801" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213629" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213454" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213546" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213637" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213728" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213553" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213462" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213827" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213736" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213835" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213561" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213744" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213660" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213579" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213843" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213751" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213892" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213678" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213991" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213587" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213686" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213785" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213918" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213876" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214015" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213926" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214023" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213934" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214031" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213942" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214049" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214064" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760216325" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213975" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214072" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213983" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227215" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227165" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235884" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238342" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238343" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238344" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239389" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239856" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239858" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240987" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240989" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240985" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240986" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241352" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241357" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241358" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243175" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243167" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010214-db" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599172-4" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item4-2227124-4" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248101" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009719-db" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009741-db" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-3" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241057" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241058" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241059" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241048" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241049" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009687-db" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009684-db" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009686-db" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241056" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241061" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009724-db" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249630" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249698" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249694" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249705" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249708" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249700" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249706" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249728" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249731" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249738" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249739" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009832-db" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009833-db" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009836-db" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249410" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009899-db" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009900-db" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009902-db" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009904-db" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009954-db" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251204" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244889" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010009-db" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009934-db" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009935-db" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009936-db" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009937-db" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009944-db" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009940-db" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009920-db" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009926-db" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009927-db" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009929-db" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010019-db" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010012-db" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010017-db" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252102" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252103" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010057-db" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009999-db" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238911" TargetMode="External" /><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252158" TargetMode="External" /><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252032" TargetMode="External" /><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252037" TargetMode="External" /><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252019" TargetMode="External" /><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252026" TargetMode="External" /><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252623" TargetMode="External" /><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252627" TargetMode="External" /><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252628" TargetMode="External" /><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252629" TargetMode="External" /><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252630" TargetMode="External" /><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252021" TargetMode="External" /><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252051" TargetMode="External" /><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252036" TargetMode="External" /><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252040" TargetMode="External" /><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252039" TargetMode="External" /><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252047" TargetMode="External" /><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252023" TargetMode="External" /><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253168" TargetMode="External" /><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8-769509-4" TargetMode="External" /><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253281" TargetMode="External" /><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253280" TargetMode="External" /><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253284" TargetMode="External" /><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253287" TargetMode="External" /><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253285" TargetMode="External" /><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010104-db" TargetMode="External" /><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-06mlt" TargetMode="External" /><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-06mlt" TargetMode="External" /><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010116-db" TargetMode="External" /><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253897" TargetMode="External" /><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010119-db" TargetMode="External" /><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010121-db" TargetMode="External" /><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010137-db" TargetMode="External" /><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-2" TargetMode="External" /><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107565-db" TargetMode="External" /><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-12mlt" TargetMode="External" /><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010146-db" TargetMode="External" /><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010145-db" TargetMode="External" /><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010266-db" TargetMode="External" /><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010270-db" TargetMode="External" /><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010271-db" TargetMode="External" /><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemd-192-la-8w-f24ns-200" TargetMode="External" /><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-24mlt" TargetMode="External" /><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010196-db" TargetMode="External" /><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010278-db" TargetMode="External" /><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110906-db" TargetMode="External" /><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110903-db" TargetMode="External" /><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262194" TargetMode="External" /><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262195" TargetMode="External" /><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262197" TargetMode="External" /><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262301" TargetMode="External" /><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262303" TargetMode="External" /><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262305" TargetMode="External" /><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262200" TargetMode="External" /><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260081" TargetMode="External" /><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260089" TargetMode="External" /><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262187" TargetMode="External" /><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262190" TargetMode="External" /><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111006-db" TargetMode="External" /><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111047-db" TargetMode="External" /><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111044-db" TargetMode="External" /><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111024-db" TargetMode="External" /><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111025-db" TargetMode="External" /><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111026-db" TargetMode="External" /><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111031-db" TargetMode="External" /><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111032-db" TargetMode="External" /><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111036-db" TargetMode="External" /><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111034-db" TargetMode="External" /><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111039-db" TargetMode="External" /><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111040-db" TargetMode="External" /><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111041-db" TargetMode="External" /><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009843-db" TargetMode="External" /><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009842-db" TargetMode="External" /><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760242754" TargetMode="External" /><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009878-db" TargetMode="External" /><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009879-db" TargetMode="External" /><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254725" TargetMode="External" /><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151852" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154690" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760155598" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157602" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159145" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760159327" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128272" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128298" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135236" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135244" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135442" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135251" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135459" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135269" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135277" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135574" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135285" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135202" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135582" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135293" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135673" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700219116" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003913" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003921" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003939" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760004028" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003970" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162594" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161687" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162545" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162578" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760163741" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760164053" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010320-db" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593476-5" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010321-db" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010319-db" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760245669" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009731-db-gs" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010366-db" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010367-db" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010380-db" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010382-db" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010383-db" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010384-db" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010387-db" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760184713" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185207" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185231" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185702" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185249" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185710" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185256" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185728" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186155" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185736" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185181" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185967" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185744" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185751" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185678" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185694" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189514" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760189522" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760190785" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206490" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760210823" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213595" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213504" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213611" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213447" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213710" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213819" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213645" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213652" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213470" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213488" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213850" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213769" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213900" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213777" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213868" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214007" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213884" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213959" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214056" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213967" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214080" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227199" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227207" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760229625" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760228924" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138479" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138784" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138339" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138347" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139592" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138354" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139600" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138271" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139832" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140749" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142158" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760141655" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142752" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143255" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142711" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760144667" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009685-db" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249409" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249411" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009898-db" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009901-db" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009903-db" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251130" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009829-db" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010055-db" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010056-db" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010058-db" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010059-db" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010060-db" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010061-db" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009998-db" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593149-5" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252157" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252159" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252160" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009930-db" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009737-db" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009738-db" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009739-db" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009740-db" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248822" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241050" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241051" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241052" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241053" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241060" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241054" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241055" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244888" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009921-db" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009922-db" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009928-db" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010013-db" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010016-db" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009841-db" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252101" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009727-db" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009731-db" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009725-db" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009726-db" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-1859404-4" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249692" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249704" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249695" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249707" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249693" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249701" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249699" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249696" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010001-db" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009932-db" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009933-db" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009939-db" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009941-db" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249702" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249697" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249703" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249709" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249737" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249734" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249729" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249732" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249735" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249730" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249733" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249408" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009681-db" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009834-db" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009835-db" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238910" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257820" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257821" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257822" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257823" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257824" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257825" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257828" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257829" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257830" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010356-db" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010357-db" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010317-db" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258190" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258193" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010427-db" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010425-db" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010423-db" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010422-db" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010421-db" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010354-db" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599692-3" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010409-db" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010411-db" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010413-db" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010417-db" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010418-db" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111007-db" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111005-db" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111046-db" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111043-db" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009683-db" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110915-db" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110902-db" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110905-db" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262193" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262196" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262302" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262304" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262315" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262306" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262307" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262198" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262199" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262201" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260028" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260029" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260030" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260031" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262186" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260057" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262188" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262189" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262191" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262192" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110842-db" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111027-db" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111023-db" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111028-db" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111029-db" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111030-db" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111033-db" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111035-db" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111037-db" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111038-db" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111042-db" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599172-2" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258386" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111078-db" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009509-db" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009646-db" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009647-db" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009640-db" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009643-db" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009653-db" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009644-db" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101759-db" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009645-db" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106223-db" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106224-db" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101879-db" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107300-db" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107302-db" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107303-db" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107305-db" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107426-db" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107357-db" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107427-db" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107296-db" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107358-db" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107557-db" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107428-db" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107297-db" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107359-db" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107582-db" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107482-db" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107361-db" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107560-db" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107422-db" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010274-db" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107679-db" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107425-db" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107564-db" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107566-db" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107823-db" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107795-db" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107851-db" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107814-db" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107853-db" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108001-db" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108005-db" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107886-db" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108046-db" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108284-db" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108308-db" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646606-db" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646618-db" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646619-db" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646608-db" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646621-db" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646630-db" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646602-db" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646610-db" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646603-db" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646604-db" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646624-db" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646613-db" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646625-db" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646626-db" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646615-db" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175935" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175943" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760181628" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053322" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053330" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053363" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053629" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053637" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053827" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053652" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053926" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053660" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053751" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053850" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053603" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053678" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053868" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053884" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053694" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053892" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053702" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053272" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053819" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053710" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053918" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054163" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053280" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054171" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054338" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054288" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053298" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054353" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054205" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054304" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054213" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760058461" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760081448" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112722" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112730" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112946" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112961" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112979" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112987" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112995" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112888" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112896" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112912" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760089516" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760099994" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-24" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-48" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599690-4" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-3" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-4" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-4" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599690-2" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120148-4" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120112-4" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-2" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-4" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-4" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-3" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-12" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-96" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-24" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-06" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-12" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-06" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624450-06" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-12" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-24" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624450-12" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624473-06" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136416" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012347" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012354" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012362" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item700012370" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010671-db" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107367-db" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010282-db" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010283-db" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010287-db" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010279-db" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257748" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240988" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240990" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241353" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241354" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241355" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241356" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241359" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239857" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243165" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243166" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243176" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243168" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243177" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243169" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243178" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243163" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243171" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243164" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243172" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243173" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243346" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244108" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244891" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244892" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244893" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244985" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235885" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235881" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760237601" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008826-db" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008869-db" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008864-db" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008871-db" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008872-db" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008866-db" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008867-db" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008876-db" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009030-db" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248538" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009720-db" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009721-db" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009722-db" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009723-db" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238353" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238354" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-432-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-288-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemo-720-la-rb-f12ns-8v-93c" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010103-db" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593197-5" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010123-db" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252027" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-96mlt" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-12mlt" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-24mlt" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-48mlt" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-72mlt" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-144mlt" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252024" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252029" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253167" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8-769510-4" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253279" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253283" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253286" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253282" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252035" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010099-db" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010100-db" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252048" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252045" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252020" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252624" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252625" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252626" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252631" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252632" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252033" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252030" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252695" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252022" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010190-db" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010171-db" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010142-db" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-48mlt" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254713" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1593143-5" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010675-db" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010143-db" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010144-db" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253862" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252043" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252041" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252028" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010117-db" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010118-db" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010120-db" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010138-db" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010136-db" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010135-db" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010134-db" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item9-1593147-5" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010269-db" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemd-144-la-8w-f24ns-200" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010237-db" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010238-db" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010281-db" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010277-db" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213538" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213801" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213629" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213454" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213546" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213637" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213728" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213553" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213462" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213827" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213736" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213835" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213561" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213744" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213660" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213579" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213843" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213751" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213892" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213678" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213991" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213587" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213686" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213785" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213918" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213876" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214015" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213926" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214023" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213934" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214031" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213942" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214049" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214064" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760216325" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213975" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760214072" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213983" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227215" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760227165" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760151829" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154674" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154617" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760154633" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157875" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760157545" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760161448" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162552" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162560" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760162586" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760166207" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760171199" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760175588" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760178491" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186106" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760200378" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760205401" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760203497" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760206482" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213496" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213603" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213512" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213694" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213439" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213793" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213520" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760213702" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128256" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128264" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128280" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760128306" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135228" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135426" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135632" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135640" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135210" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135491" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135301" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135509" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135681" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760135905" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760138669" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760139824" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760140731" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760142307" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238342" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238343" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238344" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239389" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239856" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760239858" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240987" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240989" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760235884" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009843-db" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009920-db" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009926-db" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009927-db" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009929-db" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010019-db" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010012-db" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010017-db" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009842-db" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760242754" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252102" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252103" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009878-db" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009879-db" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010057-db" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009999-db" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009724-db" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249630" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249698" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249694" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249705" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249708" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249700" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249706" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249728" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249731" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249738" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249739" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244889" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010009-db" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009934-db" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009935-db" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009936-db" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009937-db" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009944-db" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009940-db" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241048" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241049" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009687-db" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009684-db" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009686-db" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241056" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241061" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item4-2227124-4" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760248101" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009719-db" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009741-db" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-3" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241057" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241058" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241059" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009954-db" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760251204" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252036" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252040" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252039" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252047" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252023" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253168" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ld" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252037" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252019" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252026" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252623" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252627" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252628" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252629" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252630" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252021" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252051" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760238911" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252158" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252032" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010116-db" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253897" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010266-db" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010270-db" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010271-db" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010119-db" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010121-db" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010137-db" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121106-2" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107565-db" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-12mlt" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760254725" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010146-db" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010145-db" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8-769509-4" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253281" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253280" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253284" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253287" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760253285" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010104-db" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-06mlt" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-06mlt" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/itemd-192-la-8w-f24ns-200" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64623447-24mlt" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010196-db" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010278-db" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009832-db" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009833-db" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009836-db" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760249410" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009899-db" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009900-db" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009902-db" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009904-db" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/s-ln" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106750-db" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107365-db" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106687-db" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107306-db" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107366-db" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107307-db" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107567-db" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107558-db" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107298-db" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107360-db" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107559-db" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107299-db" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107362-db" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107363-db" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010273-db" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010275-db" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107772-db" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010276-db" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107821-db" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009923-db" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107859-db" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107943-db" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107925-db" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107836-db" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107959-db" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107784-db" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107837-db" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108029-db" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107855-db" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107884-db" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108037-db" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108050-db" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108149-db" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108095-db" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108313-db" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108442-db" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108443-db" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108302-db" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108435-db" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108702-db" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646628-db" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646607-db" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646629-db" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646620-db" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646609-db" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646622-db" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646631-db" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646611-db" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646623-db" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646612-db" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646605-db" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646614-db" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008858-db" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008859-db" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008868-db" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008862-db" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008857-db" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810008874-db" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009012-db" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009034-db" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009429-db" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009430-db" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009639-db" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009656-db" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009649-db" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009650-db" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009641-db" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009651-db" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009642-db" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009652-db" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009654-db" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009655-db" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101755-db" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101756-db" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101757-db" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101763-db" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106357-db" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8101765-db" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106267-db" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106268-db" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106285-db" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8102402-db" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8102408-db" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106677-db" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107301-db" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106680-db" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106673-db" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8106674-db" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8107364-db" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240985" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760240986" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241352" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241357" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760241358" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243175" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243167" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243170" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243179" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760243174" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item860646627-db" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810009682-db" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244890" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244986" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244987" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244894" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244988" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244989" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244990" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244991" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760244992" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010414-db" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010412-db" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010416-db" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110906-db" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810110903-db" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262194" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262195" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262197" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262301" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262303" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262305" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262200" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260081" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760260089" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262187" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760262190" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111006-db" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010365-db" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010390-db" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010381-db" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010385-db" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010386-db" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010428-db" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010332-db" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010362-db" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010484-db" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010426-db" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010424-db" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010523-db" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010524-db" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010525-db" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-cn" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108111-db" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item8108304-db" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010322-db" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252025" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760252034" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257826" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257827" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257831" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010358-db" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010318-db" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258191" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258192" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258194" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760258195" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010302-db" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ha" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010316-db" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010471-db" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010670-db" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010284-db" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010285-db" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010286-db" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010280-db" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-cn" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257749" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-2" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010465-db" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-cn" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010214-db" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599683-4" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1-599682-4" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760257139" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003947" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760003954" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760026237" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112920" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112938" TargetMode="External" /><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112748" TargetMode="External" /><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112953" TargetMode="External" /><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112755" TargetMode="External" /><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112904" TargetMode="External" /><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760112706" TargetMode="External" /><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054270" TargetMode="External" /><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054189" TargetMode="External" /><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054346" TargetMode="External" /><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054197" TargetMode="External" /><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054296" TargetMode="External" /><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054361" TargetMode="External" /><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053306" TargetMode="External" /><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054312" TargetMode="External" /><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760066548" TargetMode="External" /><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760083212" TargetMode="External" /><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760090332" TargetMode="External" /><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760091066" TargetMode="External" /><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760098442" TargetMode="External" /><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760101360" TargetMode="External" /><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760100008" TargetMode="External" /><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-216" TargetMode="External" /><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-06" TargetMode="External" /><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624448-48" TargetMode="External" /><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-n3" TargetMode="External" /><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624474-24" TargetMode="External" /><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item64624447-12" TargetMode="External" /><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ld" TargetMode="External" /><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760136408" TargetMode="External" /><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053314" TargetMode="External" /><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053348" TargetMode="External" /><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053355" TargetMode="External" /><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053728" TargetMode="External" /><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053645" TargetMode="External" /><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053736" TargetMode="External" /><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053835" TargetMode="External" /><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053744" TargetMode="External" /><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053843" TargetMode="External" /><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053769" TargetMode="External" /><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053611" TargetMode="External" /><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053777" TargetMode="External" /><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053686" TargetMode="External" /><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053876" TargetMode="External" /><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053785" TargetMode="External" /><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054221" TargetMode="External" /><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053793" TargetMode="External" /><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053264" TargetMode="External" /><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054239" TargetMode="External" /><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053801" TargetMode="External" /><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760053900" TargetMode="External" /><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054247" TargetMode="External" /><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054155" TargetMode="External" /><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054254" TargetMode="External" /><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054320" TargetMode="External" /><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760054262" TargetMode="External" /><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143248" TargetMode="External" /><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760143263" TargetMode="External" /><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760146381" TargetMode="External" /><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760149484" TargetMode="External" /><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150854" TargetMode="External" /><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760150946" TargetMode="External" /><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111024-db" TargetMode="External" /><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111025-db" TargetMode="External" /><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111026-db" TargetMode="External" /><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111031-db" TargetMode="External" /><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111032-db" TargetMode="External" /><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-la" TargetMode="External" /><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111036-db" TargetMode="External" /><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111034-db" TargetMode="External" /><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111039-db" TargetMode="External" /><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111040-db" TargetMode="External" /><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111041-db" TargetMode="External" /><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010410-db" TargetMode="External" /><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-l2" TargetMode="External" /><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810010415-db" TargetMode="External" /><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760264300" TargetMode="External" /><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760264301" TargetMode="External" /><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111047-db" TargetMode="External" /><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item810111044-db" TargetMode="External" /><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/b-ln" TargetMode="External" /><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item1967057-4" TargetMode="External" /><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ca" TargetMode="External" /><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599172-4" TargetMode="External" /><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/indoor-outdoor-cables/c-ca" TargetMode="External" /><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-2" TargetMode="External" /><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599683-2" TargetMode="External" /><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2-599692-3" TargetMode="External" /><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2120124-3" TargetMode="External" /><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-la" TargetMode="External" /><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item2121112-4" TargetMode="External" /><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ca" TargetMode="External" /><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185215" TargetMode="External" /><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185223" TargetMode="External" /><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760186148" TargetMode="External" /><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185942" TargetMode="External" /><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185173" TargetMode="External" /><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185199" TargetMode="External" /><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185975" TargetMode="External" /><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/o-ln" TargetMode="External" /><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/item760185686" TargetMode="External" /><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/outside-plant-fiber-optic-cables/outside-plant-cables/d-ln" TargetMode="External" /><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J973"/>
+  <dimension ref="A1:J986"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="255" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -10018,24328 +10114,24653 @@
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="12.75">
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
+      </c>
+      <c r="J11" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="12.75">
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H14" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="12.75">
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" ht="12.75">
+      <c r="J15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>17</v>
+      </c>
+      <c r="J16" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="12.75">
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" ht="12.75">
+      <c r="J18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
+      </c>
+      <c r="J19" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
+      </c>
+      <c r="B20" t="s">
+        <v>97</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H20" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="12.75">
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>17</v>
+      </c>
+      <c r="J21" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="12.75">
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H24" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="12.75">
+      <c r="J24" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H25" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" ht="12.75">
+      <c r="J25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>122</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>17</v>
+      </c>
+      <c r="J26" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="12.75">
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H28" t="s">
         <v>17</v>
+      </c>
+      <c r="J28" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>119</v>
+        <v>144</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="H37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="H40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D41" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>157</v>
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>187</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>164</v>
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>193</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>172</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
-        <v>173</v>
+        <v>204</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>205</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="H50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>212</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="G51" t="s">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="H51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>219</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>220</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="G53" t="s">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="H53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>189</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>224</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D55" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>197</v>
+        <v>230</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>231</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="D56" t="s">
-        <v>199</v>
+        <v>232</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="H56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>209</v>
+      </c>
+      <c r="E57" t="s">
+        <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>203</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>239</v>
+      </c>
+      <c r="E58" t="s">
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>206</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>242</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>208</v>
+        <v>243</v>
+      </c>
+      <c r="E59" t="s">
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>209</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>246</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D61" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>215</v>
+        <v>251</v>
       </c>
       <c r="B62" t="s">
-        <v>216</v>
+        <v>252</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>217</v>
+        <v>253</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="B63" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
+        <v>257</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>223</v>
+        <v>259</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>260</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>225</v>
+        <v>261</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>227</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
-        <v>228</v>
+        <v>264</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D65" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="B66" t="s">
-        <v>232</v>
+        <v>268</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D66" t="s">
-        <v>233</v>
+        <v>269</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H66" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="12.75">
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>235</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>13</v>
+        <v>273</v>
       </c>
       <c r="D67" t="s">
-        <v>237</v>
+        <v>274</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="H67" t="s">
         <v>17</v>
+      </c>
+      <c r="J67" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>239</v>
+        <v>277</v>
       </c>
       <c r="B68" t="s">
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="12.75">
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>243</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
-        <v>244</v>
+        <v>282</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D69" t="s">
-        <v>245</v>
+        <v>284</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H69" t="s">
         <v>17</v>
       </c>
-      <c r="J69" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>248</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>249</v>
+        <v>288</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D70" t="s">
-        <v>250</v>
+        <v>289</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H70" t="s">
         <v>17</v>
       </c>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>252</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
-        <v>253</v>
+        <v>292</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>254</v>
+        <v>293</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H71" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>256</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
-        <v>257</v>
+        <v>296</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="D72" t="s">
-        <v>258</v>
+        <v>297</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="H72" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="73" spans="1:10" ht="12.75">
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>260</v>
+        <v>299</v>
       </c>
       <c r="B73" t="s">
-        <v>261</v>
+        <v>300</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>301</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
         <v>17</v>
       </c>
-      <c r="J73" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>264</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
-        <v>265</v>
+        <v>304</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>267</v>
+        <v>306</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H74" t="s">
         <v>17</v>
       </c>
-      <c r="J74" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="B75" t="s">
-        <v>271</v>
+        <v>310</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="D75" t="s">
-        <v>272</v>
+        <v>311</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
         <v>17</v>
       </c>
-      <c r="J75" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>274</v>
+        <v>313</v>
       </c>
       <c r="B76" t="s">
-        <v>275</v>
+        <v>314</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="D76" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H76" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>278</v>
+        <v>317</v>
       </c>
       <c r="B77" t="s">
-        <v>279</v>
+        <v>318</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="D77" t="s">
-        <v>280</v>
+        <v>319</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="G77" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>282</v>
+        <v>321</v>
       </c>
       <c r="B78" t="s">
+        <v>322</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>284</v>
+        <v>323</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="B79" t="s">
-        <v>287</v>
+        <v>326</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D79" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>290</v>
+        <v>329</v>
       </c>
       <c r="B80" t="s">
-        <v>291</v>
+        <v>330</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D80" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H80" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="12.75">
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>294</v>
+        <v>333</v>
       </c>
       <c r="B81" t="s">
-        <v>135</v>
+        <v>334</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D81" t="s">
-        <v>295</v>
+        <v>335</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H81" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>297</v>
+        <v>337</v>
       </c>
       <c r="B82" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D82" t="s">
-        <v>299</v>
+        <v>339</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>301</v>
+        <v>341</v>
       </c>
       <c r="B83" t="s">
-        <v>302</v>
+        <v>342</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D83" t="s">
-        <v>303</v>
+        <v>343</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H83" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="84" spans="1:10" ht="12.75">
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B84" t="s">
+        <v>346</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" t="s">
+        <v>347</v>
+      </c>
+      <c r="E84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" t="s">
         <v>307</v>
       </c>
-      <c r="E84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H84" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>309</v>
+        <v>349</v>
       </c>
       <c r="B85" t="s">
-        <v>310</v>
+        <v>350</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D85" t="s">
-        <v>311</v>
+        <v>351</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="G85" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>313</v>
+        <v>353</v>
       </c>
       <c r="B86" t="s">
-        <v>314</v>
+        <v>354</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D86" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H86" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="87" spans="1:10" ht="12.75">
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="B87" t="s">
-        <v>318</v>
+        <v>358</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>359</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H87" t="s">
         <v>17</v>
       </c>
-      <c r="J87" t="s">
-[...3 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="B88" t="s">
-        <v>322</v>
+        <v>362</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D88" t="s">
-        <v>323</v>
+        <v>363</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H88" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="B89" t="s">
-        <v>326</v>
+        <v>366</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D89" t="s">
-        <v>327</v>
+        <v>367</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H89" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="90" spans="1:10" ht="12.75">
+    <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>329</v>
+        <v>369</v>
       </c>
       <c r="B90" t="s">
-        <v>330</v>
+        <v>370</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>331</v>
+        <v>371</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="G90" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>333</v>
+        <v>373</v>
       </c>
       <c r="B91" t="s">
-        <v>334</v>
+        <v>374</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D91" t="s">
-        <v>335</v>
+        <v>371</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="92" spans="1:10" ht="12.75">
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>337</v>
+        <v>376</v>
       </c>
       <c r="B92" t="s">
-        <v>338</v>
+        <v>377</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D92" t="s">
-        <v>339</v>
+        <v>378</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="G92" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H92" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>341</v>
+        <v>380</v>
       </c>
       <c r="B93" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D93" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="B94" t="s">
-        <v>346</v>
+        <v>385</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D94" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="G94" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H94" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="95" spans="1:10" ht="12.75">
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="B95" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D95" t="s">
-        <v>351</v>
+        <v>390</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="G95" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H95" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>353</v>
+        <v>392</v>
       </c>
       <c r="B96" t="s">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D96" t="s">
-        <v>355</v>
+        <v>269</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="G96" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H96" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="97" spans="1:10" ht="12.75">
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="B97" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D97" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H97" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>361</v>
+        <v>399</v>
       </c>
       <c r="B98" t="s">
-        <v>362</v>
+        <v>400</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D98" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="G98" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>365</v>
+        <v>403</v>
       </c>
       <c r="B99" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D99" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="G99" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>369</v>
+        <v>406</v>
       </c>
       <c r="B100" t="s">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D100" t="s">
-        <v>371</v>
+        <v>408</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="G100" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H100" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="101" spans="1:10" ht="12.75">
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>373</v>
+        <v>410</v>
       </c>
       <c r="B101" t="s">
-        <v>374</v>
+        <v>411</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D101" t="s">
-        <v>375</v>
+        <v>412</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="G101" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H101" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>377</v>
+        <v>414</v>
       </c>
       <c r="B102" t="s">
-        <v>378</v>
+        <v>415</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D102" t="s">
-        <v>379</v>
+        <v>416</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>381</v>
+        <v>418</v>
       </c>
       <c r="B103" t="s">
-        <v>382</v>
+        <v>419</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D103" t="s">
-        <v>383</v>
+        <v>420</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="G103" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>385</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
-        <v>386</v>
+        <v>423</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D104" t="s">
-        <v>387</v>
+        <v>424</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="G104" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>389</v>
+        <v>426</v>
       </c>
       <c r="B105" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D105" t="s">
-        <v>391</v>
+        <v>428</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="G105" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>393</v>
+        <v>430</v>
       </c>
       <c r="B106" t="s">
-        <v>394</v>
+        <v>431</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D106" t="s">
-        <v>395</v>
+        <v>432</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>397</v>
+        <v>434</v>
       </c>
       <c r="B107" t="s">
-        <v>398</v>
+        <v>435</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D107" t="s">
-        <v>399</v>
+        <v>436</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="G107" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>401</v>
+        <v>438</v>
       </c>
       <c r="B108" t="s">
-        <v>402</v>
+        <v>439</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D108" t="s">
-        <v>403</v>
+        <v>440</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="G108" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="B109" t="s">
-        <v>406</v>
+        <v>443</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D109" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="G109" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>409</v>
+        <v>445</v>
       </c>
       <c r="B110" t="s">
-        <v>410</v>
+        <v>446</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D110" t="s">
-        <v>411</v>
+        <v>447</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="G110" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="B111" t="s">
-        <v>414</v>
+        <v>450</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D111" t="s">
-        <v>415</v>
+        <v>451</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>417</v>
+        <v>453</v>
       </c>
       <c r="B112" t="s">
-        <v>418</v>
+        <v>454</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D112" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="G112" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>421</v>
+        <v>456</v>
       </c>
       <c r="B113" t="s">
-        <v>422</v>
+        <v>457</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D113" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="G113" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>425</v>
+        <v>459</v>
       </c>
       <c r="B114" t="s">
-        <v>426</v>
+        <v>460</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D114" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="G114" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>429</v>
+        <v>462</v>
       </c>
       <c r="B115" t="s">
-        <v>430</v>
+        <v>463</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D115" t="s">
-        <v>431</v>
+        <v>464</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="G115" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="B116" t="s">
-        <v>434</v>
+        <v>467</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>435</v>
+        <v>122</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>437</v>
+        <v>468</v>
       </c>
       <c r="B117" t="s">
-        <v>438</v>
+        <v>469</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D117" t="s">
-        <v>439</v>
+        <v>470</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>441</v>
+        <v>471</v>
       </c>
       <c r="B118" t="s">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D118" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="G118" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>445</v>
+        <v>474</v>
       </c>
       <c r="B119" t="s">
-        <v>446</v>
+        <v>475</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D119" t="s">
-        <v>447</v>
+        <v>476</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="B120" t="s">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D120" t="s">
-        <v>451</v>
+        <v>479</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="G120" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="B121" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D121" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="G121" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="B122" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D122" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="G122" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H122" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="123" spans="1:10" ht="12.75">
+    <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>461</v>
+        <v>486</v>
       </c>
       <c r="B123" t="s">
-        <v>462</v>
+        <v>487</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D123" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="G123" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H123" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="B124" t="s">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D124" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="G124" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H124" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="125" spans="1:10" ht="12.75">
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="B125" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D125" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="G125" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H125" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="B126" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>13</v>
+        <v>498</v>
       </c>
       <c r="D126" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>499</v>
       </c>
       <c r="G126" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H126" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="127" spans="1:10" ht="12.75">
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="B127" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>498</v>
       </c>
       <c r="D127" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>503</v>
       </c>
       <c r="G127" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H127" t="s">
         <v>17</v>
       </c>
-      <c r="J127" t="s">
-[...3 lines deleted...]
-    <row r="128" spans="1:10" ht="12.75">
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
       <c r="B128" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D128" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>507</v>
       </c>
       <c r="G128" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H128" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>485</v>
+        <v>508</v>
       </c>
       <c r="B129" t="s">
-        <v>486</v>
+        <v>509</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D129" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H129" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="130" spans="1:10" ht="12.75">
+    <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="B130" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>513</v>
       </c>
       <c r="D130" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>138</v>
+        <v>515</v>
       </c>
       <c r="H130" t="s">
         <v>17</v>
       </c>
-      <c r="J130" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>493</v>
+        <v>516</v>
       </c>
       <c r="B131" t="s">
-        <v>494</v>
+        <v>517</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>266</v>
+        <v>513</v>
       </c>
       <c r="D131" t="s">
-        <v>495</v>
+        <v>518</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>268</v>
+        <v>515</v>
       </c>
       <c r="H131" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="B132" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>13</v>
+        <v>513</v>
       </c>
       <c r="D132" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="G132" t="s">
-        <v>16</v>
+        <v>515</v>
       </c>
       <c r="H132" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="133" spans="1:10" ht="12.75">
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>501</v>
+        <v>522</v>
       </c>
       <c r="B133" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>266</v>
+        <v>513</v>
       </c>
       <c r="D133" t="s">
-        <v>503</v>
+        <v>524</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>268</v>
+        <v>515</v>
       </c>
       <c r="H133" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>505</v>
+        <v>526</v>
       </c>
       <c r="B134" t="s">
-        <v>506</v>
+        <v>527</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="D134" t="s">
-        <v>507</v>
+        <v>528</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="G134" t="s">
-        <v>16</v>
+        <v>176</v>
       </c>
       <c r="H134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="B135" t="s">
-        <v>510</v>
+        <v>531</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D135" t="s">
-        <v>511</v>
+        <v>532</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="G135" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="B136" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D136" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="G136" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
       <c r="B137" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D137" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="G137" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="B138" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D138" t="s">
-        <v>319</v>
+        <v>544</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="G138" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
       <c r="B139" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>525</v>
+        <v>33</v>
       </c>
       <c r="D139" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="G139" t="s">
-        <v>527</v>
+        <v>35</v>
       </c>
       <c r="H139" t="s">
-        <v>528</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="B140" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>525</v>
+        <v>273</v>
       </c>
       <c r="D140" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>527</v>
+        <v>275</v>
       </c>
       <c r="H140" t="s">
-        <v>528</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>554</v>
+      </c>
+      <c r="B141" t="s">
+        <v>555</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="D141" t="s">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="G141" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>558</v>
+      </c>
+      <c r="B142" t="s">
+        <v>559</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="D142" t="s">
-        <v>536</v>
+        <v>560</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="G142" t="s">
-        <v>535</v>
+        <v>35</v>
       </c>
       <c r="H142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>561</v>
+      </c>
+      <c r="B143" t="s">
+        <v>562</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D143" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="G143" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>564</v>
+      </c>
+      <c r="B144" t="s">
+        <v>565</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D144" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="G144" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>567</v>
+      </c>
+      <c r="B145" t="s">
+        <v>568</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D145" t="s">
-        <v>540</v>
+        <v>566</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="G145" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>569</v>
+      </c>
+      <c r="B146" t="s">
+        <v>570</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="D146" t="s">
-        <v>541</v>
+        <v>571</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="G146" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>572</v>
+      </c>
+      <c r="B147" t="s">
+        <v>573</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>305</v>
       </c>
       <c r="D147" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="G147" t="s">
-        <v>16</v>
+        <v>307</v>
       </c>
       <c r="H147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>575</v>
+      </c>
+      <c r="B148" t="s">
+        <v>576</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>577</v>
       </c>
       <c r="D148" t="s">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="G148" t="s">
-        <v>179</v>
+        <v>579</v>
       </c>
       <c r="H148" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>582</v>
+      </c>
+      <c r="B149" t="s">
+        <v>583</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="G149" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="H149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>585</v>
+      </c>
+      <c r="B150" t="s">
+        <v>586</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>174</v>
       </c>
       <c r="D150" t="s">
-        <v>546</v>
+        <v>587</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>545</v>
+        <v>176</v>
       </c>
       <c r="H150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>588</v>
+      </c>
+      <c r="B151" t="s">
+        <v>589</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>174</v>
       </c>
       <c r="D151" t="s">
-        <v>548</v>
+        <v>175</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="G151" t="s">
-        <v>547</v>
+        <v>176</v>
       </c>
       <c r="H151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>590</v>
+      </c>
+      <c r="B152" t="s">
+        <v>591</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>174</v>
       </c>
       <c r="D152" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
-      <c r="F152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G152" t="s">
-        <v>549</v>
+        <v>176</v>
       </c>
       <c r="H152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>551</v>
+        <v>593</v>
+      </c>
+      <c r="B153" t="s">
+        <v>594</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D153" t="s">
-        <v>552</v>
+        <v>595</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>596</v>
+      </c>
+      <c r="C154" t="s">
+        <v>597</v>
       </c>
       <c r="D154" t="s">
-        <v>554</v>
+        <v>598</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>160</v>
+        <v>599</v>
       </c>
       <c r="H154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>555</v>
+        <v>601</v>
+      </c>
+      <c r="B155" t="s">
+        <v>602</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>158</v>
+        <v>64</v>
       </c>
       <c r="D155" t="s">
-        <v>556</v>
+        <v>603</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="G155" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="H155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>557</v>
+        <v>605</v>
       </c>
       <c r="B156" t="s">
-        <v>558</v>
+        <v>606</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D156" t="s">
-        <v>560</v>
+        <v>607</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>561</v>
+        <v>609</v>
       </c>
       <c r="B157" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D157" t="s">
-        <v>563</v>
+        <v>611</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="G157" t="s">
-        <v>547</v>
+        <v>66</v>
       </c>
       <c r="H157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>564</v>
+        <v>613</v>
       </c>
       <c r="B158" t="s">
-        <v>565</v>
+        <v>614</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>566</v>
+        <v>615</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="G158" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>567</v>
+        <v>617</v>
       </c>
       <c r="B159" t="s">
-        <v>568</v>
+        <v>618</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D159" t="s">
-        <v>569</v>
+        <v>619</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="G159" t="s">
-        <v>547</v>
+        <v>66</v>
       </c>
       <c r="H159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>571</v>
+        <v>621</v>
       </c>
       <c r="B160" t="s">
-        <v>108</v>
+        <v>622</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>109</v>
+        <v>623</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="G160" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>572</v>
+        <v>625</v>
       </c>
       <c r="B161" t="s">
-        <v>573</v>
+        <v>626</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D161" t="s">
-        <v>574</v>
+        <v>627</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="G161" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="H161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>575</v>
+        <v>629</v>
       </c>
       <c r="B162" t="s">
-        <v>576</v>
+        <v>630</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D162" t="s">
-        <v>577</v>
+        <v>631</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="G162" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>578</v>
+        <v>632</v>
       </c>
       <c r="B163" t="s">
-        <v>579</v>
+        <v>633</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>580</v>
+        <v>634</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="G163" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="B164" t="s">
-        <v>583</v>
+        <v>636</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>13</v>
+        <v>513</v>
       </c>
       <c r="D164" t="s">
-        <v>584</v>
+        <v>637</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="G164" t="s">
-        <v>16</v>
+        <v>515</v>
       </c>
       <c r="H164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>585</v>
+        <v>638</v>
       </c>
       <c r="B165" t="s">
-        <v>586</v>
+        <v>639</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>177</v>
+        <v>513</v>
       </c>
       <c r="D165" t="s">
-        <v>587</v>
+        <v>640</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="G165" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="H165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>588</v>
+        <v>641</v>
       </c>
       <c r="B166" t="s">
-        <v>589</v>
+        <v>642</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>177</v>
+        <v>513</v>
       </c>
       <c r="D166" t="s">
-        <v>590</v>
+        <v>643</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
       <c r="G166" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="H166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>591</v>
+        <v>644</v>
       </c>
       <c r="B167" t="s">
-        <v>592</v>
+        <v>645</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>177</v>
+        <v>513</v>
       </c>
       <c r="D167" t="s">
-        <v>593</v>
+        <v>646</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="G167" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="H167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>594</v>
+        <v>648</v>
       </c>
       <c r="B168" t="s">
-        <v>595</v>
+        <v>649</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>596</v>
+        <v>650</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="G168" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="H168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>597</v>
+        <v>652</v>
       </c>
       <c r="B169" t="s">
-        <v>598</v>
+        <v>653</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="D169" t="s">
-        <v>599</v>
+        <v>654</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
       <c r="G169" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>600</v>
+        <v>656</v>
       </c>
       <c r="B170" t="s">
-        <v>601</v>
+        <v>657</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="D170" t="s">
-        <v>602</v>
+        <v>658</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="G170" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="H170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>604</v>
+        <v>660</v>
       </c>
       <c r="B171" t="s">
-        <v>605</v>
+        <v>661</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>606</v>
+        <v>662</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="G171" t="s">
         <v>16</v>
       </c>
       <c r="H171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>608</v>
+        <v>664</v>
       </c>
       <c r="B172" t="s">
-        <v>609</v>
+        <v>665</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>194</v>
+        <v>273</v>
       </c>
       <c r="D172" t="s">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="G172" t="s">
-        <v>196</v>
+        <v>275</v>
       </c>
       <c r="H172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>612</v>
+        <v>668</v>
       </c>
       <c r="B173" t="s">
-        <v>613</v>
+        <v>669</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D173" t="s">
-        <v>614</v>
+        <v>670</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="G173" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>616</v>
+        <v>672</v>
       </c>
       <c r="B174" t="s">
-        <v>617</v>
+        <v>673</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D174" t="s">
-        <v>618</v>
+        <v>674</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="G174" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>620</v>
+        <v>676</v>
       </c>
       <c r="B175" t="s">
-        <v>621</v>
+        <v>677</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D175" t="s">
-        <v>622</v>
+        <v>678</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="G175" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>623</v>
+        <v>680</v>
       </c>
       <c r="B176" t="s">
-        <v>624</v>
+        <v>681</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>559</v>
+        <v>273</v>
       </c>
       <c r="D176" t="s">
-        <v>625</v>
+        <v>682</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="G176" t="s">
-        <v>547</v>
+        <v>275</v>
       </c>
       <c r="H176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>626</v>
+        <v>684</v>
       </c>
       <c r="B177" t="s">
-        <v>627</v>
+        <v>685</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D177" t="s">
-        <v>628</v>
+        <v>686</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="G177" t="s">
-        <v>547</v>
+        <v>35</v>
       </c>
       <c r="H177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>629</v>
+        <v>688</v>
       </c>
       <c r="B178" t="s">
-        <v>630</v>
+        <v>689</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D178" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="G178" t="s">
-        <v>547</v>
+        <v>35</v>
       </c>
       <c r="H178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>632</v>
+        <v>692</v>
       </c>
       <c r="B179" t="s">
-        <v>633</v>
+        <v>693</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D179" t="s">
-        <v>634</v>
+        <v>694</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="G179" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>635</v>
+        <v>695</v>
       </c>
       <c r="B180" t="s">
-        <v>636</v>
+        <v>559</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D180" t="s">
-        <v>637</v>
+        <v>696</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="G180" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>638</v>
+        <v>697</v>
       </c>
       <c r="B181" t="s">
-        <v>639</v>
+        <v>698</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>640</v>
+        <v>699</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="G181" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>641</v>
+        <v>700</v>
       </c>
       <c r="B182" t="s">
-        <v>642</v>
+        <v>701</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>643</v>
+        <v>702</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="G182" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>644</v>
+        <v>704</v>
       </c>
       <c r="B183" t="s">
-        <v>645</v>
+        <v>705</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>646</v>
+        <v>706</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>647</v>
+        <v>708</v>
       </c>
       <c r="B184" t="s">
-        <v>648</v>
+        <v>709</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>649</v>
+        <v>64</v>
       </c>
       <c r="D184" t="s">
-        <v>650</v>
+        <v>710</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
-      <c r="F184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G184" t="s">
-        <v>549</v>
+        <v>66</v>
       </c>
       <c r="H184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>651</v>
+        <v>712</v>
       </c>
       <c r="B185" t="s">
-        <v>652</v>
+        <v>713</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D185" t="s">
-        <v>653</v>
+        <v>714</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="G185" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="H185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>654</v>
+        <v>716</v>
       </c>
       <c r="B186" t="s">
-        <v>655</v>
+        <v>717</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D186" t="s">
-        <v>656</v>
+        <v>718</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="G186" t="s">
-        <v>547</v>
+        <v>66</v>
       </c>
       <c r="H186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>657</v>
+        <v>720</v>
       </c>
       <c r="B187" t="s">
-        <v>658</v>
+        <v>721</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="D187" t="s">
-        <v>659</v>
+        <v>722</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="G187" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="B188" t="s">
-        <v>661</v>
+        <v>725</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D188" t="s">
-        <v>662</v>
+        <v>726</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="G188" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>663</v>
+        <v>728</v>
       </c>
       <c r="B189" t="s">
-        <v>664</v>
+        <v>729</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D189" t="s">
-        <v>665</v>
+        <v>730</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="G189" t="s">
-        <v>547</v>
+        <v>66</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="B190" t="s">
-        <v>667</v>
+        <v>733</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>668</v>
+        <v>734</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="G190" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>669</v>
+        <v>736</v>
       </c>
       <c r="B191" t="s">
-        <v>670</v>
+        <v>737</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>671</v>
+        <v>738</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="G191" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>672</v>
+        <v>740</v>
       </c>
       <c r="B192" t="s">
-        <v>673</v>
+        <v>741</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>674</v>
+        <v>742</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="G192" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="H192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>675</v>
+        <v>743</v>
+      </c>
+      <c r="B193" t="s">
+        <v>744</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D193" t="s">
-        <v>676</v>
+        <v>745</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="G193" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>677</v>
+        <v>746</v>
       </c>
       <c r="B194" t="s">
-        <v>678</v>
+        <v>747</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D194" t="s">
-        <v>679</v>
+        <v>748</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="G194" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>680</v>
+        <v>749</v>
       </c>
       <c r="B195" t="s">
-        <v>681</v>
+        <v>750</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>266</v>
+        <v>157</v>
       </c>
       <c r="D195" t="s">
-        <v>682</v>
+        <v>751</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="G195" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="H195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>683</v>
+        <v>753</v>
       </c>
       <c r="B196" t="s">
-        <v>684</v>
+        <v>184</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>559</v>
+        <v>174</v>
       </c>
       <c r="D196" t="s">
-        <v>685</v>
+        <v>185</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="G196" t="s">
-        <v>547</v>
+        <v>176</v>
       </c>
       <c r="H196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>686</v>
+        <v>755</v>
       </c>
       <c r="B197" t="s">
-        <v>687</v>
+        <v>190</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>559</v>
+        <v>174</v>
       </c>
       <c r="D197" t="s">
-        <v>688</v>
+        <v>191</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="G197" t="s">
-        <v>547</v>
+        <v>176</v>
       </c>
       <c r="H197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>689</v>
+        <v>756</v>
       </c>
       <c r="B198" t="s">
-        <v>690</v>
+        <v>757</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D198" t="s">
-        <v>691</v>
+        <v>758</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="G198" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>692</v>
+        <v>759</v>
       </c>
       <c r="B199" t="s">
-        <v>693</v>
+        <v>760</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D199" t="s">
-        <v>694</v>
+        <v>761</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="G199" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>695</v>
+        <v>762</v>
       </c>
       <c r="B200" t="s">
-        <v>696</v>
+        <v>763</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D200" t="s">
-        <v>697</v>
+        <v>764</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="G200" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>699</v>
+        <v>765</v>
       </c>
       <c r="B201" t="s">
-        <v>700</v>
+        <v>766</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D201" t="s">
-        <v>701</v>
+        <v>767</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="G201" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>703</v>
+        <v>768</v>
       </c>
       <c r="B202" t="s">
-        <v>704</v>
+        <v>769</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D202" t="s">
-        <v>705</v>
+        <v>770</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="G202" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>707</v>
+        <v>771</v>
       </c>
       <c r="B203" t="s">
-        <v>708</v>
+        <v>772</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D203" t="s">
-        <v>709</v>
+        <v>773</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="G203" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>711</v>
+        <v>774</v>
       </c>
       <c r="B204" t="s">
-        <v>712</v>
+        <v>775</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>713</v>
+        <v>776</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="G204" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="H204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>715</v>
+        <v>777</v>
       </c>
       <c r="B205" t="s">
-        <v>716</v>
+        <v>778</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="D205" t="s">
-        <v>717</v>
+        <v>779</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="G205" t="s">
-        <v>56</v>
+        <v>159</v>
       </c>
       <c r="H205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>719</v>
+        <v>780</v>
       </c>
       <c r="B206" t="s">
-        <v>720</v>
+        <v>781</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="D206" t="s">
-        <v>721</v>
+        <v>779</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="G206" t="s">
-        <v>56</v>
+        <v>159</v>
       </c>
       <c r="H206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>723</v>
+        <v>782</v>
       </c>
       <c r="B207" t="s">
-        <v>724</v>
+        <v>783</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="D207" t="s">
-        <v>725</v>
+        <v>165</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="G207" t="s">
-        <v>56</v>
+        <v>159</v>
       </c>
       <c r="H207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="B208" t="s">
-        <v>728</v>
+        <v>785</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D208" t="s">
-        <v>729</v>
+        <v>786</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="G208" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>731</v>
+        <v>787</v>
       </c>
       <c r="B209" t="s">
-        <v>732</v>
+        <v>788</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D209" t="s">
-        <v>733</v>
+        <v>786</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="G209" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>735</v>
+        <v>789</v>
       </c>
       <c r="B210" t="s">
-        <v>736</v>
+        <v>790</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D210" t="s">
-        <v>737</v>
+        <v>791</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="G210" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>739</v>
+        <v>792</v>
       </c>
       <c r="B211" t="s">
-        <v>740</v>
+        <v>793</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D211" t="s">
-        <v>741</v>
+        <v>162</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="G211" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>743</v>
+        <v>794</v>
       </c>
       <c r="B212" t="s">
-        <v>744</v>
+        <v>795</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D212" t="s">
-        <v>745</v>
+        <v>488</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="G212" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>747</v>
+        <v>796</v>
       </c>
       <c r="B213" t="s">
-        <v>748</v>
+        <v>797</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D213" t="s">
-        <v>749</v>
+        <v>798</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="G213" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>751</v>
+        <v>799</v>
       </c>
       <c r="B214" t="s">
-        <v>752</v>
+        <v>800</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D214" t="s">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="G214" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>755</v>
+        <v>802</v>
       </c>
       <c r="B215" t="s">
-        <v>756</v>
+        <v>803</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D215" t="s">
-        <v>757</v>
+        <v>804</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="G215" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>759</v>
+        <v>805</v>
       </c>
       <c r="B216" t="s">
-        <v>760</v>
+        <v>806</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D216" t="s">
-        <v>761</v>
+        <v>807</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="G216" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>763</v>
+        <v>808</v>
       </c>
       <c r="B217" t="s">
-        <v>764</v>
+        <v>809</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D217" t="s">
-        <v>765</v>
+        <v>810</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="G217" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>767</v>
+        <v>812</v>
       </c>
       <c r="B218" t="s">
-        <v>768</v>
+        <v>813</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D218" t="s">
-        <v>769</v>
+        <v>814</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="G218" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>771</v>
+        <v>816</v>
       </c>
       <c r="B219" t="s">
-        <v>772</v>
+        <v>817</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D219" t="s">
-        <v>773</v>
+        <v>818</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="G219" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>775</v>
+        <v>820</v>
       </c>
       <c r="B220" t="s">
-        <v>776</v>
+        <v>821</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D220" t="s">
-        <v>777</v>
+        <v>822</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="G220" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="B221" t="s">
-        <v>780</v>
+        <v>825</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D221" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="G221" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>782</v>
+        <v>828</v>
       </c>
       <c r="B222" t="s">
-        <v>783</v>
+        <v>829</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D222" t="s">
-        <v>784</v>
+        <v>830</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="G222" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>785</v>
+        <v>832</v>
       </c>
       <c r="B223" t="s">
-        <v>786</v>
+        <v>833</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D223" t="s">
-        <v>80</v>
+        <v>834</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="G223" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>787</v>
+        <v>836</v>
       </c>
       <c r="B224" t="s">
-        <v>788</v>
+        <v>837</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D224" t="s">
-        <v>789</v>
+        <v>838</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="G224" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>790</v>
+        <v>840</v>
       </c>
       <c r="B225" t="s">
-        <v>791</v>
+        <v>841</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D225" t="s">
-        <v>792</v>
+        <v>842</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="G225" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>793</v>
+        <v>844</v>
       </c>
       <c r="B226" t="s">
-        <v>794</v>
+        <v>845</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D226" t="s">
-        <v>795</v>
+        <v>846</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="G226" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>796</v>
+        <v>848</v>
       </c>
       <c r="B227" t="s">
-        <v>797</v>
+        <v>849</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D227" t="s">
-        <v>625</v>
+        <v>850</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="G227" t="s">
-        <v>547</v>
+        <v>35</v>
       </c>
       <c r="H227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>798</v>
+        <v>852</v>
       </c>
       <c r="B228" t="s">
-        <v>799</v>
+        <v>853</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D228" t="s">
-        <v>800</v>
+        <v>854</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="G228" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>801</v>
+        <v>856</v>
       </c>
       <c r="B229" t="s">
-        <v>802</v>
+        <v>857</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D229" t="s">
-        <v>803</v>
+        <v>858</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="G229" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>804</v>
+        <v>860</v>
       </c>
       <c r="B230" t="s">
-        <v>805</v>
+        <v>861</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D230" t="s">
-        <v>806</v>
+        <v>862</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="G230" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>807</v>
+        <v>864</v>
       </c>
       <c r="B231" t="s">
-        <v>808</v>
+        <v>865</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D231" t="s">
-        <v>809</v>
+        <v>866</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="G231" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>810</v>
+        <v>868</v>
       </c>
       <c r="B232" t="s">
-        <v>458</v>
+        <v>869</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D232" t="s">
-        <v>811</v>
+        <v>870</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="G232" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>812</v>
+        <v>872</v>
       </c>
       <c r="B233" t="s">
-        <v>813</v>
+        <v>873</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D233" t="s">
-        <v>814</v>
+        <v>874</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="G233" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>815</v>
+        <v>876</v>
       </c>
       <c r="B234" t="s">
-        <v>816</v>
+        <v>877</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D234" t="s">
-        <v>817</v>
+        <v>878</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="G234" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>818</v>
+        <v>880</v>
       </c>
       <c r="B235" t="s">
-        <v>819</v>
+        <v>881</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D235" t="s">
-        <v>820</v>
+        <v>882</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="G235" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>821</v>
+        <v>884</v>
       </c>
       <c r="B236" t="s">
-        <v>822</v>
+        <v>885</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D236" t="s">
-        <v>823</v>
+        <v>886</v>
       </c>
       <c r="E236" t="s">
         <v>15</v>
       </c>
       <c r="G236" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>824</v>
+        <v>888</v>
       </c>
       <c r="B237" t="s">
-        <v>490</v>
+        <v>889</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D237" t="s">
-        <v>825</v>
+        <v>890</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="G237" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>827</v>
+        <v>891</v>
       </c>
       <c r="B238" t="s">
-        <v>828</v>
+        <v>892</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>54</v>
+        <v>893</v>
       </c>
       <c r="D238" t="s">
-        <v>829</v>
+        <v>894</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="G238" t="s">
-        <v>56</v>
+        <v>895</v>
       </c>
       <c r="H238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>831</v>
+        <v>896</v>
       </c>
       <c r="B239" t="s">
-        <v>832</v>
+        <v>897</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D239" t="s">
-        <v>833</v>
+        <v>898</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="G239" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>834</v>
+        <v>899</v>
       </c>
       <c r="B240" t="s">
-        <v>835</v>
+        <v>900</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D240" t="s">
-        <v>837</v>
+        <v>901</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="G240" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>839</v>
+        <v>902</v>
       </c>
       <c r="B241" t="s">
-        <v>840</v>
+        <v>903</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D241" t="s">
-        <v>841</v>
+        <v>904</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="G241" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>842</v>
+        <v>905</v>
       </c>
       <c r="B242" t="s">
-        <v>843</v>
+        <v>906</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D242" t="s">
-        <v>844</v>
+        <v>907</v>
       </c>
       <c r="E242" t="s">
         <v>15</v>
       </c>
       <c r="G242" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>845</v>
+        <v>908</v>
       </c>
       <c r="B243" t="s">
-        <v>846</v>
+        <v>54</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D243" t="s">
-        <v>847</v>
+        <v>909</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="G243" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>848</v>
+        <v>910</v>
       </c>
       <c r="B244" t="s">
-        <v>849</v>
+        <v>911</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>836</v>
+        <v>27</v>
       </c>
       <c r="D244" t="s">
-        <v>850</v>
+        <v>912</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="G244" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="H244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>851</v>
+        <v>913</v>
       </c>
       <c r="B245" t="s">
-        <v>852</v>
+        <v>914</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>836</v>
+        <v>27</v>
       </c>
       <c r="D245" t="s">
-        <v>853</v>
+        <v>915</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="G245" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="H245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>854</v>
+        <v>916</v>
       </c>
       <c r="B246" t="s">
-        <v>855</v>
+        <v>917</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>836</v>
+        <v>27</v>
       </c>
       <c r="D246" t="s">
-        <v>856</v>
+        <v>918</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="G246" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="H246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>857</v>
+        <v>919</v>
       </c>
       <c r="B247" t="s">
-        <v>858</v>
+        <v>920</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>836</v>
+        <v>27</v>
       </c>
       <c r="D247" t="s">
-        <v>859</v>
+        <v>921</v>
       </c>
       <c r="E247" t="s">
         <v>15</v>
       </c>
       <c r="G247" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="H247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>861</v>
+        <v>922</v>
       </c>
       <c r="B248" t="s">
-        <v>862</v>
+        <v>89</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D248" t="s">
-        <v>863</v>
+        <v>923</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="G248" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H248" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="249" spans="1:8" ht="12.75">
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>865</v>
+        <v>924</v>
       </c>
       <c r="B249" t="s">
-        <v>866</v>
+        <v>925</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>158</v>
+        <v>577</v>
       </c>
       <c r="D249" t="s">
-        <v>867</v>
+        <v>926</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="G249" t="s">
-        <v>160</v>
+        <v>579</v>
       </c>
       <c r="H249" t="s">
-        <v>17</v>
+        <v>580</v>
+      </c>
+      <c r="J249" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>869</v>
+        <v>928</v>
       </c>
       <c r="B250" t="s">
-        <v>870</v>
+        <v>929</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D250" t="s">
-        <v>871</v>
+        <v>930</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="G250" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>873</v>
+        <v>931</v>
       </c>
       <c r="B251" t="s">
-        <v>874</v>
+        <v>932</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>875</v>
+        <v>933</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="G251" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="H251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>877</v>
+        <v>934</v>
       </c>
       <c r="B252" t="s">
-        <v>878</v>
+        <v>935</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>158</v>
+        <v>283</v>
       </c>
       <c r="D252" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="G252" t="s">
-        <v>160</v>
+        <v>285</v>
       </c>
       <c r="H252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>881</v>
+        <v>937</v>
       </c>
       <c r="B253" t="s">
-        <v>882</v>
+        <v>938</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D253" t="s">
-        <v>883</v>
+        <v>939</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="G253" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>885</v>
+        <v>940</v>
       </c>
       <c r="B254" t="s">
-        <v>886</v>
+        <v>941</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D254" t="s">
-        <v>887</v>
+        <v>942</v>
       </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="G254" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>889</v>
+        <v>943</v>
       </c>
       <c r="B255" t="s">
-        <v>890</v>
+        <v>944</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D255" t="s">
-        <v>891</v>
+        <v>945</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="G255" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>893</v>
+        <v>946</v>
       </c>
       <c r="B256" t="s">
-        <v>894</v>
+        <v>947</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D256" t="s">
-        <v>895</v>
+        <v>948</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="G256" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>896</v>
+        <v>949</v>
       </c>
       <c r="B257" t="s">
-        <v>897</v>
+        <v>950</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D257" t="s">
-        <v>898</v>
+        <v>194</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="G257" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>899</v>
+        <v>951</v>
       </c>
       <c r="B258" t="s">
-        <v>900</v>
+        <v>952</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D258" t="s">
-        <v>92</v>
+        <v>953</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="G258" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>901</v>
+        <v>954</v>
       </c>
       <c r="B259" t="s">
-        <v>902</v>
+        <v>955</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D259" t="s">
-        <v>903</v>
+        <v>634</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="G259" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>904</v>
+        <v>956</v>
       </c>
       <c r="B260" t="s">
-        <v>905</v>
+        <v>957</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D260" t="s">
-        <v>906</v>
+        <v>958</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="G260" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>908</v>
+        <v>959</v>
+      </c>
+      <c r="B261" t="s">
+        <v>960</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>909</v>
+        <v>961</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="G261" t="s">
-        <v>910</v>
+        <v>16</v>
       </c>
       <c r="H261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>912</v>
+        <v>962</v>
       </c>
       <c r="B262" t="s">
-        <v>913</v>
+        <v>963</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D262" t="s">
-        <v>914</v>
+        <v>964</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="G262" t="s">
         <v>16</v>
       </c>
       <c r="H262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>916</v>
+        <v>965</v>
       </c>
       <c r="B263" t="s">
-        <v>917</v>
+        <v>966</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D263" t="s">
-        <v>918</v>
+        <v>967</v>
       </c>
       <c r="E263" t="s">
         <v>15</v>
       </c>
       <c r="G263" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>920</v>
+        <v>968</v>
       </c>
       <c r="B264" t="s">
-        <v>921</v>
+        <v>969</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D264" t="s">
-        <v>922</v>
+        <v>970</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="G264" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>924</v>
+        <v>971</v>
       </c>
       <c r="B265" t="s">
-        <v>925</v>
+        <v>972</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D265" t="s">
-        <v>926</v>
+        <v>973</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="G265" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>928</v>
+        <v>974</v>
       </c>
       <c r="B266" t="s">
-        <v>929</v>
+        <v>975</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D266" t="s">
-        <v>930</v>
+        <v>976</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="G266" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>932</v>
+        <v>977</v>
       </c>
       <c r="B267" t="s">
-        <v>933</v>
+        <v>978</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D267" t="s">
-        <v>934</v>
+        <v>979</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="G267" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>936</v>
+        <v>980</v>
       </c>
       <c r="B268" t="s">
-        <v>937</v>
+        <v>917</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D268" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="G268" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>940</v>
+        <v>981</v>
       </c>
       <c r="B269" t="s">
-        <v>941</v>
+        <v>982</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D269" t="s">
-        <v>942</v>
+        <v>983</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="G269" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>944</v>
+        <v>984</v>
       </c>
       <c r="B270" t="s">
-        <v>945</v>
+        <v>920</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D270" t="s">
-        <v>946</v>
+        <v>921</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="G270" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="B271" t="s">
-        <v>949</v>
+        <v>986</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D271" t="s">
-        <v>950</v>
+        <v>987</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="G271" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>952</v>
+        <v>988</v>
       </c>
       <c r="B272" t="s">
-        <v>953</v>
+        <v>989</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D272" t="s">
-        <v>954</v>
+        <v>990</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="G272" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H272" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>956</v>
+        <v>991</v>
       </c>
       <c r="B273" t="s">
-        <v>957</v>
+        <v>93</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D273" t="s">
-        <v>958</v>
+        <v>992</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="G273" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>960</v>
+        <v>993</v>
       </c>
       <c r="B274" t="s">
-        <v>961</v>
+        <v>994</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D274" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="G274" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>964</v>
+        <v>996</v>
       </c>
       <c r="B275" t="s">
-        <v>965</v>
+        <v>997</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D275" t="s">
-        <v>966</v>
+        <v>998</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="G275" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>968</v>
+        <v>999</v>
       </c>
       <c r="B276" t="s">
-        <v>969</v>
+        <v>1000</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D276" t="s">
-        <v>970</v>
+        <v>1001</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="G276" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
       <c r="B277" t="s">
-        <v>973</v>
+        <v>1003</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D277" t="s">
-        <v>974</v>
+        <v>1004</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="G277" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>976</v>
+        <v>1005</v>
       </c>
       <c r="B278" t="s">
-        <v>977</v>
+        <v>1006</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D278" t="s">
-        <v>978</v>
+        <v>1007</v>
       </c>
       <c r="E278" t="s">
         <v>15</v>
       </c>
       <c r="G278" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H278" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>980</v>
+        <v>1008</v>
       </c>
       <c r="B279" t="s">
-        <v>981</v>
+        <v>1009</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D279" t="s">
-        <v>982</v>
+        <v>1010</v>
       </c>
       <c r="E279" t="s">
         <v>15</v>
       </c>
       <c r="G279" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H279" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>984</v>
+        <v>1011</v>
       </c>
       <c r="B280" t="s">
-        <v>985</v>
+        <v>54</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D280" t="s">
-        <v>986</v>
+        <v>1012</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="G280" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H280" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>988</v>
+        <v>1013</v>
       </c>
       <c r="B281" t="s">
-        <v>989</v>
+        <v>903</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D281" t="s">
-        <v>990</v>
+        <v>1014</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="G281" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H281" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>991</v>
+        <v>1015</v>
       </c>
       <c r="B282" t="s">
-        <v>894</v>
+        <v>69</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D282" t="s">
-        <v>992</v>
+        <v>1016</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="G282" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>993</v>
+        <v>1017</v>
       </c>
       <c r="B283" t="s">
-        <v>994</v>
+        <v>141</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D283" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="G283" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H283" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="B284" t="s">
-        <v>997</v>
+        <v>443</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D284" t="s">
-        <v>998</v>
+        <v>1020</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="G284" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>999</v>
+        <v>1021</v>
       </c>
       <c r="B285" t="s">
-        <v>1000</v>
+        <v>58</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D285" t="s">
-        <v>1001</v>
+        <v>1022</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="G285" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H285" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>1003</v>
+        <v>1023</v>
       </c>
       <c r="B286" t="s">
-        <v>1004</v>
+        <v>89</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D286" t="s">
-        <v>1005</v>
+        <v>923</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="G286" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="B287" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D287" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="E287" t="s">
         <v>15</v>
       </c>
       <c r="G287" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="B288" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D288" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="G288" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="B289" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D289" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="G289" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1016</v>
+        <v>1033</v>
       </c>
       <c r="B290" t="s">
-        <v>1017</v>
+        <v>1034</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
-        <v>1018</v>
+        <v>1035</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="G290" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H290" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>1020</v>
+        <v>1036</v>
       </c>
       <c r="B291" t="s">
-        <v>1021</v>
+        <v>1037</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D291" t="s">
-        <v>254</v>
+        <v>1038</v>
       </c>
       <c r="E291" t="s">
         <v>15</v>
       </c>
       <c r="G291" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H291" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="B292" t="s">
-        <v>1023</v>
+        <v>1040</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D292" t="s">
-        <v>1024</v>
+        <v>1041</v>
       </c>
       <c r="E292" t="s">
         <v>15</v>
       </c>
       <c r="G292" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>1025</v>
+        <v>1042</v>
       </c>
       <c r="B293" t="s">
-        <v>1026</v>
+        <v>1043</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D293" t="s">
-        <v>1027</v>
+        <v>1044</v>
       </c>
       <c r="E293" t="s">
         <v>15</v>
       </c>
       <c r="G293" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>1028</v>
+        <v>1045</v>
       </c>
       <c r="B294" t="s">
-        <v>1029</v>
+        <v>1046</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D294" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="E294" t="s">
         <v>15</v>
       </c>
       <c r="G294" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H294" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="B295" t="s">
-        <v>1032</v>
+        <v>1049</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D295" t="s">
-        <v>1033</v>
+        <v>1050</v>
       </c>
       <c r="E295" t="s">
         <v>15</v>
       </c>
       <c r="G295" t="s">
-        <v>838</v>
+        <v>23</v>
       </c>
       <c r="H295" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="B296" t="s">
-        <v>1035</v>
+        <v>415</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>836</v>
+        <v>27</v>
       </c>
       <c r="D296" t="s">
-        <v>1036</v>
+        <v>1052</v>
       </c>
       <c r="E296" t="s">
         <v>15</v>
       </c>
       <c r="G296" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="H296" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>1037</v>
+        <v>1053</v>
       </c>
       <c r="B297" t="s">
-        <v>1038</v>
+        <v>1054</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D297" t="s">
-        <v>1039</v>
+        <v>1055</v>
       </c>
       <c r="E297" t="s">
         <v>15</v>
       </c>
       <c r="G297" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H297" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1040</v>
+        <v>1056</v>
       </c>
       <c r="B298" t="s">
-        <v>1041</v>
+        <v>539</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D298" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="E298" t="s">
         <v>15</v>
       </c>
       <c r="G298" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H298" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1043</v>
+        <v>1058</v>
       </c>
       <c r="B299" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D299" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
       <c r="E299" t="s">
         <v>15</v>
       </c>
       <c r="G299" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H299" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1045</v>
+        <v>1061</v>
       </c>
       <c r="B300" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1047</v>
+        <v>33</v>
       </c>
       <c r="D300" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="E300" t="s">
         <v>15</v>
       </c>
       <c r="G300" t="s">
-        <v>537</v>
+        <v>35</v>
       </c>
       <c r="H300" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1049</v>
+        <v>1064</v>
       </c>
       <c r="B301" t="s">
-        <v>1050</v>
+        <v>551</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D301" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="E301" t="s">
         <v>15</v>
       </c>
       <c r="G301" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H301" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="B302" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D302" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="E302" t="s">
         <v>15</v>
       </c>
       <c r="G302" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H302" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="B303" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D303" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="E303" t="s">
         <v>15</v>
       </c>
       <c r="G303" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H303" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="B304" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D304" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="E304" t="s">
         <v>15</v>
       </c>
       <c r="G304" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="B305" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D305" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="E305" t="s">
         <v>15</v>
       </c>
       <c r="G305" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H305" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="B306" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D306" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="E306" t="s">
         <v>15</v>
       </c>
       <c r="G306" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H306" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="B307" t="s">
-        <v>1070</v>
+        <v>531</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D307" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="E307" t="s">
         <v>15</v>
       </c>
       <c r="G307" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H307" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="B308" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D308" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="E308" t="s">
         <v>15</v>
       </c>
       <c r="G308" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H308" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="B309" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D309" t="s">
-        <v>789</v>
+        <v>1088</v>
       </c>
       <c r="E309" t="s">
         <v>15</v>
       </c>
       <c r="G309" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H309" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="B310" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D310" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
       <c r="E310" t="s">
         <v>15</v>
       </c>
       <c r="G310" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H310" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="B311" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D311" t="s">
-        <v>646</v>
+        <v>1094</v>
       </c>
       <c r="E311" t="s">
         <v>15</v>
       </c>
       <c r="G311" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H311" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="B312" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>194</v>
+        <v>273</v>
       </c>
       <c r="D312" t="s">
-        <v>1085</v>
+        <v>1097</v>
+      </c>
+      <c r="E312" t="s">
+        <v>15</v>
       </c>
       <c r="G312" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="B313" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D313" t="s">
-        <v>1089</v>
+        <v>1101</v>
+      </c>
+      <c r="E313" t="s">
+        <v>15</v>
       </c>
       <c r="G313" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H313" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="B314" t="s">
-        <v>1092</v>
+        <v>1104</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D314" t="s">
-        <v>1093</v>
+        <v>1105</v>
+      </c>
+      <c r="E314" t="s">
+        <v>15</v>
       </c>
       <c r="G314" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H314" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="315" spans="1:8" ht="12.75">
+    <row r="315" spans="1:10" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="B315" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>13</v>
+        <v>273</v>
       </c>
       <c r="D315" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="E315" t="s">
         <v>15</v>
       </c>
       <c r="G315" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="H315" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="316" spans="1:8" ht="12.75">
+      <c r="J315" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="B316" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D316" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="E316" t="s">
         <v>15</v>
       </c>
       <c r="G316" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H316" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="317" spans="1:8" ht="12.75">
+      <c r="J316" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="B317" t="s">
-        <v>1103</v>
+        <v>972</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D317" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="E317" t="s">
         <v>15</v>
       </c>
       <c r="G317" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H317" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="318" spans="1:8" ht="12.75">
+      <c r="J317" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1106</v>
+        <v>1118</v>
       </c>
       <c r="B318" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D318" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="E318" t="s">
         <v>15</v>
       </c>
       <c r="G318" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H318" t="s">
         <v>17</v>
+      </c>
+      <c r="J318" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="B319" t="s">
-        <v>1111</v>
+        <v>1123</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D319" t="s">
-        <v>1112</v>
+        <v>1124</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="G319" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H319" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
       <c r="B320" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D320" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="G320" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H320" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
       <c r="B321" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D321" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="E321" t="s">
         <v>15</v>
       </c>
       <c r="G321" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H321" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
       <c r="B322" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D322" t="s">
-        <v>1124</v>
+        <v>1136</v>
       </c>
       <c r="E322" t="s">
         <v>15</v>
       </c>
       <c r="G322" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H322" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="323" spans="1:8" ht="12.75">
+    <row r="323" spans="1:10" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
       <c r="B323" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D323" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
       <c r="E323" t="s">
         <v>15</v>
       </c>
       <c r="G323" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H323" t="s">
         <v>17</v>
+      </c>
+      <c r="J323" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="B324" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D324" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
       <c r="E324" t="s">
         <v>15</v>
       </c>
       <c r="G324" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="B325" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D325" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="E325" t="s">
         <v>15</v>
       </c>
       <c r="G325" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H325" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="326" spans="1:8" ht="12.75">
+    <row r="326" spans="1:10" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="B326" t="s">
-        <v>1139</v>
+        <v>989</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D326" t="s">
-        <v>1140</v>
+        <v>1151</v>
+      </c>
+      <c r="E326" t="s">
+        <v>15</v>
       </c>
       <c r="G326" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H326" t="s">
         <v>17</v>
+      </c>
+      <c r="J326" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="B327" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D327" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="E327" t="s">
         <v>15</v>
       </c>
       <c r="G327" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
       <c r="B328" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D328" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
       <c r="E328" t="s">
         <v>15</v>
       </c>
       <c r="G328" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H328" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="329" spans="1:8" ht="12.75">
+    <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="B329" t="s">
-        <v>1149</v>
+        <v>1000</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D329" t="s">
-        <v>109</v>
+        <v>397</v>
       </c>
       <c r="E329" t="s">
         <v>15</v>
       </c>
       <c r="G329" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H329" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="330" spans="1:8" ht="12.75">
+      <c r="J329" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="B330" t="s">
-        <v>1152</v>
+        <v>1009</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D330" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="E330" t="s">
         <v>15</v>
       </c>
       <c r="G330" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H330" t="s">
         <v>17</v>
+      </c>
+      <c r="J330" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="B331" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1157</v>
+        <v>21</v>
       </c>
       <c r="D331" t="s">
-        <v>1158</v>
+        <v>1168</v>
       </c>
       <c r="E331" t="s">
         <v>15</v>
       </c>
       <c r="G331" t="s">
-        <v>545</v>
+        <v>23</v>
       </c>
       <c r="H331" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="332" spans="1:8" ht="12.75">
+    <row r="332" spans="1:10" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1159</v>
+        <v>1170</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1171</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D332" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="G332" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H332" t="s">
         <v>17</v>
+      </c>
+      <c r="J332" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="B333" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D333" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="G333" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H333" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="334" spans="1:8" ht="12.75">
+    <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
       <c r="B334" t="s">
-        <v>1167</v>
+        <v>986</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D334" t="s">
-        <v>1168</v>
+        <v>1105</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="G334" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H334" t="s">
         <v>17</v>
+      </c>
+      <c r="J334" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
       <c r="B335" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D335" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="E335" t="s">
         <v>15</v>
       </c>
       <c r="G335" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="B336" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D336" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="E336" t="s">
         <v>15</v>
       </c>
       <c r="G336" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H336" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="337" spans="1:8" ht="12.75">
+    <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="B337" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D337" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="E337" t="s">
         <v>15</v>
       </c>
       <c r="G337" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H337" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="338" spans="1:10" ht="12.75">
+      <c r="J337" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="B338" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>525</v>
+        <v>27</v>
       </c>
       <c r="D338" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="E338" t="s">
         <v>15</v>
       </c>
       <c r="G338" t="s">
-        <v>527</v>
+        <v>29</v>
       </c>
       <c r="H338" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-    <row r="339" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="B339" t="s">
-        <v>1186</v>
+        <v>997</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D339" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="E339" t="s">
         <v>15</v>
       </c>
       <c r="G339" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H339" t="s">
         <v>17</v>
+      </c>
+      <c r="J339" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="B340" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D340" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="E340" t="s">
         <v>15</v>
       </c>
       <c r="G340" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1193</v>
+        <v>1203</v>
       </c>
       <c r="B341" t="s">
-        <v>1194</v>
+        <v>1204</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D341" t="s">
-        <v>1195</v>
+        <v>1205</v>
       </c>
       <c r="E341" t="s">
         <v>15</v>
       </c>
       <c r="G341" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="B342" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D342" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="E342" t="s">
         <v>15</v>
       </c>
       <c r="G342" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H342" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="343" spans="1:8" ht="12.75">
+    <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="B343" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D343" t="s">
-        <v>1203</v>
+        <v>201</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="G343" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H343" t="s">
         <v>17</v>
+      </c>
+      <c r="J343" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="B344" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D344" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="E344" t="s">
         <v>15</v>
       </c>
       <c r="G344" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="B345" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D345" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="E345" t="s">
         <v>15</v>
       </c>
       <c r="G345" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="B346" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D346" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="E346" t="s">
         <v>15</v>
       </c>
       <c r="G346" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="B347" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D347" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="E347" t="s">
         <v>15</v>
       </c>
       <c r="G347" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="B348" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="E348" t="s">
         <v>15</v>
       </c>
       <c r="G348" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="B349" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D349" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="G349" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="B350" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D350" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="E350" t="s">
         <v>15</v>
       </c>
       <c r="G350" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="B351" t="s">
-        <v>1000</v>
+        <v>1243</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D351" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="G351" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="B352" t="s">
-        <v>1237</v>
+        <v>1247</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D352" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
       <c r="E352" t="s">
         <v>15</v>
       </c>
       <c r="G352" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1240</v>
+        <v>1250</v>
       </c>
       <c r="B353" t="s">
-        <v>1241</v>
+        <v>1251</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D353" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="E353" t="s">
         <v>15</v>
       </c>
       <c r="G353" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="B354" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D354" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="G354" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
       <c r="B355" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D355" t="s">
-        <v>1248</v>
+        <v>1260</v>
       </c>
       <c r="E355" t="s">
         <v>15</v>
       </c>
       <c r="G355" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
       <c r="B356" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D356" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
       <c r="E356" t="s">
         <v>15</v>
       </c>
       <c r="G356" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1252</v>
+        <v>1266</v>
       </c>
       <c r="B357" t="s">
-        <v>1253</v>
+        <v>1267</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D357" t="s">
-        <v>1254</v>
+        <v>1268</v>
       </c>
       <c r="E357" t="s">
         <v>15</v>
       </c>
       <c r="G357" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1255</v>
+        <v>1270</v>
       </c>
       <c r="B358" t="s">
-        <v>1256</v>
+        <v>1271</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D358" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="G358" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="B359" t="s">
-        <v>1259</v>
+        <v>1275</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D359" t="s">
-        <v>1260</v>
+        <v>1276</v>
       </c>
       <c r="E359" t="s">
         <v>15</v>
       </c>
       <c r="G359" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="B360" t="s">
-        <v>1262</v>
+        <v>1037</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D360" t="s">
-        <v>1263</v>
+        <v>1279</v>
       </c>
       <c r="E360" t="s">
         <v>15</v>
       </c>
       <c r="G360" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="B361" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D361" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="G361" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="B362" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D362" t="s">
-        <v>1269</v>
+        <v>1287</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="G362" t="s">
-        <v>138</v>
+        <v>1288</v>
       </c>
       <c r="H362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1270</v>
+        <v>1289</v>
       </c>
       <c r="B363" t="s">
-        <v>1271</v>
+        <v>1290</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1047</v>
+        <v>1286</v>
       </c>
       <c r="D363" t="s">
-        <v>1272</v>
+        <v>1291</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="G363" t="s">
-        <v>537</v>
+        <v>1288</v>
       </c>
       <c r="H363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1273</v>
+        <v>1292</v>
       </c>
       <c r="B364" t="s">
-        <v>1274</v>
+        <v>1293</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D364" t="s">
-        <v>1275</v>
+        <v>1294</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="G364" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1276</v>
+        <v>1295</v>
       </c>
       <c r="B365" t="s">
-        <v>1277</v>
+        <v>1296</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D365" t="s">
-        <v>1278</v>
+        <v>1297</v>
       </c>
       <c r="E365" t="s">
         <v>15</v>
       </c>
       <c r="G365" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
       <c r="B366" t="s">
-        <v>1280</v>
+        <v>1299</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D366" t="s">
-        <v>1281</v>
+        <v>1300</v>
       </c>
       <c r="E366" t="s">
         <v>15</v>
       </c>
       <c r="G366" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1282</v>
+        <v>1301</v>
       </c>
       <c r="B367" t="s">
-        <v>1283</v>
+        <v>1302</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D367" t="s">
-        <v>1284</v>
+        <v>1303</v>
       </c>
       <c r="E367" t="s">
         <v>15</v>
       </c>
       <c r="G367" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1285</v>
+        <v>1304</v>
       </c>
       <c r="B368" t="s">
-        <v>1286</v>
+        <v>1305</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D368" t="s">
-        <v>106</v>
+        <v>1306</v>
       </c>
       <c r="E368" t="s">
         <v>15</v>
       </c>
       <c r="G368" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-        <v>1288</v>
+        <v>1307</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D369" t="s">
-        <v>1289</v>
+        <v>1308</v>
       </c>
       <c r="E369" t="s">
         <v>15</v>
       </c>
       <c r="G369" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1290</v>
+        <v>1309</v>
       </c>
       <c r="B370" t="s">
-        <v>1291</v>
+        <v>1310</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>41</v>
+        <v>273</v>
       </c>
       <c r="D370" t="s">
-        <v>1024</v>
+        <v>1311</v>
       </c>
       <c r="E370" t="s">
         <v>15</v>
       </c>
       <c r="G370" t="s">
-        <v>43</v>
+        <v>275</v>
       </c>
       <c r="H370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1292</v>
-[...2 lines deleted...]
-        <v>1293</v>
+        <v>1312</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D371" t="s">
-        <v>1294</v>
+        <v>1313</v>
       </c>
       <c r="E371" t="s">
         <v>15</v>
       </c>
       <c r="G371" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1295</v>
+        <v>1314</v>
       </c>
       <c r="B372" t="s">
-        <v>1296</v>
+        <v>1315</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>41</v>
+        <v>273</v>
       </c>
       <c r="D372" t="s">
-        <v>1297</v>
+        <v>1316</v>
       </c>
       <c r="E372" t="s">
         <v>15</v>
       </c>
       <c r="G372" t="s">
-        <v>43</v>
+        <v>275</v>
       </c>
       <c r="H372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1298</v>
+        <v>1317</v>
       </c>
       <c r="B373" t="s">
-        <v>1299</v>
+        <v>1318</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D373" t="s">
-        <v>1300</v>
+        <v>1319</v>
       </c>
       <c r="E373" t="s">
         <v>15</v>
       </c>
       <c r="G373" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1301</v>
+        <v>1320</v>
       </c>
       <c r="B374" t="s">
-        <v>1302</v>
+        <v>1321</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D374" t="s">
-        <v>1303</v>
+        <v>1322</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="G374" t="s">
         <v>16</v>
       </c>
       <c r="H374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B375" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D375" t="s">
-        <v>1306</v>
+        <v>1325</v>
       </c>
       <c r="E375" t="s">
         <v>15</v>
       </c>
       <c r="G375" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1307</v>
+        <v>1326</v>
       </c>
       <c r="B376" t="s">
-        <v>271</v>
+        <v>1327</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>266</v>
+        <v>1286</v>
       </c>
       <c r="D376" t="s">
-        <v>1308</v>
+        <v>1328</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="G376" t="s">
-        <v>268</v>
+        <v>1288</v>
       </c>
       <c r="H376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1309</v>
+        <v>1329</v>
       </c>
       <c r="B377" t="s">
-        <v>1310</v>
+        <v>1330</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D377" t="s">
-        <v>1311</v>
+        <v>1331</v>
       </c>
       <c r="E377" t="s">
         <v>15</v>
       </c>
       <c r="G377" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1312</v>
+        <v>1332</v>
       </c>
       <c r="B378" t="s">
-        <v>1313</v>
+        <v>1333</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D378" t="s">
-        <v>1314</v>
+        <v>1334</v>
       </c>
       <c r="E378" t="s">
         <v>15</v>
       </c>
       <c r="G378" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1315</v>
+        <v>1336</v>
       </c>
       <c r="B379" t="s">
-        <v>819</v>
+        <v>1337</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>136</v>
+        <v>498</v>
       </c>
       <c r="D379" t="s">
-        <v>820</v>
+        <v>1338</v>
       </c>
       <c r="E379" t="s">
         <v>15</v>
       </c>
       <c r="G379" t="s">
-        <v>138</v>
+        <v>1335</v>
       </c>
       <c r="H379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1316</v>
+        <v>1339</v>
       </c>
       <c r="B380" t="s">
-        <v>1317</v>
+        <v>1340</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D380" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1341</v>
       </c>
       <c r="G380" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1319</v>
+        <v>1342</v>
       </c>
       <c r="B381" t="s">
-        <v>822</v>
+        <v>1343</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>136</v>
+        <v>498</v>
       </c>
       <c r="D381" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1344</v>
       </c>
       <c r="G381" t="s">
-        <v>138</v>
+        <v>1335</v>
       </c>
       <c r="H381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1320</v>
+        <v>1345</v>
       </c>
       <c r="B382" t="s">
-        <v>338</v>
+        <v>1346</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D382" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1347</v>
       </c>
       <c r="G382" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1322</v>
+        <v>1348</v>
       </c>
       <c r="B383" t="s">
-        <v>306</v>
+        <v>1349</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>136</v>
+        <v>498</v>
       </c>
       <c r="D383" t="s">
-        <v>1323</v>
+        <v>1350</v>
       </c>
       <c r="E383" t="s">
         <v>15</v>
       </c>
       <c r="G383" t="s">
-        <v>138</v>
+        <v>1335</v>
       </c>
       <c r="H383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
       <c r="B384" t="s">
-        <v>494</v>
+        <v>1352</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D384" t="s">
-        <v>1325</v>
+        <v>1353</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="G384" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="B385" t="s">
-        <v>1327</v>
+        <v>1355</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D385" t="s">
-        <v>1328</v>
+        <v>1356</v>
       </c>
       <c r="E385" t="s">
         <v>15</v>
       </c>
       <c r="G385" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="B386" t="s">
-        <v>358</v>
+        <v>1359</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D386" t="s">
-        <v>1330</v>
+        <v>1360</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="G386" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1331</v>
+        <v>1362</v>
       </c>
       <c r="B387" t="s">
-        <v>318</v>
+        <v>1363</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D387" t="s">
-        <v>1332</v>
+        <v>1364</v>
       </c>
       <c r="E387" t="s">
         <v>15</v>
       </c>
       <c r="G387" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1333</v>
+        <v>1366</v>
       </c>
       <c r="B388" t="s">
-        <v>1334</v>
+        <v>1367</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D388" t="s">
-        <v>1335</v>
+        <v>1368</v>
       </c>
       <c r="E388" t="s">
         <v>15</v>
       </c>
       <c r="G388" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1336</v>
+        <v>1370</v>
       </c>
       <c r="B389" t="s">
-        <v>1337</v>
+        <v>1371</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D389" t="s">
-        <v>1338</v>
+        <v>1372</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="G389" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1339</v>
+        <v>1374</v>
       </c>
       <c r="B390" t="s">
-        <v>322</v>
+        <v>1375</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D390" t="s">
-        <v>1340</v>
+        <v>1376</v>
       </c>
       <c r="E390" t="s">
         <v>15</v>
       </c>
       <c r="G390" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1341</v>
+        <v>1377</v>
       </c>
       <c r="B391" t="s">
-        <v>458</v>
+        <v>1378</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D391" t="s">
-        <v>1342</v>
+        <v>197</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="G391" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1343</v>
+        <v>1379</v>
       </c>
       <c r="B392" t="s">
-        <v>805</v>
+        <v>1139</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D392" t="s">
-        <v>1344</v>
+        <v>1380</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="G392" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1345</v>
+        <v>1381</v>
       </c>
       <c r="B393" t="s">
-        <v>470</v>
+        <v>1382</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D393" t="s">
-        <v>1346</v>
+        <v>1383</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="G393" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1347</v>
+        <v>1384</v>
       </c>
       <c r="B394" t="s">
-        <v>1348</v>
+        <v>1385</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D394" t="s">
-        <v>1349</v>
+        <v>1386</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="G394" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1350</v>
+        <v>1387</v>
       </c>
       <c r="B395" t="s">
-        <v>1351</v>
+        <v>1388</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D395" t="s">
-        <v>1352</v>
+        <v>1389</v>
       </c>
       <c r="E395" t="s">
         <v>15</v>
       </c>
       <c r="G395" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="B396" t="s">
-        <v>462</v>
+        <v>1391</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D396" t="s">
-        <v>1354</v>
+        <v>1392</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="G396" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1355</v>
+        <v>1394</v>
       </c>
       <c r="B397" t="s">
-        <v>490</v>
+        <v>196</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D397" t="s">
-        <v>825</v>
+        <v>197</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="G397" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1356</v>
+        <v>1396</v>
       </c>
       <c r="B398" t="s">
-        <v>1357</v>
+        <v>1397</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D398" t="s">
-        <v>1358</v>
+        <v>1398</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="G398" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1359</v>
+        <v>1400</v>
       </c>
       <c r="B399" t="s">
-        <v>1360</v>
+        <v>1401</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D399" t="s">
-        <v>1361</v>
+        <v>1402</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="G399" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1362</v>
+        <v>1404</v>
       </c>
       <c r="B400" t="s">
-        <v>1363</v>
+        <v>1405</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D400" t="s">
-        <v>1364</v>
+        <v>1406</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="G400" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1365</v>
+        <v>1408</v>
       </c>
       <c r="B401" t="s">
-        <v>1366</v>
+        <v>1409</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D401" t="s">
-        <v>1367</v>
+        <v>1410</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="G401" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1368</v>
+        <v>1412</v>
       </c>
       <c r="B402" t="s">
-        <v>402</v>
+        <v>1413</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D402" t="s">
-        <v>1369</v>
+        <v>1414</v>
       </c>
       <c r="E402" t="s">
         <v>15</v>
       </c>
       <c r="G402" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1370</v>
+        <v>1416</v>
       </c>
       <c r="B403" t="s">
-        <v>1371</v>
+        <v>1417</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D403" t="s">
-        <v>1372</v>
+        <v>1418</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="G403" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1373</v>
+        <v>1420</v>
       </c>
       <c r="B404" t="s">
-        <v>1374</v>
+        <v>1421</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D404" t="s">
-        <v>1375</v>
+        <v>1422</v>
       </c>
       <c r="E404" t="s">
         <v>15</v>
       </c>
       <c r="G404" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1376</v>
+        <v>1424</v>
       </c>
       <c r="B405" t="s">
-        <v>1377</v>
+        <v>1425</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D405" t="s">
-        <v>1378</v>
+        <v>1426</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="G405" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1379</v>
+        <v>1428</v>
       </c>
       <c r="B406" t="s">
-        <v>1380</v>
+        <v>1429</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D406" t="s">
-        <v>1381</v>
+        <v>1430</v>
       </c>
       <c r="E406" t="s">
         <v>15</v>
       </c>
       <c r="G406" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1382</v>
+        <v>1432</v>
       </c>
       <c r="B407" t="s">
-        <v>1383</v>
+        <v>1433</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D407" t="s">
-        <v>1384</v>
+        <v>1434</v>
       </c>
       <c r="E407" t="s">
         <v>15</v>
       </c>
       <c r="G407" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1385</v>
+        <v>1436</v>
       </c>
       <c r="B408" t="s">
-        <v>1386</v>
+        <v>1437</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D408" t="s">
-        <v>1387</v>
+        <v>1438</v>
       </c>
       <c r="E408" t="s">
         <v>15</v>
       </c>
       <c r="G408" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1388</v>
+        <v>1440</v>
       </c>
       <c r="B409" t="s">
-        <v>874</v>
+        <v>1441</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D409" t="s">
-        <v>1389</v>
+        <v>1442</v>
       </c>
       <c r="E409" t="s">
         <v>15</v>
       </c>
       <c r="G409" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1390</v>
+        <v>1444</v>
       </c>
       <c r="B410" t="s">
-        <v>1391</v>
+        <v>1445</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D410" t="s">
-        <v>1392</v>
+        <v>1446</v>
       </c>
       <c r="E410" t="s">
         <v>15</v>
       </c>
       <c r="G410" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1393</v>
+        <v>1448</v>
       </c>
       <c r="B411" t="s">
-        <v>1394</v>
+        <v>1449</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D411" t="s">
-        <v>1395</v>
+        <v>1450</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="G411" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1396</v>
+        <v>1452</v>
       </c>
       <c r="B412" t="s">
-        <v>886</v>
+        <v>1453</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D412" t="s">
-        <v>1397</v>
+        <v>1454</v>
       </c>
       <c r="E412" t="s">
         <v>15</v>
       </c>
       <c r="G412" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="B413" t="s">
-        <v>1399</v>
+        <v>1457</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D413" t="s">
-        <v>1400</v>
+        <v>1458</v>
       </c>
       <c r="E413" t="s">
         <v>15</v>
       </c>
       <c r="G413" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1401</v>
+        <v>1460</v>
       </c>
       <c r="B414" t="s">
-        <v>1402</v>
+        <v>1461</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D414" t="s">
-        <v>1403</v>
+        <v>1462</v>
       </c>
       <c r="E414" t="s">
         <v>15</v>
       </c>
       <c r="G414" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1404</v>
+        <v>1464</v>
       </c>
       <c r="B415" t="s">
-        <v>1405</v>
+        <v>1465</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D415" t="s">
-        <v>1406</v>
+        <v>1466</v>
       </c>
       <c r="E415" t="s">
         <v>15</v>
       </c>
       <c r="G415" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1407</v>
+        <v>1468</v>
       </c>
       <c r="B416" t="s">
-        <v>1408</v>
+        <v>1469</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D416" t="s">
-        <v>1409</v>
+        <v>1470</v>
       </c>
       <c r="E416" t="s">
         <v>15</v>
       </c>
       <c r="G416" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1410</v>
+        <v>1472</v>
       </c>
       <c r="B417" t="s">
-        <v>1411</v>
+        <v>1473</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D417" t="s">
-        <v>1412</v>
+        <v>1474</v>
       </c>
       <c r="E417" t="s">
         <v>15</v>
       </c>
       <c r="G417" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1413</v>
+        <v>1476</v>
       </c>
       <c r="B418" t="s">
-        <v>866</v>
+        <v>1477</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D418" t="s">
-        <v>1414</v>
+        <v>1478</v>
       </c>
       <c r="E418" t="s">
         <v>15</v>
       </c>
       <c r="G418" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1415</v>
+        <v>1480</v>
       </c>
       <c r="B419" t="s">
-        <v>1416</v>
+        <v>1481</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D419" t="s">
-        <v>1417</v>
+        <v>1482</v>
       </c>
       <c r="E419" t="s">
         <v>15</v>
       </c>
       <c r="G419" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1418</v>
+        <v>1484</v>
       </c>
       <c r="B420" t="s">
-        <v>1419</v>
+        <v>1485</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D420" t="s">
-        <v>1420</v>
+        <v>1486</v>
       </c>
       <c r="E420" t="s">
         <v>15</v>
       </c>
       <c r="G420" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1421</v>
+        <v>1488</v>
       </c>
       <c r="B421" t="s">
-        <v>1422</v>
+        <v>446</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D421" t="s">
-        <v>1423</v>
+        <v>1489</v>
       </c>
       <c r="E421" t="s">
         <v>15</v>
       </c>
       <c r="G421" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1424</v>
+        <v>1491</v>
       </c>
       <c r="B422" t="s">
-        <v>1425</v>
+        <v>1492</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D422" t="s">
-        <v>1426</v>
+        <v>1493</v>
       </c>
       <c r="E422" t="s">
         <v>15</v>
       </c>
       <c r="G422" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1427</v>
+        <v>1495</v>
       </c>
       <c r="B423" t="s">
-        <v>1428</v>
+        <v>1496</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D423" t="s">
-        <v>1429</v>
+        <v>1497</v>
       </c>
       <c r="E423" t="s">
         <v>15</v>
       </c>
       <c r="G423" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1431</v>
+        <v>1499</v>
       </c>
       <c r="B424" t="s">
-        <v>1432</v>
+        <v>1500</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D424" t="s">
-        <v>1433</v>
+        <v>1501</v>
       </c>
       <c r="E424" t="s">
         <v>15</v>
       </c>
       <c r="G424" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1435</v>
+        <v>1503</v>
       </c>
       <c r="B425" t="s">
-        <v>1436</v>
+        <v>1504</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D425" t="s">
-        <v>511</v>
+        <v>1505</v>
       </c>
       <c r="E425" t="s">
         <v>15</v>
       </c>
       <c r="G425" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1438</v>
+        <v>1507</v>
       </c>
       <c r="B426" t="s">
-        <v>1439</v>
+        <v>1508</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D426" t="s">
-        <v>1440</v>
+        <v>1509</v>
       </c>
       <c r="E426" t="s">
         <v>15</v>
       </c>
       <c r="G426" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1442</v>
+        <v>1510</v>
       </c>
       <c r="B427" t="s">
-        <v>1443</v>
+        <v>1511</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D427" t="s">
-        <v>1444</v>
+        <v>1512</v>
       </c>
       <c r="E427" t="s">
         <v>15</v>
       </c>
       <c r="G427" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1446</v>
+        <v>1513</v>
       </c>
       <c r="B428" t="s">
-        <v>1383</v>
+        <v>1514</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D428" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="E428" t="s">
         <v>15</v>
       </c>
       <c r="G428" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1449</v>
+        <v>1516</v>
       </c>
       <c r="B429" t="s">
-        <v>1450</v>
+        <v>1517</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D429" t="s">
-        <v>1451</v>
+        <v>1518</v>
       </c>
       <c r="E429" t="s">
         <v>15</v>
       </c>
       <c r="G429" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1453</v>
+        <v>1519</v>
       </c>
       <c r="B430" t="s">
-        <v>1454</v>
+        <v>1520</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D430" t="s">
-        <v>1455</v>
+        <v>1521</v>
       </c>
       <c r="E430" t="s">
         <v>15</v>
       </c>
       <c r="G430" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1457</v>
+        <v>1522</v>
       </c>
       <c r="B431" t="s">
-        <v>1458</v>
+        <v>1523</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D431" t="s">
-        <v>1459</v>
+        <v>1524</v>
       </c>
       <c r="E431" t="s">
         <v>15</v>
       </c>
       <c r="G431" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1461</v>
+        <v>1525</v>
       </c>
       <c r="B432" t="s">
-        <v>1462</v>
+        <v>1526</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D432" t="s">
-        <v>1463</v>
+        <v>1527</v>
       </c>
       <c r="E432" t="s">
         <v>15</v>
       </c>
       <c r="G432" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1465</v>
+        <v>1528</v>
       </c>
       <c r="B433" t="s">
-        <v>1466</v>
+        <v>1529</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D433" t="s">
-        <v>1467</v>
+        <v>1530</v>
       </c>
       <c r="E433" t="s">
         <v>15</v>
       </c>
       <c r="G433" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1469</v>
+        <v>1531</v>
       </c>
       <c r="B434" t="s">
-        <v>1470</v>
+        <v>1532</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D434" t="s">
-        <v>1471</v>
+        <v>1533</v>
       </c>
       <c r="E434" t="s">
         <v>15</v>
       </c>
       <c r="G434" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1473</v>
+        <v>1534</v>
       </c>
       <c r="B435" t="s">
-        <v>1351</v>
+        <v>1535</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D435" t="s">
-        <v>1474</v>
+        <v>1536</v>
       </c>
       <c r="E435" t="s">
         <v>15</v>
       </c>
       <c r="G435" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1476</v>
+        <v>1538</v>
       </c>
       <c r="B436" t="s">
-        <v>1477</v>
+        <v>1539</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D436" t="s">
-        <v>1478</v>
+        <v>1540</v>
       </c>
       <c r="E436" t="s">
         <v>15</v>
       </c>
       <c r="G436" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1480</v>
+        <v>1541</v>
       </c>
       <c r="B437" t="s">
-        <v>1481</v>
+        <v>1542</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>266</v>
+        <v>513</v>
       </c>
       <c r="D437" t="s">
-        <v>1482</v>
+        <v>1543</v>
       </c>
       <c r="E437" t="s">
         <v>15</v>
       </c>
       <c r="G437" t="s">
-        <v>268</v>
+        <v>515</v>
       </c>
       <c r="H437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1484</v>
+        <v>1544</v>
       </c>
       <c r="B438" t="s">
-        <v>1485</v>
+        <v>1545</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>136</v>
+        <v>513</v>
       </c>
       <c r="D438" t="s">
-        <v>1486</v>
+        <v>1546</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="G438" t="s">
-        <v>138</v>
+        <v>515</v>
       </c>
       <c r="H438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1488</v>
+        <v>1547</v>
       </c>
       <c r="B439" t="s">
-        <v>1489</v>
+        <v>1548</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>54</v>
+        <v>513</v>
       </c>
       <c r="D439" t="s">
-        <v>1490</v>
+        <v>1549</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="G439" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="H439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1492</v>
+        <v>1550</v>
       </c>
       <c r="B440" t="s">
-        <v>1493</v>
+        <v>1551</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>136</v>
+        <v>513</v>
       </c>
       <c r="D440" t="s">
-        <v>1494</v>
+        <v>1552</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="G440" t="s">
-        <v>138</v>
+        <v>515</v>
       </c>
       <c r="H440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1496</v>
+        <v>1554</v>
       </c>
       <c r="B441" t="s">
-        <v>1497</v>
+        <v>1555</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D441" t="s">
-        <v>1498</v>
+        <v>1556</v>
       </c>
       <c r="E441" t="s">
         <v>15</v>
       </c>
       <c r="G441" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1500</v>
+        <v>1558</v>
       </c>
       <c r="B442" t="s">
-        <v>1501</v>
+        <v>1559</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D442" t="s">
-        <v>1502</v>
+        <v>1560</v>
       </c>
       <c r="E442" t="s">
         <v>15</v>
       </c>
       <c r="G442" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>1505</v>
+        <v>1561</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D443" t="s">
-        <v>1506</v>
+        <v>1562</v>
       </c>
       <c r="E443" t="s">
         <v>15</v>
       </c>
       <c r="G443" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1508</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>1563</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1564</v>
       </c>
       <c r="D444" t="s">
-        <v>1509</v>
+        <v>1565</v>
       </c>
       <c r="E444" t="s">
         <v>15</v>
       </c>
+      <c r="F444" t="s">
+        <v>1566</v>
+      </c>
       <c r="G444" t="s">
-        <v>268</v>
+        <v>1563</v>
       </c>
       <c r="H444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>895</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1564</v>
       </c>
       <c r="D445" t="s">
-        <v>1513</v>
+        <v>1567</v>
       </c>
       <c r="E445" t="s">
         <v>15</v>
       </c>
       <c r="G445" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1515</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>176</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1564</v>
       </c>
       <c r="D446" t="s">
-        <v>1517</v>
+        <v>1568</v>
       </c>
       <c r="E446" t="s">
         <v>15</v>
       </c>
       <c r="G446" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1519</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>307</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1564</v>
       </c>
       <c r="D447" t="s">
-        <v>1521</v>
+        <v>1569</v>
       </c>
       <c r="E447" t="s">
         <v>15</v>
       </c>
       <c r="G447" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1523</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>285</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1564</v>
       </c>
       <c r="D448" t="s">
-        <v>1525</v>
+        <v>1570</v>
       </c>
       <c r="E448" t="s">
         <v>15</v>
       </c>
       <c r="G448" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>23</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1564</v>
       </c>
       <c r="D449" t="s">
-        <v>339</v>
+        <v>1565</v>
       </c>
       <c r="E449" t="s">
         <v>15</v>
       </c>
       <c r="G449" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H449" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="450" spans="1:10" ht="12.75">
+    <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1530</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>29</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1564</v>
       </c>
       <c r="D450" t="s">
-        <v>1532</v>
+        <v>1571</v>
       </c>
       <c r="E450" t="s">
         <v>15</v>
       </c>
       <c r="G450" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H450" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1534</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>16</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1564</v>
       </c>
       <c r="D451" t="s">
-        <v>375</v>
+        <v>1572</v>
       </c>
       <c r="E451" t="s">
         <v>15</v>
       </c>
       <c r="G451" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1537</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>66</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1564</v>
       </c>
       <c r="D452" t="s">
-        <v>1539</v>
+        <v>1573</v>
       </c>
       <c r="E452" t="s">
         <v>15</v>
       </c>
       <c r="G452" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1541</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>1288</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1564</v>
       </c>
       <c r="D453" t="s">
-        <v>1543</v>
+        <v>1574</v>
       </c>
       <c r="E453" t="s">
         <v>15</v>
       </c>
       <c r="G453" t="s">
-        <v>138</v>
+        <v>1288</v>
       </c>
       <c r="H453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1545</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>1335</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1564</v>
       </c>
       <c r="D454" t="s">
-        <v>1539</v>
+        <v>1575</v>
       </c>
       <c r="E454" t="s">
         <v>15</v>
       </c>
       <c r="G454" t="s">
-        <v>138</v>
+        <v>1335</v>
       </c>
       <c r="H454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1548</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>1576</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1564</v>
       </c>
       <c r="D455" t="s">
-        <v>1550</v>
+        <v>1577</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="G455" t="s">
-        <v>138</v>
+        <v>1576</v>
       </c>
       <c r="H455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>1553</v>
+        <v>1578</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D456" t="s">
-        <v>1554</v>
+        <v>1579</v>
       </c>
       <c r="E456" t="s">
         <v>15</v>
       </c>
       <c r="G456" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>1580</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D457" t="s">
-        <v>1558</v>
+        <v>1581</v>
       </c>
       <c r="E457" t="s">
         <v>15</v>
       </c>
       <c r="G457" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1560</v>
+        <v>1582</v>
       </c>
       <c r="B458" t="s">
-        <v>1561</v>
+        <v>1583</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D458" t="s">
-        <v>1562</v>
+        <v>1584</v>
       </c>
       <c r="E458" t="s">
         <v>15</v>
       </c>
       <c r="G458" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1564</v>
+        <v>1585</v>
       </c>
       <c r="B459" t="s">
-        <v>1565</v>
+        <v>1586</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D459" t="s">
-        <v>1566</v>
+        <v>1587</v>
       </c>
       <c r="E459" t="s">
         <v>15</v>
       </c>
       <c r="G459" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1568</v>
+        <v>1588</v>
       </c>
       <c r="B460" t="s">
-        <v>1569</v>
+        <v>1589</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D460" t="s">
-        <v>1543</v>
+        <v>1590</v>
       </c>
       <c r="E460" t="s">
         <v>15</v>
       </c>
       <c r="G460" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1571</v>
+        <v>1592</v>
       </c>
       <c r="B461" t="s">
-        <v>1572</v>
+        <v>1593</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D461" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="E461" t="s">
         <v>15</v>
       </c>
       <c r="G461" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1575</v>
+        <v>1595</v>
       </c>
       <c r="B462" t="s">
-        <v>1576</v>
+        <v>1596</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>54</v>
+        <v>1286</v>
       </c>
       <c r="D462" t="s">
-        <v>1577</v>
+        <v>1597</v>
       </c>
       <c r="E462" t="s">
         <v>15</v>
       </c>
       <c r="G462" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1579</v>
+        <v>1598</v>
       </c>
       <c r="B463" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D463" t="s">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="E463" t="s">
         <v>15</v>
       </c>
       <c r="G463" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1582</v>
+        <v>1601</v>
       </c>
       <c r="B464" t="s">
-        <v>1583</v>
+        <v>1602</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D464" t="s">
-        <v>1558</v>
+        <v>1603</v>
       </c>
       <c r="E464" t="s">
         <v>15</v>
       </c>
       <c r="G464" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1585</v>
+        <v>1604</v>
       </c>
       <c r="B465" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D465" t="s">
-        <v>1587</v>
+        <v>1606</v>
       </c>
       <c r="E465" t="s">
         <v>15</v>
       </c>
       <c r="G465" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1589</v>
+        <v>1607</v>
       </c>
       <c r="B466" t="s">
-        <v>1590</v>
+        <v>1608</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D466" t="s">
-        <v>1591</v>
+        <v>1609</v>
       </c>
       <c r="E466" t="s">
         <v>15</v>
       </c>
       <c r="G466" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1593</v>
+        <v>1610</v>
       </c>
       <c r="B467" t="s">
-        <v>1594</v>
+        <v>1611</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>54</v>
+        <v>1286</v>
       </c>
       <c r="D467" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
       <c r="E467" t="s">
         <v>15</v>
       </c>
       <c r="G467" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1597</v>
+        <v>1614</v>
       </c>
       <c r="B468" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D468" t="s">
-        <v>1599</v>
+        <v>1616</v>
       </c>
       <c r="E468" t="s">
         <v>15</v>
       </c>
       <c r="G468" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
       <c r="B469" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D469" t="s">
-        <v>519</v>
+        <v>1620</v>
       </c>
       <c r="E469" t="s">
         <v>15</v>
       </c>
       <c r="G469" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H469" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="470" spans="1:10" ht="12.75">
+    <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1604</v>
+        <v>1622</v>
       </c>
       <c r="B470" t="s">
-        <v>1605</v>
+        <v>1623</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>158</v>
+        <v>1624</v>
       </c>
       <c r="D470" t="s">
-        <v>1606</v>
+        <v>1625</v>
       </c>
       <c r="E470" t="s">
         <v>15</v>
       </c>
       <c r="G470" t="s">
-        <v>160</v>
+        <v>1576</v>
       </c>
       <c r="H470" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-        <v>1609</v>
+        <v>1626</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D471" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="E471" t="s">
         <v>15</v>
       </c>
       <c r="G471" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1612</v>
+        <v>1629</v>
       </c>
       <c r="B472" t="s">
-        <v>1613</v>
+        <v>1630</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1047</v>
+        <v>498</v>
       </c>
       <c r="D472" t="s">
-        <v>1614</v>
+        <v>1631</v>
       </c>
       <c r="E472" t="s">
         <v>15</v>
       </c>
       <c r="G472" t="s">
-        <v>537</v>
+        <v>1335</v>
       </c>
       <c r="H472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1616</v>
+        <v>1633</v>
       </c>
       <c r="B473" t="s">
-        <v>1617</v>
+        <v>1634</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1047</v>
+        <v>498</v>
       </c>
       <c r="D473" t="s">
-        <v>1618</v>
+        <v>1635</v>
       </c>
       <c r="E473" t="s">
         <v>15</v>
       </c>
       <c r="G473" t="s">
-        <v>537</v>
+        <v>1335</v>
       </c>
       <c r="H473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1620</v>
+        <v>1637</v>
       </c>
       <c r="B474" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1047</v>
+        <v>498</v>
       </c>
       <c r="D474" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="E474" t="s">
         <v>15</v>
       </c>
       <c r="G474" t="s">
-        <v>537</v>
+        <v>1335</v>
       </c>
       <c r="H474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1624</v>
+        <v>1641</v>
       </c>
       <c r="B475" t="s">
-        <v>1625</v>
+        <v>1642</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1047</v>
+        <v>498</v>
       </c>
       <c r="D475" t="s">
-        <v>1626</v>
+        <v>1643</v>
       </c>
       <c r="E475" t="s">
         <v>15</v>
       </c>
       <c r="G475" t="s">
-        <v>537</v>
+        <v>1335</v>
       </c>
       <c r="H475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1628</v>
+        <v>1645</v>
       </c>
       <c r="B476" t="s">
-        <v>1629</v>
+        <v>1646</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D476" t="s">
-        <v>1630</v>
+        <v>1647</v>
       </c>
       <c r="E476" t="s">
         <v>15</v>
       </c>
       <c r="G476" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1632</v>
+        <v>1648</v>
       </c>
       <c r="B477" t="s">
-        <v>1633</v>
+        <v>1649</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1051</v>
+        <v>174</v>
       </c>
       <c r="D477" t="s">
-        <v>1634</v>
+        <v>1650</v>
       </c>
       <c r="E477" t="s">
         <v>15</v>
       </c>
       <c r="G477" t="s">
-        <v>535</v>
+        <v>176</v>
       </c>
       <c r="H477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1636</v>
+        <v>1651</v>
       </c>
       <c r="B478" t="s">
-        <v>1637</v>
+        <v>1652</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D478" t="s">
-        <v>1638</v>
+        <v>197</v>
       </c>
       <c r="E478" t="s">
         <v>15</v>
       </c>
       <c r="G478" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1640</v>
+        <v>1654</v>
       </c>
       <c r="B479" t="s">
-        <v>1641</v>
+        <v>1655</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1047</v>
+        <v>273</v>
       </c>
       <c r="D479" t="s">
-        <v>1642</v>
+        <v>1656</v>
       </c>
       <c r="E479" t="s">
         <v>15</v>
       </c>
       <c r="G479" t="s">
-        <v>537</v>
+        <v>275</v>
       </c>
       <c r="H479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1644</v>
+        <v>1658</v>
       </c>
       <c r="B480" t="s">
-        <v>1645</v>
+        <v>1659</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1047</v>
+        <v>273</v>
       </c>
       <c r="D480" t="s">
-        <v>1646</v>
+        <v>1660</v>
       </c>
       <c r="E480" t="s">
         <v>15</v>
       </c>
       <c r="G480" t="s">
-        <v>537</v>
+        <v>275</v>
       </c>
       <c r="H480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1648</v>
+        <v>1662</v>
       </c>
       <c r="B481" t="s">
-        <v>1649</v>
+        <v>1663</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1047</v>
+        <v>64</v>
       </c>
       <c r="D481" t="s">
-        <v>1650</v>
+        <v>1664</v>
       </c>
       <c r="E481" t="s">
         <v>15</v>
       </c>
       <c r="G481" t="s">
-        <v>537</v>
+        <v>66</v>
       </c>
       <c r="H481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1652</v>
+        <v>1666</v>
       </c>
       <c r="B482" t="s">
-        <v>1653</v>
+        <v>1667</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D482" t="s">
-        <v>1654</v>
+        <v>1668</v>
       </c>
       <c r="E482" t="s">
         <v>15</v>
       </c>
       <c r="G482" t="s">
-        <v>535</v>
+        <v>1335</v>
       </c>
       <c r="H482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1656</v>
+        <v>1670</v>
       </c>
       <c r="B483" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D483" t="s">
-        <v>1658</v>
+        <v>1672</v>
       </c>
       <c r="E483" t="s">
         <v>15</v>
       </c>
       <c r="G483" t="s">
-        <v>535</v>
+        <v>1335</v>
       </c>
       <c r="H483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1660</v>
+        <v>1674</v>
       </c>
       <c r="B484" t="s">
-        <v>1661</v>
+        <v>1675</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D484" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="E484" t="s">
         <v>15</v>
       </c>
       <c r="G484" t="s">
-        <v>535</v>
+        <v>1335</v>
       </c>
       <c r="H484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1664</v>
+        <v>1678</v>
       </c>
       <c r="B485" t="s">
-        <v>1665</v>
+        <v>1679</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D485" t="s">
-        <v>1666</v>
+        <v>1680</v>
       </c>
       <c r="E485" t="s">
         <v>15</v>
       </c>
       <c r="G485" t="s">
-        <v>535</v>
+        <v>1335</v>
       </c>
       <c r="H485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1668</v>
+        <v>1682</v>
       </c>
       <c r="B486" t="s">
-        <v>1669</v>
+        <v>1683</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D486" t="s">
-        <v>1670</v>
+        <v>1684</v>
       </c>
       <c r="E486" t="s">
         <v>15</v>
       </c>
       <c r="G486" t="s">
-        <v>535</v>
+        <v>1335</v>
       </c>
       <c r="H486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1672</v>
+        <v>1686</v>
       </c>
       <c r="B487" t="s">
-        <v>1673</v>
+        <v>1687</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D487" t="s">
-        <v>1674</v>
+        <v>1688</v>
       </c>
       <c r="E487" t="s">
         <v>15</v>
       </c>
       <c r="G487" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="H487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1676</v>
+        <v>1690</v>
       </c>
       <c r="B488" t="s">
-        <v>1677</v>
+        <v>1691</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D488" t="s">
-        <v>1678</v>
+        <v>1692</v>
       </c>
       <c r="E488" t="s">
         <v>15</v>
       </c>
       <c r="G488" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1680</v>
+        <v>1694</v>
       </c>
       <c r="B489" t="s">
-        <v>1681</v>
+        <v>1695</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1051</v>
+        <v>498</v>
       </c>
       <c r="D489" t="s">
-        <v>1682</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1696</v>
       </c>
       <c r="G489" t="s">
-        <v>535</v>
+        <v>159</v>
       </c>
       <c r="H489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
       <c r="B490" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1051</v>
+        <v>64</v>
       </c>
       <c r="D490" t="s">
-        <v>1686</v>
+        <v>1700</v>
       </c>
       <c r="E490" t="s">
         <v>15</v>
       </c>
       <c r="G490" t="s">
-        <v>535</v>
+        <v>66</v>
       </c>
       <c r="H490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1688</v>
+        <v>1701</v>
       </c>
       <c r="B491" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1051</v>
+        <v>1703</v>
       </c>
       <c r="D491" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="E491" t="s">
         <v>15</v>
       </c>
+      <c r="F491" t="s">
+        <v>1566</v>
+      </c>
       <c r="G491" t="s">
-        <v>535</v>
+        <v>1563</v>
       </c>
       <c r="H491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1692</v>
+        <v>1705</v>
       </c>
       <c r="B492" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1051</v>
+        <v>174</v>
       </c>
       <c r="D492" t="s">
-        <v>1694</v>
+        <v>1707</v>
       </c>
       <c r="E492" t="s">
         <v>15</v>
       </c>
       <c r="G492" t="s">
-        <v>535</v>
+        <v>176</v>
       </c>
       <c r="H492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1696</v>
+        <v>1708</v>
       </c>
       <c r="B493" t="s">
-        <v>1697</v>
+        <v>1709</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D493" t="s">
-        <v>701</v>
+        <v>1710</v>
       </c>
       <c r="E493" t="s">
         <v>15</v>
       </c>
       <c r="G493" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1699</v>
+        <v>1711</v>
       </c>
       <c r="B494" t="s">
-        <v>1700</v>
+        <v>1712</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D494" t="s">
-        <v>1701</v>
+        <v>1713</v>
       </c>
       <c r="E494" t="s">
         <v>15</v>
       </c>
       <c r="G494" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1703</v>
+        <v>1715</v>
       </c>
       <c r="B495" t="s">
-        <v>1704</v>
+        <v>1716</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>136</v>
+        <v>577</v>
       </c>
       <c r="D495" t="s">
-        <v>1705</v>
+        <v>1717</v>
       </c>
       <c r="E495" t="s">
         <v>15</v>
       </c>
       <c r="G495" t="s">
-        <v>138</v>
+        <v>579</v>
       </c>
       <c r="H495" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="B496" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D496" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="E496" t="s">
         <v>15</v>
       </c>
       <c r="G496" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1711</v>
+        <v>1721</v>
       </c>
       <c r="B497" t="s">
-        <v>1712</v>
+        <v>1722</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D497" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E497" t="s">
         <v>15</v>
       </c>
       <c r="G497" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
       <c r="B498" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D498" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="E498" t="s">
         <v>15</v>
       </c>
       <c r="G498" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="B499" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D499" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="E499" t="s">
         <v>15</v>
       </c>
       <c r="G499" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="B500" t="s">
-        <v>1724</v>
+        <v>1732</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D500" t="s">
-        <v>1725</v>
+        <v>1733</v>
       </c>
       <c r="E500" t="s">
         <v>15</v>
       </c>
       <c r="G500" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
       <c r="B501" t="s">
-        <v>1728</v>
+        <v>1736</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D501" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
       <c r="E501" t="s">
         <v>15</v>
       </c>
       <c r="G501" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
       <c r="B502" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1051</v>
+        <v>33</v>
       </c>
       <c r="D502" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
       <c r="E502" t="s">
         <v>15</v>
       </c>
       <c r="G502" t="s">
-        <v>535</v>
+        <v>35</v>
       </c>
       <c r="H502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="B503" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D503" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
       <c r="E503" t="s">
         <v>15</v>
       </c>
       <c r="G503" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="B504" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D504" t="s">
-        <v>1741</v>
+        <v>894</v>
       </c>
       <c r="E504" t="s">
         <v>15</v>
       </c>
       <c r="G504" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="B505" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D505" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="E505" t="s">
         <v>15</v>
       </c>
       <c r="G505" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="B506" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D506" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="E506" t="s">
         <v>15</v>
       </c>
       <c r="G506" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="B507" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D507" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="E507" t="s">
         <v>15</v>
       </c>
       <c r="G507" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="B508" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D508" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="E508" t="s">
         <v>15</v>
       </c>
       <c r="G508" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B509" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D509" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E509" t="s">
         <v>15</v>
       </c>
       <c r="G509" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="B510" t="s">
         <v>1764</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D510" t="s">
         <v>1765</v>
       </c>
       <c r="E510" t="s">
         <v>15</v>
       </c>
       <c r="G510" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B511" t="s">
         <v>1767</v>
       </c>
-      <c r="B511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C511" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D511" t="s">
-        <v>1769</v>
+        <v>494</v>
       </c>
       <c r="E511" t="s">
         <v>15</v>
       </c>
       <c r="G511" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D512" t="s">
         <v>1770</v>
       </c>
-      <c r="B512" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E512" t="s">
         <v>15</v>
       </c>
       <c r="G512" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="H512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>1775</v>
+        <v>1771</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D513" t="s">
-        <v>1776</v>
+        <v>1772</v>
       </c>
       <c r="E513" t="s">
         <v>15</v>
       </c>
       <c r="G513" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1778</v>
+        <v>1773</v>
       </c>
       <c r="B514" t="s">
-        <v>101</v>
+        <v>1774</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D514" t="s">
-        <v>102</v>
+        <v>1775</v>
       </c>
       <c r="E514" t="s">
         <v>15</v>
       </c>
       <c r="G514" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="B515" t="s">
-        <v>105</v>
+        <v>1777</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D515" t="s">
-        <v>106</v>
+        <v>1778</v>
       </c>
       <c r="E515" t="s">
         <v>15</v>
       </c>
       <c r="G515" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="B516" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>68</v>
+        <v>893</v>
       </c>
       <c r="D516" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="E516" t="s">
         <v>15</v>
       </c>
       <c r="G516" t="s">
-        <v>70</v>
+        <v>895</v>
       </c>
       <c r="H516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="B517" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>649</v>
+        <v>893</v>
       </c>
       <c r="D517" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="E517" t="s">
         <v>15</v>
       </c>
-      <c r="F517" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G517" t="s">
-        <v>549</v>
+        <v>895</v>
       </c>
       <c r="H517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D518" t="s">
         <v>1788</v>
       </c>
-      <c r="B518" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E518" t="s">
         <v>15</v>
       </c>
       <c r="G518" t="s">
-        <v>64</v>
+        <v>285</v>
       </c>
       <c r="H518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="B519" t="s">
         <v>1791</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>54</v>
+        <v>305</v>
       </c>
       <c r="D519" t="s">
         <v>1792</v>
       </c>
       <c r="E519" t="s">
         <v>15</v>
       </c>
       <c r="G519" t="s">
-        <v>56</v>
+        <v>307</v>
       </c>
       <c r="H519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B520" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>54</v>
+        <v>283</v>
       </c>
       <c r="D520" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E520" t="s">
         <v>15</v>
       </c>
       <c r="G520" t="s">
-        <v>56</v>
+        <v>285</v>
       </c>
       <c r="H520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B521" t="s">
-        <v>1775</v>
+        <v>1799</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D521" t="s">
-        <v>1776</v>
+        <v>1800</v>
       </c>
       <c r="E521" t="s">
         <v>15</v>
       </c>
       <c r="G521" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="B522" t="s">
-        <v>1783</v>
+        <v>1803</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D522" t="s">
-        <v>1784</v>
+        <v>1804</v>
       </c>
       <c r="E522" t="s">
         <v>15</v>
       </c>
       <c r="G522" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="B523" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D523" t="s">
-        <v>1800</v>
+        <v>1808</v>
       </c>
       <c r="E523" t="s">
         <v>15</v>
       </c>
       <c r="G523" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="B524" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D524" t="s">
-        <v>653</v>
+        <v>1812</v>
       </c>
       <c r="E524" t="s">
         <v>15</v>
       </c>
       <c r="G524" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
       <c r="B525" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>649</v>
+        <v>283</v>
       </c>
       <c r="D525" t="s">
-        <v>650</v>
+        <v>1816</v>
       </c>
       <c r="E525" t="s">
         <v>15</v>
       </c>
-      <c r="F525" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G525" t="s">
-        <v>549</v>
+        <v>285</v>
       </c>
       <c r="H525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1805</v>
+        <v>1818</v>
       </c>
       <c r="B526" t="s">
-        <v>1806</v>
+        <v>1819</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1047</v>
+        <v>283</v>
       </c>
       <c r="D526" t="s">
-        <v>1807</v>
+        <v>1820</v>
       </c>
       <c r="E526" t="s">
         <v>15</v>
+      </c>
+      <c r="G526" t="s">
+        <v>285</v>
       </c>
       <c r="H526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1808</v>
+        <v>1822</v>
       </c>
       <c r="B527" t="s">
-        <v>1809</v>
+        <v>1823</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1047</v>
+        <v>305</v>
       </c>
       <c r="D527" t="s">
-        <v>1810</v>
+        <v>1824</v>
       </c>
       <c r="E527" t="s">
         <v>15</v>
+      </c>
+      <c r="G527" t="s">
+        <v>307</v>
       </c>
       <c r="H527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1811</v>
+        <v>1826</v>
       </c>
       <c r="B528" t="s">
-        <v>1812</v>
+        <v>1827</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="D528" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
       <c r="E528" t="s">
         <v>15</v>
       </c>
       <c r="G528" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="H528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="B529" t="s">
-        <v>1815</v>
+        <v>1831</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="D529" t="s">
-        <v>1816</v>
+        <v>1832</v>
       </c>
       <c r="E529" t="s">
         <v>15</v>
       </c>
       <c r="G529" t="s">
-        <v>70</v>
+        <v>307</v>
       </c>
       <c r="H529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1817</v>
+        <v>1834</v>
       </c>
       <c r="B530" t="s">
-        <v>1818</v>
+        <v>1835</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D530" t="s">
-        <v>1819</v>
+        <v>1836</v>
       </c>
       <c r="E530" t="s">
         <v>15</v>
       </c>
       <c r="G530" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1820</v>
+        <v>1838</v>
       </c>
       <c r="B531" t="s">
-        <v>1821</v>
+        <v>1839</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1047</v>
+        <v>283</v>
       </c>
       <c r="D531" t="s">
-        <v>1822</v>
+        <v>1840</v>
       </c>
       <c r="E531" t="s">
         <v>15</v>
       </c>
       <c r="G531" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1823</v>
+        <v>1842</v>
       </c>
       <c r="B532" t="s">
-        <v>1824</v>
+        <v>1843</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1047</v>
+        <v>283</v>
       </c>
       <c r="D532" t="s">
-        <v>1048</v>
+        <v>1844</v>
       </c>
       <c r="E532" t="s">
         <v>15</v>
       </c>
       <c r="G532" t="s">
-        <v>537</v>
+        <v>285</v>
       </c>
       <c r="H532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1825</v>
+        <v>1846</v>
       </c>
       <c r="B533" t="s">
-        <v>1826</v>
+        <v>1847</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1047</v>
+        <v>283</v>
       </c>
       <c r="D533" t="s">
-        <v>1827</v>
+        <v>1848</v>
       </c>
       <c r="E533" t="s">
         <v>15</v>
       </c>
       <c r="G533" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1828</v>
+        <v>1850</v>
       </c>
       <c r="B534" t="s">
-        <v>1829</v>
+        <v>1851</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D534" t="s">
-        <v>1830</v>
+        <v>1852</v>
       </c>
       <c r="E534" t="s">
         <v>15</v>
       </c>
       <c r="G534" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1831</v>
+        <v>1854</v>
       </c>
       <c r="B535" t="s">
-        <v>1832</v>
+        <v>1855</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="D535" t="s">
-        <v>1833</v>
+        <v>1856</v>
       </c>
       <c r="E535" t="s">
         <v>15</v>
       </c>
       <c r="G535" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1834</v>
+        <v>1858</v>
       </c>
       <c r="B536" t="s">
-        <v>1835</v>
+        <v>1859</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="D536" t="s">
-        <v>1836</v>
+        <v>1860</v>
       </c>
       <c r="E536" t="s">
         <v>15</v>
       </c>
       <c r="G536" t="s">
-        <v>70</v>
+        <v>307</v>
       </c>
       <c r="H536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1837</v>
+        <v>1862</v>
       </c>
       <c r="B537" t="s">
-        <v>1838</v>
+        <v>1863</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="D537" t="s">
-        <v>1800</v>
+        <v>1864</v>
       </c>
       <c r="E537" t="s">
         <v>15</v>
       </c>
       <c r="G537" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="H537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1839</v>
+        <v>1866</v>
       </c>
       <c r="B538" t="s">
-        <v>1840</v>
+        <v>1867</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D538" t="s">
-        <v>1841</v>
+        <v>1868</v>
       </c>
       <c r="E538" t="s">
         <v>15</v>
       </c>
       <c r="G538" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1842</v>
+        <v>1870</v>
       </c>
       <c r="B539" t="s">
-        <v>1843</v>
+        <v>1871</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D539" t="s">
-        <v>1844</v>
+        <v>1872</v>
       </c>
       <c r="E539" t="s">
         <v>15</v>
       </c>
       <c r="G539" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="H539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1845</v>
+        <v>1874</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1875</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1051</v>
+        <v>283</v>
       </c>
       <c r="D540" t="s">
-        <v>1846</v>
+        <v>1876</v>
       </c>
       <c r="E540" t="s">
         <v>15</v>
       </c>
       <c r="G540" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1847</v>
+        <v>1878</v>
       </c>
       <c r="B541" t="s">
-        <v>1848</v>
+        <v>1879</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D541" t="s">
-        <v>1849</v>
+        <v>1880</v>
       </c>
       <c r="E541" t="s">
         <v>15</v>
       </c>
       <c r="G541" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1850</v>
+        <v>1882</v>
       </c>
       <c r="B542" t="s">
-        <v>1851</v>
+        <v>1883</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D542" t="s">
-        <v>1852</v>
+        <v>1884</v>
       </c>
       <c r="E542" t="s">
         <v>15</v>
       </c>
       <c r="G542" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1853</v>
+        <v>1886</v>
       </c>
       <c r="B543" t="s">
-        <v>1854</v>
+        <v>1887</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D543" t="s">
-        <v>1855</v>
+        <v>1888</v>
       </c>
       <c r="E543" t="s">
         <v>15</v>
       </c>
       <c r="G543" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1856</v>
+        <v>1890</v>
       </c>
       <c r="B544" t="s">
-        <v>1857</v>
+        <v>1891</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>158</v>
+        <v>305</v>
       </c>
       <c r="D544" t="s">
-        <v>1858</v>
+        <v>1892</v>
       </c>
       <c r="E544" t="s">
         <v>15</v>
       </c>
       <c r="G544" t="s">
-        <v>160</v>
+        <v>307</v>
       </c>
       <c r="H544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1859</v>
+        <v>1894</v>
       </c>
       <c r="B545" t="s">
-        <v>1860</v>
+        <v>1895</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D545" t="s">
-        <v>1861</v>
+        <v>1896</v>
       </c>
       <c r="E545" t="s">
         <v>15</v>
       </c>
       <c r="G545" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1862</v>
+        <v>1898</v>
       </c>
       <c r="B546" t="s">
-        <v>1863</v>
+        <v>1899</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>177</v>
+        <v>305</v>
       </c>
       <c r="D546" t="s">
-        <v>1864</v>
+        <v>1900</v>
       </c>
       <c r="E546" t="s">
         <v>15</v>
       </c>
       <c r="G546" t="s">
-        <v>179</v>
+        <v>307</v>
       </c>
       <c r="H546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1865</v>
+        <v>1902</v>
       </c>
       <c r="B547" t="s">
-        <v>1866</v>
+        <v>1903</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>177</v>
+        <v>305</v>
       </c>
       <c r="D547" t="s">
-        <v>1867</v>
+        <v>1904</v>
       </c>
       <c r="E547" t="s">
         <v>15</v>
       </c>
       <c r="G547" t="s">
-        <v>179</v>
+        <v>307</v>
       </c>
       <c r="H547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1868</v>
+        <v>1906</v>
       </c>
       <c r="B548" t="s">
-        <v>1869</v>
+        <v>1907</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>194</v>
+        <v>305</v>
       </c>
       <c r="D548" t="s">
-        <v>1870</v>
+        <v>1908</v>
       </c>
       <c r="E548" t="s">
         <v>15</v>
       </c>
       <c r="G548" t="s">
-        <v>196</v>
+        <v>307</v>
       </c>
       <c r="H548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1871</v>
+        <v>1910</v>
       </c>
       <c r="B549" t="s">
-        <v>1872</v>
+        <v>1911</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>54</v>
+        <v>305</v>
       </c>
       <c r="D549" t="s">
-        <v>1873</v>
+        <v>1912</v>
+      </c>
+      <c r="E549" t="s">
+        <v>15</v>
       </c>
       <c r="G549" t="s">
-        <v>56</v>
+        <v>307</v>
       </c>
       <c r="H549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1874</v>
+        <v>1914</v>
       </c>
       <c r="B550" t="s">
-        <v>1875</v>
+        <v>1915</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>177</v>
+        <v>305</v>
       </c>
       <c r="D550" t="s">
-        <v>1876</v>
+        <v>1916</v>
       </c>
       <c r="E550" t="s">
         <v>15</v>
       </c>
       <c r="G550" t="s">
-        <v>179</v>
+        <v>307</v>
       </c>
       <c r="H550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1878</v>
+        <v>1918</v>
       </c>
       <c r="B551" t="s">
-        <v>1879</v>
+        <v>1919</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D551" t="s">
-        <v>1880</v>
+        <v>1920</v>
       </c>
       <c r="E551" t="s">
         <v>15</v>
       </c>
       <c r="G551" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H551" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="552" spans="1:10" ht="12.75">
+    <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1882</v>
+        <v>1922</v>
       </c>
       <c r="B552" t="s">
-        <v>1291</v>
+        <v>1923</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D552" t="s">
-        <v>1883</v>
+        <v>1924</v>
       </c>
       <c r="E552" t="s">
         <v>15</v>
       </c>
       <c r="G552" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H552" t="s">
         <v>17</v>
       </c>
-      <c r="J552" t="s">
-[...3 lines deleted...]
-    <row r="553" spans="1:10" ht="12.75">
+    </row>
+    <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1885</v>
+        <v>1926</v>
       </c>
       <c r="B553" t="s">
-        <v>1886</v>
+        <v>1927</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D553" t="s">
-        <v>395</v>
+        <v>1928</v>
       </c>
       <c r="E553" t="s">
         <v>15</v>
       </c>
       <c r="G553" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H553" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1888</v>
+        <v>1930</v>
       </c>
       <c r="B554" t="s">
-        <v>1889</v>
+        <v>1931</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>41</v>
+        <v>305</v>
       </c>
       <c r="D554" t="s">
-        <v>1890</v>
+        <v>1932</v>
       </c>
       <c r="E554" t="s">
         <v>15</v>
       </c>
       <c r="G554" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H554" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="555" spans="1:10" ht="12.75">
+    <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1892</v>
+        <v>1934</v>
       </c>
       <c r="B555" t="s">
-        <v>1305</v>
+        <v>1935</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="D555" t="s">
-        <v>1525</v>
+        <v>1936</v>
       </c>
       <c r="E555" t="s">
         <v>15</v>
       </c>
       <c r="G555" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="H555" t="s">
         <v>17</v>
       </c>
-      <c r="J555" t="s">
-[...3 lines deleted...]
-    <row r="556" spans="1:10" ht="12.75">
+    </row>
+    <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1894</v>
+        <v>1938</v>
       </c>
       <c r="B556" t="s">
-        <v>1310</v>
+        <v>1939</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D556" t="s">
-        <v>1895</v>
+        <v>371</v>
       </c>
       <c r="E556" t="s">
         <v>15</v>
       </c>
       <c r="G556" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H556" t="s">
         <v>17</v>
       </c>
-      <c r="J556" t="s">
-[...3 lines deleted...]
-    <row r="557" spans="1:10" ht="12.75">
+    </row>
+    <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1897</v>
+        <v>1941</v>
       </c>
       <c r="B557" t="s">
-        <v>1313</v>
+        <v>1942</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D557" t="s">
-        <v>1898</v>
+        <v>371</v>
       </c>
       <c r="E557" t="s">
         <v>15</v>
       </c>
       <c r="G557" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H557" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1900</v>
+        <v>1944</v>
       </c>
       <c r="B558" t="s">
-        <v>1901</v>
+        <v>1945</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D558" t="s">
-        <v>1902</v>
+        <v>138</v>
       </c>
       <c r="E558" t="s">
         <v>15</v>
       </c>
       <c r="G558" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1904</v>
+        <v>1947</v>
       </c>
       <c r="B559" t="s">
-        <v>1905</v>
+        <v>1948</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D559" t="s">
-        <v>1906</v>
+        <v>1949</v>
       </c>
       <c r="E559" t="s">
         <v>15</v>
       </c>
       <c r="G559" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1908</v>
+        <v>1951</v>
       </c>
       <c r="B560" t="s">
-        <v>1909</v>
+        <v>1952</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D560" t="s">
-        <v>1910</v>
+        <v>1953</v>
       </c>
       <c r="E560" t="s">
         <v>15</v>
       </c>
       <c r="G560" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H560" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="561" spans="1:10" ht="12.75">
+    <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1912</v>
+        <v>1955</v>
       </c>
       <c r="B561" t="s">
-        <v>1913</v>
+        <v>1956</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D561" t="s">
-        <v>1914</v>
+        <v>1957</v>
       </c>
       <c r="E561" t="s">
         <v>15</v>
       </c>
       <c r="G561" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H561" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1916</v>
+        <v>1959</v>
       </c>
       <c r="B562" t="s">
-        <v>1917</v>
+        <v>1960</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D562" t="s">
-        <v>1918</v>
+        <v>1961</v>
       </c>
       <c r="E562" t="s">
         <v>15</v>
       </c>
       <c r="G562" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H562" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="563" spans="1:10" ht="12.75">
+    <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1920</v>
+        <v>1963</v>
       </c>
       <c r="B563" t="s">
-        <v>1317</v>
+        <v>1964</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D563" t="s">
-        <v>519</v>
+        <v>1965</v>
       </c>
       <c r="E563" t="s">
         <v>15</v>
       </c>
       <c r="G563" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H563" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1922</v>
+        <v>1967</v>
       </c>
       <c r="B564" t="s">
-        <v>1923</v>
+        <v>1003</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D564" t="s">
-        <v>1924</v>
+        <v>1968</v>
       </c>
       <c r="E564" t="s">
         <v>15</v>
       </c>
       <c r="G564" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1926</v>
+        <v>1970</v>
       </c>
       <c r="B565" t="s">
-        <v>1927</v>
+        <v>1971</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D565" t="s">
-        <v>1928</v>
+        <v>1972</v>
       </c>
       <c r="E565" t="s">
         <v>15</v>
       </c>
       <c r="G565" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1930</v>
+        <v>1974</v>
       </c>
       <c r="B566" t="s">
-        <v>1931</v>
+        <v>1975</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D566" t="s">
-        <v>1932</v>
+        <v>1976</v>
       </c>
       <c r="E566" t="s">
         <v>15</v>
       </c>
       <c r="G566" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1934</v>
+        <v>1978</v>
       </c>
       <c r="B567" t="s">
-        <v>1935</v>
+        <v>1046</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D567" t="s">
-        <v>1936</v>
+        <v>1979</v>
       </c>
       <c r="E567" t="s">
         <v>15</v>
       </c>
       <c r="G567" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H567" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="568" spans="1:10" ht="12.75">
+    <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1938</v>
+        <v>1981</v>
       </c>
       <c r="B568" t="s">
-        <v>1939</v>
+        <v>1982</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D568" t="s">
-        <v>1940</v>
+        <v>1983</v>
       </c>
       <c r="E568" t="s">
         <v>15</v>
       </c>
       <c r="G568" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H568" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1942</v>
+        <v>1985</v>
       </c>
       <c r="B569" t="s">
-        <v>1943</v>
+        <v>1986</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="D569" t="s">
-        <v>1944</v>
+        <v>1987</v>
       </c>
       <c r="E569" t="s">
         <v>15</v>
       </c>
       <c r="G569" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1946</v>
+        <v>1989</v>
       </c>
       <c r="B570" t="s">
-        <v>1947</v>
+        <v>1990</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D570" t="s">
-        <v>1948</v>
+        <v>1991</v>
       </c>
       <c r="E570" t="s">
         <v>15</v>
       </c>
       <c r="G570" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1950</v>
+        <v>1993</v>
       </c>
       <c r="B571" t="s">
-        <v>1951</v>
+        <v>1994</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D571" t="s">
-        <v>1952</v>
+        <v>1172</v>
       </c>
       <c r="E571" t="s">
         <v>15</v>
       </c>
       <c r="G571" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1954</v>
+        <v>1996</v>
       </c>
       <c r="B572" t="s">
-        <v>1955</v>
+        <v>1997</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D572" t="s">
-        <v>1956</v>
+        <v>1998</v>
       </c>
       <c r="E572" t="s">
         <v>15</v>
       </c>
       <c r="G572" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1958</v>
+        <v>2000</v>
       </c>
       <c r="B573" t="s">
-        <v>1959</v>
+        <v>2001</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D573" t="s">
-        <v>1960</v>
+        <v>2002</v>
       </c>
       <c r="E573" t="s">
         <v>15</v>
       </c>
       <c r="G573" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1962</v>
+        <v>2004</v>
       </c>
       <c r="B574" t="s">
-        <v>1963</v>
+        <v>1006</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D574" t="s">
-        <v>1964</v>
+        <v>2005</v>
       </c>
       <c r="E574" t="s">
         <v>15</v>
       </c>
       <c r="G574" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H574" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="575" spans="1:10" ht="12.75">
+    <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1966</v>
+        <v>2007</v>
       </c>
       <c r="B575" t="s">
-        <v>1967</v>
+        <v>2008</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D575" t="s">
-        <v>511</v>
+        <v>2009</v>
       </c>
       <c r="E575" t="s">
         <v>15</v>
       </c>
       <c r="G575" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H575" t="s">
         <v>17</v>
       </c>
-      <c r="J575" t="s">
-[...3 lines deleted...]
-    <row r="576" spans="1:8" ht="12.75">
+    </row>
+    <row r="576" spans="1:10" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1969</v>
+        <v>2011</v>
       </c>
       <c r="B576" t="s">
-        <v>1970</v>
+        <v>2012</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D576" t="s">
-        <v>1971</v>
+        <v>2013</v>
       </c>
       <c r="E576" t="s">
         <v>15</v>
       </c>
       <c r="G576" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H576" t="s">
         <v>17</v>
+      </c>
+      <c r="J576" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1973</v>
+        <v>2015</v>
       </c>
       <c r="B577" t="s">
-        <v>1974</v>
+        <v>2016</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D577" t="s">
-        <v>1975</v>
+        <v>2017</v>
       </c>
       <c r="E577" t="s">
         <v>15</v>
       </c>
       <c r="G577" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1977</v>
+        <v>2019</v>
       </c>
       <c r="B578" t="s">
-        <v>1978</v>
+        <v>2020</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D578" t="s">
-        <v>1979</v>
+        <v>2021</v>
       </c>
       <c r="E578" t="s">
         <v>15</v>
       </c>
       <c r="G578" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1981</v>
+        <v>2023</v>
       </c>
       <c r="B579" t="s">
-        <v>1982</v>
+        <v>2024</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D579" t="s">
-        <v>1983</v>
+        <v>2025</v>
       </c>
       <c r="E579" t="s">
         <v>15</v>
       </c>
       <c r="G579" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1985</v>
+        <v>2027</v>
       </c>
       <c r="B580" t="s">
-        <v>1986</v>
+        <v>2028</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D580" t="s">
-        <v>1987</v>
+        <v>2029</v>
       </c>
       <c r="E580" t="s">
         <v>15</v>
       </c>
       <c r="G580" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1989</v>
+        <v>2031</v>
       </c>
       <c r="B581" t="s">
-        <v>1990</v>
+        <v>2032</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D581" t="s">
-        <v>1991</v>
+        <v>2033</v>
       </c>
       <c r="E581" t="s">
         <v>15</v>
       </c>
       <c r="G581" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H581" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1993</v>
+        <v>2035</v>
       </c>
       <c r="B582" t="s">
-        <v>1994</v>
+        <v>2036</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D582" t="s">
-        <v>1494</v>
+        <v>2037</v>
       </c>
       <c r="E582" t="s">
         <v>15</v>
       </c>
       <c r="G582" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="H582" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1996</v>
+        <v>2039</v>
       </c>
       <c r="B583" t="s">
-        <v>1997</v>
+        <v>2040</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D583" t="s">
-        <v>1998</v>
+        <v>2041</v>
       </c>
       <c r="E583" t="s">
         <v>15</v>
       </c>
       <c r="G583" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H583" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>2000</v>
+        <v>2043</v>
       </c>
       <c r="B584" t="s">
-        <v>2001</v>
+        <v>2044</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D584" t="s">
-        <v>2002</v>
+        <v>2045</v>
       </c>
       <c r="E584" t="s">
         <v>15</v>
       </c>
       <c r="G584" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="H584" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>2004</v>
+        <v>2047</v>
       </c>
       <c r="B585" t="s">
-        <v>2005</v>
+        <v>2048</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D585" t="s">
-        <v>2006</v>
+        <v>2049</v>
       </c>
       <c r="E585" t="s">
         <v>15</v>
       </c>
       <c r="G585" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>2008</v>
+        <v>2051</v>
       </c>
       <c r="B586" t="s">
-        <v>2009</v>
+        <v>2052</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D586" t="s">
-        <v>2010</v>
+        <v>2053</v>
       </c>
       <c r="E586" t="s">
         <v>15</v>
       </c>
       <c r="G586" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H586" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="587" spans="1:10" ht="12.75">
+    <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>2012</v>
+        <v>2055</v>
       </c>
       <c r="B587" t="s">
-        <v>2013</v>
+        <v>2056</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D587" t="s">
-        <v>2014</v>
+        <v>2057</v>
       </c>
       <c r="E587" t="s">
         <v>15</v>
       </c>
       <c r="G587" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H587" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>2016</v>
+        <v>2059</v>
       </c>
       <c r="B588" t="s">
-        <v>2017</v>
+        <v>2060</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D588" t="s">
-        <v>2018</v>
+        <v>2061</v>
       </c>
       <c r="E588" t="s">
         <v>15</v>
       </c>
       <c r="G588" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H588" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="589" spans="1:8" ht="12.75">
+    <row r="589" spans="1:10" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>2020</v>
+        <v>2063</v>
       </c>
       <c r="B589" t="s">
-        <v>2021</v>
+        <v>2064</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D589" t="s">
-        <v>2022</v>
+        <v>2065</v>
       </c>
       <c r="E589" t="s">
         <v>15</v>
       </c>
       <c r="G589" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H589" t="s">
         <v>17</v>
+      </c>
+      <c r="J589" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>2024</v>
+        <v>2067</v>
       </c>
       <c r="B590" t="s">
-        <v>2025</v>
+        <v>2068</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D590" t="s">
-        <v>2026</v>
+        <v>2069</v>
       </c>
       <c r="E590" t="s">
         <v>15</v>
       </c>
       <c r="G590" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>2028</v>
+        <v>2071</v>
       </c>
       <c r="B591" t="s">
-        <v>2029</v>
+        <v>2072</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D591" t="s">
-        <v>2030</v>
+        <v>2073</v>
       </c>
       <c r="E591" t="s">
         <v>15</v>
       </c>
       <c r="G591" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>2032</v>
+        <v>2075</v>
       </c>
       <c r="B592" t="s">
-        <v>2033</v>
+        <v>2076</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D592" t="s">
-        <v>2034</v>
+        <v>2077</v>
       </c>
       <c r="E592" t="s">
         <v>15</v>
       </c>
       <c r="G592" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H592" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="593" spans="1:8" ht="12.75">
+    <row r="593" spans="1:10" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>2036</v>
+        <v>2079</v>
       </c>
       <c r="B593" t="s">
-        <v>2037</v>
+        <v>897</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D593" t="s">
-        <v>2038</v>
+        <v>2080</v>
       </c>
       <c r="E593" t="s">
         <v>15</v>
       </c>
       <c r="G593" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H593" t="s">
         <v>17</v>
+      </c>
+      <c r="J593" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>2040</v>
+        <v>2082</v>
       </c>
       <c r="B594" t="s">
-        <v>2041</v>
+        <v>966</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="D594" t="s">
-        <v>2042</v>
+        <v>2083</v>
       </c>
       <c r="E594" t="s">
         <v>15</v>
       </c>
       <c r="G594" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="H594" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="595" spans="1:8" ht="12.75">
+    <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>2044</v>
+        <v>2085</v>
       </c>
       <c r="B595" t="s">
-        <v>2045</v>
+        <v>2086</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D595" t="s">
-        <v>2046</v>
+        <v>2087</v>
       </c>
       <c r="E595" t="s">
         <v>15</v>
       </c>
       <c r="G595" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H595" t="s">
         <v>17</v>
+      </c>
+      <c r="J595" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>2048</v>
+        <v>2089</v>
       </c>
       <c r="B596" t="s">
-        <v>2049</v>
+        <v>2090</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D596" t="s">
-        <v>2050</v>
+        <v>2091</v>
       </c>
       <c r="E596" t="s">
         <v>15</v>
       </c>
       <c r="G596" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>2052</v>
+        <v>2093</v>
       </c>
       <c r="B597" t="s">
-        <v>2053</v>
+        <v>2094</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D597" t="s">
-        <v>2054</v>
+        <v>2095</v>
       </c>
       <c r="E597" t="s">
         <v>15</v>
       </c>
       <c r="G597" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H597" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="598" spans="1:8" ht="12.75">
+    <row r="598" spans="1:10" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>2056</v>
+        <v>2097</v>
       </c>
       <c r="B598" t="s">
-        <v>2057</v>
+        <v>2098</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D598" t="s">
-        <v>2058</v>
+        <v>2099</v>
       </c>
       <c r="E598" t="s">
         <v>15</v>
       </c>
       <c r="G598" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H598" t="s">
         <v>17</v>
+      </c>
+      <c r="J598" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>2060</v>
+        <v>2101</v>
       </c>
       <c r="B599" t="s">
-        <v>2061</v>
+        <v>2102</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D599" t="s">
-        <v>2062</v>
+        <v>2103</v>
       </c>
       <c r="E599" t="s">
         <v>15</v>
       </c>
       <c r="G599" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>2064</v>
+        <v>2105</v>
       </c>
       <c r="B600" t="s">
-        <v>2065</v>
+        <v>2106</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D600" t="s">
-        <v>2066</v>
+        <v>2107</v>
       </c>
       <c r="E600" t="s">
         <v>15</v>
       </c>
       <c r="G600" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>2068</v>
+        <v>2109</v>
       </c>
       <c r="B601" t="s">
-        <v>2069</v>
+        <v>2110</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D601" t="s">
-        <v>2070</v>
+        <v>1965</v>
       </c>
       <c r="E601" t="s">
         <v>15</v>
       </c>
       <c r="G601" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>2072</v>
+        <v>2112</v>
       </c>
       <c r="B602" t="s">
-        <v>2073</v>
+        <v>2113</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D602" t="s">
-        <v>2074</v>
+        <v>2114</v>
       </c>
       <c r="E602" t="s">
         <v>15</v>
       </c>
       <c r="G602" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>2076</v>
+        <v>2116</v>
       </c>
       <c r="B603" t="s">
-        <v>2077</v>
+        <v>2117</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D603" t="s">
-        <v>2078</v>
+        <v>2118</v>
       </c>
       <c r="E603" t="s">
         <v>15</v>
       </c>
       <c r="G603" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>2080</v>
+        <v>2120</v>
       </c>
       <c r="B604" t="s">
-        <v>2081</v>
+        <v>2121</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D604" t="s">
-        <v>2082</v>
+        <v>2122</v>
       </c>
       <c r="E604" t="s">
         <v>15</v>
       </c>
       <c r="G604" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>2084</v>
+        <v>2124</v>
       </c>
       <c r="B605" t="s">
-        <v>2085</v>
+        <v>2125</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D605" t="s">
-        <v>2086</v>
+        <v>2126</v>
       </c>
       <c r="E605" t="s">
         <v>15</v>
       </c>
       <c r="G605" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>2088</v>
+        <v>2128</v>
       </c>
       <c r="B606" t="s">
-        <v>2089</v>
+        <v>2129</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D606" t="s">
-        <v>2090</v>
+        <v>2130</v>
       </c>
       <c r="E606" t="s">
         <v>15</v>
       </c>
       <c r="G606" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H606" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="607" spans="1:10" ht="12.75">
+    <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>2092</v>
+        <v>2132</v>
       </c>
       <c r="B607" t="s">
-        <v>2093</v>
+        <v>2133</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D607" t="s">
-        <v>2094</v>
+        <v>2134</v>
       </c>
       <c r="E607" t="s">
         <v>15</v>
       </c>
       <c r="G607" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H607" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>2096</v>
+        <v>2136</v>
       </c>
       <c r="B608" t="s">
-        <v>2097</v>
+        <v>2137</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D608" t="s">
-        <v>2098</v>
+        <v>2138</v>
       </c>
       <c r="E608" t="s">
         <v>15</v>
       </c>
       <c r="G608" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>2100</v>
+        <v>2140</v>
       </c>
       <c r="B609" t="s">
-        <v>2101</v>
+        <v>2141</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="D609" t="s">
-        <v>2102</v>
+        <v>2142</v>
       </c>
       <c r="E609" t="s">
         <v>15</v>
       </c>
       <c r="G609" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="H609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>2104</v>
+        <v>2144</v>
       </c>
       <c r="B610" t="s">
-        <v>2105</v>
+        <v>2145</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>13</v>
+        <v>305</v>
       </c>
       <c r="D610" t="s">
-        <v>2106</v>
+        <v>2146</v>
       </c>
       <c r="E610" t="s">
         <v>15</v>
       </c>
       <c r="G610" t="s">
-        <v>16</v>
+        <v>307</v>
       </c>
       <c r="H610" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="611" spans="1:10" ht="12.75">
+    <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>2108</v>
+        <v>2148</v>
       </c>
       <c r="B611" t="s">
-        <v>799</v>
+        <v>2149</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D611" t="s">
-        <v>2109</v>
+        <v>2150</v>
       </c>
       <c r="E611" t="s">
         <v>15</v>
       </c>
       <c r="G611" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H611" t="s">
         <v>17</v>
       </c>
-      <c r="J611" t="s">
-[...3 lines deleted...]
-    <row r="612" spans="1:8" ht="12.75">
+    </row>
+    <row r="612" spans="1:10" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>2111</v>
+        <v>2151</v>
       </c>
       <c r="B612" t="s">
-        <v>1302</v>
+        <v>2152</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>13</v>
+        <v>577</v>
       </c>
       <c r="D612" t="s">
-        <v>2112</v>
+        <v>2153</v>
       </c>
       <c r="E612" t="s">
         <v>15</v>
       </c>
       <c r="G612" t="s">
-        <v>16</v>
+        <v>579</v>
       </c>
       <c r="H612" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:10" ht="12.75">
+        <v>580</v>
+      </c>
+      <c r="J612" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="B613" t="s">
-        <v>2115</v>
+        <v>2155</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D613" t="s">
-        <v>2116</v>
+        <v>2156</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="G613" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H613" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B614" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D614" t="s">
-        <v>2120</v>
+        <v>2156</v>
       </c>
       <c r="E614" t="s">
         <v>15</v>
       </c>
       <c r="G614" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>2122</v>
+        <v>2159</v>
       </c>
       <c r="B615" t="s">
-        <v>2123</v>
+        <v>2160</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D615" t="s">
-        <v>2124</v>
+        <v>563</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="G615" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H615" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="616" spans="1:10" ht="12.75">
+    <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>2126</v>
+        <v>2161</v>
       </c>
       <c r="B616" t="s">
-        <v>2127</v>
+        <v>2162</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D616" t="s">
-        <v>2128</v>
+        <v>2163</v>
       </c>
       <c r="E616" t="s">
         <v>15</v>
       </c>
       <c r="G616" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H616" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>2164</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="D617" t="s">
-        <v>2129</v>
+        <v>2166</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="G617" t="s">
-        <v>64</v>
+        <v>285</v>
       </c>
       <c r="H617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>2167</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="D618" t="s">
-        <v>2130</v>
+        <v>2169</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="G618" t="s">
-        <v>160</v>
+        <v>285</v>
       </c>
       <c r="H618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>2170</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>305</v>
       </c>
       <c r="D619" t="s">
-        <v>2131</v>
+        <v>2172</v>
       </c>
       <c r="E619" t="s">
         <v>15</v>
       </c>
       <c r="G619" t="s">
-        <v>838</v>
+        <v>307</v>
       </c>
       <c r="H619" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>2173</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>577</v>
       </c>
       <c r="D620" t="s">
-        <v>2132</v>
+        <v>2175</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="G620" t="s">
-        <v>56</v>
+        <v>579</v>
       </c>
       <c r="H620" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>2134</v>
+        <v>2177</v>
       </c>
       <c r="B621" t="s">
-        <v>2135</v>
+        <v>2178</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>41</v>
+        <v>577</v>
       </c>
       <c r="D621" t="s">
-        <v>2136</v>
+        <v>2179</v>
       </c>
       <c r="E621" t="s">
         <v>15</v>
       </c>
       <c r="G621" t="s">
-        <v>43</v>
+        <v>579</v>
       </c>
       <c r="H621" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>2137</v>
+        <v>2181</v>
       </c>
       <c r="B622" t="s">
-        <v>2138</v>
+        <v>2182</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D622" t="s">
-        <v>569</v>
+        <v>2183</v>
       </c>
       <c r="E622" t="s">
         <v>15</v>
       </c>
       <c r="G622" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H622" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>2139</v>
+        <v>2185</v>
       </c>
       <c r="B623" t="s">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D623" t="s">
-        <v>2141</v>
+        <v>2187</v>
       </c>
       <c r="E623" t="s">
         <v>15</v>
       </c>
       <c r="G623" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="H623" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="624" spans="1:8" ht="12.75">
+    <row r="624" spans="1:10" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>2142</v>
+        <v>2188</v>
       </c>
       <c r="B624" t="s">
-        <v>2143</v>
+        <v>2189</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="D624" t="s">
-        <v>2144</v>
+        <v>2190</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="G624" t="s">
-        <v>547</v>
+        <v>579</v>
       </c>
       <c r="H624" t="s">
-        <v>17</v>
+        <v>580</v>
+      </c>
+      <c r="J624" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>2145</v>
+        <v>2191</v>
       </c>
       <c r="B625" t="s">
-        <v>2146</v>
+        <v>2192</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="D625" t="s">
-        <v>2141</v>
+        <v>2193</v>
       </c>
       <c r="E625" t="s">
         <v>15</v>
       </c>
       <c r="G625" t="s">
-        <v>547</v>
+        <v>579</v>
       </c>
       <c r="H625" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>2148</v>
+        <v>2194</v>
       </c>
       <c r="B626" t="s">
-        <v>1799</v>
+        <v>2195</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D626" t="s">
-        <v>1800</v>
+        <v>2196</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="G626" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>2149</v>
+        <v>2197</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2198</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D627" t="s">
-        <v>2150</v>
+        <v>2199</v>
       </c>
       <c r="E627" t="s">
         <v>15</v>
       </c>
       <c r="G627" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>2151</v>
+        <v>2200</v>
       </c>
       <c r="B628" t="s">
-        <v>2152</v>
+        <v>2201</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D628" t="s">
-        <v>792</v>
+        <v>2202</v>
       </c>
       <c r="E628" t="s">
         <v>15</v>
       </c>
       <c r="G628" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>2154</v>
+        <v>2204</v>
       </c>
       <c r="B629" t="s">
-        <v>2155</v>
+        <v>2205</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D629" t="s">
-        <v>14</v>
+        <v>436</v>
       </c>
       <c r="E629" t="s">
         <v>15</v>
       </c>
       <c r="G629" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>2157</v>
+        <v>2207</v>
       </c>
       <c r="B630" t="s">
-        <v>2158</v>
+        <v>2208</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D630" t="s">
-        <v>2159</v>
+        <v>2209</v>
       </c>
       <c r="E630" t="s">
         <v>15</v>
       </c>
       <c r="G630" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>2161</v>
+        <v>2211</v>
       </c>
       <c r="B631" t="s">
-        <v>2162</v>
+        <v>2212</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D631" t="s">
-        <v>2163</v>
+        <v>2213</v>
       </c>
       <c r="E631" t="s">
         <v>15</v>
       </c>
       <c r="G631" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>2165</v>
+        <v>2215</v>
       </c>
       <c r="B632" t="s">
-        <v>2166</v>
+        <v>2216</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D632" t="s">
-        <v>2167</v>
+        <v>2217</v>
       </c>
       <c r="E632" t="s">
         <v>15</v>
       </c>
       <c r="G632" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>2169</v>
+        <v>2219</v>
       </c>
       <c r="B633" t="s">
-        <v>2170</v>
+        <v>2220</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D633" t="s">
-        <v>2171</v>
+        <v>2221</v>
       </c>
       <c r="E633" t="s">
         <v>15</v>
       </c>
       <c r="G633" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>2172</v>
+        <v>2223</v>
       </c>
       <c r="B634" t="s">
-        <v>2173</v>
+        <v>2224</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D634" t="s">
-        <v>59</v>
+        <v>2225</v>
       </c>
       <c r="E634" t="s">
         <v>15</v>
       </c>
       <c r="G634" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>2175</v>
+        <v>2227</v>
       </c>
       <c r="B635" t="s">
-        <v>2176</v>
+        <v>2228</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="D635" t="s">
-        <v>2177</v>
+        <v>2229</v>
       </c>
       <c r="E635" t="s">
         <v>15</v>
       </c>
       <c r="G635" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>2179</v>
+        <v>2231</v>
       </c>
       <c r="B636" t="s">
-        <v>2180</v>
+        <v>2232</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D636" t="s">
-        <v>2181</v>
+        <v>2233</v>
       </c>
       <c r="E636" t="s">
         <v>15</v>
       </c>
       <c r="G636" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>2183</v>
+        <v>2235</v>
       </c>
       <c r="B637" t="s">
-        <v>2184</v>
+        <v>2236</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D637" t="s">
-        <v>2185</v>
+        <v>2237</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="G637" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>2186</v>
+        <v>2239</v>
       </c>
       <c r="B638" t="s">
-        <v>2187</v>
+        <v>2240</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D638" t="s">
-        <v>2188</v>
+        <v>2241</v>
       </c>
       <c r="E638" t="s">
         <v>15</v>
       </c>
       <c r="G638" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>2190</v>
+        <v>2243</v>
       </c>
       <c r="B639" t="s">
-        <v>794</v>
+        <v>2244</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D639" t="s">
-        <v>2191</v>
+        <v>2245</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="G639" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>2193</v>
+        <v>2247</v>
       </c>
       <c r="B640" t="s">
-        <v>2194</v>
+        <v>2248</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D640" t="s">
-        <v>2195</v>
+        <v>2249</v>
       </c>
       <c r="E640" t="s">
         <v>15</v>
       </c>
       <c r="G640" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>2197</v>
+        <v>2250</v>
       </c>
       <c r="B641" t="s">
-        <v>2198</v>
+        <v>2251</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="D641" t="s">
-        <v>102</v>
+        <v>2252</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="G641" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>2200</v>
+        <v>2253</v>
       </c>
       <c r="B642" t="s">
-        <v>2201</v>
+        <v>2254</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>54</v>
+        <v>513</v>
       </c>
       <c r="D642" t="s">
-        <v>2202</v>
+        <v>2255</v>
       </c>
       <c r="E642" t="s">
         <v>15</v>
       </c>
       <c r="G642" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="H642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>2204</v>
+        <v>2256</v>
       </c>
       <c r="B643" t="s">
-        <v>2205</v>
+        <v>2257</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D643" t="s">
-        <v>2206</v>
+        <v>2258</v>
       </c>
       <c r="E643" t="s">
         <v>15</v>
       </c>
       <c r="G643" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>2208</v>
+        <v>2259</v>
       </c>
       <c r="B644" t="s">
-        <v>1286</v>
+        <v>2260</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D644" t="s">
-        <v>106</v>
+        <v>2261</v>
       </c>
       <c r="E644" t="s">
         <v>15</v>
       </c>
       <c r="G644" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>2210</v>
+        <v>2262</v>
       </c>
       <c r="B645" t="s">
-        <v>2211</v>
+        <v>2263</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D645" t="s">
-        <v>1784</v>
+        <v>2264</v>
       </c>
       <c r="E645" t="s">
         <v>15</v>
       </c>
       <c r="G645" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>2213</v>
+        <v>2265</v>
       </c>
       <c r="B646" t="s">
-        <v>2214</v>
+        <v>2266</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D646" t="s">
-        <v>1147</v>
+        <v>2267</v>
       </c>
       <c r="E646" t="s">
         <v>15</v>
       </c>
       <c r="G646" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>2216</v>
+        <v>2268</v>
       </c>
       <c r="B647" t="s">
-        <v>2217</v>
+        <v>2269</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D647" t="s">
-        <v>109</v>
+        <v>2270</v>
       </c>
       <c r="E647" t="s">
         <v>15</v>
       </c>
       <c r="G647" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>2218</v>
+        <v>2272</v>
       </c>
       <c r="B648" t="s">
-        <v>2219</v>
+        <v>1073</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D648" t="s">
-        <v>2220</v>
+        <v>2273</v>
       </c>
       <c r="E648" t="s">
         <v>15</v>
       </c>
       <c r="G648" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>2221</v>
+        <v>2275</v>
       </c>
       <c r="B649" t="s">
-        <v>2222</v>
+        <v>1079</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D649" t="s">
-        <v>2223</v>
+        <v>2276</v>
       </c>
       <c r="E649" t="s">
         <v>15</v>
       </c>
       <c r="G649" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>2224</v>
+        <v>2277</v>
       </c>
       <c r="B650" t="s">
-        <v>2225</v>
+        <v>2278</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D650" t="s">
-        <v>2226</v>
+        <v>2279</v>
       </c>
       <c r="E650" t="s">
         <v>15</v>
       </c>
       <c r="G650" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>2227</v>
+        <v>2280</v>
       </c>
       <c r="B651" t="s">
-        <v>2228</v>
+        <v>1485</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D651" t="s">
-        <v>2229</v>
+        <v>2281</v>
       </c>
       <c r="E651" t="s">
         <v>15</v>
       </c>
       <c r="G651" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>2230</v>
+        <v>2282</v>
       </c>
       <c r="B652" t="s">
-        <v>2231</v>
+        <v>1492</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D652" t="s">
-        <v>2232</v>
+        <v>2283</v>
       </c>
       <c r="E652" t="s">
         <v>15</v>
       </c>
       <c r="G652" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>2233</v>
+        <v>2285</v>
       </c>
       <c r="B653" t="s">
-        <v>2234</v>
+        <v>1062</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D653" t="s">
-        <v>2235</v>
+        <v>2286</v>
       </c>
       <c r="E653" t="s">
         <v>15</v>
       </c>
       <c r="G653" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>2236</v>
+        <v>2288</v>
       </c>
       <c r="B654" t="s">
-        <v>2237</v>
+        <v>1084</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D654" t="s">
-        <v>1367</v>
+        <v>2289</v>
       </c>
       <c r="E654" t="s">
         <v>15</v>
       </c>
       <c r="G654" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>2238</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>2290</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D655" t="s">
-        <v>2239</v>
+        <v>2291</v>
       </c>
       <c r="E655" t="s">
         <v>15</v>
       </c>
       <c r="G655" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>2240</v>
+        <v>2293</v>
       </c>
       <c r="B656" t="s">
-        <v>2241</v>
+        <v>2294</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1047</v>
+        <v>27</v>
       </c>
       <c r="D656" t="s">
-        <v>2242</v>
+        <v>378</v>
       </c>
       <c r="E656" t="s">
         <v>15</v>
       </c>
       <c r="G656" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>2243</v>
+        <v>2295</v>
       </c>
       <c r="B657" t="s">
-        <v>2244</v>
+        <v>2296</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1047</v>
+        <v>513</v>
       </c>
       <c r="D657" t="s">
-        <v>2245</v>
+        <v>2297</v>
       </c>
       <c r="E657" t="s">
         <v>15</v>
       </c>
       <c r="G657" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="H657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>2246</v>
+        <v>2298</v>
       </c>
       <c r="B658" t="s">
-        <v>2247</v>
+        <v>2299</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>68</v>
+        <v>513</v>
       </c>
       <c r="D658" t="s">
-        <v>2248</v>
+        <v>2300</v>
       </c>
       <c r="E658" t="s">
         <v>15</v>
       </c>
       <c r="G658" t="s">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="H658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>2249</v>
+        <v>2301</v>
       </c>
       <c r="B659" t="s">
-        <v>2217</v>
+        <v>2302</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D659" t="s">
-        <v>109</v>
+        <v>2303</v>
       </c>
       <c r="E659" t="s">
         <v>15</v>
       </c>
       <c r="G659" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>2250</v>
+        <v>2305</v>
       </c>
       <c r="B660" t="s">
-        <v>1241</v>
+        <v>2306</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D660" t="s">
-        <v>69</v>
+        <v>2307</v>
       </c>
       <c r="E660" t="s">
         <v>15</v>
       </c>
       <c r="G660" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>2251</v>
+        <v>2309</v>
       </c>
       <c r="B661" t="s">
-        <v>2194</v>
+        <v>1067</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D661" t="s">
-        <v>1776</v>
+        <v>162</v>
       </c>
       <c r="E661" t="s">
         <v>15</v>
       </c>
       <c r="G661" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>2252</v>
+        <v>2311</v>
       </c>
       <c r="B662" t="s">
-        <v>2253</v>
+        <v>2312</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D662" t="s">
-        <v>2254</v>
+        <v>2313</v>
       </c>
       <c r="E662" t="s">
         <v>15</v>
       </c>
       <c r="G662" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>2255</v>
+        <v>2314</v>
       </c>
       <c r="B663" t="s">
-        <v>2198</v>
+        <v>2315</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D663" t="s">
-        <v>102</v>
+        <v>2316</v>
       </c>
       <c r="E663" t="s">
         <v>15</v>
       </c>
       <c r="G663" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>2256</v>
+        <v>2318</v>
       </c>
       <c r="B664" t="s">
-        <v>2257</v>
+        <v>2319</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D664" t="s">
-        <v>2258</v>
+        <v>1983</v>
       </c>
       <c r="E664" t="s">
         <v>15</v>
       </c>
       <c r="G664" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>2259</v>
+        <v>2321</v>
       </c>
       <c r="B665" t="s">
-        <v>2205</v>
+        <v>2322</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D665" t="s">
-        <v>2260</v>
+        <v>2323</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="G665" t="s">
-        <v>70</v>
+        <v>275</v>
       </c>
       <c r="H665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>2261</v>
+        <v>2325</v>
       </c>
       <c r="B666" t="s">
-        <v>2211</v>
+        <v>2326</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D666" t="s">
-        <v>1784</v>
+        <v>2327</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="G666" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>2262</v>
+        <v>2329</v>
       </c>
       <c r="B667" t="s">
-        <v>2214</v>
+        <v>2330</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D667" t="s">
-        <v>1147</v>
+        <v>2331</v>
       </c>
       <c r="E667" t="s">
         <v>15</v>
       </c>
       <c r="G667" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>2263</v>
+        <v>2333</v>
       </c>
       <c r="B668" t="s">
-        <v>244</v>
+        <v>2334</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D668" t="s">
-        <v>2264</v>
+        <v>2335</v>
       </c>
       <c r="E668" t="s">
         <v>15</v>
       </c>
       <c r="G668" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>2265</v>
+        <v>2337</v>
       </c>
       <c r="B669" t="s">
-        <v>249</v>
+        <v>2338</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D669" t="s">
-        <v>2266</v>
+        <v>2339</v>
       </c>
       <c r="E669" t="s">
         <v>15</v>
       </c>
       <c r="G669" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>2267</v>
+        <v>2341</v>
       </c>
       <c r="B670" t="s">
-        <v>253</v>
+        <v>2342</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>41</v>
+        <v>1624</v>
       </c>
       <c r="D670" t="s">
-        <v>2268</v>
+        <v>2343</v>
       </c>
       <c r="E670" t="s">
         <v>15</v>
       </c>
       <c r="G670" t="s">
-        <v>43</v>
+        <v>1576</v>
       </c>
       <c r="H670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>2269</v>
+        <v>2345</v>
       </c>
       <c r="B671" t="s">
-        <v>2270</v>
+        <v>2346</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D671" t="s">
-        <v>2271</v>
+        <v>2347</v>
       </c>
       <c r="E671" t="s">
         <v>15</v>
       </c>
       <c r="G671" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>2272</v>
+        <v>2349</v>
       </c>
       <c r="B672" t="s">
-        <v>2273</v>
+        <v>2350</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D672" t="s">
-        <v>2274</v>
+        <v>2351</v>
       </c>
       <c r="E672" t="s">
         <v>15</v>
       </c>
       <c r="G672" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>2275</v>
+        <v>2353</v>
       </c>
       <c r="B673" t="s">
-        <v>1886</v>
+        <v>2354</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="D673" t="s">
-        <v>2276</v>
+        <v>2355</v>
       </c>
       <c r="E673" t="s">
         <v>15</v>
       </c>
       <c r="G673" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>2277</v>
+        <v>2357</v>
       </c>
       <c r="B674" t="s">
-        <v>2278</v>
+        <v>2358</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="D674" t="s">
-        <v>2279</v>
+        <v>2359</v>
       </c>
       <c r="E674" t="s">
         <v>15</v>
       </c>
       <c r="G674" t="s">
-        <v>43</v>
+        <v>1335</v>
       </c>
       <c r="H674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>2280</v>
+        <v>2361</v>
       </c>
       <c r="B675" t="s">
-        <v>2281</v>
+        <v>2362</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="D675" t="s">
-        <v>2282</v>
+        <v>2363</v>
       </c>
       <c r="E675" t="s">
         <v>15</v>
       </c>
       <c r="G675" t="s">
-        <v>43</v>
+        <v>1335</v>
       </c>
       <c r="H675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>2283</v>
+        <v>2365</v>
       </c>
       <c r="B676" t="s">
-        <v>2284</v>
+        <v>2366</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="D676" t="s">
-        <v>2285</v>
+        <v>2367</v>
       </c>
       <c r="E676" t="s">
         <v>15</v>
       </c>
       <c r="G676" t="s">
-        <v>43</v>
+        <v>1335</v>
       </c>
       <c r="H676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>2286</v>
+        <v>2369</v>
       </c>
       <c r="B677" t="s">
-        <v>2287</v>
+        <v>2370</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="D677" t="s">
-        <v>2288</v>
+        <v>2371</v>
       </c>
       <c r="E677" t="s">
         <v>15</v>
       </c>
       <c r="G677" t="s">
-        <v>43</v>
+        <v>1335</v>
       </c>
       <c r="H677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>2289</v>
+        <v>2373</v>
       </c>
       <c r="B678" t="s">
-        <v>261</v>
+        <v>2374</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>41</v>
+        <v>498</v>
       </c>
       <c r="D678" t="s">
-        <v>2290</v>
+        <v>2375</v>
       </c>
       <c r="E678" t="s">
         <v>15</v>
       </c>
       <c r="G678" t="s">
-        <v>43</v>
+        <v>1335</v>
       </c>
       <c r="H678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>2291</v>
+        <v>2377</v>
       </c>
       <c r="B679" t="s">
-        <v>2292</v>
+        <v>2378</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>158</v>
+        <v>64</v>
       </c>
       <c r="D679" t="s">
-        <v>2293</v>
+        <v>2379</v>
       </c>
       <c r="E679" t="s">
         <v>15</v>
       </c>
       <c r="G679" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="H679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>2294</v>
+        <v>2381</v>
       </c>
       <c r="B680" t="s">
-        <v>265</v>
+        <v>2382</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D680" t="s">
-        <v>2295</v>
+        <v>2383</v>
       </c>
       <c r="E680" t="s">
         <v>15</v>
       </c>
       <c r="G680" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>2296</v>
+        <v>2385</v>
       </c>
       <c r="B681" t="s">
-        <v>1605</v>
+        <v>2386</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="D681" t="s">
-        <v>2297</v>
+        <v>2387</v>
       </c>
       <c r="E681" t="s">
         <v>15</v>
       </c>
       <c r="G681" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="H681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>2298</v>
+        <v>2389</v>
       </c>
       <c r="B682" t="s">
-        <v>2299</v>
+        <v>2390</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>158</v>
+        <v>498</v>
       </c>
       <c r="D682" t="s">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2391</v>
       </c>
       <c r="G682" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>2301</v>
+        <v>2393</v>
       </c>
       <c r="B683" t="s">
-        <v>1531</v>
+        <v>2394</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="D683" t="s">
-        <v>2302</v>
+        <v>2395</v>
       </c>
       <c r="E683" t="s">
         <v>15</v>
       </c>
       <c r="G683" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="H683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>2303</v>
+        <v>2396</v>
       </c>
       <c r="B684" t="s">
-        <v>2304</v>
+        <v>2397</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D684" t="s">
-        <v>2305</v>
+        <v>2398</v>
       </c>
       <c r="E684" t="s">
         <v>15</v>
       </c>
       <c r="G684" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>2306</v>
+        <v>2400</v>
       </c>
       <c r="B685" t="s">
-        <v>2127</v>
+        <v>2401</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>54</v>
+        <v>498</v>
       </c>
       <c r="D685" t="s">
-        <v>2307</v>
+        <v>2402</v>
       </c>
       <c r="E685" t="s">
         <v>15</v>
       </c>
       <c r="G685" t="s">
-        <v>56</v>
+        <v>1335</v>
       </c>
       <c r="H685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>2308</v>
+        <v>2403</v>
       </c>
       <c r="B686" t="s">
-        <v>350</v>
+        <v>2404</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D686" t="s">
-        <v>2309</v>
+        <v>2405</v>
       </c>
       <c r="E686" t="s">
         <v>15</v>
       </c>
       <c r="G686" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>2310</v>
+        <v>2406</v>
       </c>
       <c r="B687" t="s">
-        <v>2311</v>
+        <v>2407</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D687" t="s">
-        <v>2312</v>
+        <v>473</v>
       </c>
       <c r="E687" t="s">
         <v>15</v>
       </c>
       <c r="G687" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>2313</v>
+        <v>2408</v>
       </c>
       <c r="B688" t="s">
-        <v>1501</v>
+        <v>2409</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D688" t="s">
-        <v>2314</v>
+        <v>476</v>
       </c>
       <c r="E688" t="s">
         <v>15</v>
       </c>
       <c r="G688" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>2315</v>
+        <v>2410</v>
       </c>
       <c r="B689" t="s">
-        <v>2316</v>
+        <v>2411</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D689" t="s">
-        <v>2317</v>
+        <v>2412</v>
       </c>
       <c r="E689" t="s">
         <v>15</v>
       </c>
       <c r="G689" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>2318</v>
+        <v>2413</v>
       </c>
       <c r="B690" t="s">
-        <v>275</v>
+        <v>2414</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D690" t="s">
-        <v>2319</v>
+        <v>2415</v>
       </c>
       <c r="E690" t="s">
         <v>15</v>
       </c>
       <c r="G690" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>2320</v>
+        <v>2416</v>
       </c>
       <c r="B691" t="s">
-        <v>2115</v>
+        <v>2417</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D691" t="s">
-        <v>2321</v>
+        <v>2418</v>
       </c>
       <c r="E691" t="s">
         <v>15</v>
       </c>
       <c r="G691" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>2322</v>
+        <v>2419</v>
       </c>
       <c r="B692" t="s">
-        <v>799</v>
+        <v>2420</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="D692" t="s">
-        <v>2323</v>
+        <v>2421</v>
       </c>
       <c r="E692" t="s">
         <v>15</v>
       </c>
       <c r="G692" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>2324</v>
+        <v>2422</v>
       </c>
       <c r="B693" t="s">
-        <v>374</v>
+        <v>77</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D693" t="s">
-        <v>2325</v>
+        <v>2423</v>
       </c>
       <c r="E693" t="s">
         <v>15</v>
       </c>
       <c r="G693" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>2326</v>
+        <v>2424</v>
       </c>
       <c r="B694" t="s">
-        <v>1939</v>
+        <v>2425</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D694" t="s">
-        <v>2327</v>
+        <v>2426</v>
       </c>
       <c r="E694" t="s">
         <v>15</v>
       </c>
       <c r="G694" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>2328</v>
+        <v>2428</v>
       </c>
       <c r="B695" t="s">
-        <v>2093</v>
+        <v>2429</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>266</v>
+        <v>577</v>
       </c>
       <c r="D695" t="s">
-        <v>2329</v>
+        <v>2430</v>
       </c>
       <c r="E695" t="s">
         <v>15</v>
       </c>
       <c r="G695" t="s">
-        <v>268</v>
+        <v>579</v>
       </c>
       <c r="H695" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>2330</v>
+        <v>2431</v>
       </c>
       <c r="B696" t="s">
-        <v>2013</v>
+        <v>2432</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D696" t="s">
-        <v>2331</v>
+        <v>1753</v>
       </c>
       <c r="E696" t="s">
         <v>15</v>
       </c>
       <c r="G696" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>2332</v>
+        <v>2433</v>
       </c>
       <c r="B697" t="s">
-        <v>330</v>
+        <v>2434</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>136</v>
+        <v>893</v>
       </c>
       <c r="D697" t="s">
-        <v>2333</v>
+        <v>2435</v>
       </c>
       <c r="E697" t="s">
         <v>15</v>
       </c>
       <c r="G697" t="s">
-        <v>138</v>
+        <v>895</v>
       </c>
       <c r="H697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>2334</v>
-[...2 lines deleted...]
-        <v>1967</v>
+        <v>2436</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D698" t="s">
-        <v>2335</v>
+        <v>2437</v>
       </c>
       <c r="E698" t="s">
         <v>15</v>
       </c>
       <c r="G698" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>2336</v>
+        <v>2439</v>
       </c>
       <c r="B699" t="s">
-        <v>808</v>
+        <v>2440</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D699" t="s">
-        <v>2337</v>
+        <v>2441</v>
       </c>
       <c r="E699" t="s">
         <v>15</v>
       </c>
       <c r="G699" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>2338</v>
+        <v>2443</v>
       </c>
       <c r="B700" t="s">
-        <v>482</v>
+        <v>2444</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D700" t="s">
-        <v>2339</v>
+        <v>2445</v>
       </c>
       <c r="E700" t="s">
         <v>15</v>
       </c>
       <c r="G700" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2340</v>
+        <v>2447</v>
       </c>
       <c r="B701" t="s">
-        <v>2341</v>
+        <v>2448</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D701" t="s">
-        <v>2342</v>
+        <v>2449</v>
       </c>
       <c r="E701" t="s">
         <v>15</v>
       </c>
       <c r="G701" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2343</v>
+        <v>2451</v>
       </c>
       <c r="B702" t="s">
-        <v>502</v>
+        <v>2452</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D702" t="s">
-        <v>2344</v>
+        <v>2453</v>
       </c>
       <c r="E702" t="s">
         <v>15</v>
       </c>
       <c r="G702" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>2345</v>
+        <v>2455</v>
       </c>
       <c r="B703" t="s">
-        <v>2346</v>
+        <v>2456</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>266</v>
+        <v>498</v>
       </c>
       <c r="D703" t="s">
-        <v>2347</v>
+        <v>2457</v>
       </c>
       <c r="E703" t="s">
         <v>15</v>
       </c>
       <c r="G703" t="s">
-        <v>268</v>
+        <v>1335</v>
       </c>
       <c r="H703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>2348</v>
+        <v>2458</v>
       </c>
       <c r="B704" t="s">
-        <v>2349</v>
+        <v>2459</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D704" t="s">
-        <v>2350</v>
+        <v>2460</v>
       </c>
       <c r="E704" t="s">
         <v>15</v>
       </c>
       <c r="G704" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>2351</v>
+        <v>2461</v>
       </c>
       <c r="B705" t="s">
-        <v>2352</v>
+        <v>2462</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>136</v>
+        <v>1286</v>
       </c>
       <c r="D705" t="s">
-        <v>2353</v>
+        <v>2463</v>
       </c>
       <c r="E705" t="s">
         <v>15</v>
       </c>
       <c r="G705" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>2354</v>
+        <v>2464</v>
       </c>
       <c r="B706" t="s">
-        <v>2037</v>
+        <v>2465</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>266</v>
+        <v>1286</v>
       </c>
       <c r="D706" t="s">
-        <v>2355</v>
+        <v>2466</v>
       </c>
       <c r="E706" t="s">
         <v>15</v>
       </c>
       <c r="G706" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>2357</v>
+        <v>2467</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D707" t="s">
-        <v>2358</v>
+        <v>2468</v>
       </c>
       <c r="E707" t="s">
         <v>15</v>
       </c>
       <c r="G707" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>2359</v>
+        <v>2469</v>
       </c>
       <c r="B708" t="s">
-        <v>2045</v>
+        <v>2470</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>266</v>
+        <v>1286</v>
       </c>
       <c r="D708" t="s">
-        <v>2360</v>
+        <v>2471</v>
       </c>
       <c r="E708" t="s">
         <v>15</v>
       </c>
       <c r="G708" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>2361</v>
+        <v>2472</v>
       </c>
       <c r="B709" t="s">
-        <v>2362</v>
+        <v>2473</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D709" t="s">
-        <v>2363</v>
+        <v>1389</v>
       </c>
       <c r="E709" t="s">
         <v>15</v>
       </c>
       <c r="G709" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>2364</v>
+        <v>2474</v>
       </c>
       <c r="B710" t="s">
-        <v>2365</v>
+        <v>2475</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>266</v>
+        <v>893</v>
       </c>
       <c r="D710" t="s">
-        <v>2366</v>
+        <v>2476</v>
       </c>
       <c r="E710" t="s">
         <v>15</v>
       </c>
       <c r="G710" t="s">
-        <v>268</v>
+        <v>895</v>
       </c>
       <c r="H710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>2367</v>
+        <v>2477</v>
       </c>
       <c r="B711" t="s">
-        <v>2368</v>
+        <v>2478</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="D711" t="s">
-        <v>2369</v>
+        <v>2479</v>
       </c>
       <c r="E711" t="s">
         <v>15</v>
       </c>
       <c r="G711" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>2370</v>
+        <v>2480</v>
       </c>
       <c r="B712" t="s">
-        <v>2371</v>
+        <v>2481</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="D712" t="s">
-        <v>2372</v>
+        <v>2482</v>
       </c>
       <c r="E712" t="s">
         <v>15</v>
       </c>
       <c r="G712" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="H712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>2373</v>
+        <v>2483</v>
       </c>
       <c r="B713" t="s">
-        <v>2374</v>
+        <v>932</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D713" t="s">
-        <v>2375</v>
+        <v>933</v>
       </c>
       <c r="E713" t="s">
         <v>15</v>
       </c>
       <c r="G713" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>2376</v>
+        <v>2485</v>
       </c>
       <c r="B714" t="s">
-        <v>2377</v>
+        <v>2486</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D714" t="s">
-        <v>2378</v>
+        <v>2487</v>
       </c>
       <c r="E714" t="s">
         <v>15</v>
       </c>
       <c r="G714" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>2379</v>
+        <v>2488</v>
       </c>
       <c r="B715" t="s">
-        <v>2380</v>
+        <v>2489</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D715" t="s">
-        <v>2381</v>
+        <v>2490</v>
       </c>
       <c r="E715" t="s">
         <v>15</v>
       </c>
       <c r="G715" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>2382</v>
+        <v>2491</v>
       </c>
       <c r="B716" t="s">
-        <v>2383</v>
+        <v>2492</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D716" t="s">
-        <v>2384</v>
+        <v>2493</v>
       </c>
       <c r="E716" t="s">
         <v>15</v>
       </c>
       <c r="G716" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>2385</v>
+        <v>2494</v>
       </c>
       <c r="B717" t="s">
-        <v>2386</v>
+        <v>2495</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D717" t="s">
-        <v>2387</v>
+        <v>2496</v>
       </c>
       <c r="E717" t="s">
         <v>15</v>
       </c>
       <c r="G717" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>2388</v>
+        <v>2497</v>
       </c>
       <c r="B718" t="s">
-        <v>1470</v>
+        <v>2498</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D718" t="s">
-        <v>2389</v>
+        <v>2499</v>
       </c>
       <c r="E718" t="s">
         <v>15</v>
       </c>
       <c r="G718" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>2390</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>159</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1564</v>
       </c>
       <c r="D719" t="s">
-        <v>2392</v>
+        <v>2500</v>
       </c>
       <c r="E719" t="s">
         <v>15</v>
       </c>
       <c r="G719" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="H719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>2393</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>275</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1564</v>
       </c>
       <c r="D720" t="s">
-        <v>2395</v>
+        <v>2501</v>
       </c>
       <c r="E720" t="s">
         <v>15</v>
       </c>
       <c r="G720" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>2396</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>515</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1564</v>
       </c>
       <c r="D721" t="s">
-        <v>2398</v>
+        <v>2502</v>
       </c>
       <c r="E721" t="s">
         <v>15</v>
       </c>
       <c r="G721" t="s">
-        <v>138</v>
+        <v>515</v>
       </c>
       <c r="H721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>2399</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>35</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1564</v>
       </c>
       <c r="D722" t="s">
-        <v>2401</v>
+        <v>2503</v>
       </c>
       <c r="E722" t="s">
         <v>15</v>
       </c>
       <c r="G722" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>2402</v>
+        <v>2504</v>
       </c>
       <c r="B723" t="s">
-        <v>2403</v>
+        <v>2098</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D723" t="s">
-        <v>2404</v>
+        <v>2505</v>
       </c>
       <c r="E723" t="s">
         <v>15</v>
       </c>
       <c r="G723" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H723" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>2405</v>
+        <v>2506</v>
       </c>
       <c r="B724" t="s">
-        <v>2406</v>
+        <v>1189</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D724" t="s">
-        <v>2407</v>
+        <v>2507</v>
       </c>
       <c r="E724" t="s">
         <v>15</v>
       </c>
       <c r="G724" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H724" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>2408</v>
+        <v>2508</v>
       </c>
       <c r="B725" t="s">
-        <v>2409</v>
+        <v>2509</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D725" t="s">
-        <v>2410</v>
+        <v>2510</v>
       </c>
       <c r="E725" t="s">
         <v>15</v>
       </c>
       <c r="G725" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H725" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>2411</v>
+        <v>2511</v>
       </c>
       <c r="B726" t="s">
-        <v>878</v>
+        <v>133</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D726" t="s">
-        <v>2412</v>
+        <v>2512</v>
       </c>
       <c r="E726" t="s">
         <v>15</v>
       </c>
       <c r="G726" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H726" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2413</v>
+        <v>2513</v>
       </c>
       <c r="B727" t="s">
-        <v>2414</v>
+        <v>2106</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D727" t="s">
-        <v>2415</v>
+        <v>2514</v>
       </c>
       <c r="E727" t="s">
         <v>15</v>
       </c>
       <c r="G727" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H727" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2416</v>
+        <v>2515</v>
       </c>
       <c r="B728" t="s">
-        <v>2417</v>
+        <v>1119</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D728" t="s">
-        <v>55</v>
+        <v>2516</v>
       </c>
       <c r="E728" t="s">
         <v>15</v>
       </c>
       <c r="G728" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H728" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2418</v>
+        <v>2517</v>
       </c>
       <c r="B729" t="s">
-        <v>2419</v>
+        <v>2086</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D729" t="s">
-        <v>2420</v>
+        <v>2518</v>
       </c>
       <c r="E729" t="s">
         <v>15</v>
       </c>
       <c r="G729" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H729" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2421</v>
+        <v>2519</v>
       </c>
       <c r="B730" t="s">
-        <v>2422</v>
+        <v>897</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D730" t="s">
-        <v>2423</v>
+        <v>2520</v>
       </c>
       <c r="E730" t="s">
         <v>15</v>
       </c>
       <c r="G730" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H730" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2424</v>
+        <v>2521</v>
       </c>
       <c r="B731" t="s">
-        <v>2425</v>
+        <v>1212</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D731" t="s">
-        <v>2426</v>
+        <v>2522</v>
       </c>
       <c r="E731" t="s">
         <v>15</v>
       </c>
       <c r="G731" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H731" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2427</v>
+        <v>2523</v>
       </c>
       <c r="B732" t="s">
-        <v>2428</v>
+        <v>2524</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D732" t="s">
-        <v>2429</v>
+        <v>2525</v>
       </c>
       <c r="E732" t="s">
         <v>15</v>
       </c>
       <c r="G732" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2430</v>
+        <v>2526</v>
       </c>
       <c r="B733" t="s">
-        <v>882</v>
+        <v>2064</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D733" t="s">
-        <v>2431</v>
+        <v>2527</v>
       </c>
       <c r="E733" t="s">
         <v>15</v>
       </c>
       <c r="G733" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2432</v>
+        <v>2528</v>
       </c>
       <c r="B734" t="s">
-        <v>2433</v>
+        <v>2529</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="D734" t="s">
-        <v>2434</v>
+        <v>2530</v>
       </c>
       <c r="E734" t="s">
         <v>15</v>
       </c>
       <c r="G734" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="H734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2435</v>
+        <v>2531</v>
       </c>
       <c r="B735" t="s">
-        <v>870</v>
+        <v>1171</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D735" t="s">
-        <v>2436</v>
+        <v>2532</v>
       </c>
       <c r="E735" t="s">
         <v>15</v>
       </c>
       <c r="G735" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2437</v>
+        <v>2533</v>
       </c>
       <c r="B736" t="s">
-        <v>2438</v>
+        <v>2534</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D736" t="s">
-        <v>2439</v>
+        <v>2535</v>
       </c>
       <c r="E736" t="s">
         <v>15</v>
       </c>
       <c r="G736" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2440</v>
+        <v>2536</v>
       </c>
       <c r="B737" t="s">
-        <v>2441</v>
+        <v>906</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D737" t="s">
-        <v>2442</v>
+        <v>2537</v>
       </c>
       <c r="E737" t="s">
         <v>15</v>
       </c>
       <c r="G737" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2444</v>
+        <v>2538</v>
       </c>
       <c r="B738" t="s">
-        <v>2445</v>
+        <v>81</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D738" t="s">
-        <v>2446</v>
+        <v>2539</v>
       </c>
       <c r="E738" t="s">
         <v>15</v>
       </c>
       <c r="G738" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>2448</v>
+        <v>2540</v>
       </c>
       <c r="B739" t="s">
-        <v>2316</v>
+        <v>2541</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D739" t="s">
-        <v>2449</v>
+        <v>2542</v>
       </c>
       <c r="E739" t="s">
         <v>15</v>
       </c>
       <c r="G739" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2451</v>
+        <v>2543</v>
       </c>
       <c r="B740" t="s">
-        <v>2452</v>
+        <v>101</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D740" t="s">
-        <v>2453</v>
+        <v>2544</v>
       </c>
       <c r="E740" t="s">
         <v>15</v>
       </c>
       <c r="G740" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2455</v>
+        <v>2545</v>
       </c>
       <c r="B741" t="s">
-        <v>2456</v>
+        <v>2546</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D741" t="s">
-        <v>2457</v>
+        <v>2547</v>
       </c>
       <c r="E741" t="s">
         <v>15</v>
       </c>
       <c r="G741" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2459</v>
+        <v>2548</v>
       </c>
       <c r="B742" t="s">
-        <v>2304</v>
+        <v>2549</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D742" t="s">
-        <v>2460</v>
+        <v>2163</v>
       </c>
       <c r="E742" t="s">
         <v>15</v>
       </c>
       <c r="G742" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2462</v>
+        <v>2550</v>
       </c>
       <c r="B743" t="s">
-        <v>2463</v>
+        <v>2551</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D743" t="s">
-        <v>2464</v>
+        <v>2552</v>
       </c>
       <c r="E743" t="s">
         <v>15</v>
       </c>
       <c r="G743" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2466</v>
+        <v>2553</v>
       </c>
       <c r="B744" t="s">
-        <v>2467</v>
+        <v>2554</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D744" t="s">
-        <v>351</v>
+        <v>2555</v>
       </c>
       <c r="E744" t="s">
         <v>15</v>
       </c>
       <c r="G744" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2469</v>
+        <v>2556</v>
       </c>
       <c r="B745" t="s">
-        <v>2470</v>
+        <v>2557</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D745" t="s">
-        <v>2471</v>
+        <v>2558</v>
       </c>
       <c r="E745" t="s">
         <v>15</v>
       </c>
       <c r="G745" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2473</v>
+        <v>2559</v>
       </c>
       <c r="B746" t="s">
-        <v>2474</v>
+        <v>2560</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D746" t="s">
-        <v>2475</v>
+        <v>2561</v>
       </c>
       <c r="E746" t="s">
         <v>15</v>
       </c>
       <c r="G746" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H746" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2477</v>
+        <v>2562</v>
       </c>
       <c r="B747" t="s">
-        <v>2478</v>
+        <v>2563</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D747" t="s">
-        <v>2479</v>
+        <v>2564</v>
       </c>
       <c r="E747" t="s">
         <v>15</v>
       </c>
       <c r="G747" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H747" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2481</v>
+        <v>2565</v>
       </c>
       <c r="B748" t="s">
-        <v>2482</v>
+        <v>2566</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D748" t="s">
-        <v>1506</v>
+        <v>2567</v>
       </c>
       <c r="E748" t="s">
         <v>15</v>
       </c>
       <c r="G748" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H748" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2484</v>
+        <v>2568</v>
       </c>
       <c r="B749" t="s">
-        <v>2485</v>
+        <v>2569</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D749" t="s">
-        <v>2475</v>
+        <v>2570</v>
       </c>
       <c r="E749" t="s">
         <v>15</v>
       </c>
       <c r="G749" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2487</v>
+        <v>2571</v>
       </c>
       <c r="B750" t="s">
-        <v>2488</v>
+        <v>2572</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D750" t="s">
-        <v>2489</v>
+        <v>2573</v>
       </c>
       <c r="E750" t="s">
         <v>15</v>
       </c>
       <c r="G750" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2491</v>
+        <v>2574</v>
       </c>
       <c r="B751" t="s">
-        <v>2492</v>
+        <v>2575</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D751" t="s">
-        <v>2026</v>
+        <v>2576</v>
       </c>
       <c r="E751" t="s">
         <v>15</v>
       </c>
       <c r="G751" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2494</v>
+        <v>2577</v>
       </c>
       <c r="B752" t="s">
-        <v>2495</v>
+        <v>2578</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>13</v>
+        <v>273</v>
       </c>
       <c r="D752" t="s">
-        <v>2496</v>
+        <v>2579</v>
       </c>
       <c r="E752" t="s">
         <v>15</v>
       </c>
       <c r="G752" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="H752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2498</v>
+        <v>2580</v>
       </c>
       <c r="B753" t="s">
-        <v>2499</v>
+        <v>2581</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D753" t="s">
-        <v>2453</v>
+        <v>2582</v>
       </c>
       <c r="E753" t="s">
         <v>15</v>
       </c>
       <c r="G753" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2501</v>
+        <v>2583</v>
       </c>
       <c r="B754" t="s">
-        <v>1334</v>
+        <v>2584</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D754" t="s">
-        <v>2502</v>
+        <v>2585</v>
       </c>
       <c r="E754" t="s">
         <v>15</v>
       </c>
       <c r="G754" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2504</v>
+        <v>2586</v>
       </c>
       <c r="B755" t="s">
-        <v>2505</v>
+        <v>2587</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D755" t="s">
-        <v>2506</v>
+        <v>2588</v>
       </c>
       <c r="E755" t="s">
         <v>15</v>
       </c>
       <c r="G755" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2508</v>
+        <v>2589</v>
       </c>
       <c r="B756" t="s">
-        <v>2509</v>
+        <v>439</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D756" t="s">
-        <v>2510</v>
+        <v>2590</v>
       </c>
       <c r="E756" t="s">
         <v>15</v>
       </c>
       <c r="G756" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2512</v>
+        <v>2591</v>
       </c>
       <c r="B757" t="s">
-        <v>1377</v>
+        <v>2592</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D757" t="s">
-        <v>2513</v>
+        <v>2593</v>
       </c>
       <c r="E757" t="s">
         <v>15</v>
       </c>
       <c r="G757" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2515</v>
+        <v>2594</v>
       </c>
       <c r="B758" t="s">
-        <v>2516</v>
+        <v>2595</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D758" t="s">
-        <v>2517</v>
+        <v>2596</v>
       </c>
       <c r="E758" t="s">
         <v>15</v>
       </c>
       <c r="G758" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2519</v>
+        <v>2597</v>
       </c>
       <c r="B759" t="s">
-        <v>2520</v>
+        <v>2598</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D759" t="s">
-        <v>2521</v>
+        <v>2599</v>
       </c>
       <c r="E759" t="s">
         <v>15</v>
       </c>
       <c r="G759" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2523</v>
+        <v>2600</v>
       </c>
       <c r="B760" t="s">
-        <v>2524</v>
+        <v>2601</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D760" t="s">
-        <v>2525</v>
+        <v>2602</v>
       </c>
       <c r="E760" t="s">
         <v>15</v>
       </c>
       <c r="G760" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2527</v>
+        <v>2603</v>
       </c>
       <c r="B761" t="s">
-        <v>2528</v>
+        <v>2604</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D761" t="s">
-        <v>331</v>
+        <v>2605</v>
       </c>
       <c r="E761" t="s">
         <v>15</v>
       </c>
       <c r="G761" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2530</v>
+        <v>2606</v>
       </c>
       <c r="B762" t="s">
-        <v>2531</v>
+        <v>2607</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D762" t="s">
-        <v>1554</v>
+        <v>2608</v>
       </c>
       <c r="E762" t="s">
         <v>15</v>
       </c>
       <c r="G762" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2533</v>
+        <v>2609</v>
       </c>
       <c r="B763" t="s">
-        <v>2534</v>
+        <v>2610</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D763" t="s">
-        <v>1562</v>
+        <v>2611</v>
       </c>
       <c r="E763" t="s">
         <v>15</v>
       </c>
       <c r="G763" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2536</v>
+        <v>2612</v>
       </c>
       <c r="B764" t="s">
-        <v>2537</v>
+        <v>543</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D764" t="s">
-        <v>2538</v>
+        <v>2613</v>
       </c>
       <c r="E764" t="s">
         <v>15</v>
       </c>
       <c r="G764" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2540</v>
+        <v>2614</v>
       </c>
       <c r="B765" t="s">
-        <v>2541</v>
+        <v>2615</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D765" t="s">
-        <v>2542</v>
+        <v>2616</v>
       </c>
       <c r="E765" t="s">
         <v>15</v>
       </c>
       <c r="G765" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H765" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2544</v>
+        <v>2617</v>
       </c>
       <c r="B766" t="s">
-        <v>2545</v>
+        <v>2306</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D766" t="s">
-        <v>1587</v>
+        <v>745</v>
       </c>
       <c r="E766" t="s">
         <v>15</v>
       </c>
       <c r="G766" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H766" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2547</v>
+        <v>2618</v>
       </c>
       <c r="B767" t="s">
-        <v>2548</v>
+        <v>2619</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D767" t="s">
-        <v>1591</v>
+        <v>2620</v>
       </c>
       <c r="E767" t="s">
         <v>15</v>
       </c>
       <c r="G767" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H767" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2550</v>
+        <v>2621</v>
       </c>
       <c r="B768" t="s">
-        <v>2551</v>
+        <v>2312</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D768" t="s">
-        <v>2552</v>
+        <v>2622</v>
       </c>
       <c r="E768" t="s">
         <v>15</v>
       </c>
       <c r="G768" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H768" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2554</v>
+        <v>2623</v>
       </c>
       <c r="B769" t="s">
-        <v>2555</v>
+        <v>2624</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D769" t="s">
-        <v>1573</v>
+        <v>2625</v>
       </c>
       <c r="E769" t="s">
         <v>15</v>
       </c>
       <c r="G769" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H769" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2557</v>
+        <v>2626</v>
       </c>
       <c r="B770" t="s">
-        <v>2558</v>
+        <v>2627</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D770" t="s">
-        <v>2559</v>
+        <v>2628</v>
       </c>
       <c r="E770" t="s">
         <v>15</v>
       </c>
       <c r="G770" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2561</v>
+        <v>2629</v>
       </c>
       <c r="B771" t="s">
-        <v>2562</v>
+        <v>547</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D771" t="s">
-        <v>2563</v>
+        <v>2630</v>
       </c>
       <c r="E771" t="s">
         <v>15</v>
       </c>
       <c r="G771" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2565</v>
+        <v>2631</v>
       </c>
       <c r="B772" t="s">
-        <v>1337</v>
+        <v>2632</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="D772" t="s">
-        <v>2566</v>
+        <v>2633</v>
       </c>
       <c r="E772" t="s">
         <v>15</v>
       </c>
       <c r="G772" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="H772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2568</v>
+        <v>2634</v>
       </c>
       <c r="B773" t="s">
-        <v>2569</v>
+        <v>535</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="D773" t="s">
-        <v>2570</v>
+        <v>2635</v>
       </c>
       <c r="E773" t="s">
         <v>15</v>
       </c>
       <c r="G773" t="s">
-        <v>56</v>
+        <v>275</v>
       </c>
       <c r="H773" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="774" spans="1:10" ht="12.75">
+    <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2572</v>
+        <v>2636</v>
       </c>
       <c r="B774" t="s">
-        <v>2299</v>
+        <v>2637</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>158</v>
+        <v>273</v>
       </c>
       <c r="D774" t="s">
-        <v>2573</v>
+        <v>2638</v>
       </c>
       <c r="E774" t="s">
         <v>15</v>
       </c>
       <c r="G774" t="s">
-        <v>160</v>
+        <v>275</v>
       </c>
       <c r="H774" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2575</v>
+        <v>2639</v>
       </c>
       <c r="B775" t="s">
-        <v>2576</v>
+        <v>2640</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1047</v>
+        <v>27</v>
       </c>
       <c r="D775" t="s">
-        <v>2577</v>
+        <v>2641</v>
       </c>
       <c r="E775" t="s">
         <v>15</v>
       </c>
       <c r="G775" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2579</v>
+        <v>2642</v>
       </c>
       <c r="B776" t="s">
-        <v>2580</v>
+        <v>2643</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1047</v>
+        <v>27</v>
       </c>
       <c r="D776" t="s">
-        <v>2581</v>
+        <v>2644</v>
       </c>
       <c r="E776" t="s">
         <v>15</v>
       </c>
       <c r="G776" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2583</v>
+        <v>2645</v>
       </c>
       <c r="B777" t="s">
-        <v>2584</v>
+        <v>2646</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1047</v>
+        <v>21</v>
       </c>
       <c r="D777" t="s">
-        <v>2585</v>
+        <v>2647</v>
       </c>
       <c r="E777" t="s">
         <v>15</v>
       </c>
       <c r="G777" t="s">
-        <v>537</v>
+        <v>23</v>
       </c>
       <c r="H777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2587</v>
+        <v>2648</v>
       </c>
       <c r="B778" t="s">
-        <v>2588</v>
+        <v>2649</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1047</v>
+        <v>27</v>
       </c>
       <c r="D778" t="s">
-        <v>2589</v>
+        <v>2650</v>
       </c>
       <c r="E778" t="s">
         <v>15</v>
       </c>
       <c r="G778" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2591</v>
+        <v>2651</v>
       </c>
       <c r="B779" t="s">
-        <v>2592</v>
+        <v>2652</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1047</v>
+        <v>27</v>
       </c>
       <c r="D779" t="s">
-        <v>2593</v>
+        <v>2653</v>
       </c>
       <c r="E779" t="s">
         <v>15</v>
       </c>
       <c r="G779" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2595</v>
+        <v>2654</v>
       </c>
       <c r="B780" t="s">
-        <v>2596</v>
+        <v>2655</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D780" t="s">
-        <v>2597</v>
+        <v>2656</v>
       </c>
       <c r="E780" t="s">
         <v>15</v>
       </c>
       <c r="G780" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2599</v>
+        <v>2657</v>
       </c>
       <c r="B781" t="s">
-        <v>2600</v>
+        <v>2658</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1047</v>
+        <v>21</v>
       </c>
       <c r="D781" t="s">
-        <v>2601</v>
+        <v>1035</v>
       </c>
       <c r="E781" t="s">
         <v>15</v>
       </c>
       <c r="G781" t="s">
-        <v>537</v>
+        <v>23</v>
       </c>
       <c r="H781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2603</v>
+        <v>2659</v>
       </c>
       <c r="B782" t="s">
-        <v>2604</v>
+        <v>2660</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1047</v>
+        <v>21</v>
       </c>
       <c r="D782" t="s">
-        <v>2605</v>
+        <v>2661</v>
       </c>
       <c r="E782" t="s">
         <v>15</v>
       </c>
       <c r="G782" t="s">
-        <v>537</v>
+        <v>23</v>
       </c>
       <c r="H782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2607</v>
+        <v>2662</v>
       </c>
       <c r="B783" t="s">
-        <v>2608</v>
+        <v>2663</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>1047</v>
+        <v>283</v>
       </c>
       <c r="D783" t="s">
-        <v>2609</v>
+        <v>2664</v>
       </c>
       <c r="E783" t="s">
         <v>15</v>
       </c>
       <c r="G783" t="s">
-        <v>537</v>
+        <v>285</v>
       </c>
       <c r="H783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2611</v>
+        <v>2665</v>
       </c>
       <c r="B784" t="s">
-        <v>2612</v>
+        <v>2666</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1051</v>
+        <v>283</v>
       </c>
       <c r="D784" t="s">
-        <v>2613</v>
+        <v>2667</v>
       </c>
       <c r="E784" t="s">
         <v>15</v>
       </c>
       <c r="G784" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2615</v>
+        <v>2668</v>
       </c>
       <c r="B785" t="s">
-        <v>2616</v>
+        <v>2669</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D785" t="s">
-        <v>2617</v>
+        <v>2670</v>
       </c>
       <c r="E785" t="s">
         <v>15</v>
       </c>
       <c r="G785" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2619</v>
+        <v>2671</v>
       </c>
       <c r="B786" t="s">
-        <v>2620</v>
+        <v>2672</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D786" t="s">
-        <v>2621</v>
+        <v>197</v>
       </c>
       <c r="E786" t="s">
         <v>15</v>
       </c>
       <c r="G786" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2623</v>
+        <v>2673</v>
       </c>
       <c r="B787" t="s">
-        <v>2624</v>
+        <v>1496</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D787" t="s">
-        <v>2625</v>
+        <v>185</v>
       </c>
       <c r="E787" t="s">
         <v>15</v>
       </c>
       <c r="G787" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2627</v>
+        <v>2674</v>
       </c>
       <c r="B788" t="s">
-        <v>2628</v>
+        <v>2675</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D788" t="s">
-        <v>2629</v>
+        <v>2676</v>
       </c>
       <c r="E788" t="s">
         <v>15</v>
       </c>
       <c r="G788" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2631</v>
+        <v>2677</v>
       </c>
       <c r="B789" t="s">
-        <v>2632</v>
+        <v>2678</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D789" t="s">
-        <v>2633</v>
+        <v>2679</v>
       </c>
       <c r="E789" t="s">
         <v>15</v>
       </c>
       <c r="G789" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2635</v>
+        <v>2680</v>
       </c>
       <c r="B790" t="s">
-        <v>2636</v>
+        <v>2681</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D790" t="s">
-        <v>2637</v>
+        <v>188</v>
       </c>
       <c r="E790" t="s">
         <v>15</v>
       </c>
       <c r="G790" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2639</v>
+        <v>2682</v>
       </c>
       <c r="B791" t="s">
-        <v>2640</v>
+        <v>2683</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D791" t="s">
-        <v>2641</v>
+        <v>2684</v>
       </c>
       <c r="E791" t="s">
         <v>15</v>
       </c>
       <c r="G791" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2643</v>
+        <v>2685</v>
       </c>
       <c r="B792" t="s">
-        <v>2644</v>
+        <v>2686</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>1051</v>
+        <v>174</v>
       </c>
       <c r="D792" t="s">
-        <v>2645</v>
+        <v>2687</v>
       </c>
       <c r="E792" t="s">
         <v>15</v>
       </c>
       <c r="G792" t="s">
-        <v>535</v>
+        <v>176</v>
       </c>
       <c r="H792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2647</v>
+        <v>2688</v>
       </c>
       <c r="B793" t="s">
-        <v>2648</v>
+        <v>2689</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D793" t="s">
-        <v>2649</v>
+        <v>2690</v>
       </c>
       <c r="E793" t="s">
         <v>15</v>
       </c>
       <c r="G793" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2651</v>
+        <v>2691</v>
       </c>
       <c r="B794" t="s">
-        <v>2652</v>
+        <v>2692</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>1051</v>
+        <v>174</v>
       </c>
       <c r="D794" t="s">
-        <v>2653</v>
+        <v>1650</v>
       </c>
       <c r="E794" t="s">
         <v>15</v>
       </c>
       <c r="G794" t="s">
-        <v>535</v>
+        <v>176</v>
       </c>
       <c r="H794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2655</v>
+        <v>2693</v>
       </c>
       <c r="B795" t="s">
-        <v>2656</v>
+        <v>113</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D795" t="s">
-        <v>2657</v>
+        <v>2694</v>
       </c>
       <c r="E795" t="s">
         <v>15</v>
       </c>
       <c r="G795" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H795" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2659</v>
+        <v>2695</v>
       </c>
       <c r="B796" t="s">
-        <v>2660</v>
+        <v>117</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D796" t="s">
-        <v>2661</v>
+        <v>2696</v>
       </c>
       <c r="E796" t="s">
         <v>15</v>
       </c>
       <c r="G796" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H796" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2663</v>
+        <v>2697</v>
       </c>
       <c r="B797" t="s">
-        <v>2664</v>
+        <v>121</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D797" t="s">
-        <v>2665</v>
+        <v>2698</v>
       </c>
       <c r="E797" t="s">
         <v>15</v>
       </c>
       <c r="G797" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H797" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2667</v>
+        <v>2699</v>
       </c>
       <c r="B798" t="s">
-        <v>2668</v>
+        <v>2700</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D798" t="s">
-        <v>2669</v>
+        <v>2701</v>
       </c>
       <c r="E798" t="s">
         <v>15</v>
       </c>
       <c r="G798" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H798" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2671</v>
+        <v>2702</v>
       </c>
       <c r="B799" t="s">
-        <v>2672</v>
+        <v>2703</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D799" t="s">
-        <v>2673</v>
+        <v>2704</v>
       </c>
       <c r="E799" t="s">
         <v>15</v>
       </c>
       <c r="G799" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="H799" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2675</v>
+        <v>2705</v>
       </c>
       <c r="B800" t="s">
-        <v>2676</v>
+        <v>2706</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D800" t="s">
-        <v>2677</v>
+        <v>2707</v>
       </c>
       <c r="E800" t="s">
         <v>15</v>
       </c>
       <c r="G800" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H800" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2679</v>
+        <v>2708</v>
       </c>
       <c r="B801" t="s">
-        <v>2680</v>
+        <v>2709</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D801" t="s">
-        <v>2681</v>
+        <v>2710</v>
       </c>
       <c r="E801" t="s">
         <v>15</v>
       </c>
       <c r="G801" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="H801" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2683</v>
+        <v>2711</v>
       </c>
       <c r="B802" t="s">
-        <v>2684</v>
+        <v>2712</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D802" t="s">
-        <v>2685</v>
+        <v>2713</v>
       </c>
       <c r="E802" t="s">
         <v>15</v>
       </c>
       <c r="G802" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H802" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2687</v>
+        <v>2714</v>
       </c>
       <c r="B803" t="s">
-        <v>2688</v>
+        <v>2715</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D803" t="s">
-        <v>2689</v>
+        <v>2716</v>
       </c>
       <c r="E803" t="s">
         <v>15</v>
       </c>
       <c r="G803" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="H803" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2691</v>
+        <v>2717</v>
       </c>
       <c r="B804" t="s">
-        <v>2692</v>
+        <v>2718</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D804" t="s">
-        <v>2693</v>
+        <v>2719</v>
       </c>
       <c r="E804" t="s">
         <v>15</v>
       </c>
       <c r="G804" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H804" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2695</v>
+        <v>2720</v>
       </c>
       <c r="B805" t="s">
-        <v>2696</v>
+        <v>129</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D805" t="s">
-        <v>2697</v>
+        <v>2721</v>
       </c>
       <c r="E805" t="s">
         <v>15</v>
       </c>
       <c r="G805" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H805" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2699</v>
+        <v>2722</v>
       </c>
       <c r="B806" t="s">
-        <v>2700</v>
+        <v>2723</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D806" t="s">
-        <v>2701</v>
+        <v>2724</v>
       </c>
       <c r="E806" t="s">
         <v>15</v>
       </c>
       <c r="G806" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H806" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2703</v>
+        <v>2725</v>
       </c>
       <c r="B807" t="s">
-        <v>2704</v>
+        <v>1112</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D807" t="s">
-        <v>2705</v>
+        <v>2726</v>
       </c>
       <c r="E807" t="s">
         <v>15</v>
       </c>
       <c r="G807" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H807" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2707</v>
+        <v>2727</v>
       </c>
       <c r="B808" t="s">
-        <v>2708</v>
+        <v>272</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D808" t="s">
-        <v>2709</v>
+        <v>2728</v>
       </c>
       <c r="E808" t="s">
         <v>15</v>
       </c>
       <c r="G808" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H808" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2711</v>
+        <v>2729</v>
       </c>
       <c r="B809" t="s">
-        <v>2712</v>
+        <v>2012</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D809" t="s">
-        <v>2713</v>
+        <v>2730</v>
       </c>
       <c r="E809" t="s">
         <v>15</v>
       </c>
       <c r="G809" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H809" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2715</v>
+        <v>2731</v>
       </c>
       <c r="B810" t="s">
-        <v>2716</v>
+        <v>1108</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1051</v>
+        <v>273</v>
       </c>
       <c r="D810" t="s">
-        <v>2717</v>
+        <v>2732</v>
       </c>
       <c r="E810" t="s">
         <v>15</v>
       </c>
       <c r="G810" t="s">
-        <v>535</v>
+        <v>275</v>
       </c>
       <c r="H810" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2719</v>
+        <v>2733</v>
       </c>
       <c r="B811" t="s">
-        <v>2720</v>
+        <v>2734</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1051</v>
+        <v>27</v>
       </c>
       <c r="D811" t="s">
-        <v>2721</v>
+        <v>2735</v>
       </c>
       <c r="E811" t="s">
         <v>15</v>
       </c>
       <c r="G811" t="s">
-        <v>535</v>
+        <v>29</v>
       </c>
       <c r="H811" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2723</v>
+        <v>2737</v>
       </c>
       <c r="B812" t="s">
-        <v>2724</v>
+        <v>2738</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1051</v>
+        <v>283</v>
       </c>
       <c r="D812" t="s">
-        <v>2725</v>
+        <v>2739</v>
       </c>
       <c r="E812" t="s">
         <v>15</v>
       </c>
       <c r="G812" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H812" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2727</v>
+        <v>2741</v>
       </c>
       <c r="B813" t="s">
-        <v>2728</v>
+        <v>2742</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1051</v>
+        <v>283</v>
       </c>
       <c r="D813" t="s">
-        <v>2729</v>
+        <v>2743</v>
       </c>
       <c r="E813" t="s">
         <v>15</v>
       </c>
       <c r="G813" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="H813" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2731</v>
+        <v>2745</v>
       </c>
       <c r="B814" t="s">
-        <v>2732</v>
+        <v>2746</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1051</v>
+        <v>27</v>
       </c>
       <c r="D814" t="s">
-        <v>2733</v>
+        <v>2747</v>
       </c>
       <c r="E814" t="s">
         <v>15</v>
       </c>
       <c r="G814" t="s">
-        <v>535</v>
+        <v>29</v>
       </c>
       <c r="H814" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2735</v>
+        <v>2749</v>
       </c>
       <c r="B815" t="s">
-        <v>2736</v>
+        <v>2750</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D815" t="s">
-        <v>2737</v>
+        <v>2751</v>
       </c>
       <c r="E815" t="s">
         <v>15</v>
       </c>
       <c r="G815" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H815" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2739</v>
+        <v>2753</v>
       </c>
       <c r="B816" t="s">
-        <v>2740</v>
+        <v>2754</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D816" t="s">
-        <v>2741</v>
+        <v>2755</v>
       </c>
       <c r="E816" t="s">
         <v>15</v>
       </c>
       <c r="G816" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H816" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2743</v>
+        <v>2757</v>
       </c>
       <c r="B817" t="s">
-        <v>2744</v>
+        <v>2758</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D817" t="s">
-        <v>2745</v>
+        <v>2759</v>
       </c>
       <c r="E817" t="s">
         <v>15</v>
       </c>
       <c r="G817" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2747</v>
+        <v>2761</v>
       </c>
       <c r="B818" t="s">
-        <v>2748</v>
+        <v>2762</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D818" t="s">
-        <v>2749</v>
+        <v>2763</v>
       </c>
       <c r="E818" t="s">
         <v>15</v>
       </c>
       <c r="G818" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2751</v>
+        <v>2765</v>
       </c>
       <c r="B819" t="s">
-        <v>2752</v>
+        <v>2766</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1051</v>
+        <v>21</v>
       </c>
       <c r="D819" t="s">
-        <v>2753</v>
+        <v>2767</v>
       </c>
       <c r="E819" t="s">
         <v>15</v>
       </c>
       <c r="G819" t="s">
-        <v>535</v>
+        <v>23</v>
       </c>
       <c r="H819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2755</v>
+        <v>2769</v>
       </c>
       <c r="B820" t="s">
-        <v>2756</v>
+        <v>2770</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1051</v>
+        <v>27</v>
       </c>
       <c r="D820" t="s">
-        <v>2757</v>
+        <v>2771</v>
       </c>
       <c r="E820" t="s">
         <v>15</v>
       </c>
       <c r="G820" t="s">
-        <v>535</v>
+        <v>29</v>
       </c>
       <c r="H820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2759</v>
+        <v>2773</v>
       </c>
       <c r="B821" t="s">
-        <v>2760</v>
+        <v>2774</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D821" t="s">
-        <v>701</v>
+        <v>2775</v>
       </c>
       <c r="E821" t="s">
         <v>15</v>
       </c>
       <c r="G821" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2762</v>
+        <v>2776</v>
       </c>
       <c r="B822" t="s">
-        <v>2763</v>
+        <v>2777</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D822" t="s">
-        <v>701</v>
+        <v>2778</v>
       </c>
       <c r="E822" t="s">
         <v>15</v>
       </c>
       <c r="G822" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2765</v>
+        <v>2779</v>
       </c>
       <c r="B823" t="s">
-        <v>2766</v>
+        <v>2248</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D823" t="s">
-        <v>2767</v>
+        <v>2780</v>
       </c>
       <c r="E823" t="s">
         <v>15</v>
       </c>
       <c r="G823" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2769</v>
+        <v>2782</v>
       </c>
       <c r="B824" t="s">
-        <v>2770</v>
+        <v>800</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D824" t="s">
-        <v>2771</v>
+        <v>2783</v>
       </c>
       <c r="E824" t="s">
         <v>15</v>
       </c>
       <c r="G824" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2773</v>
+        <v>2785</v>
       </c>
       <c r="B825" t="s">
-        <v>2774</v>
+        <v>2675</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D825" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="E825" t="s">
         <v>15</v>
       </c>
       <c r="G825" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2777</v>
+        <v>2788</v>
       </c>
       <c r="B826" t="s">
-        <v>2778</v>
+        <v>2681</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D826" t="s">
-        <v>2779</v>
+        <v>188</v>
       </c>
       <c r="E826" t="s">
         <v>15</v>
       </c>
       <c r="G826" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2781</v>
+        <v>2790</v>
       </c>
       <c r="B827" t="s">
-        <v>2782</v>
+        <v>2278</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D827" t="s">
-        <v>2783</v>
+        <v>2791</v>
       </c>
       <c r="E827" t="s">
         <v>15</v>
       </c>
       <c r="G827" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2785</v>
+        <v>2793</v>
       </c>
       <c r="B828" t="s">
-        <v>2786</v>
+        <v>2686</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D828" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="E828" t="s">
         <v>15</v>
       </c>
       <c r="G828" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="B829" t="s">
-        <v>2790</v>
+        <v>950</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D829" t="s">
-        <v>2791</v>
+        <v>194</v>
       </c>
       <c r="E829" t="s">
         <v>15</v>
       </c>
       <c r="G829" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2793</v>
+        <v>2798</v>
       </c>
       <c r="B830" t="s">
-        <v>2794</v>
+        <v>2689</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D830" t="s">
-        <v>2795</v>
+        <v>2690</v>
       </c>
       <c r="E830" t="s">
         <v>15</v>
       </c>
       <c r="G830" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
       <c r="B831" t="s">
-        <v>2798</v>
+        <v>2692</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>1051</v>
+        <v>174</v>
       </c>
       <c r="D831" t="s">
-        <v>2799</v>
+        <v>1650</v>
       </c>
       <c r="E831" t="s">
         <v>15</v>
       </c>
       <c r="G831" t="s">
-        <v>535</v>
+        <v>176</v>
       </c>
       <c r="H831" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B832" t="s">
-        <v>2802</v>
+        <v>2672</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1047</v>
+        <v>174</v>
       </c>
       <c r="D832" t="s">
-        <v>2803</v>
+        <v>197</v>
       </c>
       <c r="E832" t="s">
         <v>15</v>
       </c>
       <c r="G832" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="H832" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D833" t="s">
         <v>2805</v>
       </c>
-      <c r="B833" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E833" t="s">
         <v>15</v>
       </c>
       <c r="G833" t="s">
-        <v>537</v>
+        <v>35</v>
       </c>
       <c r="H833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2809</v>
+        <v>2806</v>
       </c>
       <c r="B834" t="s">
-        <v>2810</v>
+        <v>2807</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D834" t="s">
-        <v>2811</v>
+        <v>158</v>
       </c>
       <c r="E834" t="s">
         <v>15</v>
       </c>
       <c r="G834" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="H834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2813</v>
+        <v>2808</v>
       </c>
       <c r="B835" t="s">
-        <v>2814</v>
+        <v>2809</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D835" t="s">
-        <v>2815</v>
+        <v>2810</v>
       </c>
       <c r="E835" t="s">
         <v>15</v>
       </c>
       <c r="G835" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2817</v>
+        <v>2811</v>
       </c>
       <c r="B836" t="s">
-        <v>2818</v>
+        <v>2812</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="D836" t="s">
-        <v>2819</v>
+        <v>2813</v>
       </c>
       <c r="E836" t="s">
         <v>15</v>
       </c>
       <c r="G836" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
       <c r="H836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2821</v>
+        <v>2814</v>
       </c>
       <c r="B837" t="s">
-        <v>2822</v>
+        <v>2815</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D837" t="s">
-        <v>2823</v>
+        <v>2816</v>
       </c>
       <c r="E837" t="s">
         <v>15</v>
       </c>
       <c r="G837" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2825</v>
+        <v>2818</v>
       </c>
       <c r="B838" t="s">
-        <v>2826</v>
+        <v>2819</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D838" t="s">
-        <v>2827</v>
+        <v>2820</v>
       </c>
       <c r="E838" t="s">
         <v>15</v>
       </c>
       <c r="G838" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E839" t="s">
+        <v>15</v>
+      </c>
+      <c r="G839" t="s">
+        <v>35</v>
+      </c>
+      <c r="H839" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8" ht="12.75">
+      <c r="A840" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D840" t="s">
         <v>2828</v>
       </c>
-      <c r="B839" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E840" t="s">
         <v>15</v>
       </c>
       <c r="G840" t="s">
-        <v>527</v>
+        <v>35</v>
       </c>
       <c r="H840" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>17</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2834</v>
+        <v>2830</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2831</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="D841" t="s">
-        <v>2835</v>
+        <v>2832</v>
       </c>
       <c r="E841" t="s">
         <v>15</v>
       </c>
       <c r="G841" t="s">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="H841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2837</v>
+        <v>2834</v>
       </c>
       <c r="B842" t="s">
-        <v>2838</v>
+        <v>2835</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D842" t="s">
-        <v>1701</v>
+        <v>2836</v>
       </c>
       <c r="E842" t="s">
         <v>15</v>
       </c>
       <c r="G842" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B843" t="s">
         <v>2839</v>
       </c>
-      <c r="B843" t="s">
+      <c r="C843" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D843" t="s">
         <v>2840</v>
       </c>
-      <c r="C843" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E843" t="s">
         <v>15</v>
       </c>
       <c r="G843" t="s">
-        <v>838</v>
+        <v>35</v>
       </c>
       <c r="H843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="B844" t="s">
         <v>2843</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>836</v>
+        <v>33</v>
       </c>
       <c r="D844" t="s">
         <v>2844</v>
       </c>
       <c r="E844" t="s">
         <v>15</v>
       </c>
       <c r="G844" t="s">
-        <v>838</v>
+        <v>35</v>
       </c>
       <c r="H844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B845" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="D845" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="E845" t="s">
         <v>15</v>
       </c>
       <c r="G845" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="H845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="B846" t="s">
-        <v>2417</v>
+        <v>2851</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D846" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="E846" t="s">
         <v>15</v>
       </c>
       <c r="G846" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="B847" t="s">
-        <v>1399</v>
+        <v>2855</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D847" t="s">
-        <v>80</v>
+        <v>2856</v>
       </c>
       <c r="E847" t="s">
         <v>15</v>
       </c>
       <c r="G847" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H847" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="B848" t="s">
-        <v>2422</v>
+        <v>2859</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D848" t="s">
-        <v>2855</v>
+        <v>2860</v>
       </c>
       <c r="E848" t="s">
         <v>15</v>
       </c>
       <c r="G848" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H848" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2857</v>
+        <v>2861</v>
       </c>
       <c r="B849" t="s">
-        <v>1405</v>
+        <v>2862</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D849" t="s">
-        <v>2858</v>
+        <v>1085</v>
       </c>
       <c r="E849" t="s">
         <v>15</v>
       </c>
       <c r="G849" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H849" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2860</v>
+        <v>2863</v>
       </c>
       <c r="B850" t="s">
-        <v>1411</v>
+        <v>2864</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D850" t="s">
-        <v>2861</v>
+        <v>2865</v>
       </c>
       <c r="E850" t="s">
         <v>15</v>
       </c>
       <c r="G850" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="B851" t="s">
-        <v>2201</v>
+        <v>2867</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D851" t="s">
-        <v>2863</v>
+        <v>2868</v>
       </c>
       <c r="E851" t="s">
         <v>15</v>
       </c>
       <c r="G851" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2864</v>
+        <v>2869</v>
       </c>
       <c r="B852" t="s">
-        <v>1230</v>
+        <v>2870</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D852" t="s">
-        <v>2865</v>
+        <v>2676</v>
       </c>
       <c r="E852" t="s">
         <v>15</v>
       </c>
       <c r="G852" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2866</v>
+        <v>2871</v>
       </c>
       <c r="B853" t="s">
-        <v>1237</v>
+        <v>2872</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D853" t="s">
-        <v>2867</v>
+        <v>2690</v>
       </c>
       <c r="E853" t="s">
         <v>15</v>
       </c>
       <c r="G853" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2869</v>
+        <v>2873</v>
       </c>
       <c r="B854" t="s">
-        <v>1394</v>
+        <v>2874</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D854" t="s">
-        <v>2870</v>
+        <v>2875</v>
       </c>
       <c r="E854" t="s">
         <v>15</v>
       </c>
       <c r="G854" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="B855" t="s">
-        <v>1416</v>
+        <v>2877</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D855" t="s">
-        <v>2873</v>
+        <v>1707</v>
       </c>
       <c r="E855" t="s">
         <v>15</v>
       </c>
       <c r="G855" t="s">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="H855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="B856" t="s">
-        <v>2875</v>
+        <v>2879</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>68</v>
+        <v>1703</v>
       </c>
       <c r="D856" t="s">
-        <v>2876</v>
+        <v>1704</v>
       </c>
       <c r="E856" t="s">
         <v>15</v>
       </c>
+      <c r="F856" t="s">
+        <v>1566</v>
+      </c>
       <c r="G856" t="s">
-        <v>70</v>
+        <v>1563</v>
       </c>
       <c r="H856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="B857" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>136</v>
+        <v>283</v>
       </c>
       <c r="D857" t="s">
-        <v>1467</v>
+        <v>2882</v>
       </c>
       <c r="E857" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="B858" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="D858" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="E858" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="B859" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="D859" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="E859" t="s">
         <v>15</v>
       </c>
       <c r="G859" t="s">
-        <v>16</v>
+        <v>176</v>
       </c>
       <c r="H859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="B860" t="s">
         <v>2890</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="D860" t="s">
         <v>2891</v>
       </c>
       <c r="E860" t="s">
         <v>15</v>
       </c>
       <c r="G860" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="H860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B861" t="s">
         <v>2893</v>
       </c>
-      <c r="B861" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C861" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D861" t="s">
-        <v>2895</v>
+        <v>2169</v>
       </c>
       <c r="E861" t="s">
         <v>15</v>
       </c>
       <c r="G861" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2897</v>
+        <v>2894</v>
       </c>
       <c r="B862" t="s">
-        <v>2898</v>
+        <v>2895</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="D862" t="s">
-        <v>2899</v>
+        <v>571</v>
       </c>
       <c r="E862" t="s">
         <v>15</v>
       </c>
       <c r="G862" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="H862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2901</v>
+        <v>2896</v>
       </c>
       <c r="B863" t="s">
-        <v>2902</v>
+        <v>2897</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="D863" t="s">
-        <v>2903</v>
+        <v>2898</v>
       </c>
       <c r="E863" t="s">
         <v>15</v>
       </c>
       <c r="G863" t="s">
-        <v>43</v>
+        <v>307</v>
       </c>
       <c r="H863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2905</v>
+        <v>2899</v>
       </c>
       <c r="B864" t="s">
-        <v>2906</v>
+        <v>2900</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D864" t="s">
-        <v>2907</v>
+        <v>2901</v>
       </c>
       <c r="E864" t="s">
         <v>15</v>
       </c>
       <c r="G864" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2909</v>
+        <v>2902</v>
       </c>
       <c r="B865" t="s">
-        <v>2910</v>
+        <v>2903</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D865" t="s">
-        <v>2911</v>
+        <v>2904</v>
       </c>
       <c r="E865" t="s">
         <v>15</v>
       </c>
       <c r="G865" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2913</v>
+        <v>2905</v>
       </c>
       <c r="B866" t="s">
-        <v>2914</v>
+        <v>2906</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="D866" t="s">
-        <v>2915</v>
+        <v>798</v>
       </c>
       <c r="E866" t="s">
         <v>15</v>
       </c>
       <c r="G866" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2917</v>
+        <v>2908</v>
       </c>
       <c r="B867" t="s">
-        <v>2918</v>
+        <v>2909</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>158</v>
+        <v>64</v>
       </c>
       <c r="D867" t="s">
-        <v>2919</v>
+        <v>710</v>
       </c>
       <c r="E867" t="s">
         <v>15</v>
       </c>
       <c r="G867" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="H867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2920</v>
+        <v>2911</v>
       </c>
       <c r="B868" t="s">
-        <v>2921</v>
+        <v>2912</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D868" t="s">
-        <v>2922</v>
+        <v>2913</v>
       </c>
       <c r="E868" t="s">
         <v>15</v>
       </c>
       <c r="G868" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2923</v>
+        <v>2915</v>
       </c>
       <c r="B869" t="s">
-        <v>2924</v>
+        <v>2916</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D869" t="s">
-        <v>1844</v>
+        <v>2917</v>
       </c>
       <c r="E869" t="s">
         <v>15</v>
       </c>
       <c r="G869" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2925</v>
+        <v>2919</v>
       </c>
       <c r="B870" t="s">
-        <v>2926</v>
+        <v>2920</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D870" t="s">
-        <v>2927</v>
+        <v>2921</v>
       </c>
       <c r="E870" t="s">
         <v>15</v>
       </c>
       <c r="G870" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2929</v>
+        <v>2923</v>
       </c>
       <c r="B871" t="s">
-        <v>2930</v>
+        <v>2924</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D871" t="s">
-        <v>2931</v>
+        <v>2925</v>
       </c>
       <c r="E871" t="s">
         <v>15</v>
       </c>
       <c r="G871" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="H871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2932</v>
+        <v>2926</v>
       </c>
       <c r="B872" t="s">
-        <v>2933</v>
+        <v>2927</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D872" t="s">
-        <v>2934</v>
+        <v>748</v>
       </c>
       <c r="E872" t="s">
         <v>15</v>
       </c>
       <c r="G872" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2935</v>
+        <v>2928</v>
       </c>
       <c r="B873" t="s">
-        <v>2936</v>
+        <v>2929</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
       <c r="D873" t="s">
-        <v>2937</v>
+        <v>779</v>
       </c>
       <c r="E873" t="s">
         <v>15</v>
       </c>
       <c r="G873" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="H873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2938</v>
+        <v>2931</v>
       </c>
       <c r="B874" t="s">
-        <v>2939</v>
+        <v>2870</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D874" t="s">
-        <v>2940</v>
+        <v>2676</v>
       </c>
       <c r="E874" t="s">
         <v>15</v>
       </c>
       <c r="G874" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2941</v>
+        <v>2933</v>
       </c>
       <c r="B875" t="s">
-        <v>2942</v>
+        <v>187</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D875" t="s">
-        <v>2943</v>
+        <v>188</v>
       </c>
       <c r="E875" t="s">
         <v>15</v>
       </c>
       <c r="G875" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2944</v>
+        <v>2935</v>
       </c>
       <c r="B876" t="s">
-        <v>2945</v>
+        <v>193</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D876" t="s">
-        <v>2946</v>
+        <v>194</v>
       </c>
       <c r="E876" t="s">
         <v>15</v>
       </c>
       <c r="G876" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2948</v>
+        <v>2937</v>
       </c>
       <c r="B877" t="s">
-        <v>2949</v>
+        <v>2872</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D877" t="s">
-        <v>2517</v>
+        <v>2690</v>
       </c>
       <c r="E877" t="s">
         <v>15</v>
       </c>
       <c r="G877" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2951</v>
+        <v>2938</v>
       </c>
       <c r="B878" t="s">
-        <v>2187</v>
+        <v>2939</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>54</v>
+        <v>1703</v>
       </c>
       <c r="D878" t="s">
-        <v>2952</v>
+        <v>2940</v>
       </c>
       <c r="E878" t="s">
         <v>15</v>
       </c>
+      <c r="F878" t="s">
+        <v>1566</v>
+      </c>
       <c r="G878" t="s">
-        <v>56</v>
+        <v>1563</v>
       </c>
       <c r="H878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2953</v>
+        <v>2941</v>
       </c>
       <c r="B879" t="s">
-        <v>2954</v>
+        <v>2942</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D879" t="s">
-        <v>2955</v>
+        <v>779</v>
       </c>
       <c r="E879" t="s">
         <v>15</v>
       </c>
       <c r="G879" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2956</v>
+        <v>2943</v>
       </c>
       <c r="B880" t="s">
-        <v>2957</v>
+        <v>2944</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>836</v>
+        <v>174</v>
       </c>
       <c r="D880" t="s">
-        <v>2958</v>
+        <v>2945</v>
       </c>
       <c r="E880" t="s">
         <v>15</v>
       </c>
       <c r="G880" t="s">
-        <v>838</v>
+        <v>176</v>
       </c>
       <c r="H880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2959</v>
+        <v>2946</v>
       </c>
       <c r="B881" t="s">
-        <v>2960</v>
+        <v>2947</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>836</v>
+        <v>174</v>
       </c>
       <c r="D881" t="s">
-        <v>2961</v>
+        <v>2875</v>
       </c>
       <c r="E881" t="s">
         <v>15</v>
       </c>
       <c r="G881" t="s">
-        <v>838</v>
+        <v>176</v>
       </c>
       <c r="H881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2962</v>
+        <v>2948</v>
       </c>
       <c r="B882" t="s">
-        <v>2963</v>
+        <v>2949</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>836</v>
+        <v>893</v>
       </c>
       <c r="D882" t="s">
-        <v>2964</v>
+        <v>1392</v>
       </c>
       <c r="E882" t="s">
         <v>15</v>
       </c>
       <c r="G882" t="s">
-        <v>838</v>
+        <v>895</v>
       </c>
       <c r="H882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2965</v>
+        <v>2950</v>
       </c>
       <c r="B883" t="s">
-        <v>2966</v>
+        <v>2951</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>836</v>
+        <v>893</v>
       </c>
       <c r="D883" t="s">
-        <v>2967</v>
+        <v>2952</v>
       </c>
       <c r="E883" t="s">
         <v>15</v>
       </c>
       <c r="G883" t="s">
-        <v>838</v>
+        <v>895</v>
       </c>
       <c r="H883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2968</v>
+        <v>2953</v>
       </c>
       <c r="B884" t="s">
-        <v>2969</v>
+        <v>2954</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>836</v>
+        <v>893</v>
       </c>
       <c r="D884" t="s">
-        <v>2970</v>
+        <v>2955</v>
       </c>
       <c r="E884" t="s">
         <v>15</v>
       </c>
       <c r="G884" t="s">
-        <v>838</v>
+        <v>895</v>
       </c>
       <c r="H884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2971</v>
+        <v>2956</v>
       </c>
       <c r="B885" t="s">
-        <v>2972</v>
+        <v>2957</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>836</v>
+        <v>893</v>
       </c>
       <c r="D885" t="s">
-        <v>2973</v>
+        <v>2952</v>
       </c>
       <c r="E885" t="s">
         <v>15</v>
       </c>
       <c r="G885" t="s">
-        <v>838</v>
+        <v>895</v>
       </c>
       <c r="H885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2974</v>
+        <v>2959</v>
       </c>
       <c r="B886" t="s">
-        <v>2975</v>
+        <v>2874</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="D886" t="s">
-        <v>2976</v>
+        <v>2875</v>
       </c>
       <c r="E886" t="s">
         <v>15</v>
       </c>
       <c r="G886" t="s">
-        <v>138</v>
+        <v>176</v>
       </c>
       <c r="H886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2977</v>
-[...2 lines deleted...]
-        <v>2978</v>
+        <v>2960</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="D887" t="s">
-        <v>2976</v>
+        <v>2961</v>
       </c>
       <c r="E887" t="s">
         <v>15</v>
       </c>
       <c r="G887" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2979</v>
+        <v>2962</v>
       </c>
       <c r="B888" t="s">
-        <v>2980</v>
+        <v>2963</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D888" t="s">
-        <v>1039</v>
+        <v>2199</v>
       </c>
       <c r="E888" t="s">
         <v>15</v>
       </c>
       <c r="G888" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="H888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2981</v>
+        <v>2964</v>
       </c>
       <c r="B889" t="s">
-        <v>2982</v>
+        <v>2965</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>136</v>
+        <v>577</v>
       </c>
       <c r="D889" t="s">
-        <v>2350</v>
+        <v>2966</v>
       </c>
       <c r="E889" t="s">
         <v>15</v>
       </c>
       <c r="G889" t="s">
-        <v>138</v>
+        <v>579</v>
       </c>
       <c r="H889" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2983</v>
+        <v>2967</v>
       </c>
       <c r="B890" t="s">
-        <v>2984</v>
+        <v>2968</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D890" t="s">
-        <v>2985</v>
+        <v>2969</v>
       </c>
       <c r="E890" t="s">
         <v>15</v>
       </c>
       <c r="G890" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2986</v>
+        <v>2970</v>
       </c>
       <c r="B891" t="s">
-        <v>2987</v>
+        <v>2971</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
       <c r="D891" t="s">
-        <v>1822</v>
+        <v>2482</v>
       </c>
       <c r="E891" t="s">
         <v>15</v>
       </c>
       <c r="G891" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="H891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2988</v>
+        <v>2973</v>
       </c>
       <c r="B892" t="s">
-        <v>2989</v>
+        <v>2974</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>1051</v>
+        <v>13</v>
       </c>
       <c r="D892" t="s">
-        <v>2990</v>
+        <v>2975</v>
       </c>
       <c r="E892" t="s">
         <v>15</v>
       </c>
       <c r="G892" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="H892" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="893" spans="1:8" ht="12.75">
+    <row r="893" spans="1:10" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2992</v>
+        <v>2977</v>
       </c>
       <c r="B893" t="s">
-        <v>2993</v>
+        <v>955</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D893" t="s">
-        <v>2994</v>
+        <v>2978</v>
       </c>
       <c r="E893" t="s">
         <v>15</v>
       </c>
       <c r="G893" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H893" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="894" spans="1:8" ht="12.75">
+      <c r="J893" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2996</v>
+        <v>2980</v>
       </c>
       <c r="B894" t="s">
-        <v>2997</v>
+        <v>2706</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D894" t="s">
-        <v>2998</v>
+        <v>1232</v>
       </c>
       <c r="E894" t="s">
         <v>15</v>
       </c>
       <c r="G894" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H894" t="s">
         <v>17</v>
+      </c>
+      <c r="J894" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2999</v>
+        <v>2982</v>
       </c>
       <c r="B895" t="s">
-        <v>3000</v>
+        <v>2983</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D895" t="s">
-        <v>3001</v>
+        <v>2984</v>
       </c>
       <c r="E895" t="s">
         <v>15</v>
       </c>
       <c r="G895" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="H895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>3002</v>
+        <v>2986</v>
       </c>
       <c r="B896" t="s">
-        <v>3003</v>
+        <v>2987</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D896" t="s">
-        <v>1813</v>
+        <v>2988</v>
       </c>
       <c r="E896" t="s">
         <v>15</v>
       </c>
       <c r="G896" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>3005</v>
+        <v>2990</v>
       </c>
       <c r="B897" t="s">
-        <v>3006</v>
+        <v>2991</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D897" t="s">
-        <v>3007</v>
+        <v>2992</v>
       </c>
       <c r="E897" t="s">
         <v>15</v>
       </c>
       <c r="G897" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>3009</v>
+        <v>2994</v>
       </c>
       <c r="B898" t="s">
-        <v>3010</v>
+        <v>2995</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D898" t="s">
-        <v>3011</v>
+        <v>2996</v>
+      </c>
+      <c r="E898" t="s">
+        <v>15</v>
       </c>
       <c r="G898" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>3013</v>
+        <v>2998</v>
       </c>
       <c r="B899" t="s">
-        <v>3014</v>
+        <v>2999</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D899" t="s">
-        <v>3015</v>
+        <v>3000</v>
       </c>
       <c r="E899" t="s">
         <v>15</v>
       </c>
       <c r="G899" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>3017</v>
+        <v>3002</v>
       </c>
       <c r="B900" t="s">
-        <v>3018</v>
+        <v>3003</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D900" t="s">
-        <v>3019</v>
+        <v>3004</v>
       </c>
       <c r="E900" t="s">
         <v>15</v>
       </c>
       <c r="G900" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>3021</v>
+        <v>3006</v>
       </c>
       <c r="B901" t="s">
-        <v>3022</v>
+        <v>3007</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D901" t="s">
-        <v>3023</v>
+        <v>3008</v>
       </c>
       <c r="E901" t="s">
         <v>15</v>
       </c>
       <c r="G901" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>3025</v>
+        <v>3010</v>
       </c>
       <c r="B902" t="s">
-        <v>3026</v>
+        <v>3011</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D902" t="s">
-        <v>3027</v>
+        <v>3012</v>
       </c>
       <c r="E902" t="s">
         <v>15</v>
       </c>
       <c r="G902" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>3029</v>
+        <v>3014</v>
       </c>
       <c r="B903" t="s">
-        <v>3030</v>
+        <v>3015</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D903" t="s">
-        <v>3031</v>
+        <v>3016</v>
       </c>
       <c r="E903" t="s">
         <v>15</v>
       </c>
       <c r="G903" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>3033</v>
+        <v>3018</v>
       </c>
       <c r="B904" t="s">
-        <v>3034</v>
+        <v>3019</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D904" t="s">
-        <v>3035</v>
+        <v>39</v>
       </c>
       <c r="E904" t="s">
         <v>15</v>
       </c>
       <c r="G904" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>3037</v>
+        <v>3021</v>
       </c>
       <c r="B905" t="s">
-        <v>3038</v>
+        <v>3022</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D905" t="s">
-        <v>3039</v>
+        <v>3023</v>
       </c>
       <c r="E905" t="s">
         <v>15</v>
       </c>
       <c r="G905" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>3041</v>
+        <v>3025</v>
       </c>
       <c r="B906" t="s">
-        <v>3042</v>
+        <v>3026</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D906" t="s">
-        <v>3043</v>
+        <v>3027</v>
       </c>
       <c r="E906" t="s">
         <v>15</v>
       </c>
       <c r="G906" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>3045</v>
+        <v>3029</v>
       </c>
       <c r="B907" t="s">
-        <v>3046</v>
+        <v>3030</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="D907" t="s">
-        <v>3047</v>
+        <v>3031</v>
       </c>
       <c r="E907" t="s">
         <v>15</v>
       </c>
       <c r="G907" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="H907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>3049</v>
+        <v>3033</v>
       </c>
       <c r="B908" t="s">
-        <v>3050</v>
+        <v>3034</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D908" t="s">
-        <v>3051</v>
+        <v>3035</v>
       </c>
       <c r="E908" t="s">
         <v>15</v>
       </c>
       <c r="G908" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H908" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="909" spans="1:8" ht="12.75">
+    <row r="909" spans="1:10" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>3053</v>
+        <v>3037</v>
       </c>
       <c r="B909" t="s">
-        <v>3054</v>
+        <v>2529</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D909" t="s">
-        <v>3055</v>
+        <v>3038</v>
       </c>
       <c r="E909" t="s">
         <v>15</v>
       </c>
       <c r="G909" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H909" t="s">
         <v>17</v>
+      </c>
+      <c r="J909" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>3057</v>
+        <v>3040</v>
       </c>
       <c r="B910" t="s">
-        <v>3058</v>
+        <v>3041</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D910" t="s">
-        <v>3059</v>
+        <v>3042</v>
       </c>
       <c r="E910" t="s">
         <v>15</v>
       </c>
       <c r="G910" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>3061</v>
+        <v>3044</v>
       </c>
       <c r="B911" t="s">
-        <v>3062</v>
+        <v>3045</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D911" t="s">
-        <v>3063</v>
+        <v>3046</v>
       </c>
       <c r="E911" t="s">
         <v>15</v>
       </c>
       <c r="G911" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>3065</v>
+        <v>3048</v>
       </c>
       <c r="B912" t="s">
-        <v>3066</v>
+        <v>3049</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D912" t="s">
-        <v>3067</v>
+        <v>1957</v>
       </c>
       <c r="E912" t="s">
         <v>15</v>
       </c>
       <c r="G912" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>3069</v>
+        <v>3051</v>
       </c>
       <c r="B913" t="s">
-        <v>3070</v>
+        <v>3052</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D913" t="s">
-        <v>3071</v>
+        <v>3053</v>
       </c>
       <c r="E913" t="s">
         <v>15</v>
       </c>
       <c r="G913" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>3073</v>
+        <v>3055</v>
       </c>
       <c r="B914" t="s">
-        <v>3074</v>
+        <v>3056</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D914" t="s">
-        <v>3075</v>
+        <v>3057</v>
       </c>
       <c r="E914" t="s">
         <v>15</v>
       </c>
       <c r="G914" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>3077</v>
+        <v>3059</v>
       </c>
       <c r="B915" t="s">
-        <v>3078</v>
+        <v>2554</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>1157</v>
+        <v>21</v>
       </c>
       <c r="D915" t="s">
-        <v>3079</v>
+        <v>3060</v>
       </c>
       <c r="E915" t="s">
         <v>15</v>
       </c>
       <c r="G915" t="s">
-        <v>545</v>
+        <v>23</v>
       </c>
       <c r="H915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>3080</v>
+        <v>3062</v>
+      </c>
+      <c r="B916" t="s">
+        <v>3063</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D916" t="s">
-        <v>3081</v>
+        <v>3064</v>
       </c>
       <c r="E916" t="s">
         <v>15</v>
       </c>
       <c r="G916" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>3083</v>
+        <v>3066</v>
       </c>
       <c r="B917" t="s">
-        <v>3084</v>
+        <v>2560</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D917" t="s">
-        <v>3085</v>
+        <v>3067</v>
       </c>
       <c r="E917" t="s">
         <v>15</v>
       </c>
       <c r="G917" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>3087</v>
+        <v>3068</v>
       </c>
       <c r="B918" t="s">
-        <v>3088</v>
+        <v>3069</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>194</v>
+        <v>1286</v>
       </c>
       <c r="D918" t="s">
-        <v>3089</v>
+        <v>3070</v>
       </c>
       <c r="E918" t="s">
         <v>15</v>
       </c>
       <c r="G918" t="s">
-        <v>196</v>
+        <v>1288</v>
       </c>
       <c r="H918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>3091</v>
+        <v>3071</v>
       </c>
       <c r="B919" t="s">
-        <v>3092</v>
+        <v>3072</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>194</v>
+        <v>1286</v>
       </c>
       <c r="D919" t="s">
-        <v>3093</v>
+        <v>3073</v>
       </c>
       <c r="E919" t="s">
         <v>15</v>
       </c>
       <c r="G919" t="s">
-        <v>196</v>
+        <v>1288</v>
       </c>
       <c r="H919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>3095</v>
+        <v>3074</v>
       </c>
       <c r="B920" t="s">
-        <v>3096</v>
+        <v>3075</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>194</v>
+        <v>498</v>
       </c>
       <c r="D920" t="s">
-        <v>3097</v>
+        <v>3076</v>
       </c>
       <c r="E920" t="s">
         <v>15</v>
       </c>
       <c r="G920" t="s">
-        <v>196</v>
+        <v>1335</v>
       </c>
       <c r="H920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>3099</v>
+        <v>3077</v>
       </c>
       <c r="B921" t="s">
-        <v>3100</v>
+        <v>3078</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="D921" t="s">
-        <v>3101</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>3079</v>
       </c>
       <c r="G921" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="H921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>3102</v>
+        <v>3080</v>
       </c>
       <c r="B922" t="s">
-        <v>3103</v>
+        <v>3081</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>68</v>
+        <v>1286</v>
       </c>
       <c r="D922" t="s">
-        <v>3104</v>
+        <v>3082</v>
       </c>
       <c r="E922" t="s">
         <v>15</v>
       </c>
       <c r="G922" t="s">
-        <v>70</v>
+        <v>1288</v>
       </c>
       <c r="H922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>3105</v>
+        <v>3084</v>
       </c>
       <c r="B923" t="s">
-        <v>3106</v>
+        <v>3085</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D923" t="s">
-        <v>3107</v>
+        <v>3086</v>
       </c>
       <c r="E923" t="s">
         <v>15</v>
       </c>
       <c r="G923" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H923" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="924" spans="1:8" ht="12.75">
+    <row r="924" spans="1:10" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>3108</v>
+        <v>3088</v>
       </c>
       <c r="B924" t="s">
-        <v>3109</v>
+        <v>969</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="D924" t="s">
-        <v>3110</v>
+        <v>1101</v>
       </c>
       <c r="E924" t="s">
         <v>15</v>
       </c>
       <c r="G924" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H924" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="925" spans="1:8" ht="12.75">
+      <c r="J924" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>3111</v>
+        <v>3090</v>
       </c>
       <c r="B925" t="s">
-        <v>3112</v>
+        <v>975</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D925" t="s">
-        <v>3113</v>
+        <v>3091</v>
       </c>
       <c r="E925" t="s">
         <v>15</v>
       </c>
       <c r="G925" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H925" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="926" spans="1:8" ht="12.75">
+      <c r="J925" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>3115</v>
+        <v>3093</v>
       </c>
       <c r="B926" t="s">
-        <v>3116</v>
+        <v>978</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D926" t="s">
-        <v>3117</v>
+        <v>3094</v>
       </c>
       <c r="E926" t="s">
         <v>15</v>
       </c>
       <c r="G926" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="H926" t="s">
         <v>17</v>
+      </c>
+      <c r="J926" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>3118</v>
+        <v>3096</v>
       </c>
       <c r="B927" t="s">
-        <v>3119</v>
+        <v>3097</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D927" t="s">
-        <v>3120</v>
+        <v>3098</v>
       </c>
       <c r="E927" t="s">
         <v>15</v>
       </c>
       <c r="G927" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>3121</v>
+        <v>3100</v>
       </c>
       <c r="B928" t="s">
-        <v>3122</v>
+        <v>3101</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D928" t="s">
-        <v>3123</v>
+        <v>3102</v>
       </c>
       <c r="E928" t="s">
         <v>15</v>
       </c>
       <c r="G928" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>3124</v>
+        <v>3104</v>
       </c>
       <c r="B929" t="s">
-        <v>3125</v>
+        <v>3105</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D929" t="s">
-        <v>3126</v>
+        <v>3106</v>
       </c>
       <c r="E929" t="s">
         <v>15</v>
       </c>
       <c r="G929" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H929" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="930" spans="1:8" ht="12.75">
+    <row r="930" spans="1:10" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>3127</v>
+        <v>3108</v>
       </c>
       <c r="B930" t="s">
-        <v>3128</v>
+        <v>3109</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D930" t="s">
-        <v>3129</v>
+        <v>3110</v>
       </c>
       <c r="E930" t="s">
         <v>15</v>
       </c>
       <c r="G930" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H930" t="s">
         <v>17</v>
+      </c>
+      <c r="J930" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>3130</v>
+        <v>3112</v>
       </c>
       <c r="B931" t="s">
-        <v>478</v>
+        <v>3113</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D931" t="s">
-        <v>3131</v>
+        <v>3114</v>
       </c>
       <c r="E931" t="s">
         <v>15</v>
       </c>
       <c r="G931" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="H931" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="932" spans="1:8" ht="12.75">
+    <row r="932" spans="1:10" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>3132</v>
+        <v>3116</v>
       </c>
       <c r="B932" t="s">
-        <v>3133</v>
+        <v>982</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D932" t="s">
-        <v>3134</v>
+        <v>269</v>
       </c>
       <c r="E932" t="s">
         <v>15</v>
       </c>
       <c r="G932" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H932" t="s">
         <v>17</v>
+      </c>
+      <c r="J932" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>3135</v>
+        <v>3118</v>
       </c>
       <c r="B933" t="s">
-        <v>3136</v>
+        <v>3119</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D933" t="s">
-        <v>631</v>
+        <v>3120</v>
       </c>
       <c r="E933" t="s">
         <v>15</v>
       </c>
       <c r="G933" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>3137</v>
+        <v>3122</v>
       </c>
       <c r="B934" t="s">
-        <v>3138</v>
+        <v>3123</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D934" t="s">
-        <v>3139</v>
+        <v>3124</v>
       </c>
       <c r="E934" t="s">
         <v>15</v>
       </c>
       <c r="G934" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>3140</v>
+        <v>3126</v>
       </c>
       <c r="B935" t="s">
-        <v>3141</v>
+        <v>3127</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D935" t="s">
-        <v>3142</v>
+        <v>3128</v>
       </c>
       <c r="E935" t="s">
         <v>15</v>
       </c>
       <c r="G935" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>3143</v>
+        <v>3130</v>
       </c>
       <c r="B936" t="s">
-        <v>3144</v>
+        <v>3131</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D936" t="s">
-        <v>1062</v>
+        <v>3132</v>
       </c>
       <c r="E936" t="s">
         <v>15</v>
       </c>
       <c r="G936" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H936" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="937" spans="1:8" ht="12.75">
+    <row r="937" spans="1:10" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>3145</v>
+        <v>3134</v>
       </c>
       <c r="B937" t="s">
-        <v>3146</v>
+        <v>2524</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D937" t="s">
-        <v>1065</v>
+        <v>3135</v>
       </c>
       <c r="E937" t="s">
         <v>15</v>
       </c>
       <c r="G937" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H937" t="s">
         <v>17</v>
+      </c>
+      <c r="J937" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>3147</v>
+        <v>3137</v>
+      </c>
+      <c r="B938" t="s">
+        <v>3138</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D938" t="s">
-        <v>3148</v>
+        <v>3139</v>
       </c>
       <c r="E938" t="s">
         <v>15</v>
       </c>
       <c r="G938" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>3149</v>
+        <v>3141</v>
       </c>
       <c r="B939" t="s">
-        <v>3150</v>
+        <v>3142</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="D939" t="s">
-        <v>3151</v>
+        <v>3143</v>
       </c>
       <c r="E939" t="s">
         <v>15</v>
       </c>
       <c r="G939" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>3152</v>
+        <v>3145</v>
       </c>
       <c r="B940" t="s">
-        <v>3153</v>
+        <v>3146</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D940" t="s">
-        <v>566</v>
+        <v>3147</v>
       </c>
       <c r="E940" t="s">
         <v>15</v>
       </c>
       <c r="G940" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>3154</v>
+        <v>3149</v>
       </c>
       <c r="B941" t="s">
-        <v>3155</v>
+        <v>2660</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="D941" t="s">
-        <v>3156</v>
+        <v>3150</v>
       </c>
       <c r="E941" t="s">
         <v>15</v>
       </c>
       <c r="G941" t="s">
-        <v>547</v>
+        <v>23</v>
       </c>
       <c r="H941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:8" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>3157</v>
+        <v>3152</v>
       </c>
       <c r="B942" t="s">
-        <v>3158</v>
+        <v>3153</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D942" t="s">
-        <v>3159</v>
+        <v>3154</v>
       </c>
       <c r="E942" t="s">
         <v>15</v>
       </c>
       <c r="G942" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B943" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C943" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E943" t="s">
+        <v>15</v>
+      </c>
+      <c r="G943" t="s">
+        <v>23</v>
+      </c>
+      <c r="H943" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="944" spans="1:10" ht="12.75">
+      <c r="A944" s="1" t="s">
         <v>3160</v>
       </c>
-      <c r="B943" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B944" t="s">
-        <v>3165</v>
+        <v>2534</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D944" t="s">
-        <v>3166</v>
+        <v>386</v>
       </c>
       <c r="E944" t="s">
         <v>15</v>
       </c>
       <c r="G944" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H944" t="s">
         <v>17</v>
+      </c>
+      <c r="J944" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>3168</v>
+        <v>3162</v>
       </c>
       <c r="B945" t="s">
-        <v>3169</v>
+        <v>3163</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D945" t="s">
-        <v>3170</v>
+        <v>3164</v>
       </c>
       <c r="E945" t="s">
         <v>15</v>
       </c>
       <c r="G945" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>3172</v>
+        <v>3166</v>
       </c>
       <c r="B946" t="s">
-        <v>3173</v>
+        <v>3167</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D946" t="s">
-        <v>3174</v>
+        <v>3168</v>
       </c>
       <c r="E946" t="s">
         <v>15</v>
       </c>
       <c r="G946" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>3176</v>
+        <v>3170</v>
       </c>
       <c r="B947" t="s">
-        <v>3177</v>
+        <v>3171</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D947" t="s">
-        <v>3178</v>
+        <v>3172</v>
       </c>
       <c r="E947" t="s">
         <v>15</v>
       </c>
       <c r="G947" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>3180</v>
+        <v>3174</v>
       </c>
       <c r="B948" t="s">
-        <v>3181</v>
+        <v>3175</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D948" t="s">
-        <v>3182</v>
+        <v>3176</v>
       </c>
       <c r="E948" t="s">
         <v>15</v>
       </c>
       <c r="G948" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>3184</v>
+        <v>3178</v>
       </c>
       <c r="B949" t="s">
-        <v>3185</v>
+        <v>3179</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D949" t="s">
-        <v>3186</v>
+        <v>3180</v>
       </c>
       <c r="E949" t="s">
         <v>15</v>
       </c>
       <c r="G949" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>3188</v>
+        <v>3182</v>
       </c>
       <c r="B950" t="s">
-        <v>3189</v>
+        <v>2734</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D950" t="s">
-        <v>3190</v>
+        <v>3183</v>
       </c>
       <c r="E950" t="s">
         <v>15</v>
       </c>
       <c r="G950" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>3192</v>
+        <v>3185</v>
       </c>
       <c r="B951" t="s">
-        <v>3193</v>
+        <v>3186</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D951" t="s">
-        <v>3194</v>
+        <v>3187</v>
       </c>
       <c r="E951" t="s">
         <v>15</v>
       </c>
       <c r="G951" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>3196</v>
+        <v>3189</v>
       </c>
       <c r="B952" t="s">
-        <v>3197</v>
+        <v>3190</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D952" t="s">
-        <v>3198</v>
+        <v>1190</v>
       </c>
       <c r="E952" t="s">
         <v>15</v>
       </c>
       <c r="G952" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>3200</v>
+        <v>3192</v>
       </c>
       <c r="B953" t="s">
-        <v>3201</v>
+        <v>3193</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D953" t="s">
-        <v>3202</v>
+        <v>3194</v>
       </c>
       <c r="E953" t="s">
         <v>15</v>
       </c>
       <c r="G953" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>3204</v>
+        <v>3196</v>
       </c>
       <c r="B954" t="s">
-        <v>3205</v>
+        <v>3197</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D954" t="s">
-        <v>3206</v>
+        <v>1949</v>
       </c>
       <c r="E954" t="s">
         <v>15</v>
       </c>
       <c r="G954" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>3207</v>
+        <v>3199</v>
       </c>
       <c r="B955" t="s">
-        <v>3208</v>
+        <v>3200</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D955" t="s">
-        <v>1417</v>
+        <v>3201</v>
       </c>
       <c r="E955" t="s">
         <v>15</v>
       </c>
       <c r="G955" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H955" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>3209</v>
+        <v>3202</v>
       </c>
       <c r="B956" t="s">
-        <v>3210</v>
+        <v>3203</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D956" t="s">
-        <v>3211</v>
+        <v>3204</v>
       </c>
       <c r="E956" t="s">
         <v>15</v>
       </c>
       <c r="G956" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>3212</v>
+        <v>3205</v>
       </c>
       <c r="B957" t="s">
-        <v>3213</v>
+        <v>93</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D957" t="s">
-        <v>1147</v>
+        <v>3206</v>
       </c>
       <c r="E957" t="s">
         <v>15</v>
       </c>
       <c r="G957" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>3214</v>
+        <v>3207</v>
       </c>
       <c r="B958" t="s">
-        <v>3215</v>
+        <v>2557</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D958" t="s">
-        <v>3216</v>
+        <v>3208</v>
       </c>
       <c r="E958" t="s">
         <v>15</v>
       </c>
       <c r="G958" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>3217</v>
+        <v>3209</v>
       </c>
       <c r="B959" t="s">
-        <v>494</v>
+        <v>69</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D959" t="s">
-        <v>3218</v>
+        <v>3210</v>
       </c>
       <c r="E959" t="s">
         <v>15</v>
       </c>
       <c r="G959" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>3219</v>
+        <v>3211</v>
       </c>
       <c r="B960" t="s">
-        <v>2357</v>
+        <v>81</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D960" t="s">
-        <v>3220</v>
+        <v>3212</v>
       </c>
       <c r="E960" t="s">
         <v>15</v>
       </c>
       <c r="G960" t="s">
-        <v>268</v>
+        <v>23</v>
       </c>
       <c r="H960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>3221</v>
+        <v>3213</v>
       </c>
       <c r="B961" t="s">
-        <v>470</v>
+        <v>443</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D961" t="s">
-        <v>3222</v>
+        <v>1020</v>
       </c>
       <c r="E961" t="s">
         <v>15</v>
       </c>
       <c r="G961" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>3223</v>
+        <v>3214</v>
       </c>
       <c r="B962" t="s">
-        <v>482</v>
+        <v>2575</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="D962" t="s">
-        <v>3224</v>
+        <v>3215</v>
       </c>
       <c r="E962" t="s">
         <v>15</v>
       </c>
       <c r="G962" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="H962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>3225</v>
+        <v>3216</v>
       </c>
       <c r="B963" t="s">
-        <v>1351</v>
+        <v>994</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D963" t="s">
-        <v>1352</v>
+        <v>995</v>
       </c>
       <c r="E963" t="s">
         <v>15</v>
       </c>
       <c r="G963" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>3226</v>
+        <v>3217</v>
       </c>
       <c r="B964" t="s">
-        <v>2374</v>
+        <v>58</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D964" t="s">
-        <v>3227</v>
+        <v>1022</v>
       </c>
       <c r="E964" t="s">
         <v>15</v>
       </c>
       <c r="G964" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>3228</v>
+        <v>3218</v>
       </c>
       <c r="B965" t="s">
-        <v>1327</v>
+        <v>77</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D965" t="s">
-        <v>1328</v>
+        <v>3219</v>
       </c>
       <c r="E965" t="s">
         <v>15</v>
       </c>
       <c r="G965" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="H965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>3229</v>
+        <v>3220</v>
       </c>
       <c r="B966" t="s">
-        <v>462</v>
+        <v>3221</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D966" t="s">
-        <v>1354</v>
+        <v>779</v>
       </c>
       <c r="E966" t="s">
         <v>15</v>
       </c>
       <c r="G966" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="H966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>3230</v>
+        <v>3222</v>
       </c>
       <c r="B967" t="s">
-        <v>478</v>
+        <v>3223</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D967" t="s">
-        <v>3231</v>
+        <v>2810</v>
       </c>
       <c r="E967" t="s">
         <v>15</v>
       </c>
       <c r="G967" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H967" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="968" spans="1:10" ht="12.75">
+    <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>3232</v>
+        <v>3225</v>
       </c>
       <c r="B968" t="s">
-        <v>3233</v>
+        <v>3226</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>525</v>
+        <v>273</v>
       </c>
       <c r="D968" t="s">
-        <v>3234</v>
+        <v>3227</v>
       </c>
       <c r="E968" t="s">
         <v>15</v>
       </c>
       <c r="G968" t="s">
-        <v>527</v>
+        <v>275</v>
       </c>
       <c r="H968" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>17</v>
       </c>
     </row>
     <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>3235</v>
+        <v>3229</v>
       </c>
       <c r="B969" t="s">
-        <v>3236</v>
+        <v>3230</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>525</v>
+        <v>273</v>
       </c>
       <c r="D969" t="s">
-        <v>3237</v>
+        <v>3227</v>
       </c>
       <c r="E969" t="s">
         <v>15</v>
       </c>
       <c r="G969" t="s">
-        <v>527</v>
+        <v>275</v>
       </c>
       <c r="H969" t="s">
-        <v>528</v>
+        <v>17</v>
       </c>
     </row>
     <row r="970" spans="1:8" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>3239</v>
+        <v>3231</v>
       </c>
       <c r="B970" t="s">
-        <v>3240</v>
+        <v>3232</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>525</v>
+        <v>174</v>
       </c>
       <c r="D970" t="s">
-        <v>3241</v>
+        <v>3233</v>
       </c>
       <c r="E970" t="s">
         <v>15</v>
       </c>
       <c r="G970" t="s">
-        <v>527</v>
+        <v>176</v>
       </c>
       <c r="H970" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="971" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>3242</v>
+        <v>3234</v>
       </c>
       <c r="B971" t="s">
-        <v>3243</v>
+        <v>3235</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>525</v>
+        <v>174</v>
       </c>
       <c r="D971" t="s">
-        <v>3244</v>
+        <v>1650</v>
       </c>
       <c r="E971" t="s">
         <v>15</v>
       </c>
       <c r="G971" t="s">
-        <v>527</v>
+        <v>176</v>
       </c>
       <c r="H971" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>17</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C972" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E972" t="s">
+        <v>15</v>
+      </c>
+      <c r="G972" t="s">
+        <v>307</v>
+      </c>
+      <c r="H972" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10" ht="12.75">
+      <c r="A973" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B973" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C973" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E973" t="s">
+        <v>15</v>
+      </c>
+      <c r="G973" t="s">
+        <v>579</v>
+      </c>
+      <c r="H973" t="s">
+        <v>580</v>
+      </c>
+      <c r="J973" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8" ht="12.75">
+      <c r="A974" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B974" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C974" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E974" t="s">
+        <v>15</v>
+      </c>
+      <c r="G974" t="s">
+        <v>16</v>
+      </c>
+      <c r="H974" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8" ht="12.75">
+      <c r="A975" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B975" t="s">
         <v>3245</v>
       </c>
-      <c r="B972" t="s">
+      <c r="C975" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D975" t="s">
         <v>3246</v>
       </c>
-      <c r="C972" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D972" t="s">
+      <c r="E975" t="s">
+        <v>15</v>
+      </c>
+      <c r="G975" t="s">
+        <v>16</v>
+      </c>
+      <c r="H975" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8" ht="12.75">
+      <c r="A976" s="1" t="s">
         <v>3247</v>
       </c>
-      <c r="E972" t="s">
-[...10 lines deleted...]
-      <c r="A973" s="1" t="s">
+      <c r="B976" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C976" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D976" t="s">
         <v>3249</v>
       </c>
-      <c r="B973" t="s">
+      <c r="E976" t="s">
+        <v>15</v>
+      </c>
+      <c r="G976" t="s">
+        <v>16</v>
+      </c>
+      <c r="H976" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8" ht="12.75">
+      <c r="A977" s="1" t="s">
         <v>3250</v>
       </c>
-      <c r="C973" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D973" t="s">
+      <c r="B977" t="s">
         <v>3251</v>
       </c>
-      <c r="E973" t="s">
-[...6 lines deleted...]
-        <v>528</v>
+      <c r="C977" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E977" t="s">
+        <v>15</v>
+      </c>
+      <c r="G977" t="s">
+        <v>275</v>
+      </c>
+      <c r="H977" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8" ht="12.75">
+      <c r="A978" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B978" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C978" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E978" t="s">
+        <v>15</v>
+      </c>
+      <c r="G978" t="s">
+        <v>16</v>
+      </c>
+      <c r="H978" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8" ht="12.75">
+      <c r="A979" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B979" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C979" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D979" t="s">
+        <v>220</v>
+      </c>
+      <c r="E979" t="s">
+        <v>15</v>
+      </c>
+      <c r="G979" t="s">
+        <v>29</v>
+      </c>
+      <c r="H979" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8" ht="12.75">
+      <c r="A980" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B980" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C980" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D980" t="s">
+        <v>228</v>
+      </c>
+      <c r="E980" t="s">
+        <v>15</v>
+      </c>
+      <c r="G980" t="s">
+        <v>29</v>
+      </c>
+      <c r="H980" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8" ht="12.75">
+      <c r="A981" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B981" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C981" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E981" t="s">
+        <v>15</v>
+      </c>
+      <c r="G981" t="s">
+        <v>35</v>
+      </c>
+      <c r="H981" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8" ht="12.75">
+      <c r="A982" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B982" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C982" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E982" t="s">
+        <v>15</v>
+      </c>
+      <c r="G982" t="s">
+        <v>35</v>
+      </c>
+      <c r="H982" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8" ht="12.75">
+      <c r="A983" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B983" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C983" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D983" t="s">
+        <v>253</v>
+      </c>
+      <c r="E983" t="s">
+        <v>15</v>
+      </c>
+      <c r="G983" t="s">
+        <v>29</v>
+      </c>
+      <c r="H983" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8" ht="12.75">
+      <c r="A984" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B984" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C984" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D984" t="s">
+        <v>257</v>
+      </c>
+      <c r="E984" t="s">
+        <v>15</v>
+      </c>
+      <c r="G984" t="s">
+        <v>29</v>
+      </c>
+      <c r="H984" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8" ht="12.75">
+      <c r="A985" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B985" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C985" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E985" t="s">
+        <v>15</v>
+      </c>
+      <c r="G985" t="s">
+        <v>35</v>
+      </c>
+      <c r="H985" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8" ht="12.75">
+      <c r="A986" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B986" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C986" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D986" t="s">
+        <v>239</v>
+      </c>
+      <c r="E986" t="s">
+        <v>15</v>
+      </c>
+      <c r="G986" t="s">
+        <v>29</v>
+      </c>
+      <c r="H986" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760257820"/>
-[...113 lines deleted...]
-    <hyperlink ref="A59" r:id="rId115" display="64624474-12"/>
+    <hyperlink ref="A2" r:id="rId1" display="760151852"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of O-CA"/>
+    <hyperlink ref="A3" r:id="rId3" display="760154690"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of D-LA"/>
+    <hyperlink ref="A4" r:id="rId5" display="760155598"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of D-LN"/>
+    <hyperlink ref="A5" r:id="rId7" display="760157602"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of O-LN"/>
+    <hyperlink ref="A6" r:id="rId9" display="760159145"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of D-LN"/>
+    <hyperlink ref="A7" r:id="rId11" display="760159327"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of D-LN"/>
+    <hyperlink ref="A8" r:id="rId13" display="760128272"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of O-LN"/>
+    <hyperlink ref="A9" r:id="rId15" display="760128298"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of O-LN"/>
+    <hyperlink ref="A10" r:id="rId17" display="760135236"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of D-LA"/>
+    <hyperlink ref="A11" r:id="rId19" display="760135244"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of D-LN"/>
+    <hyperlink ref="A12" r:id="rId21" display="760135442"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of O-CN"/>
+    <hyperlink ref="A13" r:id="rId23" display="760135251"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of D-LA"/>
+    <hyperlink ref="A14" r:id="rId25" display="760135459"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of O-CN"/>
+    <hyperlink ref="A15" r:id="rId27" display="760135269"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of D-LN"/>
+    <hyperlink ref="A16" r:id="rId29" display="760135277"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of D-LA"/>
+    <hyperlink ref="A17" r:id="rId31" display="760135574"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of O-CN"/>
+    <hyperlink ref="A18" r:id="rId33" display="760135285"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of D-LN"/>
+    <hyperlink ref="A19" r:id="rId35" display="760135202"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of D-LA"/>
+    <hyperlink ref="A20" r:id="rId37" display="760135582"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of O-CN"/>
+    <hyperlink ref="A21" r:id="rId39" display="760135293"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of D-LA"/>
+    <hyperlink ref="A22" r:id="rId41" display="760135673"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of O-CN"/>
+    <hyperlink ref="A23" r:id="rId43" display="700219116"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of O-CN"/>
+    <hyperlink ref="A24" r:id="rId45" display="760003913"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of O-CA"/>
+    <hyperlink ref="A25" r:id="rId47" display="760003921"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of O-CA"/>
+    <hyperlink ref="A26" r:id="rId49" display="760003939"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of O-CA"/>
+    <hyperlink ref="A27" r:id="rId51" display="760004028"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of O-CN"/>
+    <hyperlink ref="A28" r:id="rId53" display="760003970"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of O-CA"/>
+    <hyperlink ref="A29" r:id="rId55" display="760162594"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of D-LA"/>
+    <hyperlink ref="A30" r:id="rId57" display="760161687"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of D-LN"/>
+    <hyperlink ref="A31" r:id="rId59" display="760162545"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of D-LA"/>
+    <hyperlink ref="A32" r:id="rId61" display="760162578"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of D-LA"/>
+    <hyperlink ref="A33" r:id="rId63" display="760163741"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of D-LA"/>
+    <hyperlink ref="A34" r:id="rId65" display="760164053"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of D-LA"/>
+    <hyperlink ref="A35" r:id="rId67" display="810010320/DB"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of O-L2"/>
+    <hyperlink ref="A36" r:id="rId69" display="1593476-5"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of O-LN"/>
+    <hyperlink ref="A37" r:id="rId71" display="810010321/DB"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of O-L2"/>
+    <hyperlink ref="A38" r:id="rId73" display="810010319/DB"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of O-L2"/>
+    <hyperlink ref="A39" r:id="rId75" display="760245669"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of O-LN"/>
+    <hyperlink ref="A40" r:id="rId77" display="810009731/DB/GS"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of B-LN"/>
+    <hyperlink ref="A41" r:id="rId79" display="810010366/DB"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of O-LN"/>
+    <hyperlink ref="A42" r:id="rId81" display="810010367/DB"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of O-LN"/>
+    <hyperlink ref="A43" r:id="rId83" display="810010380/DB"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of B-LN"/>
+    <hyperlink ref="A44" r:id="rId85" display="810010382/DB"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of B-LN"/>
+    <hyperlink ref="A45" r:id="rId87" display="810010383/DB"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of B-LN"/>
+    <hyperlink ref="A46" r:id="rId89" display="810010384/DB"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of B-LN"/>
+    <hyperlink ref="A47" r:id="rId91" display="810010387/DB"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of B-LN"/>
+    <hyperlink ref="A48" r:id="rId93" display="760184713"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of D-LA"/>
+    <hyperlink ref="A49" r:id="rId95" display="760185207"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of D-LN"/>
+    <hyperlink ref="A50" r:id="rId97" display="760185231"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of D-LN"/>
+    <hyperlink ref="A51" r:id="rId99" display="760185702"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of D-LN"/>
+    <hyperlink ref="A52" r:id="rId101" display="760185249"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of D-LN"/>
+    <hyperlink ref="A53" r:id="rId103" display="760185710"/>
+    <hyperlink ref="C53" r:id="rId104" display="Variant of D-LN"/>
+    <hyperlink ref="A54" r:id="rId105" display="760185256"/>
+    <hyperlink ref="C54" r:id="rId106" display="Variant of D-LN"/>
+    <hyperlink ref="A55" r:id="rId107" display="760185728"/>
+    <hyperlink ref="C55" r:id="rId108" display="Variant of D-LN"/>
+    <hyperlink ref="A56" r:id="rId109" display="760186155"/>
+    <hyperlink ref="C56" r:id="rId110" display="Variant of O-LN"/>
+    <hyperlink ref="A57" r:id="rId111" display="760185736"/>
+    <hyperlink ref="C57" r:id="rId112" display="Variant of D-LN"/>
+    <hyperlink ref="A58" r:id="rId113" display="760185181"/>
+    <hyperlink ref="C58" r:id="rId114" display="Variant of D-LN"/>
+    <hyperlink ref="A59" r:id="rId115" display="760185967"/>
     <hyperlink ref="C59" r:id="rId116" display="Variant of O-LN"/>
-    <hyperlink ref="A60" r:id="rId117" display="64624448-24"/>
-[...5 lines deleted...]
-    <hyperlink ref="A63" r:id="rId123" display="760136416"/>
+    <hyperlink ref="A60" r:id="rId117" display="760185744"/>
+    <hyperlink ref="C60" r:id="rId118" display="Variant of D-LN"/>
+    <hyperlink ref="A61" r:id="rId119" display="760185751"/>
+    <hyperlink ref="C61" r:id="rId120" display="Variant of D-LN"/>
+    <hyperlink ref="A62" r:id="rId121" display="760185678"/>
+    <hyperlink ref="C62" r:id="rId122" display="Variant of D-LN"/>
+    <hyperlink ref="A63" r:id="rId123" display="760185694"/>
     <hyperlink ref="C63" r:id="rId124" display="Variant of D-LN"/>
-    <hyperlink ref="A64" r:id="rId125" display="700012347"/>
-[...53 lines deleted...]
-    <hyperlink ref="A91" r:id="rId179" display="760053702"/>
+    <hyperlink ref="A64" r:id="rId125" display="760189514"/>
+    <hyperlink ref="C64" r:id="rId126" display="Variant of O-LN"/>
+    <hyperlink ref="A65" r:id="rId127" display="760189522"/>
+    <hyperlink ref="C65" r:id="rId128" display="Variant of O-LN"/>
+    <hyperlink ref="A66" r:id="rId129" display="760190785"/>
+    <hyperlink ref="C66" r:id="rId130" display="Variant of D-LN"/>
+    <hyperlink ref="A67" r:id="rId131" display="760206490"/>
+    <hyperlink ref="C67" r:id="rId132" display="Variant of O-LA"/>
+    <hyperlink ref="A68" r:id="rId133" display="760210823"/>
+    <hyperlink ref="C68" r:id="rId134" display="Variant of D-LA"/>
+    <hyperlink ref="A69" r:id="rId135" display="760213595"/>
+    <hyperlink ref="C69" r:id="rId136" display="Variant of D-CN"/>
+    <hyperlink ref="A70" r:id="rId137" display="760213504"/>
+    <hyperlink ref="C70" r:id="rId138" display="Variant of D-CN"/>
+    <hyperlink ref="A71" r:id="rId139" display="760213611"/>
+    <hyperlink ref="C71" r:id="rId140" display="Variant of D-CN"/>
+    <hyperlink ref="A72" r:id="rId141" display="760213447"/>
+    <hyperlink ref="C72" r:id="rId142" display="Variant of D-CN"/>
+    <hyperlink ref="A73" r:id="rId143" display="760213710"/>
+    <hyperlink ref="C73" r:id="rId144" display="Variant of D-CN"/>
+    <hyperlink ref="A74" r:id="rId145" display="760213819"/>
+    <hyperlink ref="C74" r:id="rId146" display="Variant of D-CA"/>
+    <hyperlink ref="A75" r:id="rId147" display="760213645"/>
+    <hyperlink ref="C75" r:id="rId148" display="Variant of D-CN"/>
+    <hyperlink ref="A76" r:id="rId149" display="760213652"/>
+    <hyperlink ref="C76" r:id="rId150" display="Variant of D-CN"/>
+    <hyperlink ref="A77" r:id="rId151" display="760213470"/>
+    <hyperlink ref="C77" r:id="rId152" display="Variant of D-CN"/>
+    <hyperlink ref="A78" r:id="rId153" display="760213488"/>
+    <hyperlink ref="C78" r:id="rId154" display="Variant of D-CN"/>
+    <hyperlink ref="A79" r:id="rId155" display="760213850"/>
+    <hyperlink ref="C79" r:id="rId156" display="Variant of D-CA"/>
+    <hyperlink ref="A80" r:id="rId157" display="760213769"/>
+    <hyperlink ref="C80" r:id="rId158" display="Variant of D-CA"/>
+    <hyperlink ref="A81" r:id="rId159" display="760213900"/>
+    <hyperlink ref="C81" r:id="rId160" display="Variant of D-CA"/>
+    <hyperlink ref="A82" r:id="rId161" display="760213777"/>
+    <hyperlink ref="C82" r:id="rId162" display="Variant of D-CA"/>
+    <hyperlink ref="A83" r:id="rId163" display="760213868"/>
+    <hyperlink ref="C83" r:id="rId164" display="Variant of D-CA"/>
+    <hyperlink ref="A84" r:id="rId165" display="760214007"/>
+    <hyperlink ref="C84" r:id="rId166" display="Variant of D-CA"/>
+    <hyperlink ref="A85" r:id="rId167" display="760213884"/>
+    <hyperlink ref="C85" r:id="rId168" display="Variant of D-CA"/>
+    <hyperlink ref="A86" r:id="rId169" display="760213959"/>
+    <hyperlink ref="C86" r:id="rId170" display="Variant of D-CA"/>
+    <hyperlink ref="A87" r:id="rId171" display="760214056"/>
+    <hyperlink ref="C87" r:id="rId172" display="Variant of D-CA"/>
+    <hyperlink ref="A88" r:id="rId173" display="760213967"/>
+    <hyperlink ref="C88" r:id="rId174" display="Variant of D-CA"/>
+    <hyperlink ref="A89" r:id="rId175" display="760214080"/>
+    <hyperlink ref="C89" r:id="rId176" display="Variant of D-CA"/>
+    <hyperlink ref="A90" r:id="rId177" display="760227199"/>
+    <hyperlink ref="C90" r:id="rId178" display="Variant of D-LA"/>
+    <hyperlink ref="A91" r:id="rId179" display="760227207"/>
     <hyperlink ref="C91" r:id="rId180" display="Variant of D-LA"/>
-    <hyperlink ref="A92" r:id="rId181" display="760053272"/>
-[...5 lines deleted...]
-    <hyperlink ref="A95" r:id="rId187" display="760053918"/>
+    <hyperlink ref="A92" r:id="rId181" display="760229625"/>
+    <hyperlink ref="C92" r:id="rId182" display="Variant of D-LN"/>
+    <hyperlink ref="A93" r:id="rId183" display="760228924"/>
+    <hyperlink ref="C93" r:id="rId184" display="Variant of D-LN"/>
+    <hyperlink ref="A94" r:id="rId185" display="760138479"/>
+    <hyperlink ref="C94" r:id="rId186" display="Variant of D-LN"/>
+    <hyperlink ref="A95" r:id="rId187" display="760138784"/>
     <hyperlink ref="C95" r:id="rId188" display="Variant of D-LN"/>
-    <hyperlink ref="A96" r:id="rId189" display="760054163"/>
+    <hyperlink ref="A96" r:id="rId189" display="760138339"/>
     <hyperlink ref="C96" r:id="rId190" display="Variant of D-LN"/>
-    <hyperlink ref="A97" r:id="rId191" display="760053280"/>
-[...1 lines deleted...]
-    <hyperlink ref="A98" r:id="rId193" display="760054171"/>
+    <hyperlink ref="A97" r:id="rId191" display="760138347"/>
+    <hyperlink ref="C97" r:id="rId192" display="Variant of D-LN"/>
+    <hyperlink ref="A98" r:id="rId193" display="760139592"/>
     <hyperlink ref="C98" r:id="rId194" display="Variant of D-LN"/>
-    <hyperlink ref="A99" r:id="rId195" display="760054338"/>
+    <hyperlink ref="A99" r:id="rId195" display="760138354"/>
     <hyperlink ref="C99" r:id="rId196" display="Variant of D-LN"/>
-    <hyperlink ref="A100" r:id="rId197" display="760054288"/>
+    <hyperlink ref="A100" r:id="rId197" display="760139600"/>
     <hyperlink ref="C100" r:id="rId198" display="Variant of D-LN"/>
-    <hyperlink ref="A101" r:id="rId199" display="760053298"/>
-[...1 lines deleted...]
-    <hyperlink ref="A102" r:id="rId201" display="760054353"/>
+    <hyperlink ref="A101" r:id="rId199" display="760138271"/>
+    <hyperlink ref="C101" r:id="rId200" display="Variant of O-CN"/>
+    <hyperlink ref="A102" r:id="rId201" display="760139832"/>
     <hyperlink ref="C102" r:id="rId202" display="Variant of D-LN"/>
-    <hyperlink ref="A103" r:id="rId203" display="760054205"/>
+    <hyperlink ref="A103" r:id="rId203" display="760140749"/>
     <hyperlink ref="C103" r:id="rId204" display="Variant of D-LN"/>
-    <hyperlink ref="A104" r:id="rId205" display="760054304"/>
+    <hyperlink ref="A104" r:id="rId205" display="760142158"/>
     <hyperlink ref="C104" r:id="rId206" display="Variant of D-LN"/>
-    <hyperlink ref="A105" r:id="rId207" display="760054213"/>
+    <hyperlink ref="A105" r:id="rId207" display="760141655"/>
     <hyperlink ref="C105" r:id="rId208" display="Variant of D-LN"/>
-    <hyperlink ref="A106" r:id="rId209" display="760058461"/>
-[...1 lines deleted...]
-    <hyperlink ref="A107" r:id="rId211" display="760081448"/>
+    <hyperlink ref="A106" r:id="rId209" display="760142752"/>
+    <hyperlink ref="C106" r:id="rId210" display="Variant of D-LA"/>
+    <hyperlink ref="A107" r:id="rId211" display="760143255"/>
     <hyperlink ref="C107" r:id="rId212" display="Variant of D-LN"/>
-    <hyperlink ref="A108" r:id="rId213" display="760089516"/>
+    <hyperlink ref="A108" r:id="rId213" display="760142711"/>
     <hyperlink ref="C108" r:id="rId214" display="Variant of D-LN"/>
-    <hyperlink ref="A109" r:id="rId215" display="760099994"/>
-[...29 lines deleted...]
-    <hyperlink ref="A124" r:id="rId245" display="760135442"/>
+    <hyperlink ref="A109" r:id="rId215" display="760144667"/>
+    <hyperlink ref="C109" r:id="rId216" display="Variant of D-LN"/>
+    <hyperlink ref="A110" r:id="rId217" display="810009685/DB"/>
+    <hyperlink ref="C110" r:id="rId218" display="Variant of O-LN"/>
+    <hyperlink ref="A111" r:id="rId219" display="760249409"/>
+    <hyperlink ref="C111" r:id="rId220" display="Variant of B-LN"/>
+    <hyperlink ref="A112" r:id="rId221" display="760249411"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of B-LN"/>
+    <hyperlink ref="A113" r:id="rId223" display="810009898/DB"/>
+    <hyperlink ref="C113" r:id="rId224" display="Variant of B-LN"/>
+    <hyperlink ref="A114" r:id="rId225" display="810009901/DB"/>
+    <hyperlink ref="C114" r:id="rId226" display="Variant of B-LN"/>
+    <hyperlink ref="A115" r:id="rId227" display="810009903/DB"/>
+    <hyperlink ref="C115" r:id="rId228" display="Variant of B-LN"/>
+    <hyperlink ref="A116" r:id="rId229" display="760251130"/>
+    <hyperlink ref="C116" r:id="rId230" display="Variant of O-CA"/>
+    <hyperlink ref="A117" r:id="rId231" display="810009829/DB"/>
+    <hyperlink ref="C117" r:id="rId232" display="Variant of O-CN"/>
+    <hyperlink ref="A118" r:id="rId233" display="810010055/DB"/>
+    <hyperlink ref="C118" r:id="rId234" display="Variant of O-LN"/>
+    <hyperlink ref="A119" r:id="rId235" display="810010056/DB"/>
+    <hyperlink ref="C119" r:id="rId236" display="Variant of O-LN"/>
+    <hyperlink ref="A120" r:id="rId237" display="810010058/DB"/>
+    <hyperlink ref="C120" r:id="rId238" display="Variant of B-LN"/>
+    <hyperlink ref="A121" r:id="rId239" display="810010059/DB"/>
+    <hyperlink ref="C121" r:id="rId240" display="Variant of B-LN"/>
+    <hyperlink ref="A122" r:id="rId241" display="810010060/DB"/>
+    <hyperlink ref="C122" r:id="rId242" display="Variant of B-LN"/>
+    <hyperlink ref="A123" r:id="rId243" display="810010061/DB"/>
+    <hyperlink ref="C123" r:id="rId244" display="Variant of B-LN"/>
+    <hyperlink ref="A124" r:id="rId245" display="810009998/DB"/>
     <hyperlink ref="C124" r:id="rId246" display="Variant of O-CN"/>
-    <hyperlink ref="A125" r:id="rId247" display="760135251"/>
-[...7 lines deleted...]
-    <hyperlink ref="A129" r:id="rId255" display="760135574"/>
+    <hyperlink ref="A125" r:id="rId247" display="1593149-5"/>
+    <hyperlink ref="C125" r:id="rId248" display="Variant of O-CN"/>
+    <hyperlink ref="A126" r:id="rId249" display="760252157"/>
+    <hyperlink ref="C126" r:id="rId250" display="Variant of O-N3"/>
+    <hyperlink ref="A127" r:id="rId251" display="760252159"/>
+    <hyperlink ref="C127" r:id="rId252" display="Variant of O-N3"/>
+    <hyperlink ref="A128" r:id="rId253" display="760252160"/>
+    <hyperlink ref="C128" r:id="rId254" display="Variant of O-N3"/>
+    <hyperlink ref="A129" r:id="rId255" display="810009930/DB"/>
     <hyperlink ref="C129" r:id="rId256" display="Variant of O-CN"/>
-    <hyperlink ref="A130" r:id="rId257" display="760135285"/>
-[...646 lines deleted...]
-    <hyperlink ref="A460" r:id="rId904" display="760185736"/>
+    <hyperlink ref="A130" r:id="rId257" display="810009737/DB"/>
+    <hyperlink ref="C130" r:id="rId258" display="Variant of S-LN"/>
+    <hyperlink ref="A131" r:id="rId259" display="810009738/DB"/>
+    <hyperlink ref="C131" r:id="rId260" display="Variant of S-LN"/>
+    <hyperlink ref="A132" r:id="rId261" display="810009739/DB"/>
+    <hyperlink ref="C132" r:id="rId262" display="Variant of S-LN"/>
+    <hyperlink ref="A133" r:id="rId263" display="810009740/DB"/>
+    <hyperlink ref="C133" r:id="rId264" display="Variant of S-LN"/>
+    <hyperlink ref="A134" r:id="rId265" display="760248822"/>
+    <hyperlink ref="C134" r:id="rId266" display="Variant of B-LN"/>
+    <hyperlink ref="A135" r:id="rId267" display="760241050"/>
+    <hyperlink ref="C135" r:id="rId268" display="Variant of O-LA"/>
+    <hyperlink ref="A136" r:id="rId269" display="760241051"/>
+    <hyperlink ref="C136" r:id="rId270" display="Variant of O-LA"/>
+    <hyperlink ref="A137" r:id="rId271" display="760241052"/>
+    <hyperlink ref="C137" r:id="rId272" display="Variant of O-LA"/>
+    <hyperlink ref="A138" r:id="rId273" display="760241053"/>
+    <hyperlink ref="C138" r:id="rId274" display="Variant of O-LA"/>
+    <hyperlink ref="A139" r:id="rId275" display="760241060"/>
+    <hyperlink ref="C139" r:id="rId276" display="Variant of O-LN"/>
+    <hyperlink ref="A140" r:id="rId277" display="760241054"/>
+    <hyperlink ref="C140" r:id="rId278" display="Variant of O-LA"/>
+    <hyperlink ref="A141" r:id="rId279" display="760241055"/>
+    <hyperlink ref="C141" r:id="rId280" display="Variant of O-LN"/>
+    <hyperlink ref="A142" r:id="rId281" display="760244888"/>
+    <hyperlink ref="C142" r:id="rId282" display="Variant of O-LN"/>
+    <hyperlink ref="A143" r:id="rId283" display="810009921/DB"/>
+    <hyperlink ref="C143" r:id="rId284" display="Variant of D-LN"/>
+    <hyperlink ref="A144" r:id="rId285" display="810009922/DB"/>
+    <hyperlink ref="C144" r:id="rId286" display="Variant of D-LN"/>
+    <hyperlink ref="A145" r:id="rId287" display="810009928/DB"/>
+    <hyperlink ref="C145" r:id="rId288" display="Variant of D-LN"/>
+    <hyperlink ref="A146" r:id="rId289" display="810010013/DB"/>
+    <hyperlink ref="C146" r:id="rId290" display="Variant of D-CN"/>
+    <hyperlink ref="A147" r:id="rId291" display="810010016/DB"/>
+    <hyperlink ref="C147" r:id="rId292" display="Variant of D-CA"/>
+    <hyperlink ref="A148" r:id="rId293" display="810009841/DB"/>
+    <hyperlink ref="C148" r:id="rId294" display="Variant of C-CA"/>
+    <hyperlink ref="A149" r:id="rId295" display="760252101"/>
+    <hyperlink ref="C149" r:id="rId296" display="Variant of O-CA"/>
+    <hyperlink ref="A150" r:id="rId297" display="810009727/DB"/>
+    <hyperlink ref="C150" r:id="rId298" display="Variant of B-LN"/>
+    <hyperlink ref="A151" r:id="rId299" display="810009731/DB"/>
+    <hyperlink ref="C151" r:id="rId300" display="Variant of B-LN"/>
+    <hyperlink ref="A152" r:id="rId301" display="810009725/DB"/>
+    <hyperlink ref="C152" r:id="rId302" display="Variant of B-LN"/>
+    <hyperlink ref="A153" r:id="rId303" display="810009726/DB"/>
+    <hyperlink ref="C153" r:id="rId304" display="Variant of B-LN"/>
+    <hyperlink ref="A154" r:id="rId305" display="1-1859404-4"/>
+    <hyperlink ref="A155" r:id="rId306" display="760249692"/>
+    <hyperlink ref="C155" r:id="rId307" display="Variant of O-CN"/>
+    <hyperlink ref="A156" r:id="rId308" display="760249704"/>
+    <hyperlink ref="C156" r:id="rId309" display="Variant of O-CA"/>
+    <hyperlink ref="A157" r:id="rId310" display="760249695"/>
+    <hyperlink ref="C157" r:id="rId311" display="Variant of O-CN"/>
+    <hyperlink ref="A158" r:id="rId312" display="760249707"/>
+    <hyperlink ref="C158" r:id="rId313" display="Variant of O-CA"/>
+    <hyperlink ref="A159" r:id="rId314" display="760249693"/>
+    <hyperlink ref="C159" r:id="rId315" display="Variant of O-CN"/>
+    <hyperlink ref="A160" r:id="rId316" display="760249701"/>
+    <hyperlink ref="C160" r:id="rId317" display="Variant of O-CA"/>
+    <hyperlink ref="A161" r:id="rId318" display="760249699"/>
+    <hyperlink ref="C161" r:id="rId319" display="Variant of O-CN"/>
+    <hyperlink ref="A162" r:id="rId320" display="760249696"/>
+    <hyperlink ref="C162" r:id="rId321" display="Variant of O-CN"/>
+    <hyperlink ref="A163" r:id="rId322" display="810010001/DB"/>
+    <hyperlink ref="C163" r:id="rId323" display="Variant of O-CA"/>
+    <hyperlink ref="A164" r:id="rId324" display="810009932/DB"/>
+    <hyperlink ref="C164" r:id="rId325" display="Variant of S-LN"/>
+    <hyperlink ref="A165" r:id="rId326" display="810009933/DB"/>
+    <hyperlink ref="C165" r:id="rId327" display="Variant of S-LN"/>
+    <hyperlink ref="A166" r:id="rId328" display="810009939/DB"/>
+    <hyperlink ref="C166" r:id="rId329" display="Variant of S-LN"/>
+    <hyperlink ref="A167" r:id="rId330" display="810009941/DB"/>
+    <hyperlink ref="C167" r:id="rId331" display="Variant of S-LN"/>
+    <hyperlink ref="A168" r:id="rId332" display="760249702"/>
+    <hyperlink ref="C168" r:id="rId333" display="Variant of O-CA"/>
+    <hyperlink ref="A169" r:id="rId334" display="760249697"/>
+    <hyperlink ref="C169" r:id="rId335" display="Variant of O-CN"/>
+    <hyperlink ref="A170" r:id="rId336" display="760249703"/>
+    <hyperlink ref="C170" r:id="rId337" display="Variant of O-CA"/>
+    <hyperlink ref="A171" r:id="rId338" display="760249709"/>
+    <hyperlink ref="C171" r:id="rId339" display="Variant of O-CA"/>
+    <hyperlink ref="A172" r:id="rId340" display="760249737"/>
+    <hyperlink ref="C172" r:id="rId341" display="Variant of O-LA"/>
+    <hyperlink ref="A173" r:id="rId342" display="760249734"/>
+    <hyperlink ref="C173" r:id="rId343" display="Variant of O-LA"/>
+    <hyperlink ref="A174" r:id="rId344" display="760249729"/>
+    <hyperlink ref="C174" r:id="rId345" display="Variant of O-LN"/>
+    <hyperlink ref="A175" r:id="rId346" display="760249732"/>
+    <hyperlink ref="C175" r:id="rId347" display="Variant of O-LN"/>
+    <hyperlink ref="A176" r:id="rId348" display="760249735"/>
+    <hyperlink ref="C176" r:id="rId349" display="Variant of O-LA"/>
+    <hyperlink ref="A177" r:id="rId350" display="760249730"/>
+    <hyperlink ref="C177" r:id="rId351" display="Variant of O-LN"/>
+    <hyperlink ref="A178" r:id="rId352" display="760249733"/>
+    <hyperlink ref="C178" r:id="rId353" display="Variant of O-LN"/>
+    <hyperlink ref="A179" r:id="rId354" display="760249408"/>
+    <hyperlink ref="C179" r:id="rId355" display="Variant of B-LN"/>
+    <hyperlink ref="A180" r:id="rId356" display="810009681/DB"/>
+    <hyperlink ref="C180" r:id="rId357" display="Variant of O-LN"/>
+    <hyperlink ref="A181" r:id="rId358" display="810009834/DB"/>
+    <hyperlink ref="C181" r:id="rId359" display="Variant of O-CA"/>
+    <hyperlink ref="A182" r:id="rId360" display="810009835/DB"/>
+    <hyperlink ref="C182" r:id="rId361" display="Variant of O-CA"/>
+    <hyperlink ref="A183" r:id="rId362" display="760238910"/>
+    <hyperlink ref="C183" r:id="rId363" display="Variant of O-CA"/>
+    <hyperlink ref="A184" r:id="rId364" display="760257820"/>
+    <hyperlink ref="C184" r:id="rId365" display="Variant of O-CN"/>
+    <hyperlink ref="A185" r:id="rId366" display="760257821"/>
+    <hyperlink ref="C185" r:id="rId367" display="Variant of O-CN"/>
+    <hyperlink ref="A186" r:id="rId368" display="760257822"/>
+    <hyperlink ref="C186" r:id="rId369" display="Variant of O-CN"/>
+    <hyperlink ref="A187" r:id="rId370" display="760257823"/>
+    <hyperlink ref="C187" r:id="rId371" display="Variant of O-CN"/>
+    <hyperlink ref="A188" r:id="rId372" display="760257824"/>
+    <hyperlink ref="C188" r:id="rId373" display="Variant of O-CN"/>
+    <hyperlink ref="A189" r:id="rId374" display="760257825"/>
+    <hyperlink ref="C189" r:id="rId375" display="Variant of O-CN"/>
+    <hyperlink ref="A190" r:id="rId376" display="760257828"/>
+    <hyperlink ref="C190" r:id="rId377" display="Variant of O-CA"/>
+    <hyperlink ref="A191" r:id="rId378" display="760257829"/>
+    <hyperlink ref="C191" r:id="rId379" display="Variant of O-CA"/>
+    <hyperlink ref="A192" r:id="rId380" display="760257830"/>
+    <hyperlink ref="C192" r:id="rId381" display="Variant of O-CA"/>
+    <hyperlink ref="A193" r:id="rId382" display="810010356/DB"/>
+    <hyperlink ref="C193" r:id="rId383" display="Variant of O-LN"/>
+    <hyperlink ref="A194" r:id="rId384" display="810010357/DB"/>
+    <hyperlink ref="C194" r:id="rId385" display="Variant of O-LN"/>
+    <hyperlink ref="A195" r:id="rId386" display="810010317/DB"/>
+    <hyperlink ref="C195" r:id="rId387" display="Variant of O-L2"/>
+    <hyperlink ref="A196" r:id="rId388" display="760258190"/>
+    <hyperlink ref="C196" r:id="rId389" display="Variant of B-LN"/>
+    <hyperlink ref="A197" r:id="rId390" display="760258193"/>
+    <hyperlink ref="C197" r:id="rId391" display="Variant of B-LN"/>
+    <hyperlink ref="A198" r:id="rId392" display="810010427/DB"/>
+    <hyperlink ref="C198" r:id="rId393" display="Variant of B-LN"/>
+    <hyperlink ref="A199" r:id="rId394" display="810010425/DB"/>
+    <hyperlink ref="C199" r:id="rId395" display="Variant of B-LN"/>
+    <hyperlink ref="A200" r:id="rId396" display="810010423/DB"/>
+    <hyperlink ref="C200" r:id="rId397" display="Variant of B-LN"/>
+    <hyperlink ref="A201" r:id="rId398" display="810010422/DB"/>
+    <hyperlink ref="C201" r:id="rId399" display="Variant of B-LN"/>
+    <hyperlink ref="A202" r:id="rId400" display="810010421/DB"/>
+    <hyperlink ref="C202" r:id="rId401" display="Variant of B-LN"/>
+    <hyperlink ref="A203" r:id="rId402" display="810010354/DB"/>
+    <hyperlink ref="C203" r:id="rId403" display="Variant of B-LN"/>
+    <hyperlink ref="A204" r:id="rId404" display="1-599692-3"/>
+    <hyperlink ref="C204" r:id="rId405" display="Variant of O-CA"/>
+    <hyperlink ref="A205" r:id="rId406" display="810010409/DB"/>
+    <hyperlink ref="C205" r:id="rId407" display="Variant of O-L2"/>
+    <hyperlink ref="A206" r:id="rId408" display="810010411/DB"/>
+    <hyperlink ref="C206" r:id="rId409" display="Variant of O-L2"/>
+    <hyperlink ref="A207" r:id="rId410" display="810010413/DB"/>
+    <hyperlink ref="C207" r:id="rId411" display="Variant of O-L2"/>
+    <hyperlink ref="A208" r:id="rId412" display="810010417/DB"/>
+    <hyperlink ref="C208" r:id="rId413" display="Variant of O-LN"/>
+    <hyperlink ref="A209" r:id="rId414" display="810010418/DB"/>
+    <hyperlink ref="C209" r:id="rId415" display="Variant of O-LN"/>
+    <hyperlink ref="A210" r:id="rId416" display="810111007/DB"/>
+    <hyperlink ref="C210" r:id="rId417" display="Variant of O-LN"/>
+    <hyperlink ref="A211" r:id="rId418" display="810111005/DB"/>
+    <hyperlink ref="C211" r:id="rId419" display="Variant of O-LN"/>
+    <hyperlink ref="A212" r:id="rId420" display="810111046/DB"/>
+    <hyperlink ref="C212" r:id="rId421" display="Variant of B-LN"/>
+    <hyperlink ref="A213" r:id="rId422" display="810111043/DB"/>
+    <hyperlink ref="C213" r:id="rId423" display="Variant of B-LN"/>
+    <hyperlink ref="A214" r:id="rId424" display="810009683/DB"/>
+    <hyperlink ref="C214" r:id="rId425" display="Variant of O-LN"/>
+    <hyperlink ref="A215" r:id="rId426" display="810110915/DB"/>
+    <hyperlink ref="C215" r:id="rId427" display="Variant of O-LN"/>
+    <hyperlink ref="A216" r:id="rId428" display="810110902/DB"/>
+    <hyperlink ref="C216" r:id="rId429" display="Variant of B-LN"/>
+    <hyperlink ref="A217" r:id="rId430" display="810110905/DB"/>
+    <hyperlink ref="C217" r:id="rId431" display="Variant of B-LN"/>
+    <hyperlink ref="A218" r:id="rId432" display="760262193"/>
+    <hyperlink ref="C218" r:id="rId433" display="Variant of O-LN"/>
+    <hyperlink ref="A219" r:id="rId434" display="760262196"/>
+    <hyperlink ref="C219" r:id="rId435" display="Variant of O-LN"/>
+    <hyperlink ref="A220" r:id="rId436" display="760262302"/>
+    <hyperlink ref="C220" r:id="rId437" display="Variant of O-LN"/>
+    <hyperlink ref="A221" r:id="rId438" display="760262304"/>
+    <hyperlink ref="C221" r:id="rId439" display="Variant of O-LN"/>
+    <hyperlink ref="A222" r:id="rId440" display="760262315"/>
+    <hyperlink ref="C222" r:id="rId441" display="Variant of O-LN"/>
+    <hyperlink ref="A223" r:id="rId442" display="760262306"/>
+    <hyperlink ref="C223" r:id="rId443" display="Variant of O-LN"/>
+    <hyperlink ref="A224" r:id="rId444" display="760262307"/>
+    <hyperlink ref="C224" r:id="rId445" display="Variant of O-LN"/>
+    <hyperlink ref="A225" r:id="rId446" display="760262198"/>
+    <hyperlink ref="C225" r:id="rId447" display="Variant of O-LN"/>
+    <hyperlink ref="A226" r:id="rId448" display="760262199"/>
+    <hyperlink ref="C226" r:id="rId449" display="Variant of O-LN"/>
+    <hyperlink ref="A227" r:id="rId450" display="760262201"/>
+    <hyperlink ref="C227" r:id="rId451" display="Variant of O-LN"/>
+    <hyperlink ref="A228" r:id="rId452" display="760260028"/>
+    <hyperlink ref="C228" r:id="rId453" display="Variant of B-LN"/>
+    <hyperlink ref="A229" r:id="rId454" display="760260029"/>
+    <hyperlink ref="C229" r:id="rId455" display="Variant of B-LN"/>
+    <hyperlink ref="A230" r:id="rId456" display="760260030"/>
+    <hyperlink ref="C230" r:id="rId457" display="Variant of B-LN"/>
+    <hyperlink ref="A231" r:id="rId458" display="760260031"/>
+    <hyperlink ref="C231" r:id="rId459" display="Variant of B-LN"/>
+    <hyperlink ref="A232" r:id="rId460" display="760262186"/>
+    <hyperlink ref="C232" r:id="rId461" display="Variant of B-LN"/>
+    <hyperlink ref="A233" r:id="rId462" display="760260057"/>
+    <hyperlink ref="C233" r:id="rId463" display="Variant of B-LN"/>
+    <hyperlink ref="A234" r:id="rId464" display="760262188"/>
+    <hyperlink ref="C234" r:id="rId465" display="Variant of B-LN"/>
+    <hyperlink ref="A235" r:id="rId466" display="760262189"/>
+    <hyperlink ref="C235" r:id="rId467" display="Variant of B-LN"/>
+    <hyperlink ref="A236" r:id="rId468" display="760262191"/>
+    <hyperlink ref="C236" r:id="rId469" display="Variant of B-LN"/>
+    <hyperlink ref="A237" r:id="rId470" display="760262192"/>
+    <hyperlink ref="C237" r:id="rId471" display="Variant of B-LN"/>
+    <hyperlink ref="A238" r:id="rId472" display="810110842/DB"/>
+    <hyperlink ref="C238" r:id="rId473" display="Variant of B-CN"/>
+    <hyperlink ref="A239" r:id="rId474" display="810111027/DB"/>
+    <hyperlink ref="C239" r:id="rId475" display="Variant of D-LA"/>
+    <hyperlink ref="A240" r:id="rId476" display="810111023/DB"/>
+    <hyperlink ref="C240" r:id="rId477" display="Variant of D-LA"/>
+    <hyperlink ref="A241" r:id="rId478" display="810111028/DB"/>
+    <hyperlink ref="C241" r:id="rId479" display="Variant of D-LA"/>
+    <hyperlink ref="A242" r:id="rId480" display="810111029/DB"/>
+    <hyperlink ref="C242" r:id="rId481" display="Variant of D-LA"/>
+    <hyperlink ref="A243" r:id="rId482" display="810111030/DB"/>
+    <hyperlink ref="C243" r:id="rId483" display="Variant of D-LA"/>
+    <hyperlink ref="A244" r:id="rId484" display="810111033/DB"/>
+    <hyperlink ref="C244" r:id="rId485" display="Variant of D-LN"/>
+    <hyperlink ref="A245" r:id="rId486" display="810111035/DB"/>
+    <hyperlink ref="C245" r:id="rId487" display="Variant of D-LN"/>
+    <hyperlink ref="A246" r:id="rId488" display="810111037/DB"/>
+    <hyperlink ref="C246" r:id="rId489" display="Variant of D-LN"/>
+    <hyperlink ref="A247" r:id="rId490" display="810111038/DB"/>
+    <hyperlink ref="C247" r:id="rId491" display="Variant of D-LN"/>
+    <hyperlink ref="A248" r:id="rId492" display="810111042/DB"/>
+    <hyperlink ref="C248" r:id="rId493" display="Variant of D-LN"/>
+    <hyperlink ref="A249" r:id="rId494" display="2-599172-2"/>
+    <hyperlink ref="C249" r:id="rId495" display="Variant of C-CA"/>
+    <hyperlink ref="A250" r:id="rId496" display="760258386"/>
+    <hyperlink ref="C250" r:id="rId497" display="Variant of O-LN"/>
+    <hyperlink ref="A251" r:id="rId498" display="810111078/DB"/>
+    <hyperlink ref="C251" r:id="rId499" display="Variant of O-CA"/>
+    <hyperlink ref="A252" r:id="rId500" display="810009509/DB"/>
+    <hyperlink ref="C252" r:id="rId501" display="Variant of D-CN"/>
+    <hyperlink ref="A253" r:id="rId502" display="810009646/DB"/>
+    <hyperlink ref="C253" r:id="rId503" display="Variant of B-LN"/>
+    <hyperlink ref="A254" r:id="rId504" display="810009647/DB"/>
+    <hyperlink ref="C254" r:id="rId505" display="Variant of B-LN"/>
+    <hyperlink ref="A255" r:id="rId506" display="810009640/DB"/>
+    <hyperlink ref="C255" r:id="rId507" display="Variant of B-LN"/>
+    <hyperlink ref="A256" r:id="rId508" display="810009643/DB"/>
+    <hyperlink ref="C256" r:id="rId509" display="Variant of B-LN"/>
+    <hyperlink ref="A257" r:id="rId510" display="810009653/DB"/>
+    <hyperlink ref="C257" r:id="rId511" display="Variant of B-LN"/>
+    <hyperlink ref="A258" r:id="rId512" display="810009644/DB"/>
+    <hyperlink ref="C258" r:id="rId513" display="Variant of B-LN"/>
+    <hyperlink ref="A259" r:id="rId514" display="8101759/DB"/>
+    <hyperlink ref="C259" r:id="rId515" display="Variant of O-CA"/>
+    <hyperlink ref="A260" r:id="rId516" display="810009645/DB"/>
+    <hyperlink ref="C260" r:id="rId517" display="Variant of B-LN"/>
+    <hyperlink ref="A261" r:id="rId518" display="8106223/DB"/>
+    <hyperlink ref="C261" r:id="rId519" display="Variant of O-CA"/>
+    <hyperlink ref="A262" r:id="rId520" display="8106224/DB"/>
+    <hyperlink ref="C262" r:id="rId521" display="Variant of O-CA"/>
+    <hyperlink ref="A263" r:id="rId522" display="8101879/DB"/>
+    <hyperlink ref="C263" r:id="rId523" display="Variant of O-CN"/>
+    <hyperlink ref="A264" r:id="rId524" display="8107300/DB"/>
+    <hyperlink ref="C264" r:id="rId525" display="Variant of D-LA"/>
+    <hyperlink ref="A265" r:id="rId526" display="8107302/DB"/>
+    <hyperlink ref="C265" r:id="rId527" display="Variant of D-LA"/>
+    <hyperlink ref="A266" r:id="rId528" display="8107303/DB"/>
+    <hyperlink ref="C266" r:id="rId529" display="Variant of D-LA"/>
+    <hyperlink ref="A267" r:id="rId530" display="8107305/DB"/>
+    <hyperlink ref="C267" r:id="rId531" display="Variant of D-LA"/>
+    <hyperlink ref="A268" r:id="rId532" display="8107426/DB"/>
+    <hyperlink ref="C268" r:id="rId533" display="Variant of D-LN"/>
+    <hyperlink ref="A269" r:id="rId534" display="8107357/DB"/>
+    <hyperlink ref="C269" r:id="rId535" display="Variant of D-LN"/>
+    <hyperlink ref="A270" r:id="rId536" display="8107427/DB"/>
+    <hyperlink ref="C270" r:id="rId537" display="Variant of D-LN"/>
+    <hyperlink ref="A271" r:id="rId538" display="8107296/DB"/>
+    <hyperlink ref="C271" r:id="rId539" display="Variant of D-LA"/>
+    <hyperlink ref="A272" r:id="rId540" display="8107358/DB"/>
+    <hyperlink ref="C272" r:id="rId541" display="Variant of D-LN"/>
+    <hyperlink ref="A273" r:id="rId542" display="8107557/DB"/>
+    <hyperlink ref="C273" r:id="rId543" display="Variant of D-LA"/>
+    <hyperlink ref="A274" r:id="rId544" display="8107428/DB"/>
+    <hyperlink ref="C274" r:id="rId545" display="Variant of D-LN"/>
+    <hyperlink ref="A275" r:id="rId546" display="8107297/DB"/>
+    <hyperlink ref="C275" r:id="rId547" display="Variant of D-LA"/>
+    <hyperlink ref="A276" r:id="rId548" display="8107359/DB"/>
+    <hyperlink ref="C276" r:id="rId549" display="Variant of D-LN"/>
+    <hyperlink ref="A277" r:id="rId550" display="8107582/DB"/>
+    <hyperlink ref="C277" r:id="rId551" display="Variant of D-LA"/>
+    <hyperlink ref="A278" r:id="rId552" display="8107482/DB"/>
+    <hyperlink ref="C278" r:id="rId553" display="Variant of D-LA"/>
+    <hyperlink ref="A279" r:id="rId554" display="8107361/DB"/>
+    <hyperlink ref="C279" r:id="rId555" display="Variant of D-LN"/>
+    <hyperlink ref="A280" r:id="rId556" display="8107560/DB"/>
+    <hyperlink ref="C280" r:id="rId557" display="Variant of D-LA"/>
+    <hyperlink ref="A281" r:id="rId558" display="8107422/DB"/>
+    <hyperlink ref="C281" r:id="rId559" display="Variant of D-LA"/>
+    <hyperlink ref="A282" r:id="rId560" display="810010274/DB"/>
+    <hyperlink ref="C282" r:id="rId561" display="Variant of D-LA"/>
+    <hyperlink ref="A283" r:id="rId562" display="8107679/DB"/>
+    <hyperlink ref="C283" r:id="rId563" display="Variant of D-LA"/>
+    <hyperlink ref="A284" r:id="rId564" display="8107425/DB"/>
+    <hyperlink ref="C284" r:id="rId565" display="Variant of D-LN"/>
+    <hyperlink ref="A285" r:id="rId566" display="8107564/DB"/>
+    <hyperlink ref="C285" r:id="rId567" display="Variant of D-LN"/>
+    <hyperlink ref="A286" r:id="rId568" display="8107566/DB"/>
+    <hyperlink ref="C286" r:id="rId569" display="Variant of D-LN"/>
+    <hyperlink ref="A287" r:id="rId570" display="8107823/DB"/>
+    <hyperlink ref="C287" r:id="rId571" display="Variant of D-LN"/>
+    <hyperlink ref="A288" r:id="rId572" display="8107795/DB"/>
+    <hyperlink ref="C288" r:id="rId573" display="Variant of D-LN"/>
+    <hyperlink ref="A289" r:id="rId574" display="8107851/DB"/>
+    <hyperlink ref="C289" r:id="rId575" display="Variant of D-LA"/>
+    <hyperlink ref="A290" r:id="rId576" display="8107814/DB"/>
+    <hyperlink ref="C290" r:id="rId577" display="Variant of D-LA"/>
+    <hyperlink ref="A291" r:id="rId578" display="8107853/DB"/>
+    <hyperlink ref="C291" r:id="rId579" display="Variant of D-LN"/>
+    <hyperlink ref="A292" r:id="rId580" display="8108001/DB"/>
+    <hyperlink ref="C292" r:id="rId581" display="Variant of D-LA"/>
+    <hyperlink ref="A293" r:id="rId582" display="8108005/DB"/>
+    <hyperlink ref="C293" r:id="rId583" display="Variant of D-LA"/>
+    <hyperlink ref="A294" r:id="rId584" display="8107886/DB"/>
+    <hyperlink ref="C294" r:id="rId585" display="Variant of D-LA"/>
+    <hyperlink ref="A295" r:id="rId586" display="8108046/DB"/>
+    <hyperlink ref="C295" r:id="rId587" display="Variant of D-LA"/>
+    <hyperlink ref="A296" r:id="rId588" display="8108284/DB"/>
+    <hyperlink ref="C296" r:id="rId589" display="Variant of D-LN"/>
+    <hyperlink ref="A297" r:id="rId590" display="8108308/DB"/>
+    <hyperlink ref="C297" r:id="rId591" display="Variant of D-LN"/>
+    <hyperlink ref="A298" r:id="rId592" display="860646606/DB"/>
+    <hyperlink ref="C298" r:id="rId593" display="Variant of O-LA"/>
+    <hyperlink ref="A299" r:id="rId594" display="860646618/DB"/>
+    <hyperlink ref="C299" r:id="rId595" display="Variant of O-LN"/>
+    <hyperlink ref="A300" r:id="rId596" display="860646619/DB"/>
+    <hyperlink ref="C300" r:id="rId597" display="Variant of O-LN"/>
+    <hyperlink ref="A301" r:id="rId598" display="860646608/DB"/>
+    <hyperlink ref="C301" r:id="rId599" display="Variant of O-LA"/>
+    <hyperlink ref="A302" r:id="rId600" display="860646621/DB"/>
+    <hyperlink ref="C302" r:id="rId601" display="Variant of O-LN"/>
+    <hyperlink ref="A303" r:id="rId602" display="860646630/DB"/>
+    <hyperlink ref="C303" r:id="rId603" display="Variant of O-LN"/>
+    <hyperlink ref="A304" r:id="rId604" display="860646602/DB"/>
+    <hyperlink ref="C304" r:id="rId605" display="Variant of O-LA"/>
+    <hyperlink ref="A305" r:id="rId606" display="860646610/DB"/>
+    <hyperlink ref="C305" r:id="rId607" display="Variant of O-LA"/>
+    <hyperlink ref="A306" r:id="rId608" display="860646603/DB"/>
+    <hyperlink ref="C306" r:id="rId609" display="Variant of O-LA"/>
+    <hyperlink ref="A307" r:id="rId610" display="860646604/DB"/>
+    <hyperlink ref="C307" r:id="rId611" display="Variant of O-LA"/>
+    <hyperlink ref="A308" r:id="rId612" display="860646624/DB"/>
+    <hyperlink ref="C308" r:id="rId613" display="Variant of O-LN"/>
+    <hyperlink ref="A309" r:id="rId614" display="860646613/DB"/>
+    <hyperlink ref="C309" r:id="rId615" display="Variant of O-LA"/>
+    <hyperlink ref="A310" r:id="rId616" display="860646625/DB"/>
+    <hyperlink ref="C310" r:id="rId617" display="Variant of O-LN"/>
+    <hyperlink ref="A311" r:id="rId618" display="860646626/DB"/>
+    <hyperlink ref="C311" r:id="rId619" display="Variant of O-LN"/>
+    <hyperlink ref="A312" r:id="rId620" display="860646615/DB"/>
+    <hyperlink ref="C312" r:id="rId621" display="Variant of O-LA"/>
+    <hyperlink ref="A313" r:id="rId622" display="760175935"/>
+    <hyperlink ref="C313" r:id="rId623" display="Variant of D-LA"/>
+    <hyperlink ref="A314" r:id="rId624" display="760175943"/>
+    <hyperlink ref="C314" r:id="rId625" display="Variant of D-LA"/>
+    <hyperlink ref="A315" r:id="rId626" display="760181628"/>
+    <hyperlink ref="C315" r:id="rId627" display="Variant of O-LA"/>
+    <hyperlink ref="A316" r:id="rId628" display="760053322"/>
+    <hyperlink ref="C316" r:id="rId629" display="Variant of D-LA"/>
+    <hyperlink ref="A317" r:id="rId630" display="760053330"/>
+    <hyperlink ref="C317" r:id="rId631" display="Variant of D-LA"/>
+    <hyperlink ref="A318" r:id="rId632" display="760053363"/>
+    <hyperlink ref="C318" r:id="rId633" display="Variant of D-LA"/>
+    <hyperlink ref="A319" r:id="rId634" display="760053629"/>
+    <hyperlink ref="C319" r:id="rId635" display="Variant of D-LA"/>
+    <hyperlink ref="A320" r:id="rId636" display="760053637"/>
+    <hyperlink ref="C320" r:id="rId637" display="Variant of D-LA"/>
+    <hyperlink ref="A321" r:id="rId638" display="760053827"/>
+    <hyperlink ref="C321" r:id="rId639" display="Variant of D-LN"/>
+    <hyperlink ref="A322" r:id="rId640" display="760053652"/>
+    <hyperlink ref="C322" r:id="rId641" display="Variant of D-LA"/>
+    <hyperlink ref="A323" r:id="rId642" display="760053926"/>
+    <hyperlink ref="C323" r:id="rId643" display="Variant of D-LN"/>
+    <hyperlink ref="A324" r:id="rId644" display="760053660"/>
+    <hyperlink ref="C324" r:id="rId645" display="Variant of D-LA"/>
+    <hyperlink ref="A325" r:id="rId646" display="760053751"/>
+    <hyperlink ref="C325" r:id="rId647" display="Variant of D-LA"/>
+    <hyperlink ref="A326" r:id="rId648" display="760053850"/>
+    <hyperlink ref="C326" r:id="rId649" display="Variant of D-LN"/>
+    <hyperlink ref="A327" r:id="rId650" display="760053603"/>
+    <hyperlink ref="C327" r:id="rId651" display="Variant of D-LA"/>
+    <hyperlink ref="A328" r:id="rId652" display="760053678"/>
+    <hyperlink ref="C328" r:id="rId653" display="Variant of D-LA"/>
+    <hyperlink ref="A329" r:id="rId654" display="760053868"/>
+    <hyperlink ref="C329" r:id="rId655" display="Variant of D-LN"/>
+    <hyperlink ref="A330" r:id="rId656" display="760053884"/>
+    <hyperlink ref="C330" r:id="rId657" display="Variant of D-LN"/>
+    <hyperlink ref="A331" r:id="rId658" display="760053694"/>
+    <hyperlink ref="C331" r:id="rId659" display="Variant of D-LA"/>
+    <hyperlink ref="A332" r:id="rId660" display="760053892"/>
+    <hyperlink ref="C332" r:id="rId661" display="Variant of D-LN"/>
+    <hyperlink ref="A333" r:id="rId662" display="760053702"/>
+    <hyperlink ref="C333" r:id="rId663" display="Variant of D-LA"/>
+    <hyperlink ref="A334" r:id="rId664" display="760053272"/>
+    <hyperlink ref="C334" r:id="rId665" display="Variant of D-LA"/>
+    <hyperlink ref="A335" r:id="rId666" display="760053819"/>
+    <hyperlink ref="C335" r:id="rId667" display="Variant of D-LA"/>
+    <hyperlink ref="A336" r:id="rId668" display="760053710"/>
+    <hyperlink ref="C336" r:id="rId669" display="Variant of D-LA"/>
+    <hyperlink ref="A337" r:id="rId670" display="760053918"/>
+    <hyperlink ref="C337" r:id="rId671" display="Variant of D-LN"/>
+    <hyperlink ref="A338" r:id="rId672" display="760054163"/>
+    <hyperlink ref="C338" r:id="rId673" display="Variant of D-LN"/>
+    <hyperlink ref="A339" r:id="rId674" display="760053280"/>
+    <hyperlink ref="C339" r:id="rId675" display="Variant of D-LA"/>
+    <hyperlink ref="A340" r:id="rId676" display="760054171"/>
+    <hyperlink ref="C340" r:id="rId677" display="Variant of D-LN"/>
+    <hyperlink ref="A341" r:id="rId678" display="760054338"/>
+    <hyperlink ref="C341" r:id="rId679" display="Variant of D-LN"/>
+    <hyperlink ref="A342" r:id="rId680" display="760054288"/>
+    <hyperlink ref="C342" r:id="rId681" display="Variant of D-LN"/>
+    <hyperlink ref="A343" r:id="rId682" display="760053298"/>
+    <hyperlink ref="C343" r:id="rId683" display="Variant of D-LA"/>
+    <hyperlink ref="A344" r:id="rId684" display="760054353"/>
+    <hyperlink ref="C344" r:id="rId685" display="Variant of D-LN"/>
+    <hyperlink ref="A345" r:id="rId686" display="760054205"/>
+    <hyperlink ref="C345" r:id="rId687" display="Variant of D-LN"/>
+    <hyperlink ref="A346" r:id="rId688" display="760054304"/>
+    <hyperlink ref="C346" r:id="rId689" display="Variant of D-LN"/>
+    <hyperlink ref="A347" r:id="rId690" display="760054213"/>
+    <hyperlink ref="C347" r:id="rId691" display="Variant of D-LN"/>
+    <hyperlink ref="A348" r:id="rId692" display="760058461"/>
+    <hyperlink ref="C348" r:id="rId693" display="Variant of O-CA"/>
+    <hyperlink ref="A349" r:id="rId694" display="760081448"/>
+    <hyperlink ref="C349" r:id="rId695" display="Variant of D-LN"/>
+    <hyperlink ref="A350" r:id="rId696" display="760112722"/>
+    <hyperlink ref="C350" r:id="rId697" display="Variant of D-LN"/>
+    <hyperlink ref="A351" r:id="rId698" display="760112730"/>
+    <hyperlink ref="C351" r:id="rId699" display="Variant of D-LN"/>
+    <hyperlink ref="A352" r:id="rId700" display="760112946"/>
+    <hyperlink ref="C352" r:id="rId701" display="Variant of D-LN"/>
+    <hyperlink ref="A353" r:id="rId702" display="760112961"/>
+    <hyperlink ref="C353" r:id="rId703" display="Variant of D-LN"/>
+    <hyperlink ref="A354" r:id="rId704" display="760112979"/>
+    <hyperlink ref="C354" r:id="rId705" display="Variant of D-LN"/>
+    <hyperlink ref="A355" r:id="rId706" display="760112987"/>
+    <hyperlink ref="C355" r:id="rId707" display="Variant of D-LN"/>
+    <hyperlink ref="A356" r:id="rId708" display="760112995"/>
+    <hyperlink ref="C356" r:id="rId709" display="Variant of D-LN"/>
+    <hyperlink ref="A357" r:id="rId710" display="760112888"/>
+    <hyperlink ref="C357" r:id="rId711" display="Variant of D-LN"/>
+    <hyperlink ref="A358" r:id="rId712" display="760112896"/>
+    <hyperlink ref="C358" r:id="rId713" display="Variant of D-LN"/>
+    <hyperlink ref="A359" r:id="rId714" display="760112912"/>
+    <hyperlink ref="C359" r:id="rId715" display="Variant of D-LN"/>
+    <hyperlink ref="A360" r:id="rId716" display="760089516"/>
+    <hyperlink ref="C360" r:id="rId717" display="Variant of D-LN"/>
+    <hyperlink ref="A361" r:id="rId718" display="760099994"/>
+    <hyperlink ref="C361" r:id="rId719" display="Variant of D-LA"/>
+    <hyperlink ref="A362" r:id="rId720" display="64624447-24"/>
+    <hyperlink ref="C362" r:id="rId721" display="Variant of O-LD"/>
+    <hyperlink ref="A363" r:id="rId722" display="64624447-48"/>
+    <hyperlink ref="C363" r:id="rId723" display="Variant of O-LD"/>
+    <hyperlink ref="A364" r:id="rId724" display="2-599690-4"/>
+    <hyperlink ref="C364" r:id="rId725" display="Variant of O-CA"/>
+    <hyperlink ref="A365" r:id="rId726" display="2-599683-3"/>
+    <hyperlink ref="C365" r:id="rId727" display="Variant of O-CA"/>
+    <hyperlink ref="A366" r:id="rId728" display="2-599692-4"/>
+    <hyperlink ref="C366" r:id="rId729" display="Variant of O-CA"/>
+    <hyperlink ref="A367" r:id="rId730" display="2-599683-4"/>
+    <hyperlink ref="C367" r:id="rId731" display="Variant of O-CA"/>
+    <hyperlink ref="A368" r:id="rId732" display="2-599690-2"/>
+    <hyperlink ref="C368" r:id="rId733" display="Variant of O-CA"/>
+    <hyperlink ref="A369" r:id="rId734" display="2120148-4"/>
+    <hyperlink ref="C369" r:id="rId735" display="Variant of O-LA"/>
+    <hyperlink ref="A370" r:id="rId736" display="2120112-4"/>
+    <hyperlink ref="C370" r:id="rId737" display="Variant of O-LA"/>
+    <hyperlink ref="A371" r:id="rId738" display="2120124-2"/>
+    <hyperlink ref="C371" r:id="rId739" display="Variant of O-LA"/>
+    <hyperlink ref="A372" r:id="rId740" display="2120124-4"/>
+    <hyperlink ref="C372" r:id="rId741" display="Variant of O-LA"/>
+    <hyperlink ref="A373" r:id="rId742" display="2121106-4"/>
+    <hyperlink ref="C373" r:id="rId743" display="Variant of O-CA"/>
+    <hyperlink ref="A374" r:id="rId744" display="2121112-3"/>
+    <hyperlink ref="C374" r:id="rId745" display="Variant of O-CA"/>
+    <hyperlink ref="A375" r:id="rId746" display="64624473-12"/>
+    <hyperlink ref="C375" r:id="rId747" display="Variant of O-LN"/>
+    <hyperlink ref="A376" r:id="rId748" display="64624447-96"/>
+    <hyperlink ref="C376" r:id="rId749" display="Variant of O-LD"/>
+    <hyperlink ref="A377" r:id="rId750" display="64624473-24"/>
+    <hyperlink ref="C377" r:id="rId751" display="Variant of O-LN"/>
+    <hyperlink ref="A378" r:id="rId752" display="64624448-06"/>
+    <hyperlink ref="C378" r:id="rId753" display="Variant of O-N3"/>
+    <hyperlink ref="A379" r:id="rId754" display="64624448-12"/>
+    <hyperlink ref="C379" r:id="rId755" display="Variant of O-N3"/>
+    <hyperlink ref="A380" r:id="rId756" display="64624474-06"/>
+    <hyperlink ref="C380" r:id="rId757" display="Variant of O-LN"/>
+    <hyperlink ref="A381" r:id="rId758" display="64624450-06"/>
+    <hyperlink ref="C381" r:id="rId759" display="Variant of O-N3"/>
+    <hyperlink ref="A382" r:id="rId760" display="64624474-12"/>
+    <hyperlink ref="C382" r:id="rId761" display="Variant of O-LN"/>
+    <hyperlink ref="A383" r:id="rId762" display="64624448-24"/>
+    <hyperlink ref="C383" r:id="rId763" display="Variant of O-N3"/>
+    <hyperlink ref="A384" r:id="rId764" display="64624450-12"/>
+    <hyperlink ref="C384" r:id="rId765" display="Variant of O-N3"/>
+    <hyperlink ref="A385" r:id="rId766" display="64624473-06"/>
+    <hyperlink ref="C385" r:id="rId767" display="Variant of O-LN"/>
+    <hyperlink ref="A386" r:id="rId768" display="760136416"/>
+    <hyperlink ref="C386" r:id="rId769" display="Variant of D-LN"/>
+    <hyperlink ref="A387" r:id="rId770" display="700012347"/>
+    <hyperlink ref="C387" r:id="rId771" display="Variant of O-CN"/>
+    <hyperlink ref="A388" r:id="rId772" display="700012354"/>
+    <hyperlink ref="C388" r:id="rId773" display="Variant of O-CN"/>
+    <hyperlink ref="A389" r:id="rId774" display="700012362"/>
+    <hyperlink ref="C389" r:id="rId775" display="Variant of O-CN"/>
+    <hyperlink ref="A390" r:id="rId776" display="700012370"/>
+    <hyperlink ref="C390" r:id="rId777" display="Variant of O-CN"/>
+    <hyperlink ref="A391" r:id="rId778" display="810010671/DB"/>
+    <hyperlink ref="C391" r:id="rId779" display="Variant of B-LN"/>
+    <hyperlink ref="A392" r:id="rId780" display="8107367/DB"/>
+    <hyperlink ref="C392" r:id="rId781" display="Variant of D-LN"/>
+    <hyperlink ref="A393" r:id="rId782" display="810010282/DB"/>
+    <hyperlink ref="C393" r:id="rId783" display="Variant of B-CN"/>
+    <hyperlink ref="A394" r:id="rId784" display="810010283/DB"/>
+    <hyperlink ref="C394" r:id="rId785" display="Variant of B-CN"/>
+    <hyperlink ref="A395" r:id="rId786" display="810010287/DB"/>
+    <hyperlink ref="C395" r:id="rId787" display="Variant of B-CN"/>
+    <hyperlink ref="A396" r:id="rId788" display="810010279/DB"/>
+    <hyperlink ref="C396" r:id="rId789" display="Variant of B-CN"/>
+    <hyperlink ref="A397" r:id="rId790" display="760257748"/>
+    <hyperlink ref="C397" r:id="rId791" display="Variant of B-LN"/>
+    <hyperlink ref="A398" r:id="rId792" display="760240988"/>
+    <hyperlink ref="C398" r:id="rId793" display="Variant of D-CA"/>
+    <hyperlink ref="A399" r:id="rId794" display="760240990"/>
+    <hyperlink ref="C399" r:id="rId795" display="Variant of D-CA"/>
+    <hyperlink ref="A400" r:id="rId796" display="760241353"/>
+    <hyperlink ref="C400" r:id="rId797" display="Variant of D-LN"/>
+    <hyperlink ref="A401" r:id="rId798" display="760241354"/>
+    <hyperlink ref="C401" r:id="rId799" display="Variant of D-LN"/>
+    <hyperlink ref="A402" r:id="rId800" display="760241355"/>
+    <hyperlink ref="C402" r:id="rId801" display="Variant of D-LN"/>
+    <hyperlink ref="A403" r:id="rId802" display="760241356"/>
+    <hyperlink ref="C403" r:id="rId803" display="Variant of D-LA"/>
+    <hyperlink ref="A404" r:id="rId804" display="760241359"/>
+    <hyperlink ref="C404" r:id="rId805" display="Variant of D-LA"/>
+    <hyperlink ref="A405" r:id="rId806" display="760239857"/>
+    <hyperlink ref="C405" r:id="rId807" display="Variant of D-LA"/>
+    <hyperlink ref="A406" r:id="rId808" display="760243165"/>
+    <hyperlink ref="C406" r:id="rId809" display="Variant of D-LA"/>
+    <hyperlink ref="A407" r:id="rId810" display="760243166"/>
+    <hyperlink ref="C407" r:id="rId811" display="Variant of D-LA"/>
+    <hyperlink ref="A408" r:id="rId812" display="760243176"/>
+    <hyperlink ref="C408" r:id="rId813" display="Variant of D-LN"/>
+    <hyperlink ref="A409" r:id="rId814" display="760243168"/>
+    <hyperlink ref="C409" r:id="rId815" display="Variant of D-LA"/>
+    <hyperlink ref="A410" r:id="rId816" display="760243177"/>
+    <hyperlink ref="C410" r:id="rId817" display="Variant of D-LN"/>
+    <hyperlink ref="A411" r:id="rId818" display="760243169"/>
+    <hyperlink ref="C411" r:id="rId819" display="Variant of D-LA"/>
+    <hyperlink ref="A412" r:id="rId820" display="760243178"/>
+    <hyperlink ref="C412" r:id="rId821" display="Variant of D-LN"/>
+    <hyperlink ref="A413" r:id="rId822" display="760243163"/>
+    <hyperlink ref="C413" r:id="rId823" display="Variant of D-LA"/>
+    <hyperlink ref="A414" r:id="rId824" display="760243171"/>
+    <hyperlink ref="C414" r:id="rId825" display="Variant of D-LN"/>
+    <hyperlink ref="A415" r:id="rId826" display="760243164"/>
+    <hyperlink ref="C415" r:id="rId827" display="Variant of D-LA"/>
+    <hyperlink ref="A416" r:id="rId828" display="760243172"/>
+    <hyperlink ref="C416" r:id="rId829" display="Variant of D-LN"/>
+    <hyperlink ref="A417" r:id="rId830" display="760243173"/>
+    <hyperlink ref="C417" r:id="rId831" display="Variant of D-LN"/>
+    <hyperlink ref="A418" r:id="rId832" display="760243346"/>
+    <hyperlink ref="C418" r:id="rId833" display="Variant of D-LN"/>
+    <hyperlink ref="A419" r:id="rId834" display="760244108"/>
+    <hyperlink ref="C419" r:id="rId835" display="Variant of O-LN"/>
+    <hyperlink ref="A420" r:id="rId836" display="760244891"/>
+    <hyperlink ref="C420" r:id="rId837" display="Variant of O-LN"/>
+    <hyperlink ref="A421" r:id="rId838" display="760244892"/>
+    <hyperlink ref="C421" r:id="rId839" display="Variant of O-LN"/>
+    <hyperlink ref="A422" r:id="rId840" display="760244893"/>
+    <hyperlink ref="C422" r:id="rId841" display="Variant of O-LN"/>
+    <hyperlink ref="A423" r:id="rId842" display="760244985"/>
+    <hyperlink ref="C423" r:id="rId843" display="Variant of B-LN"/>
+    <hyperlink ref="A424" r:id="rId844" display="760235885"/>
+    <hyperlink ref="C424" r:id="rId845" display="Variant of D-LA"/>
+    <hyperlink ref="A425" r:id="rId846" display="760235881"/>
+    <hyperlink ref="C425" r:id="rId847" display="Variant of D-LN"/>
+    <hyperlink ref="A426" r:id="rId848" display="760237601"/>
+    <hyperlink ref="C426" r:id="rId849" display="Variant of D-LA"/>
+    <hyperlink ref="A427" r:id="rId850" display="810008826/DB"/>
+    <hyperlink ref="C427" r:id="rId851" display="Variant of D-LN"/>
+    <hyperlink ref="A428" r:id="rId852" display="810008869/DB"/>
+    <hyperlink ref="C428" r:id="rId853" display="Variant of D-LA"/>
+    <hyperlink ref="A429" r:id="rId854" display="810008864/DB"/>
+    <hyperlink ref="C429" r:id="rId855" display="Variant of D-LN"/>
+    <hyperlink ref="A430" r:id="rId856" display="810008871/DB"/>
+    <hyperlink ref="C430" r:id="rId857" display="Variant of D-LA"/>
+    <hyperlink ref="A431" r:id="rId858" display="810008872/DB"/>
+    <hyperlink ref="C431" r:id="rId859" display="Variant of D-LA"/>
+    <hyperlink ref="A432" r:id="rId860" display="810008866/DB"/>
+    <hyperlink ref="C432" r:id="rId861" display="Variant of D-LN"/>
+    <hyperlink ref="A433" r:id="rId862" display="810008867/DB"/>
+    <hyperlink ref="C433" r:id="rId863" display="Variant of D-LA"/>
+    <hyperlink ref="A434" r:id="rId864" display="810008876/DB"/>
+    <hyperlink ref="C434" r:id="rId865" display="Variant of D-LA"/>
+    <hyperlink ref="A435" r:id="rId866" display="810009030/DB"/>
+    <hyperlink ref="C435" r:id="rId867" display="Variant of D-LN"/>
+    <hyperlink ref="A436" r:id="rId868" display="760248538"/>
+    <hyperlink ref="C436" r:id="rId869" display="Variant of O-CA"/>
+    <hyperlink ref="A437" r:id="rId870" display="810009720/DB"/>
+    <hyperlink ref="C437" r:id="rId871" display="Variant of S-LN"/>
+    <hyperlink ref="A438" r:id="rId872" display="810009721/DB"/>
+    <hyperlink ref="C438" r:id="rId873" display="Variant of S-LN"/>
+    <hyperlink ref="A439" r:id="rId874" display="810009722/DB"/>
+    <hyperlink ref="C439" r:id="rId875" display="Variant of S-LN"/>
+    <hyperlink ref="A440" r:id="rId876" display="810009723/DB"/>
+    <hyperlink ref="C440" r:id="rId877" display="Variant of S-LN"/>
+    <hyperlink ref="A441" r:id="rId878" display="760238353"/>
+    <hyperlink ref="C441" r:id="rId879" display="Variant of D-LA"/>
+    <hyperlink ref="A442" r:id="rId880" display="760238354"/>
+    <hyperlink ref="C442" r:id="rId881" display="Variant of D-LA"/>
+    <hyperlink ref="A443" r:id="rId882" display="O-432-LA-RB-F12NS/8V/93C"/>
+    <hyperlink ref="C443" r:id="rId883" display="Variant of O-LA"/>
+    <hyperlink ref="A444" r:id="rId884" display="D-HA"/>
+    <hyperlink ref="A445" r:id="rId885" display="B-CN"/>
+    <hyperlink ref="A446" r:id="rId886" display="B-LN"/>
+    <hyperlink ref="A447" r:id="rId887" display="D-CA"/>
+    <hyperlink ref="A448" r:id="rId888" display="D-CN"/>
+    <hyperlink ref="A449" r:id="rId889" display="D-LA"/>
+    <hyperlink ref="A450" r:id="rId890" display="D-LN"/>
+    <hyperlink ref="A451" r:id="rId891" display="O-CA"/>
+    <hyperlink ref="A452" r:id="rId892" display="O-CN"/>
+    <hyperlink ref="A453" r:id="rId893" display="O-LD"/>
+    <hyperlink ref="A454" r:id="rId894" display="O-N3"/>
+    <hyperlink ref="A455" r:id="rId895" display="S-LD"/>
+    <hyperlink ref="A456" r:id="rId896" display="O-288-LA-RB-F12NS/8V/93C"/>
+    <hyperlink ref="C456" r:id="rId897" display="Variant of O-LA"/>
+    <hyperlink ref="A457" r:id="rId898" display="O-720-LA-RB-F12NS/8V/93C"/>
+    <hyperlink ref="C457" r:id="rId899" display="Variant of O-LA"/>
+    <hyperlink ref="A458" r:id="rId900" display="810010103/DB"/>
+    <hyperlink ref="C458" r:id="rId901" display="Variant of B-LN"/>
+    <hyperlink ref="A459" r:id="rId902" display="1593197-5"/>
+    <hyperlink ref="C459" r:id="rId903" display="Variant of O-CN"/>
+    <hyperlink ref="A460" r:id="rId904" display="810010123/DB"/>
     <hyperlink ref="C460" r:id="rId905" display="Variant of D-LN"/>
-    <hyperlink ref="A461" r:id="rId906" display="760185181"/>
-[...129 lines deleted...]
-    <hyperlink ref="A526" r:id="rId1036" display="810010362/DB"/>
+    <hyperlink ref="A461" r:id="rId906" display="760252027"/>
+    <hyperlink ref="C461" r:id="rId907" display="Variant of O-CN"/>
+    <hyperlink ref="A462" r:id="rId908" display="64623447-96MLT"/>
+    <hyperlink ref="C462" r:id="rId909" display="Variant of O-LD"/>
+    <hyperlink ref="A463" r:id="rId910" display="64624474-12MLT"/>
+    <hyperlink ref="C463" r:id="rId911" display="Variant of O-LD"/>
+    <hyperlink ref="A464" r:id="rId912" display="64624474-24MLT"/>
+    <hyperlink ref="C464" r:id="rId913" display="Variant of O-LD"/>
+    <hyperlink ref="A465" r:id="rId914" display="64624474-48MLT"/>
+    <hyperlink ref="C465" r:id="rId915" display="Variant of O-LD"/>
+    <hyperlink ref="A466" r:id="rId916" display="64624474-72MLT"/>
+    <hyperlink ref="C466" r:id="rId917" display="Variant of O-LD"/>
+    <hyperlink ref="A467" r:id="rId918" display="64624474-144MLT"/>
+    <hyperlink ref="C467" r:id="rId919" display="Variant of O-LD"/>
+    <hyperlink ref="A468" r:id="rId920" display="760252024"/>
+    <hyperlink ref="C468" r:id="rId921" display="Variant of O-CN"/>
+    <hyperlink ref="A469" r:id="rId922" display="760252029"/>
+    <hyperlink ref="C469" r:id="rId923" display="Variant of O-CA"/>
+    <hyperlink ref="A470" r:id="rId924" display="760253167"/>
+    <hyperlink ref="C470" r:id="rId925" display="Variant of S-LD"/>
+    <hyperlink ref="A471" r:id="rId926" display="8-769510-4"/>
+    <hyperlink ref="C471" r:id="rId927" display="Variant of O-CN"/>
+    <hyperlink ref="A472" r:id="rId928" display="760253279"/>
+    <hyperlink ref="C472" r:id="rId929" display="Variant of O-N3"/>
+    <hyperlink ref="A473" r:id="rId930" display="760253283"/>
+    <hyperlink ref="C473" r:id="rId931" display="Variant of O-N3"/>
+    <hyperlink ref="A474" r:id="rId932" display="760253286"/>
+    <hyperlink ref="C474" r:id="rId933" display="Variant of O-N3"/>
+    <hyperlink ref="A475" r:id="rId934" display="760253282"/>
+    <hyperlink ref="C475" r:id="rId935" display="Variant of O-N3"/>
+    <hyperlink ref="A476" r:id="rId936" display="760252035"/>
+    <hyperlink ref="C476" r:id="rId937" display="Variant of O-CA"/>
+    <hyperlink ref="A477" r:id="rId938" display="810010099/DB"/>
+    <hyperlink ref="C477" r:id="rId939" display="Variant of B-LN"/>
+    <hyperlink ref="A478" r:id="rId940" display="810010100/DB"/>
+    <hyperlink ref="C478" r:id="rId941" display="Variant of B-LN"/>
+    <hyperlink ref="A479" r:id="rId942" display="760252048"/>
+    <hyperlink ref="C479" r:id="rId943" display="Variant of O-LA"/>
+    <hyperlink ref="A480" r:id="rId944" display="760252045"/>
+    <hyperlink ref="C480" r:id="rId945" display="Variant of O-LA"/>
+    <hyperlink ref="A481" r:id="rId946" display="760252020"/>
+    <hyperlink ref="C481" r:id="rId947" display="Variant of O-CN"/>
+    <hyperlink ref="A482" r:id="rId948" display="760252624"/>
+    <hyperlink ref="C482" r:id="rId949" display="Variant of O-N3"/>
+    <hyperlink ref="A483" r:id="rId950" display="760252625"/>
+    <hyperlink ref="C483" r:id="rId951" display="Variant of O-N3"/>
+    <hyperlink ref="A484" r:id="rId952" display="760252626"/>
+    <hyperlink ref="C484" r:id="rId953" display="Variant of O-N3"/>
+    <hyperlink ref="A485" r:id="rId954" display="760252631"/>
+    <hyperlink ref="C485" r:id="rId955" display="Variant of O-N3"/>
+    <hyperlink ref="A486" r:id="rId956" display="760252632"/>
+    <hyperlink ref="C486" r:id="rId957" display="Variant of O-N3"/>
+    <hyperlink ref="A487" r:id="rId958" display="760252033"/>
+    <hyperlink ref="C487" r:id="rId959" display="Variant of O-CA"/>
+    <hyperlink ref="A488" r:id="rId960" display="760252030"/>
+    <hyperlink ref="C488" r:id="rId961" display="Variant of O-CA"/>
+    <hyperlink ref="A489" r:id="rId962" display="760252695"/>
+    <hyperlink ref="C489" r:id="rId963" display="Variant of O-N3"/>
+    <hyperlink ref="A490" r:id="rId964" display="760252022"/>
+    <hyperlink ref="C490" r:id="rId965" display="Variant of O-CN"/>
+    <hyperlink ref="A491" r:id="rId966" display="810010190/DB"/>
+    <hyperlink ref="C491" r:id="rId967" display="Variant of D-HA"/>
+    <hyperlink ref="A492" r:id="rId968" display="810010171/DB"/>
+    <hyperlink ref="C492" r:id="rId969" display="Variant of B-LN"/>
+    <hyperlink ref="A493" r:id="rId970" display="810010142/DB"/>
+    <hyperlink ref="C493" r:id="rId971" display="Variant of B-CN"/>
+    <hyperlink ref="A494" r:id="rId972" display="64623447-48MLT"/>
+    <hyperlink ref="C494" r:id="rId973" display="Variant of O-LD"/>
+    <hyperlink ref="A495" r:id="rId974" display="760254713"/>
+    <hyperlink ref="C495" r:id="rId975" display="Variant of C-CA"/>
+    <hyperlink ref="A496" r:id="rId976" display="1593143-5"/>
+    <hyperlink ref="C496" r:id="rId977" display="Variant of O-CN"/>
+    <hyperlink ref="A497" r:id="rId978" display="810010675/DB"/>
+    <hyperlink ref="C497" r:id="rId979" display="Variant of B-CN"/>
+    <hyperlink ref="A498" r:id="rId980" display="810010143/DB"/>
+    <hyperlink ref="C498" r:id="rId981" display="Variant of B-CN"/>
+    <hyperlink ref="A499" r:id="rId982" display="810010144/DB"/>
+    <hyperlink ref="C499" r:id="rId983" display="Variant of B-CN"/>
+    <hyperlink ref="A500" r:id="rId984" display="760253862"/>
+    <hyperlink ref="C500" r:id="rId985" display="Variant of O-N3"/>
+    <hyperlink ref="A501" r:id="rId986" display="760252043"/>
+    <hyperlink ref="C501" r:id="rId987" display="Variant of O-LN"/>
+    <hyperlink ref="A502" r:id="rId988" display="760252041"/>
+    <hyperlink ref="C502" r:id="rId989" display="Variant of O-LN"/>
+    <hyperlink ref="A503" r:id="rId990" display="760252028"/>
+    <hyperlink ref="C503" r:id="rId991" display="Variant of O-LA"/>
+    <hyperlink ref="A504" r:id="rId992" display="810010117/DB"/>
+    <hyperlink ref="C504" r:id="rId993" display="Variant of B-CN"/>
+    <hyperlink ref="A505" r:id="rId994" display="810010118/DB"/>
+    <hyperlink ref="C505" r:id="rId995" display="Variant of B-CN"/>
+    <hyperlink ref="A506" r:id="rId996" display="810010120/DB"/>
+    <hyperlink ref="C506" r:id="rId997" display="Variant of B-CN"/>
+    <hyperlink ref="A507" r:id="rId998" display="810010138/DB"/>
+    <hyperlink ref="C507" r:id="rId999" display="Variant of B-LN"/>
+    <hyperlink ref="A508" r:id="rId1000" display="810010136/DB"/>
+    <hyperlink ref="C508" r:id="rId1001" display="Variant of B-LN"/>
+    <hyperlink ref="A509" r:id="rId1002" display="810010135/DB"/>
+    <hyperlink ref="C509" r:id="rId1003" display="Variant of B-LN"/>
+    <hyperlink ref="A510" r:id="rId1004" display="810010134/DB"/>
+    <hyperlink ref="C510" r:id="rId1005" display="Variant of B-LN"/>
+    <hyperlink ref="A511" r:id="rId1006" display="9-1593147-5"/>
+    <hyperlink ref="C511" r:id="rId1007" display="Variant of O-CN"/>
+    <hyperlink ref="A512" r:id="rId1008" display="810010269/DB"/>
+    <hyperlink ref="C512" r:id="rId1009" display="Variant of O-LN"/>
+    <hyperlink ref="A513" r:id="rId1010" display="D-144-LA-8W-F24NS/200"/>
+    <hyperlink ref="C513" r:id="rId1011" display="Variant of D-LA"/>
+    <hyperlink ref="A514" r:id="rId1012" display="810010237/DB"/>
+    <hyperlink ref="C514" r:id="rId1013" display="Variant of D-LA"/>
+    <hyperlink ref="A515" r:id="rId1014" display="810010238/DB"/>
+    <hyperlink ref="C515" r:id="rId1015" display="Variant of D-LA"/>
+    <hyperlink ref="A516" r:id="rId1016" display="810010281/DB"/>
+    <hyperlink ref="C516" r:id="rId1017" display="Variant of B-CN"/>
+    <hyperlink ref="A517" r:id="rId1018" display="810010277/DB"/>
+    <hyperlink ref="C517" r:id="rId1019" display="Variant of B-CN"/>
+    <hyperlink ref="A518" r:id="rId1020" display="760213538"/>
+    <hyperlink ref="C518" r:id="rId1021" display="Variant of D-CN"/>
+    <hyperlink ref="A519" r:id="rId1022" display="760213801"/>
+    <hyperlink ref="C519" r:id="rId1023" display="Variant of D-CA"/>
+    <hyperlink ref="A520" r:id="rId1024" display="760213629"/>
+    <hyperlink ref="C520" r:id="rId1025" display="Variant of D-CN"/>
+    <hyperlink ref="A521" r:id="rId1026" display="760213454"/>
+    <hyperlink ref="C521" r:id="rId1027" display="Variant of D-CN"/>
+    <hyperlink ref="A522" r:id="rId1028" display="760213546"/>
+    <hyperlink ref="C522" r:id="rId1029" display="Variant of D-CN"/>
+    <hyperlink ref="A523" r:id="rId1030" display="760213637"/>
+    <hyperlink ref="C523" r:id="rId1031" display="Variant of D-CN"/>
+    <hyperlink ref="A524" r:id="rId1032" display="760213728"/>
+    <hyperlink ref="C524" r:id="rId1033" display="Variant of D-CN"/>
+    <hyperlink ref="A525" r:id="rId1034" display="760213553"/>
+    <hyperlink ref="C525" r:id="rId1035" display="Variant of D-CN"/>
+    <hyperlink ref="A526" r:id="rId1036" display="760213462"/>
     <hyperlink ref="C526" r:id="rId1037" display="Variant of D-CN"/>
-    <hyperlink ref="A527" r:id="rId1038" display="810010484/DB"/>
-[...7 lines deleted...]
-    <hyperlink ref="A531" r:id="rId1046" display="810010523/DB"/>
+    <hyperlink ref="A527" r:id="rId1038" display="760213827"/>
+    <hyperlink ref="C527" r:id="rId1039" display="Variant of D-CA"/>
+    <hyperlink ref="A528" r:id="rId1040" display="760213736"/>
+    <hyperlink ref="C528" r:id="rId1041" display="Variant of D-CN"/>
+    <hyperlink ref="A529" r:id="rId1042" display="760213835"/>
+    <hyperlink ref="C529" r:id="rId1043" display="Variant of D-CA"/>
+    <hyperlink ref="A530" r:id="rId1044" display="760213561"/>
+    <hyperlink ref="C530" r:id="rId1045" display="Variant of D-CN"/>
+    <hyperlink ref="A531" r:id="rId1046" display="760213744"/>
     <hyperlink ref="C531" r:id="rId1047" display="Variant of D-CN"/>
-    <hyperlink ref="A532" r:id="rId1048" display="810010524/DB"/>
+    <hyperlink ref="A532" r:id="rId1048" display="760213660"/>
     <hyperlink ref="C532" r:id="rId1049" display="Variant of D-CN"/>
-    <hyperlink ref="A533" r:id="rId1050" display="810010525/DB"/>
+    <hyperlink ref="A533" r:id="rId1050" display="760213579"/>
     <hyperlink ref="C533" r:id="rId1051" display="Variant of D-CN"/>
-    <hyperlink ref="A534" r:id="rId1052" display="8108111/DB"/>
-[...43 lines deleted...]
-    <hyperlink ref="A556" r:id="rId1096" display="760053348"/>
+    <hyperlink ref="A534" r:id="rId1052" display="760213843"/>
+    <hyperlink ref="C534" r:id="rId1053" display="Variant of D-CA"/>
+    <hyperlink ref="A535" r:id="rId1054" display="760213751"/>
+    <hyperlink ref="C535" r:id="rId1055" display="Variant of D-CN"/>
+    <hyperlink ref="A536" r:id="rId1056" display="760213892"/>
+    <hyperlink ref="C536" r:id="rId1057" display="Variant of D-CA"/>
+    <hyperlink ref="A537" r:id="rId1058" display="760213678"/>
+    <hyperlink ref="C537" r:id="rId1059" display="Variant of D-CN"/>
+    <hyperlink ref="A538" r:id="rId1060" display="760213991"/>
+    <hyperlink ref="C538" r:id="rId1061" display="Variant of D-CA"/>
+    <hyperlink ref="A539" r:id="rId1062" display="760213587"/>
+    <hyperlink ref="C539" r:id="rId1063" display="Variant of D-CN"/>
+    <hyperlink ref="A540" r:id="rId1064" display="760213686"/>
+    <hyperlink ref="C540" r:id="rId1065" display="Variant of D-CN"/>
+    <hyperlink ref="A541" r:id="rId1066" display="760213785"/>
+    <hyperlink ref="C541" r:id="rId1067" display="Variant of D-CA"/>
+    <hyperlink ref="A542" r:id="rId1068" display="760213918"/>
+    <hyperlink ref="C542" r:id="rId1069" display="Variant of D-CA"/>
+    <hyperlink ref="A543" r:id="rId1070" display="760213876"/>
+    <hyperlink ref="C543" r:id="rId1071" display="Variant of D-CA"/>
+    <hyperlink ref="A544" r:id="rId1072" display="760214015"/>
+    <hyperlink ref="C544" r:id="rId1073" display="Variant of D-CA"/>
+    <hyperlink ref="A545" r:id="rId1074" display="760213926"/>
+    <hyperlink ref="C545" r:id="rId1075" display="Variant of D-CA"/>
+    <hyperlink ref="A546" r:id="rId1076" display="760214023"/>
+    <hyperlink ref="C546" r:id="rId1077" display="Variant of D-CA"/>
+    <hyperlink ref="A547" r:id="rId1078" display="760213934"/>
+    <hyperlink ref="C547" r:id="rId1079" display="Variant of D-CA"/>
+    <hyperlink ref="A548" r:id="rId1080" display="760214031"/>
+    <hyperlink ref="C548" r:id="rId1081" display="Variant of D-CA"/>
+    <hyperlink ref="A549" r:id="rId1082" display="760213942"/>
+    <hyperlink ref="C549" r:id="rId1083" display="Variant of D-CA"/>
+    <hyperlink ref="A550" r:id="rId1084" display="760214049"/>
+    <hyperlink ref="C550" r:id="rId1085" display="Variant of D-CA"/>
+    <hyperlink ref="A551" r:id="rId1086" display="760214064"/>
+    <hyperlink ref="C551" r:id="rId1087" display="Variant of D-CA"/>
+    <hyperlink ref="A552" r:id="rId1088" display="760216325"/>
+    <hyperlink ref="C552" r:id="rId1089" display="Variant of D-LN"/>
+    <hyperlink ref="A553" r:id="rId1090" display="760213975"/>
+    <hyperlink ref="C553" r:id="rId1091" display="Variant of D-CA"/>
+    <hyperlink ref="A554" r:id="rId1092" display="760214072"/>
+    <hyperlink ref="C554" r:id="rId1093" display="Variant of D-CA"/>
+    <hyperlink ref="A555" r:id="rId1094" display="760213983"/>
+    <hyperlink ref="C555" r:id="rId1095" display="Variant of D-CA"/>
+    <hyperlink ref="A556" r:id="rId1096" display="760227215"/>
     <hyperlink ref="C556" r:id="rId1097" display="Variant of D-LA"/>
-    <hyperlink ref="A557" r:id="rId1098" display="760053355"/>
+    <hyperlink ref="A557" r:id="rId1098" display="760227165"/>
     <hyperlink ref="C557" r:id="rId1099" display="Variant of D-LA"/>
-    <hyperlink ref="A558" r:id="rId1100" display="760053728"/>
-[...9 lines deleted...]
-    <hyperlink ref="A563" r:id="rId1110" display="760053843"/>
+    <hyperlink ref="A558" r:id="rId1100" display="760151829"/>
+    <hyperlink ref="C558" r:id="rId1101" display="Variant of D-LN"/>
+    <hyperlink ref="A559" r:id="rId1102" display="760154674"/>
+    <hyperlink ref="C559" r:id="rId1103" display="Variant of D-LN"/>
+    <hyperlink ref="A560" r:id="rId1104" display="760154617"/>
+    <hyperlink ref="C560" r:id="rId1105" display="Variant of D-LN"/>
+    <hyperlink ref="A561" r:id="rId1106" display="760154633"/>
+    <hyperlink ref="C561" r:id="rId1107" display="Variant of D-LA"/>
+    <hyperlink ref="A562" r:id="rId1108" display="760157875"/>
+    <hyperlink ref="C562" r:id="rId1109" display="Variant of O-CN"/>
+    <hyperlink ref="A563" r:id="rId1110" display="760157545"/>
     <hyperlink ref="C563" r:id="rId1111" display="Variant of D-LN"/>
-    <hyperlink ref="A564" r:id="rId1112" display="760053769"/>
+    <hyperlink ref="A564" r:id="rId1112" display="760161448"/>
     <hyperlink ref="C564" r:id="rId1113" display="Variant of D-LA"/>
-    <hyperlink ref="A565" r:id="rId1114" display="760053611"/>
+    <hyperlink ref="A565" r:id="rId1114" display="760162552"/>
     <hyperlink ref="C565" r:id="rId1115" display="Variant of D-LA"/>
-    <hyperlink ref="A566" r:id="rId1116" display="760053777"/>
+    <hyperlink ref="A566" r:id="rId1116" display="760162560"/>
     <hyperlink ref="C566" r:id="rId1117" display="Variant of D-LA"/>
-    <hyperlink ref="A567" r:id="rId1118" display="760053686"/>
+    <hyperlink ref="A567" r:id="rId1118" display="760162586"/>
     <hyperlink ref="C567" r:id="rId1119" display="Variant of D-LA"/>
-    <hyperlink ref="A568" r:id="rId1120" display="760053876"/>
+    <hyperlink ref="A568" r:id="rId1120" display="760166207"/>
     <hyperlink ref="C568" r:id="rId1121" display="Variant of D-LN"/>
-    <hyperlink ref="A569" r:id="rId1122" display="760053785"/>
-[...1 lines deleted...]
-    <hyperlink ref="A570" r:id="rId1124" display="760054221"/>
+    <hyperlink ref="A569" r:id="rId1122" display="760171199"/>
+    <hyperlink ref="C569" r:id="rId1123" display="Variant of O-CA"/>
+    <hyperlink ref="A570" r:id="rId1124" display="760175588"/>
     <hyperlink ref="C570" r:id="rId1125" display="Variant of D-LN"/>
-    <hyperlink ref="A571" r:id="rId1126" display="760053793"/>
-[...5 lines deleted...]
-    <hyperlink ref="A574" r:id="rId1132" display="760053801"/>
+    <hyperlink ref="A571" r:id="rId1126" display="760178491"/>
+    <hyperlink ref="C571" r:id="rId1127" display="Variant of D-LN"/>
+    <hyperlink ref="A572" r:id="rId1128" display="760186106"/>
+    <hyperlink ref="C572" r:id="rId1129" display="Variant of D-LN"/>
+    <hyperlink ref="A573" r:id="rId1130" display="760200378"/>
+    <hyperlink ref="C573" r:id="rId1131" display="Variant of D-LA"/>
+    <hyperlink ref="A574" r:id="rId1132" display="760205401"/>
     <hyperlink ref="C574" r:id="rId1133" display="Variant of D-LA"/>
-    <hyperlink ref="A575" r:id="rId1134" display="760053900"/>
-[...35 lines deleted...]
-    <hyperlink ref="A593" r:id="rId1170" display="760098442"/>
+    <hyperlink ref="A575" r:id="rId1134" display="760203497"/>
+    <hyperlink ref="C575" r:id="rId1135" display="Variant of O-LN"/>
+    <hyperlink ref="A576" r:id="rId1136" display="760206482"/>
+    <hyperlink ref="C576" r:id="rId1137" display="Variant of O-LA"/>
+    <hyperlink ref="A577" r:id="rId1138" display="760213496"/>
+    <hyperlink ref="C577" r:id="rId1139" display="Variant of D-CN"/>
+    <hyperlink ref="A578" r:id="rId1140" display="760213603"/>
+    <hyperlink ref="C578" r:id="rId1141" display="Variant of D-CN"/>
+    <hyperlink ref="A579" r:id="rId1142" display="760213512"/>
+    <hyperlink ref="C579" r:id="rId1143" display="Variant of D-CN"/>
+    <hyperlink ref="A580" r:id="rId1144" display="760213694"/>
+    <hyperlink ref="C580" r:id="rId1145" display="Variant of D-CN"/>
+    <hyperlink ref="A581" r:id="rId1146" display="760213439"/>
+    <hyperlink ref="C581" r:id="rId1147" display="Variant of D-CN"/>
+    <hyperlink ref="A582" r:id="rId1148" display="760213793"/>
+    <hyperlink ref="C582" r:id="rId1149" display="Variant of D-CA"/>
+    <hyperlink ref="A583" r:id="rId1150" display="760213520"/>
+    <hyperlink ref="C583" r:id="rId1151" display="Variant of D-CN"/>
+    <hyperlink ref="A584" r:id="rId1152" display="760213702"/>
+    <hyperlink ref="C584" r:id="rId1153" display="Variant of D-CN"/>
+    <hyperlink ref="A585" r:id="rId1154" display="760128256"/>
+    <hyperlink ref="C585" r:id="rId1155" display="Variant of O-LN"/>
+    <hyperlink ref="A586" r:id="rId1156" display="760128264"/>
+    <hyperlink ref="C586" r:id="rId1157" display="Variant of O-LN"/>
+    <hyperlink ref="A587" r:id="rId1158" display="760128280"/>
+    <hyperlink ref="C587" r:id="rId1159" display="Variant of O-LN"/>
+    <hyperlink ref="A588" r:id="rId1160" display="760128306"/>
+    <hyperlink ref="C588" r:id="rId1161" display="Variant of O-LN"/>
+    <hyperlink ref="A589" r:id="rId1162" display="760135228"/>
+    <hyperlink ref="C589" r:id="rId1163" display="Variant of D-LA"/>
+    <hyperlink ref="A590" r:id="rId1164" display="760135426"/>
+    <hyperlink ref="C590" r:id="rId1165" display="Variant of O-CN"/>
+    <hyperlink ref="A591" r:id="rId1166" display="760135632"/>
+    <hyperlink ref="C591" r:id="rId1167" display="Variant of O-CN"/>
+    <hyperlink ref="A592" r:id="rId1168" display="760135640"/>
+    <hyperlink ref="C592" r:id="rId1169" display="Variant of O-CN"/>
+    <hyperlink ref="A593" r:id="rId1170" display="760135210"/>
     <hyperlink ref="C593" r:id="rId1171" display="Variant of D-LA"/>
-    <hyperlink ref="A594" r:id="rId1172" display="760101360"/>
-[...11 lines deleted...]
-    <hyperlink ref="A600" r:id="rId1184" display="760112755"/>
+    <hyperlink ref="A594" r:id="rId1172" display="760135491"/>
+    <hyperlink ref="C594" r:id="rId1173" display="Variant of O-CN"/>
+    <hyperlink ref="A595" r:id="rId1174" display="760135301"/>
+    <hyperlink ref="C595" r:id="rId1175" display="Variant of D-LN"/>
+    <hyperlink ref="A596" r:id="rId1176" display="760135509"/>
+    <hyperlink ref="C596" r:id="rId1177" display="Variant of O-CN"/>
+    <hyperlink ref="A597" r:id="rId1178" display="760135681"/>
+    <hyperlink ref="C597" r:id="rId1179" display="Variant of O-CN"/>
+    <hyperlink ref="A598" r:id="rId1180" display="760135905"/>
+    <hyperlink ref="C598" r:id="rId1181" display="Variant of O-LN"/>
+    <hyperlink ref="A599" r:id="rId1182" display="760138669"/>
+    <hyperlink ref="C599" r:id="rId1183" display="Variant of D-LA"/>
+    <hyperlink ref="A600" r:id="rId1184" display="760139824"/>
     <hyperlink ref="C600" r:id="rId1185" display="Variant of D-LN"/>
-    <hyperlink ref="A601" r:id="rId1186" display="760112904"/>
+    <hyperlink ref="A601" r:id="rId1186" display="760140731"/>
     <hyperlink ref="C601" r:id="rId1187" display="Variant of D-LN"/>
-    <hyperlink ref="A602" r:id="rId1188" display="760112706"/>
+    <hyperlink ref="A602" r:id="rId1188" display="760142307"/>
     <hyperlink ref="C602" r:id="rId1189" display="Variant of D-LN"/>
-    <hyperlink ref="A603" r:id="rId1190" display="760128256"/>
-[...19 lines deleted...]
-    <hyperlink ref="A613" r:id="rId1210" display="760135301"/>
+    <hyperlink ref="A603" r:id="rId1190" display="760238342"/>
+    <hyperlink ref="C603" r:id="rId1191" display="Variant of D-LN"/>
+    <hyperlink ref="A604" r:id="rId1192" display="760238343"/>
+    <hyperlink ref="C604" r:id="rId1193" display="Variant of D-LN"/>
+    <hyperlink ref="A605" r:id="rId1194" display="760238344"/>
+    <hyperlink ref="C605" r:id="rId1195" display="Variant of D-LA"/>
+    <hyperlink ref="A606" r:id="rId1196" display="760239389"/>
+    <hyperlink ref="C606" r:id="rId1197" display="Variant of D-LN"/>
+    <hyperlink ref="A607" r:id="rId1198" display="760239856"/>
+    <hyperlink ref="C607" r:id="rId1199" display="Variant of D-LN"/>
+    <hyperlink ref="A608" r:id="rId1200" display="760239858"/>
+    <hyperlink ref="C608" r:id="rId1201" display="Variant of D-LA"/>
+    <hyperlink ref="A609" r:id="rId1202" display="760240987"/>
+    <hyperlink ref="C609" r:id="rId1203" display="Variant of D-CN"/>
+    <hyperlink ref="A610" r:id="rId1204" display="760240989"/>
+    <hyperlink ref="C610" r:id="rId1205" display="Variant of D-CA"/>
+    <hyperlink ref="A611" r:id="rId1206" display="760235884"/>
+    <hyperlink ref="C611" r:id="rId1207" display="Variant of D-LN"/>
+    <hyperlink ref="A612" r:id="rId1208" display="810009843/DB"/>
+    <hyperlink ref="C612" r:id="rId1209" display="Variant of C-CA"/>
+    <hyperlink ref="A613" r:id="rId1210" display="810009920/DB"/>
     <hyperlink ref="C613" r:id="rId1211" display="Variant of D-LN"/>
-    <hyperlink ref="A614" r:id="rId1212" display="760135509"/>
-[...215 lines deleted...]
-    <hyperlink ref="A724" r:id="rId1428" display="8108702/DB"/>
+    <hyperlink ref="A614" r:id="rId1212" display="810009926/DB"/>
+    <hyperlink ref="C614" r:id="rId1213" display="Variant of D-LN"/>
+    <hyperlink ref="A615" r:id="rId1214" display="810009927/DB"/>
+    <hyperlink ref="C615" r:id="rId1215" display="Variant of D-LN"/>
+    <hyperlink ref="A616" r:id="rId1216" display="810009929/DB"/>
+    <hyperlink ref="C616" r:id="rId1217" display="Variant of D-LN"/>
+    <hyperlink ref="A617" r:id="rId1218" display="810010019/DB"/>
+    <hyperlink ref="C617" r:id="rId1219" display="Variant of D-CN"/>
+    <hyperlink ref="A618" r:id="rId1220" display="810010012/DB"/>
+    <hyperlink ref="C618" r:id="rId1221" display="Variant of D-CN"/>
+    <hyperlink ref="A619" r:id="rId1222" display="810010017/DB"/>
+    <hyperlink ref="C619" r:id="rId1223" display="Variant of D-CA"/>
+    <hyperlink ref="A620" r:id="rId1224" display="810009842/DB"/>
+    <hyperlink ref="C620" r:id="rId1225" display="Variant of C-CA"/>
+    <hyperlink ref="A621" r:id="rId1226" display="760242754"/>
+    <hyperlink ref="C621" r:id="rId1227" display="Variant of C-CA"/>
+    <hyperlink ref="A622" r:id="rId1228" display="760252102"/>
+    <hyperlink ref="C622" r:id="rId1229" display="Variant of O-CA"/>
+    <hyperlink ref="A623" r:id="rId1230" display="760252103"/>
+    <hyperlink ref="C623" r:id="rId1231" display="Variant of O-CA"/>
+    <hyperlink ref="A624" r:id="rId1232" display="810009878/DB"/>
+    <hyperlink ref="C624" r:id="rId1233" display="Variant of C-CA"/>
+    <hyperlink ref="A625" r:id="rId1234" display="810009879/DB"/>
+    <hyperlink ref="C625" r:id="rId1235" display="Variant of C-CA"/>
+    <hyperlink ref="A626" r:id="rId1236" display="810010057/DB"/>
+    <hyperlink ref="C626" r:id="rId1237" display="Variant of O-LN"/>
+    <hyperlink ref="A627" r:id="rId1238" display="810009999/DB"/>
+    <hyperlink ref="C627" r:id="rId1239" display="Variant of O-CN"/>
+    <hyperlink ref="A628" r:id="rId1240" display="810009724/DB"/>
+    <hyperlink ref="C628" r:id="rId1241" display="Variant of B-LN"/>
+    <hyperlink ref="A629" r:id="rId1242" display="760249630"/>
+    <hyperlink ref="C629" r:id="rId1243" display="Variant of D-LN"/>
+    <hyperlink ref="A630" r:id="rId1244" display="760249698"/>
+    <hyperlink ref="C630" r:id="rId1245" display="Variant of O-CN"/>
+    <hyperlink ref="A631" r:id="rId1246" display="760249694"/>
+    <hyperlink ref="C631" r:id="rId1247" display="Variant of O-CN"/>
+    <hyperlink ref="A632" r:id="rId1248" display="760249705"/>
+    <hyperlink ref="C632" r:id="rId1249" display="Variant of O-CA"/>
+    <hyperlink ref="A633" r:id="rId1250" display="760249708"/>
+    <hyperlink ref="C633" r:id="rId1251" display="Variant of O-CA"/>
+    <hyperlink ref="A634" r:id="rId1252" display="760249700"/>
+    <hyperlink ref="C634" r:id="rId1253" display="Variant of O-CN"/>
+    <hyperlink ref="A635" r:id="rId1254" display="760249706"/>
+    <hyperlink ref="C635" r:id="rId1255" display="Variant of O-CA"/>
+    <hyperlink ref="A636" r:id="rId1256" display="760249728"/>
+    <hyperlink ref="C636" r:id="rId1257" display="Variant of O-LN"/>
+    <hyperlink ref="A637" r:id="rId1258" display="760249731"/>
+    <hyperlink ref="C637" r:id="rId1259" display="Variant of O-LN"/>
+    <hyperlink ref="A638" r:id="rId1260" display="760249738"/>
+    <hyperlink ref="C638" r:id="rId1261" display="Variant of O-LA"/>
+    <hyperlink ref="A639" r:id="rId1262" display="760249739"/>
+    <hyperlink ref="C639" r:id="rId1263" display="Variant of O-LA"/>
+    <hyperlink ref="A640" r:id="rId1264" display="760244889"/>
+    <hyperlink ref="C640" r:id="rId1265" display="Variant of O-LN"/>
+    <hyperlink ref="A641" r:id="rId1266" display="810010009/DB"/>
+    <hyperlink ref="C641" r:id="rId1267" display="Variant of O-LA"/>
+    <hyperlink ref="A642" r:id="rId1268" display="810009934/DB"/>
+    <hyperlink ref="C642" r:id="rId1269" display="Variant of S-LN"/>
+    <hyperlink ref="A643" r:id="rId1270" display="810009935/DB"/>
+    <hyperlink ref="C643" r:id="rId1271" display="Variant of S-LN"/>
+    <hyperlink ref="A644" r:id="rId1272" display="810009936/DB"/>
+    <hyperlink ref="C644" r:id="rId1273" display="Variant of S-LN"/>
+    <hyperlink ref="A645" r:id="rId1274" display="810009937/DB"/>
+    <hyperlink ref="C645" r:id="rId1275" display="Variant of S-LN"/>
+    <hyperlink ref="A646" r:id="rId1276" display="810009944/DB"/>
+    <hyperlink ref="C646" r:id="rId1277" display="Variant of S-LN"/>
+    <hyperlink ref="A647" r:id="rId1278" display="810009940/DB"/>
+    <hyperlink ref="C647" r:id="rId1279" display="Variant of S-LN"/>
+    <hyperlink ref="A648" r:id="rId1280" display="760241048"/>
+    <hyperlink ref="C648" r:id="rId1281" display="Variant of O-LA"/>
+    <hyperlink ref="A649" r:id="rId1282" display="760241049"/>
+    <hyperlink ref="C649" r:id="rId1283" display="Variant of O-LA"/>
+    <hyperlink ref="A650" r:id="rId1284" display="810009687/DB"/>
+    <hyperlink ref="C650" r:id="rId1285" display="Variant of O-LN"/>
+    <hyperlink ref="A651" r:id="rId1286" display="810009684/DB"/>
+    <hyperlink ref="C651" r:id="rId1287" display="Variant of O-LN"/>
+    <hyperlink ref="A652" r:id="rId1288" display="810009686/DB"/>
+    <hyperlink ref="C652" r:id="rId1289" display="Variant of O-LN"/>
+    <hyperlink ref="A653" r:id="rId1290" display="760241056"/>
+    <hyperlink ref="C653" r:id="rId1291" display="Variant of O-LN"/>
+    <hyperlink ref="A654" r:id="rId1292" display="760241061"/>
+    <hyperlink ref="C654" r:id="rId1293" display="Variant of O-LN"/>
+    <hyperlink ref="A655" r:id="rId1294" display="4-2227124-4"/>
+    <hyperlink ref="C655" r:id="rId1295" display="Variant of D-LA"/>
+    <hyperlink ref="A656" r:id="rId1296" display="760248101"/>
+    <hyperlink ref="C656" r:id="rId1297" display="Variant of D-LN"/>
+    <hyperlink ref="A657" r:id="rId1298" display="810009719/DB"/>
+    <hyperlink ref="C657" r:id="rId1299" display="Variant of S-LN"/>
+    <hyperlink ref="A658" r:id="rId1300" display="810009741/DB"/>
+    <hyperlink ref="C658" r:id="rId1301" display="Variant of S-LN"/>
+    <hyperlink ref="A659" r:id="rId1302" display="2121106-3"/>
+    <hyperlink ref="C659" r:id="rId1303" display="Variant of O-CA"/>
+    <hyperlink ref="A660" r:id="rId1304" display="760241057"/>
+    <hyperlink ref="C660" r:id="rId1305" display="Variant of O-LN"/>
+    <hyperlink ref="A661" r:id="rId1306" display="760241058"/>
+    <hyperlink ref="C661" r:id="rId1307" display="Variant of O-LN"/>
+    <hyperlink ref="A662" r:id="rId1308" display="760241059"/>
+    <hyperlink ref="C662" r:id="rId1309" display="Variant of O-LN"/>
+    <hyperlink ref="A663" r:id="rId1310" display="810009954/DB"/>
+    <hyperlink ref="C663" r:id="rId1311" display="Variant of B-LN"/>
+    <hyperlink ref="A664" r:id="rId1312" display="760251204"/>
+    <hyperlink ref="C664" r:id="rId1313" display="Variant of D-LN"/>
+    <hyperlink ref="A665" r:id="rId1314" display="760252036"/>
+    <hyperlink ref="C665" r:id="rId1315" display="Variant of O-CA"/>
+    <hyperlink ref="A666" r:id="rId1316" display="760252040"/>
+    <hyperlink ref="C666" r:id="rId1317" display="Variant of O-LN"/>
+    <hyperlink ref="A667" r:id="rId1318" display="760252039"/>
+    <hyperlink ref="C667" r:id="rId1319" display="Variant of O-LN"/>
+    <hyperlink ref="A668" r:id="rId1320" display="760252047"/>
+    <hyperlink ref="C668" r:id="rId1321" display="Variant of O-LN"/>
+    <hyperlink ref="A669" r:id="rId1322" display="760252023"/>
+    <hyperlink ref="C669" r:id="rId1323" display="Variant of O-CN"/>
+    <hyperlink ref="A670" r:id="rId1324" display="760253168"/>
+    <hyperlink ref="C670" r:id="rId1325" display="Variant of S-LD"/>
+    <hyperlink ref="A671" r:id="rId1326" display="760252037"/>
+    <hyperlink ref="C671" r:id="rId1327" display="Variant of O-LN"/>
+    <hyperlink ref="A672" r:id="rId1328" display="760252019"/>
+    <hyperlink ref="C672" r:id="rId1329" display="Variant of O-CN"/>
+    <hyperlink ref="A673" r:id="rId1330" display="760252026"/>
+    <hyperlink ref="C673" r:id="rId1331" display="Variant of O-CN"/>
+    <hyperlink ref="A674" r:id="rId1332" display="760252623"/>
+    <hyperlink ref="C674" r:id="rId1333" display="Variant of O-N3"/>
+    <hyperlink ref="A675" r:id="rId1334" display="760252627"/>
+    <hyperlink ref="C675" r:id="rId1335" display="Variant of O-N3"/>
+    <hyperlink ref="A676" r:id="rId1336" display="760252628"/>
+    <hyperlink ref="C676" r:id="rId1337" display="Variant of O-N3"/>
+    <hyperlink ref="A677" r:id="rId1338" display="760252629"/>
+    <hyperlink ref="C677" r:id="rId1339" display="Variant of O-N3"/>
+    <hyperlink ref="A678" r:id="rId1340" display="760252630"/>
+    <hyperlink ref="C678" r:id="rId1341" display="Variant of O-N3"/>
+    <hyperlink ref="A679" r:id="rId1342" display="760252021"/>
+    <hyperlink ref="C679" r:id="rId1343" display="Variant of O-CN"/>
+    <hyperlink ref="A680" r:id="rId1344" display="760252051"/>
+    <hyperlink ref="C680" r:id="rId1345" display="Variant of D-LA"/>
+    <hyperlink ref="A681" r:id="rId1346" display="760238911"/>
+    <hyperlink ref="C681" r:id="rId1347" display="Variant of O-CA"/>
+    <hyperlink ref="A682" r:id="rId1348" display="760252158"/>
+    <hyperlink ref="C682" r:id="rId1349" display="Variant of O-N3"/>
+    <hyperlink ref="A683" r:id="rId1350" display="760252032"/>
+    <hyperlink ref="C683" r:id="rId1351" display="Variant of O-CA"/>
+    <hyperlink ref="A684" r:id="rId1352" display="810010116/DB"/>
+    <hyperlink ref="C684" r:id="rId1353" display="Variant of B-CN"/>
+    <hyperlink ref="A685" r:id="rId1354" display="760253897"/>
+    <hyperlink ref="C685" r:id="rId1355" display="Variant of O-N3"/>
+    <hyperlink ref="A686" r:id="rId1356" display="810010266/DB"/>
+    <hyperlink ref="C686" r:id="rId1357" display="Variant of B-CN"/>
+    <hyperlink ref="A687" r:id="rId1358" display="810010270/DB"/>
+    <hyperlink ref="C687" r:id="rId1359" display="Variant of O-LN"/>
+    <hyperlink ref="A688" r:id="rId1360" display="810010271/DB"/>
+    <hyperlink ref="C688" r:id="rId1361" display="Variant of O-LN"/>
+    <hyperlink ref="A689" r:id="rId1362" display="810010119/DB"/>
+    <hyperlink ref="C689" r:id="rId1363" display="Variant of B-CN"/>
+    <hyperlink ref="A690" r:id="rId1364" display="810010121/DB"/>
+    <hyperlink ref="C690" r:id="rId1365" display="Variant of B-CN"/>
+    <hyperlink ref="A691" r:id="rId1366" display="810010137/DB"/>
+    <hyperlink ref="C691" r:id="rId1367" display="Variant of B-LN"/>
+    <hyperlink ref="A692" r:id="rId1368" display="2121106-2"/>
+    <hyperlink ref="C692" r:id="rId1369" display="Variant of O-CA"/>
+    <hyperlink ref="A693" r:id="rId1370" display="8107565/DB"/>
+    <hyperlink ref="C693" r:id="rId1371" display="Variant of D-LN"/>
+    <hyperlink ref="A694" r:id="rId1372" display="64623447-12MLT"/>
+    <hyperlink ref="C694" r:id="rId1373" display="Variant of O-LD"/>
+    <hyperlink ref="A695" r:id="rId1374" display="760254725"/>
+    <hyperlink ref="C695" r:id="rId1375" display="Variant of C-CA"/>
+    <hyperlink ref="A696" r:id="rId1376" display="810010146/DB"/>
+    <hyperlink ref="C696" r:id="rId1377" display="Variant of B-CN"/>
+    <hyperlink ref="A697" r:id="rId1378" display="810010145/DB"/>
+    <hyperlink ref="C697" r:id="rId1379" display="Variant of B-CN"/>
+    <hyperlink ref="A698" r:id="rId1380" display="8-769509-4"/>
+    <hyperlink ref="C698" r:id="rId1381" display="Variant of O-CN"/>
+    <hyperlink ref="A699" r:id="rId1382" display="760253281"/>
+    <hyperlink ref="C699" r:id="rId1383" display="Variant of O-N3"/>
+    <hyperlink ref="A700" r:id="rId1384" display="760253280"/>
+    <hyperlink ref="C700" r:id="rId1385" display="Variant of O-N3"/>
+    <hyperlink ref="A701" r:id="rId1386" display="760253284"/>
+    <hyperlink ref="C701" r:id="rId1387" display="Variant of O-N3"/>
+    <hyperlink ref="A702" r:id="rId1388" display="760253287"/>
+    <hyperlink ref="C702" r:id="rId1389" display="Variant of O-N3"/>
+    <hyperlink ref="A703" r:id="rId1390" display="760253285"/>
+    <hyperlink ref="C703" r:id="rId1391" display="Variant of O-N3"/>
+    <hyperlink ref="A704" r:id="rId1392" display="810010104/DB"/>
+    <hyperlink ref="C704" r:id="rId1393" display="Variant of B-LN"/>
+    <hyperlink ref="A705" r:id="rId1394" display="64623447-06MLT"/>
+    <hyperlink ref="C705" r:id="rId1395" display="Variant of O-LD"/>
+    <hyperlink ref="A706" r:id="rId1396" display="64624474-06MLT"/>
+    <hyperlink ref="C706" r:id="rId1397" display="Variant of O-LD"/>
+    <hyperlink ref="A707" r:id="rId1398" display="D-192-LA-8W-F24NS/200"/>
+    <hyperlink ref="C707" r:id="rId1399" display="Variant of D-LA"/>
+    <hyperlink ref="A708" r:id="rId1400" display="64623447-24MLT"/>
+    <hyperlink ref="C708" r:id="rId1401" display="Variant of O-LD"/>
+    <hyperlink ref="A709" r:id="rId1402" display="810010196/DB"/>
+    <hyperlink ref="C709" r:id="rId1403" display="Variant of B-CN"/>
+    <hyperlink ref="A710" r:id="rId1404" display="810010278/DB"/>
+    <hyperlink ref="C710" r:id="rId1405" display="Variant of B-CN"/>
+    <hyperlink ref="A711" r:id="rId1406" display="810009832/DB"/>
+    <hyperlink ref="C711" r:id="rId1407" display="Variant of O-CA"/>
+    <hyperlink ref="A712" r:id="rId1408" display="810009833/DB"/>
+    <hyperlink ref="C712" r:id="rId1409" display="Variant of O-CA"/>
+    <hyperlink ref="A713" r:id="rId1410" display="810009836/DB"/>
+    <hyperlink ref="C713" r:id="rId1411" display="Variant of O-CA"/>
+    <hyperlink ref="A714" r:id="rId1412" display="760249410"/>
+    <hyperlink ref="C714" r:id="rId1413" display="Variant of B-LN"/>
+    <hyperlink ref="A715" r:id="rId1414" display="810009899/DB"/>
+    <hyperlink ref="C715" r:id="rId1415" display="Variant of B-LN"/>
+    <hyperlink ref="A716" r:id="rId1416" display="810009900/DB"/>
+    <hyperlink ref="C716" r:id="rId1417" display="Variant of B-LN"/>
+    <hyperlink ref="A717" r:id="rId1418" display="810009902/DB"/>
+    <hyperlink ref="C717" r:id="rId1419" display="Variant of B-LN"/>
+    <hyperlink ref="A718" r:id="rId1420" display="810009904/DB"/>
+    <hyperlink ref="C718" r:id="rId1421" display="Variant of B-LN"/>
+    <hyperlink ref="A719" r:id="rId1422" display="O-L2"/>
+    <hyperlink ref="A720" r:id="rId1423" display="O-LA"/>
+    <hyperlink ref="A721" r:id="rId1424" display="S-LN"/>
+    <hyperlink ref="A722" r:id="rId1425" display="O-LN"/>
+    <hyperlink ref="A723" r:id="rId1426" display="8106750/DB"/>
+    <hyperlink ref="C723" r:id="rId1427" display="Variant of O-LN"/>
+    <hyperlink ref="A724" r:id="rId1428" display="8107365/DB"/>
     <hyperlink ref="C724" r:id="rId1429" display="Variant of D-LN"/>
-    <hyperlink ref="A725" r:id="rId1430" display="860646628/DB"/>
+    <hyperlink ref="A725" r:id="rId1430" display="8106687/DB"/>
     <hyperlink ref="C725" r:id="rId1431" display="Variant of O-LN"/>
-    <hyperlink ref="A726" r:id="rId1432" display="860646607/DB"/>
-[...23 lines deleted...]
-    <hyperlink ref="A738" r:id="rId1456" display="760138669"/>
+    <hyperlink ref="A726" r:id="rId1432" display="8107306/DB"/>
+    <hyperlink ref="C726" r:id="rId1433" display="Variant of D-LA"/>
+    <hyperlink ref="A727" r:id="rId1434" display="8107366/DB"/>
+    <hyperlink ref="C727" r:id="rId1435" display="Variant of D-LN"/>
+    <hyperlink ref="A728" r:id="rId1436" display="8107307/DB"/>
+    <hyperlink ref="C728" r:id="rId1437" display="Variant of D-LA"/>
+    <hyperlink ref="A729" r:id="rId1438" display="8107567/DB"/>
+    <hyperlink ref="C729" r:id="rId1439" display="Variant of D-LN"/>
+    <hyperlink ref="A730" r:id="rId1440" display="8107558/DB"/>
+    <hyperlink ref="C730" r:id="rId1441" display="Variant of D-LA"/>
+    <hyperlink ref="A731" r:id="rId1442" display="8107298/DB"/>
+    <hyperlink ref="C731" r:id="rId1443" display="Variant of D-LA"/>
+    <hyperlink ref="A732" r:id="rId1444" display="8107360/DB"/>
+    <hyperlink ref="C732" r:id="rId1445" display="Variant of D-LN"/>
+    <hyperlink ref="A733" r:id="rId1446" display="8107559/DB"/>
+    <hyperlink ref="C733" r:id="rId1447" display="Variant of D-LA"/>
+    <hyperlink ref="A734" r:id="rId1448" display="8107299/DB"/>
+    <hyperlink ref="C734" r:id="rId1449" display="Variant of D-LA"/>
+    <hyperlink ref="A735" r:id="rId1450" display="8107362/DB"/>
+    <hyperlink ref="C735" r:id="rId1451" display="Variant of D-LN"/>
+    <hyperlink ref="A736" r:id="rId1452" display="8107363/DB"/>
+    <hyperlink ref="C736" r:id="rId1453" display="Variant of D-LN"/>
+    <hyperlink ref="A737" r:id="rId1454" display="810010273/DB"/>
+    <hyperlink ref="C737" r:id="rId1455" display="Variant of D-LA"/>
+    <hyperlink ref="A738" r:id="rId1456" display="810010275/DB"/>
     <hyperlink ref="C738" r:id="rId1457" display="Variant of D-LA"/>
-    <hyperlink ref="A739" r:id="rId1458" display="760139824"/>
-[...5 lines deleted...]
-    <hyperlink ref="A742" r:id="rId1464" display="760143248"/>
+    <hyperlink ref="A739" r:id="rId1458" display="8107772/DB"/>
+    <hyperlink ref="C739" r:id="rId1459" display="Variant of D-LA"/>
+    <hyperlink ref="A740" r:id="rId1460" display="810010276/DB"/>
+    <hyperlink ref="C740" r:id="rId1461" display="Variant of D-LA"/>
+    <hyperlink ref="A741" r:id="rId1462" display="8107821/DB"/>
+    <hyperlink ref="C741" r:id="rId1463" display="Variant of D-LA"/>
+    <hyperlink ref="A742" r:id="rId1464" display="810009923/DB"/>
     <hyperlink ref="C742" r:id="rId1465" display="Variant of D-LN"/>
-    <hyperlink ref="A743" r:id="rId1466" display="760143263"/>
+    <hyperlink ref="A743" r:id="rId1466" display="8107859/DB"/>
     <hyperlink ref="C743" r:id="rId1467" display="Variant of D-LN"/>
-    <hyperlink ref="A744" r:id="rId1468" display="760146381"/>
-[...1 lines deleted...]
-    <hyperlink ref="A745" r:id="rId1470" display="760149484"/>
+    <hyperlink ref="A744" r:id="rId1468" display="8107943/DB"/>
+    <hyperlink ref="C744" r:id="rId1469" display="Variant of D-LA"/>
+    <hyperlink ref="A745" r:id="rId1470" display="8107925/DB"/>
     <hyperlink ref="C745" r:id="rId1471" display="Variant of D-LA"/>
-    <hyperlink ref="A746" r:id="rId1472" display="760150854"/>
-[...13 lines deleted...]
-    <hyperlink ref="A753" r:id="rId1486" display="760157545"/>
+    <hyperlink ref="A746" r:id="rId1472" display="8107836/DB"/>
+    <hyperlink ref="C746" r:id="rId1473" display="Variant of D-LA"/>
+    <hyperlink ref="A747" r:id="rId1474" display="8107959/DB"/>
+    <hyperlink ref="C747" r:id="rId1475" display="Variant of D-LA"/>
+    <hyperlink ref="A748" r:id="rId1476" display="8107784/DB"/>
+    <hyperlink ref="C748" r:id="rId1477" display="Variant of D-LA"/>
+    <hyperlink ref="A749" r:id="rId1478" display="8107837/DB"/>
+    <hyperlink ref="C749" r:id="rId1479" display="Variant of D-LA"/>
+    <hyperlink ref="A750" r:id="rId1480" display="8108029/DB"/>
+    <hyperlink ref="C750" r:id="rId1481" display="Variant of D-LA"/>
+    <hyperlink ref="A751" r:id="rId1482" display="8107855/DB"/>
+    <hyperlink ref="C751" r:id="rId1483" display="Variant of D-LN"/>
+    <hyperlink ref="A752" r:id="rId1484" display="8107884/DB"/>
+    <hyperlink ref="C752" r:id="rId1485" display="Variant of O-LA"/>
+    <hyperlink ref="A753" r:id="rId1486" display="8108037/DB"/>
     <hyperlink ref="C753" r:id="rId1487" display="Variant of D-LN"/>
-    <hyperlink ref="A754" r:id="rId1488" display="760161448"/>
-[...1 lines deleted...]
-    <hyperlink ref="A755" r:id="rId1490" display="760162552"/>
+    <hyperlink ref="A754" r:id="rId1488" display="8108050/DB"/>
+    <hyperlink ref="C754" r:id="rId1489" display="Variant of O-LN"/>
+    <hyperlink ref="A755" r:id="rId1490" display="8108149/DB"/>
     <hyperlink ref="C755" r:id="rId1491" display="Variant of D-LA"/>
-    <hyperlink ref="A756" r:id="rId1492" display="760162560"/>
-[...1 lines deleted...]
-    <hyperlink ref="A757" r:id="rId1494" display="760162586"/>
+    <hyperlink ref="A756" r:id="rId1492" display="8108095/DB"/>
+    <hyperlink ref="C756" r:id="rId1493" display="Variant of D-LN"/>
+    <hyperlink ref="A757" r:id="rId1494" display="8108313/DB"/>
     <hyperlink ref="C757" r:id="rId1495" display="Variant of D-LA"/>
-    <hyperlink ref="A758" r:id="rId1496" display="760166207"/>
+    <hyperlink ref="A758" r:id="rId1496" display="8108442/DB"/>
     <hyperlink ref="C758" r:id="rId1497" display="Variant of D-LN"/>
-    <hyperlink ref="A759" r:id="rId1498" display="760171199"/>
-[...1 lines deleted...]
-    <hyperlink ref="A760" r:id="rId1500" display="760175588"/>
+    <hyperlink ref="A759" r:id="rId1498" display="8108443/DB"/>
+    <hyperlink ref="C759" r:id="rId1499" display="Variant of D-LN"/>
+    <hyperlink ref="A760" r:id="rId1500" display="8108302/DB"/>
     <hyperlink ref="C760" r:id="rId1501" display="Variant of D-LN"/>
-    <hyperlink ref="A761" r:id="rId1502" display="760178491"/>
-[...1 lines deleted...]
-    <hyperlink ref="A762" r:id="rId1504" display="760185215"/>
+    <hyperlink ref="A761" r:id="rId1502" display="8108435/DB"/>
+    <hyperlink ref="C761" r:id="rId1503" display="Variant of D-LA"/>
+    <hyperlink ref="A762" r:id="rId1504" display="8108702/DB"/>
     <hyperlink ref="C762" r:id="rId1505" display="Variant of D-LN"/>
-    <hyperlink ref="A763" r:id="rId1506" display="760185223"/>
-[...3 lines deleted...]
-    <hyperlink ref="A765" r:id="rId1510" display="760185942"/>
+    <hyperlink ref="A763" r:id="rId1506" display="860646628/DB"/>
+    <hyperlink ref="C763" r:id="rId1507" display="Variant of O-LN"/>
+    <hyperlink ref="A764" r:id="rId1508" display="860646607/DB"/>
+    <hyperlink ref="C764" r:id="rId1509" display="Variant of O-LA"/>
+    <hyperlink ref="A765" r:id="rId1510" display="860646629/DB"/>
     <hyperlink ref="C765" r:id="rId1511" display="Variant of O-LN"/>
-    <hyperlink ref="A766" r:id="rId1512" display="760185173"/>
-[...3 lines deleted...]
-    <hyperlink ref="A768" r:id="rId1516" display="760185975"/>
+    <hyperlink ref="A766" r:id="rId1512" display="860646620/DB"/>
+    <hyperlink ref="C766" r:id="rId1513" display="Variant of O-LN"/>
+    <hyperlink ref="A767" r:id="rId1514" display="860646609/DB"/>
+    <hyperlink ref="C767" r:id="rId1515" display="Variant of O-LA"/>
+    <hyperlink ref="A768" r:id="rId1516" display="860646622/DB"/>
     <hyperlink ref="C768" r:id="rId1517" display="Variant of O-LN"/>
-    <hyperlink ref="A769" r:id="rId1518" display="760185686"/>
-[...9 lines deleted...]
-    <hyperlink ref="A774" r:id="rId1528" display="760206482"/>
+    <hyperlink ref="A769" r:id="rId1518" display="860646631/DB"/>
+    <hyperlink ref="C769" r:id="rId1519" display="Variant of O-LN"/>
+    <hyperlink ref="A770" r:id="rId1520" display="860646611/DB"/>
+    <hyperlink ref="C770" r:id="rId1521" display="Variant of O-LA"/>
+    <hyperlink ref="A771" r:id="rId1522" display="860646623/DB"/>
+    <hyperlink ref="C771" r:id="rId1523" display="Variant of O-LN"/>
+    <hyperlink ref="A772" r:id="rId1524" display="860646612/DB"/>
+    <hyperlink ref="C772" r:id="rId1525" display="Variant of O-LA"/>
+    <hyperlink ref="A773" r:id="rId1526" display="860646605/DB"/>
+    <hyperlink ref="C773" r:id="rId1527" display="Variant of O-LA"/>
+    <hyperlink ref="A774" r:id="rId1528" display="860646614/DB"/>
     <hyperlink ref="C774" r:id="rId1529" display="Variant of O-LA"/>
-    <hyperlink ref="A775" r:id="rId1530" display="760213496"/>
-[...15 lines deleted...]
-    <hyperlink ref="A783" r:id="rId1546" display="760213538"/>
+    <hyperlink ref="A775" r:id="rId1530" display="810008858/DB"/>
+    <hyperlink ref="C775" r:id="rId1531" display="Variant of D-LN"/>
+    <hyperlink ref="A776" r:id="rId1532" display="810008859/DB"/>
+    <hyperlink ref="C776" r:id="rId1533" display="Variant of D-LN"/>
+    <hyperlink ref="A777" r:id="rId1534" display="810008868/DB"/>
+    <hyperlink ref="C777" r:id="rId1535" display="Variant of D-LA"/>
+    <hyperlink ref="A778" r:id="rId1536" display="810008862/DB"/>
+    <hyperlink ref="C778" r:id="rId1537" display="Variant of D-LN"/>
+    <hyperlink ref="A779" r:id="rId1538" display="810008857/DB"/>
+    <hyperlink ref="C779" r:id="rId1539" display="Variant of D-LN"/>
+    <hyperlink ref="A780" r:id="rId1540" display="810008874/DB"/>
+    <hyperlink ref="C780" r:id="rId1541" display="Variant of D-LA"/>
+    <hyperlink ref="A781" r:id="rId1542" display="810009012/DB"/>
+    <hyperlink ref="C781" r:id="rId1543" display="Variant of D-LA"/>
+    <hyperlink ref="A782" r:id="rId1544" display="810009034/DB"/>
+    <hyperlink ref="C782" r:id="rId1545" display="Variant of D-LA"/>
+    <hyperlink ref="A783" r:id="rId1546" display="810009429/DB"/>
     <hyperlink ref="C783" r:id="rId1547" display="Variant of D-CN"/>
-    <hyperlink ref="A784" r:id="rId1548" display="760213801"/>
-[...65 lines deleted...]
-    <hyperlink ref="A817" r:id="rId1614" display="760216325"/>
+    <hyperlink ref="A784" r:id="rId1548" display="810009430/DB"/>
+    <hyperlink ref="C784" r:id="rId1549" display="Variant of D-CN"/>
+    <hyperlink ref="A785" r:id="rId1550" display="810009639/DB"/>
+    <hyperlink ref="C785" r:id="rId1551" display="Variant of B-LN"/>
+    <hyperlink ref="A786" r:id="rId1552" display="810009656/DB"/>
+    <hyperlink ref="C786" r:id="rId1553" display="Variant of B-LN"/>
+    <hyperlink ref="A787" r:id="rId1554" display="810009649/DB"/>
+    <hyperlink ref="C787" r:id="rId1555" display="Variant of B-LN"/>
+    <hyperlink ref="A788" r:id="rId1556" display="810009650/DB"/>
+    <hyperlink ref="C788" r:id="rId1557" display="Variant of B-LN"/>
+    <hyperlink ref="A789" r:id="rId1558" display="810009641/DB"/>
+    <hyperlink ref="C789" r:id="rId1559" display="Variant of B-LN"/>
+    <hyperlink ref="A790" r:id="rId1560" display="810009651/DB"/>
+    <hyperlink ref="C790" r:id="rId1561" display="Variant of B-LN"/>
+    <hyperlink ref="A791" r:id="rId1562" display="810009642/DB"/>
+    <hyperlink ref="C791" r:id="rId1563" display="Variant of B-LN"/>
+    <hyperlink ref="A792" r:id="rId1564" display="810009652/DB"/>
+    <hyperlink ref="C792" r:id="rId1565" display="Variant of B-LN"/>
+    <hyperlink ref="A793" r:id="rId1566" display="810009654/DB"/>
+    <hyperlink ref="C793" r:id="rId1567" display="Variant of B-LN"/>
+    <hyperlink ref="A794" r:id="rId1568" display="810009655/DB"/>
+    <hyperlink ref="C794" r:id="rId1569" display="Variant of B-LN"/>
+    <hyperlink ref="A795" r:id="rId1570" display="8101755/DB"/>
+    <hyperlink ref="C795" r:id="rId1571" display="Variant of O-CA"/>
+    <hyperlink ref="A796" r:id="rId1572" display="8101756/DB"/>
+    <hyperlink ref="C796" r:id="rId1573" display="Variant of O-CA"/>
+    <hyperlink ref="A797" r:id="rId1574" display="8101757/DB"/>
+    <hyperlink ref="C797" r:id="rId1575" display="Variant of O-CA"/>
+    <hyperlink ref="A798" r:id="rId1576" display="8101763/DB"/>
+    <hyperlink ref="C798" r:id="rId1577" display="Variant of O-CA"/>
+    <hyperlink ref="A799" r:id="rId1578" display="8106357/DB"/>
+    <hyperlink ref="C799" r:id="rId1579" display="Variant of O-CA"/>
+    <hyperlink ref="A800" r:id="rId1580" display="8101765/DB"/>
+    <hyperlink ref="C800" r:id="rId1581" display="Variant of O-CA"/>
+    <hyperlink ref="A801" r:id="rId1582" display="8106267/DB"/>
+    <hyperlink ref="C801" r:id="rId1583" display="Variant of O-CA"/>
+    <hyperlink ref="A802" r:id="rId1584" display="8106268/DB"/>
+    <hyperlink ref="C802" r:id="rId1585" display="Variant of O-CA"/>
+    <hyperlink ref="A803" r:id="rId1586" display="8106285/DB"/>
+    <hyperlink ref="C803" r:id="rId1587" display="Variant of O-CA"/>
+    <hyperlink ref="A804" r:id="rId1588" display="8102402/DB"/>
+    <hyperlink ref="C804" r:id="rId1589" display="Variant of O-CA"/>
+    <hyperlink ref="A805" r:id="rId1590" display="8102408/DB"/>
+    <hyperlink ref="C805" r:id="rId1591" display="Variant of O-CA"/>
+    <hyperlink ref="A806" r:id="rId1592" display="8106677/DB"/>
+    <hyperlink ref="C806" r:id="rId1593" display="Variant of O-LA"/>
+    <hyperlink ref="A807" r:id="rId1594" display="8107301/DB"/>
+    <hyperlink ref="C807" r:id="rId1595" display="Variant of D-LA"/>
+    <hyperlink ref="A808" r:id="rId1596" display="8106680/DB"/>
+    <hyperlink ref="C808" r:id="rId1597" display="Variant of O-LA"/>
+    <hyperlink ref="A809" r:id="rId1598" display="8106673/DB"/>
+    <hyperlink ref="C809" r:id="rId1599" display="Variant of O-LA"/>
+    <hyperlink ref="A810" r:id="rId1600" display="8106674/DB"/>
+    <hyperlink ref="C810" r:id="rId1601" display="Variant of O-LA"/>
+    <hyperlink ref="A811" r:id="rId1602" display="8107364/DB"/>
+    <hyperlink ref="C811" r:id="rId1603" display="Variant of D-LN"/>
+    <hyperlink ref="A812" r:id="rId1604" display="760240985"/>
+    <hyperlink ref="C812" r:id="rId1605" display="Variant of D-CN"/>
+    <hyperlink ref="A813" r:id="rId1606" display="760240986"/>
+    <hyperlink ref="C813" r:id="rId1607" display="Variant of D-CN"/>
+    <hyperlink ref="A814" r:id="rId1608" display="760241352"/>
+    <hyperlink ref="C814" r:id="rId1609" display="Variant of D-LN"/>
+    <hyperlink ref="A815" r:id="rId1610" display="760241357"/>
+    <hyperlink ref="C815" r:id="rId1611" display="Variant of D-LA"/>
+    <hyperlink ref="A816" r:id="rId1612" display="760241358"/>
+    <hyperlink ref="C816" r:id="rId1613" display="Variant of D-LA"/>
+    <hyperlink ref="A817" r:id="rId1614" display="760243175"/>
     <hyperlink ref="C817" r:id="rId1615" display="Variant of D-LN"/>
-    <hyperlink ref="A818" r:id="rId1616" display="760213975"/>
-[...65 lines deleted...]
-    <hyperlink ref="A851" r:id="rId1682" display="810009687/DB"/>
+    <hyperlink ref="A818" r:id="rId1616" display="760243167"/>
+    <hyperlink ref="C818" r:id="rId1617" display="Variant of D-LA"/>
+    <hyperlink ref="A819" r:id="rId1618" display="760243170"/>
+    <hyperlink ref="C819" r:id="rId1619" display="Variant of D-LA"/>
+    <hyperlink ref="A820" r:id="rId1620" display="760243179"/>
+    <hyperlink ref="C820" r:id="rId1621" display="Variant of D-LN"/>
+    <hyperlink ref="A821" r:id="rId1622" display="760243174"/>
+    <hyperlink ref="C821" r:id="rId1623" display="Variant of D-LN"/>
+    <hyperlink ref="A822" r:id="rId1624" display="860646627/DB"/>
+    <hyperlink ref="C822" r:id="rId1625" display="Variant of O-LN"/>
+    <hyperlink ref="A823" r:id="rId1626" display="810009682/DB"/>
+    <hyperlink ref="C823" r:id="rId1627" display="Variant of O-LN"/>
+    <hyperlink ref="A824" r:id="rId1628" display="760244890"/>
+    <hyperlink ref="C824" r:id="rId1629" display="Variant of O-LN"/>
+    <hyperlink ref="A825" r:id="rId1630" display="760244986"/>
+    <hyperlink ref="C825" r:id="rId1631" display="Variant of B-LN"/>
+    <hyperlink ref="A826" r:id="rId1632" display="760244987"/>
+    <hyperlink ref="C826" r:id="rId1633" display="Variant of B-LN"/>
+    <hyperlink ref="A827" r:id="rId1634" display="760244894"/>
+    <hyperlink ref="C827" r:id="rId1635" display="Variant of O-LN"/>
+    <hyperlink ref="A828" r:id="rId1636" display="760244988"/>
+    <hyperlink ref="C828" r:id="rId1637" display="Variant of B-LN"/>
+    <hyperlink ref="A829" r:id="rId1638" display="760244989"/>
+    <hyperlink ref="C829" r:id="rId1639" display="Variant of B-LN"/>
+    <hyperlink ref="A830" r:id="rId1640" display="760244990"/>
+    <hyperlink ref="C830" r:id="rId1641" display="Variant of B-LN"/>
+    <hyperlink ref="A831" r:id="rId1642" display="760244991"/>
+    <hyperlink ref="C831" r:id="rId1643" display="Variant of B-LN"/>
+    <hyperlink ref="A832" r:id="rId1644" display="760244992"/>
+    <hyperlink ref="C832" r:id="rId1645" display="Variant of B-LN"/>
+    <hyperlink ref="A833" r:id="rId1646" display="810010414/DB"/>
+    <hyperlink ref="C833" r:id="rId1647" display="Variant of O-LN"/>
+    <hyperlink ref="A834" r:id="rId1648" display="810010412/DB"/>
+    <hyperlink ref="C834" r:id="rId1649" display="Variant of O-L2"/>
+    <hyperlink ref="A835" r:id="rId1650" display="810010416/DB"/>
+    <hyperlink ref="C835" r:id="rId1651" display="Variant of O-LN"/>
+    <hyperlink ref="A836" r:id="rId1652" display="810110906/DB"/>
+    <hyperlink ref="C836" r:id="rId1653" display="Variant of B-LN"/>
+    <hyperlink ref="A837" r:id="rId1654" display="810110903/DB"/>
+    <hyperlink ref="C837" r:id="rId1655" display="Variant of B-LN"/>
+    <hyperlink ref="A838" r:id="rId1656" display="760262194"/>
+    <hyperlink ref="C838" r:id="rId1657" display="Variant of O-LN"/>
+    <hyperlink ref="A839" r:id="rId1658" display="760262195"/>
+    <hyperlink ref="C839" r:id="rId1659" display="Variant of O-LN"/>
+    <hyperlink ref="A840" r:id="rId1660" display="760262197"/>
+    <hyperlink ref="C840" r:id="rId1661" display="Variant of O-LN"/>
+    <hyperlink ref="A841" r:id="rId1662" display="760262301"/>
+    <hyperlink ref="C841" r:id="rId1663" display="Variant of O-LN"/>
+    <hyperlink ref="A842" r:id="rId1664" display="760262303"/>
+    <hyperlink ref="C842" r:id="rId1665" display="Variant of O-LN"/>
+    <hyperlink ref="A843" r:id="rId1666" display="760262305"/>
+    <hyperlink ref="C843" r:id="rId1667" display="Variant of O-LN"/>
+    <hyperlink ref="A844" r:id="rId1668" display="760262200"/>
+    <hyperlink ref="C844" r:id="rId1669" display="Variant of O-LN"/>
+    <hyperlink ref="A845" r:id="rId1670" display="760260081"/>
+    <hyperlink ref="C845" r:id="rId1671" display="Variant of B-LN"/>
+    <hyperlink ref="A846" r:id="rId1672" display="760260089"/>
+    <hyperlink ref="C846" r:id="rId1673" display="Variant of B-LN"/>
+    <hyperlink ref="A847" r:id="rId1674" display="760262187"/>
+    <hyperlink ref="C847" r:id="rId1675" display="Variant of B-LN"/>
+    <hyperlink ref="A848" r:id="rId1676" display="760262190"/>
+    <hyperlink ref="C848" r:id="rId1677" display="Variant of B-LN"/>
+    <hyperlink ref="A849" r:id="rId1678" display="810111006/DB"/>
+    <hyperlink ref="C849" r:id="rId1679" display="Variant of O-LN"/>
+    <hyperlink ref="A850" r:id="rId1680" display="810010365/DB"/>
+    <hyperlink ref="C850" r:id="rId1681" display="Variant of O-LN"/>
+    <hyperlink ref="A851" r:id="rId1682" display="810010390/DB"/>
     <hyperlink ref="C851" r:id="rId1683" display="Variant of O-LN"/>
-    <hyperlink ref="A852" r:id="rId1684" display="810009684/DB"/>
-[...31 lines deleted...]
-    <hyperlink ref="A868" r:id="rId1716" display="810009832/DB"/>
+    <hyperlink ref="A852" r:id="rId1684" display="810010381/DB"/>
+    <hyperlink ref="C852" r:id="rId1685" display="Variant of B-LN"/>
+    <hyperlink ref="A853" r:id="rId1686" display="810010385/DB"/>
+    <hyperlink ref="C853" r:id="rId1687" display="Variant of B-LN"/>
+    <hyperlink ref="A854" r:id="rId1688" display="810010386/DB"/>
+    <hyperlink ref="C854" r:id="rId1689" display="Variant of B-LN"/>
+    <hyperlink ref="A855" r:id="rId1690" display="810010428/DB"/>
+    <hyperlink ref="C855" r:id="rId1691" display="Variant of B-LN"/>
+    <hyperlink ref="A856" r:id="rId1692" display="810010332/DB"/>
+    <hyperlink ref="C856" r:id="rId1693" display="Variant of D-HA"/>
+    <hyperlink ref="A857" r:id="rId1694" display="810010362/DB"/>
+    <hyperlink ref="C857" r:id="rId1695" display="Variant of D-CN"/>
+    <hyperlink ref="A858" r:id="rId1696" display="810010484/DB"/>
+    <hyperlink ref="C858" r:id="rId1697" display="Variant of D-CN"/>
+    <hyperlink ref="A859" r:id="rId1698" display="810010426/DB"/>
+    <hyperlink ref="C859" r:id="rId1699" display="Variant of B-LN"/>
+    <hyperlink ref="A860" r:id="rId1700" display="810010424/DB"/>
+    <hyperlink ref="C860" r:id="rId1701" display="Variant of B-LN"/>
+    <hyperlink ref="A861" r:id="rId1702" display="810010523/DB"/>
+    <hyperlink ref="C861" r:id="rId1703" display="Variant of D-CN"/>
+    <hyperlink ref="A862" r:id="rId1704" display="810010524/DB"/>
+    <hyperlink ref="C862" r:id="rId1705" display="Variant of D-CN"/>
+    <hyperlink ref="A863" r:id="rId1706" display="810010525/DB"/>
+    <hyperlink ref="C863" r:id="rId1707" display="Variant of D-CN"/>
+    <hyperlink ref="A864" r:id="rId1708" display="8108111/DB"/>
+    <hyperlink ref="C864" r:id="rId1709" display="Variant of D-LA"/>
+    <hyperlink ref="A865" r:id="rId1710" display="8108304/DB"/>
+    <hyperlink ref="C865" r:id="rId1711" display="Variant of D-LA"/>
+    <hyperlink ref="A866" r:id="rId1712" display="810010322/DB"/>
+    <hyperlink ref="C866" r:id="rId1713" display="Variant of B-LN"/>
+    <hyperlink ref="A867" r:id="rId1714" display="760252025"/>
+    <hyperlink ref="C867" r:id="rId1715" display="Variant of O-CN"/>
+    <hyperlink ref="A868" r:id="rId1716" display="760252034"/>
     <hyperlink ref="C868" r:id="rId1717" display="Variant of O-CA"/>
-    <hyperlink ref="A869" r:id="rId1718" display="810009833/DB"/>
+    <hyperlink ref="A869" r:id="rId1718" display="760257826"/>
     <hyperlink ref="C869" r:id="rId1719" display="Variant of O-CA"/>
-    <hyperlink ref="A870" r:id="rId1720" display="810009836/DB"/>
+    <hyperlink ref="A870" r:id="rId1720" display="760257827"/>
     <hyperlink ref="C870" r:id="rId1721" display="Variant of O-CA"/>
-    <hyperlink ref="A871" r:id="rId1722" display="760249410"/>
-[...5 lines deleted...]
-    <hyperlink ref="A874" r:id="rId1728" display="810009902/DB"/>
+    <hyperlink ref="A871" r:id="rId1722" display="760257831"/>
+    <hyperlink ref="C871" r:id="rId1723" display="Variant of O-CA"/>
+    <hyperlink ref="A872" r:id="rId1724" display="810010358/DB"/>
+    <hyperlink ref="C872" r:id="rId1725" display="Variant of O-LN"/>
+    <hyperlink ref="A873" r:id="rId1726" display="810010318/DB"/>
+    <hyperlink ref="C873" r:id="rId1727" display="Variant of O-L2"/>
+    <hyperlink ref="A874" r:id="rId1728" display="760258191"/>
     <hyperlink ref="C874" r:id="rId1729" display="Variant of B-LN"/>
-    <hyperlink ref="A875" r:id="rId1730" display="810009904/DB"/>
+    <hyperlink ref="A875" r:id="rId1730" display="760258192"/>
     <hyperlink ref="C875" r:id="rId1731" display="Variant of B-LN"/>
-    <hyperlink ref="A876" r:id="rId1732" display="810009954/DB"/>
+    <hyperlink ref="A876" r:id="rId1732" display="760258194"/>
     <hyperlink ref="C876" r:id="rId1733" display="Variant of B-LN"/>
-    <hyperlink ref="A877" r:id="rId1734" display="760251204"/>
-[...31 lines deleted...]
-    <hyperlink ref="A893" r:id="rId1766" display="760252102"/>
+    <hyperlink ref="A877" r:id="rId1734" display="760258195"/>
+    <hyperlink ref="C877" r:id="rId1735" display="Variant of B-LN"/>
+    <hyperlink ref="A878" r:id="rId1736" display="810010302/DB"/>
+    <hyperlink ref="C878" r:id="rId1737" display="Variant of D-HA"/>
+    <hyperlink ref="A879" r:id="rId1738" display="810010316/DB"/>
+    <hyperlink ref="C879" r:id="rId1739" display="Variant of O-L2"/>
+    <hyperlink ref="A880" r:id="rId1740" display="810010471/DB"/>
+    <hyperlink ref="C880" r:id="rId1741" display="Variant of B-LN"/>
+    <hyperlink ref="A881" r:id="rId1742" display="810010670/DB"/>
+    <hyperlink ref="C881" r:id="rId1743" display="Variant of B-LN"/>
+    <hyperlink ref="A882" r:id="rId1744" display="810010284/DB"/>
+    <hyperlink ref="C882" r:id="rId1745" display="Variant of B-CN"/>
+    <hyperlink ref="A883" r:id="rId1746" display="810010285/DB"/>
+    <hyperlink ref="C883" r:id="rId1747" display="Variant of B-CN"/>
+    <hyperlink ref="A884" r:id="rId1748" display="810010286/DB"/>
+    <hyperlink ref="C884" r:id="rId1749" display="Variant of B-CN"/>
+    <hyperlink ref="A885" r:id="rId1750" display="810010280/DB"/>
+    <hyperlink ref="C885" r:id="rId1751" display="Variant of B-CN"/>
+    <hyperlink ref="A886" r:id="rId1752" display="760257749"/>
+    <hyperlink ref="C886" r:id="rId1753" display="Variant of B-LN"/>
+    <hyperlink ref="A887" r:id="rId1754" display="2121112-2"/>
+    <hyperlink ref="C887" r:id="rId1755" display="Variant of O-CA"/>
+    <hyperlink ref="A888" r:id="rId1756" display="810010465/DB"/>
+    <hyperlink ref="C888" r:id="rId1757" display="Variant of O-CN"/>
+    <hyperlink ref="A889" r:id="rId1758" display="810010214/DB"/>
+    <hyperlink ref="C889" r:id="rId1759" display="Variant of C-CA"/>
+    <hyperlink ref="A890" r:id="rId1760" display="1-599683-4"/>
+    <hyperlink ref="C890" r:id="rId1761" display="Variant of O-CA"/>
+    <hyperlink ref="A891" r:id="rId1762" display="1-599682-4"/>
+    <hyperlink ref="C891" r:id="rId1763" display="Variant of O-CA"/>
+    <hyperlink ref="A892" r:id="rId1764" display="760257139"/>
+    <hyperlink ref="C892" r:id="rId1765" display="Variant of O-CA"/>
+    <hyperlink ref="A893" r:id="rId1766" display="760003947"/>
     <hyperlink ref="C893" r:id="rId1767" display="Variant of O-CA"/>
-    <hyperlink ref="A894" r:id="rId1768" display="760252103"/>
+    <hyperlink ref="A894" r:id="rId1768" display="760003954"/>
     <hyperlink ref="C894" r:id="rId1769" display="Variant of O-CA"/>
-    <hyperlink ref="A895" r:id="rId1770" display="810010057/DB"/>
-[...27 lines deleted...]
-    <hyperlink ref="A909" r:id="rId1798" display="760252051"/>
+    <hyperlink ref="A895" r:id="rId1770" display="760026237"/>
+    <hyperlink ref="C895" r:id="rId1771" display="Variant of O-CA"/>
+    <hyperlink ref="A896" r:id="rId1772" display="760112920"/>
+    <hyperlink ref="C896" r:id="rId1773" display="Variant of D-LN"/>
+    <hyperlink ref="A897" r:id="rId1774" display="760112938"/>
+    <hyperlink ref="C897" r:id="rId1775" display="Variant of D-LN"/>
+    <hyperlink ref="A898" r:id="rId1776" display="760112748"/>
+    <hyperlink ref="C898" r:id="rId1777" display="Variant of D-LN"/>
+    <hyperlink ref="A899" r:id="rId1778" display="760112953"/>
+    <hyperlink ref="C899" r:id="rId1779" display="Variant of D-LN"/>
+    <hyperlink ref="A900" r:id="rId1780" display="760112755"/>
+    <hyperlink ref="C900" r:id="rId1781" display="Variant of D-LN"/>
+    <hyperlink ref="A901" r:id="rId1782" display="760112904"/>
+    <hyperlink ref="C901" r:id="rId1783" display="Variant of D-LN"/>
+    <hyperlink ref="A902" r:id="rId1784" display="760112706"/>
+    <hyperlink ref="C902" r:id="rId1785" display="Variant of D-LN"/>
+    <hyperlink ref="A903" r:id="rId1786" display="760054270"/>
+    <hyperlink ref="C903" r:id="rId1787" display="Variant of D-LN"/>
+    <hyperlink ref="A904" r:id="rId1788" display="760054189"/>
+    <hyperlink ref="C904" r:id="rId1789" display="Variant of D-LN"/>
+    <hyperlink ref="A905" r:id="rId1790" display="760054346"/>
+    <hyperlink ref="C905" r:id="rId1791" display="Variant of D-LN"/>
+    <hyperlink ref="A906" r:id="rId1792" display="760054197"/>
+    <hyperlink ref="C906" r:id="rId1793" display="Variant of D-LN"/>
+    <hyperlink ref="A907" r:id="rId1794" display="760054296"/>
+    <hyperlink ref="C907" r:id="rId1795" display="Variant of D-LN"/>
+    <hyperlink ref="A908" r:id="rId1796" display="760054361"/>
+    <hyperlink ref="C908" r:id="rId1797" display="Variant of D-LN"/>
+    <hyperlink ref="A909" r:id="rId1798" display="760053306"/>
     <hyperlink ref="C909" r:id="rId1799" display="Variant of D-LA"/>
-    <hyperlink ref="A910" r:id="rId1800" display="760252036"/>
-[...19 lines deleted...]
-    <hyperlink ref="A920" r:id="rId1820" display="760253287"/>
+    <hyperlink ref="A910" r:id="rId1800" display="760054312"/>
+    <hyperlink ref="C910" r:id="rId1801" display="Variant of D-LN"/>
+    <hyperlink ref="A911" r:id="rId1802" display="760066548"/>
+    <hyperlink ref="C911" r:id="rId1803" display="Variant of D-LN"/>
+    <hyperlink ref="A912" r:id="rId1804" display="760083212"/>
+    <hyperlink ref="C912" r:id="rId1805" display="Variant of D-LA"/>
+    <hyperlink ref="A913" r:id="rId1806" display="760090332"/>
+    <hyperlink ref="C913" r:id="rId1807" display="Variant of D-LA"/>
+    <hyperlink ref="A914" r:id="rId1808" display="760091066"/>
+    <hyperlink ref="C914" r:id="rId1809" display="Variant of D-LA"/>
+    <hyperlink ref="A915" r:id="rId1810" display="760098442"/>
+    <hyperlink ref="C915" r:id="rId1811" display="Variant of D-LA"/>
+    <hyperlink ref="A916" r:id="rId1812" display="760101360"/>
+    <hyperlink ref="C916" r:id="rId1813" display="Variant of D-LA"/>
+    <hyperlink ref="A917" r:id="rId1814" display="760100008"/>
+    <hyperlink ref="C917" r:id="rId1815" display="Variant of D-LA"/>
+    <hyperlink ref="A918" r:id="rId1816" display="64624447-216"/>
+    <hyperlink ref="C918" r:id="rId1817" display="Variant of O-LD"/>
+    <hyperlink ref="A919" r:id="rId1818" display="64624447-06"/>
+    <hyperlink ref="C919" r:id="rId1819" display="Variant of O-LD"/>
+    <hyperlink ref="A920" r:id="rId1820" display="64624448-48"/>
     <hyperlink ref="C920" r:id="rId1821" display="Variant of O-N3"/>
-    <hyperlink ref="A921" r:id="rId1822" display="760253285"/>
-[...33 lines deleted...]
-    <hyperlink ref="A938" r:id="rId1856" display="D-192-LA-8W-F24NS/200"/>
+    <hyperlink ref="A921" r:id="rId1822" display="64624474-24"/>
+    <hyperlink ref="C921" r:id="rId1823" display="Variant of O-LN"/>
+    <hyperlink ref="A922" r:id="rId1824" display="64624447-12"/>
+    <hyperlink ref="C922" r:id="rId1825" display="Variant of O-LD"/>
+    <hyperlink ref="A923" r:id="rId1826" display="760136408"/>
+    <hyperlink ref="C923" r:id="rId1827" display="Variant of D-LN"/>
+    <hyperlink ref="A924" r:id="rId1828" display="760053314"/>
+    <hyperlink ref="C924" r:id="rId1829" display="Variant of D-LA"/>
+    <hyperlink ref="A925" r:id="rId1830" display="760053348"/>
+    <hyperlink ref="C925" r:id="rId1831" display="Variant of D-LA"/>
+    <hyperlink ref="A926" r:id="rId1832" display="760053355"/>
+    <hyperlink ref="C926" r:id="rId1833" display="Variant of D-LA"/>
+    <hyperlink ref="A927" r:id="rId1834" display="760053728"/>
+    <hyperlink ref="C927" r:id="rId1835" display="Variant of D-LA"/>
+    <hyperlink ref="A928" r:id="rId1836" display="760053645"/>
+    <hyperlink ref="C928" r:id="rId1837" display="Variant of D-LA"/>
+    <hyperlink ref="A929" r:id="rId1838" display="760053736"/>
+    <hyperlink ref="C929" r:id="rId1839" display="Variant of D-LA"/>
+    <hyperlink ref="A930" r:id="rId1840" display="760053835"/>
+    <hyperlink ref="C930" r:id="rId1841" display="Variant of D-LN"/>
+    <hyperlink ref="A931" r:id="rId1842" display="760053744"/>
+    <hyperlink ref="C931" r:id="rId1843" display="Variant of D-LA"/>
+    <hyperlink ref="A932" r:id="rId1844" display="760053843"/>
+    <hyperlink ref="C932" r:id="rId1845" display="Variant of D-LN"/>
+    <hyperlink ref="A933" r:id="rId1846" display="760053769"/>
+    <hyperlink ref="C933" r:id="rId1847" display="Variant of D-LA"/>
+    <hyperlink ref="A934" r:id="rId1848" display="760053611"/>
+    <hyperlink ref="C934" r:id="rId1849" display="Variant of D-LA"/>
+    <hyperlink ref="A935" r:id="rId1850" display="760053777"/>
+    <hyperlink ref="C935" r:id="rId1851" display="Variant of D-LA"/>
+    <hyperlink ref="A936" r:id="rId1852" display="760053686"/>
+    <hyperlink ref="C936" r:id="rId1853" display="Variant of D-LA"/>
+    <hyperlink ref="A937" r:id="rId1854" display="760053876"/>
+    <hyperlink ref="C937" r:id="rId1855" display="Variant of D-LN"/>
+    <hyperlink ref="A938" r:id="rId1856" display="760053785"/>
     <hyperlink ref="C938" r:id="rId1857" display="Variant of D-LA"/>
-    <hyperlink ref="A939" r:id="rId1858" display="64623447-24MLT"/>
-[...37 lines deleted...]
-    <hyperlink ref="A958" r:id="rId1896" display="810111024/DB"/>
+    <hyperlink ref="A939" r:id="rId1858" display="760054221"/>
+    <hyperlink ref="C939" r:id="rId1859" display="Variant of D-LN"/>
+    <hyperlink ref="A940" r:id="rId1860" display="760053793"/>
+    <hyperlink ref="C940" r:id="rId1861" display="Variant of D-LA"/>
+    <hyperlink ref="A941" r:id="rId1862" display="760053264"/>
+    <hyperlink ref="C941" r:id="rId1863" display="Variant of D-LA"/>
+    <hyperlink ref="A942" r:id="rId1864" display="760054239"/>
+    <hyperlink ref="C942" r:id="rId1865" display="Variant of D-LN"/>
+    <hyperlink ref="A943" r:id="rId1866" display="760053801"/>
+    <hyperlink ref="C943" r:id="rId1867" display="Variant of D-LA"/>
+    <hyperlink ref="A944" r:id="rId1868" display="760053900"/>
+    <hyperlink ref="C944" r:id="rId1869" display="Variant of D-LN"/>
+    <hyperlink ref="A945" r:id="rId1870" display="760054247"/>
+    <hyperlink ref="C945" r:id="rId1871" display="Variant of D-LN"/>
+    <hyperlink ref="A946" r:id="rId1872" display="760054155"/>
+    <hyperlink ref="C946" r:id="rId1873" display="Variant of D-LN"/>
+    <hyperlink ref="A947" r:id="rId1874" display="760054254"/>
+    <hyperlink ref="C947" r:id="rId1875" display="Variant of D-LN"/>
+    <hyperlink ref="A948" r:id="rId1876" display="760054320"/>
+    <hyperlink ref="C948" r:id="rId1877" display="Variant of D-LN"/>
+    <hyperlink ref="A949" r:id="rId1878" display="760054262"/>
+    <hyperlink ref="C949" r:id="rId1879" display="Variant of D-LN"/>
+    <hyperlink ref="A950" r:id="rId1880" display="760143248"/>
+    <hyperlink ref="C950" r:id="rId1881" display="Variant of D-LN"/>
+    <hyperlink ref="A951" r:id="rId1882" display="760143263"/>
+    <hyperlink ref="C951" r:id="rId1883" display="Variant of D-LN"/>
+    <hyperlink ref="A952" r:id="rId1884" display="760146381"/>
+    <hyperlink ref="C952" r:id="rId1885" display="Variant of D-LN"/>
+    <hyperlink ref="A953" r:id="rId1886" display="760149484"/>
+    <hyperlink ref="C953" r:id="rId1887" display="Variant of D-LA"/>
+    <hyperlink ref="A954" r:id="rId1888" display="760150854"/>
+    <hyperlink ref="C954" r:id="rId1889" display="Variant of D-LN"/>
+    <hyperlink ref="A955" r:id="rId1890" display="760150946"/>
+    <hyperlink ref="C955" r:id="rId1891" display="Variant of D-LN"/>
+    <hyperlink ref="A956" r:id="rId1892" display="810111024/DB"/>
+    <hyperlink ref="C956" r:id="rId1893" display="Variant of D-LA"/>
+    <hyperlink ref="A957" r:id="rId1894" display="810111025/DB"/>
+    <hyperlink ref="C957" r:id="rId1895" display="Variant of D-LA"/>
+    <hyperlink ref="A958" r:id="rId1896" display="810111026/DB"/>
     <hyperlink ref="C958" r:id="rId1897" display="Variant of D-LA"/>
-    <hyperlink ref="A959" r:id="rId1898" display="810111025/DB"/>
+    <hyperlink ref="A959" r:id="rId1898" display="810111031/DB"/>
     <hyperlink ref="C959" r:id="rId1899" display="Variant of D-LA"/>
-    <hyperlink ref="A960" r:id="rId1900" display="810111026/DB"/>
+    <hyperlink ref="A960" r:id="rId1900" display="810111032/DB"/>
     <hyperlink ref="C960" r:id="rId1901" display="Variant of D-LA"/>
-    <hyperlink ref="A961" r:id="rId1902" display="810111031/DB"/>
-[...3 lines deleted...]
-    <hyperlink ref="A963" r:id="rId1906" display="810111036/DB"/>
+    <hyperlink ref="A961" r:id="rId1902" display="810111036/DB"/>
+    <hyperlink ref="C961" r:id="rId1903" display="Variant of D-LN"/>
+    <hyperlink ref="A962" r:id="rId1904" display="810111034/DB"/>
+    <hyperlink ref="C962" r:id="rId1905" display="Variant of D-LN"/>
+    <hyperlink ref="A963" r:id="rId1906" display="810111039/DB"/>
     <hyperlink ref="C963" r:id="rId1907" display="Variant of D-LN"/>
-    <hyperlink ref="A964" r:id="rId1908" display="810111034/DB"/>
+    <hyperlink ref="A964" r:id="rId1908" display="810111040/DB"/>
     <hyperlink ref="C964" r:id="rId1909" display="Variant of D-LN"/>
-    <hyperlink ref="A965" r:id="rId1910" display="810111039/DB"/>
+    <hyperlink ref="A965" r:id="rId1910" display="810111041/DB"/>
     <hyperlink ref="C965" r:id="rId1911" display="Variant of D-LN"/>
-    <hyperlink ref="A966" r:id="rId1912" display="810111040/DB"/>
-[...13 lines deleted...]
-    <hyperlink ref="A973" r:id="rId1926" display="760254725"/>
+    <hyperlink ref="A966" r:id="rId1912" display="810010410/DB"/>
+    <hyperlink ref="C966" r:id="rId1913" display="Variant of O-L2"/>
+    <hyperlink ref="A967" r:id="rId1914" display="810010415/DB"/>
+    <hyperlink ref="C967" r:id="rId1915" display="Variant of O-LN"/>
+    <hyperlink ref="A968" r:id="rId1916" display="760264300"/>
+    <hyperlink ref="C968" r:id="rId1917" display="Variant of O-LA"/>
+    <hyperlink ref="A969" r:id="rId1918" display="760264301"/>
+    <hyperlink ref="C969" r:id="rId1919" display="Variant of O-LA"/>
+    <hyperlink ref="A970" r:id="rId1920" display="810111047/DB"/>
+    <hyperlink ref="C970" r:id="rId1921" display="Variant of B-LN"/>
+    <hyperlink ref="A971" r:id="rId1922" display="810111044/DB"/>
+    <hyperlink ref="C971" r:id="rId1923" display="Variant of B-LN"/>
+    <hyperlink ref="A972" r:id="rId1924" display="1967057-4"/>
+    <hyperlink ref="C972" r:id="rId1925" display="Variant of D-CA"/>
+    <hyperlink ref="A973" r:id="rId1926" display="2-599172-4"/>
     <hyperlink ref="C973" r:id="rId1927" display="Variant of C-CA"/>
+    <hyperlink ref="A974" r:id="rId1928" display="2-599692-2"/>
+    <hyperlink ref="C974" r:id="rId1929" display="Variant of O-CA"/>
+    <hyperlink ref="A975" r:id="rId1930" display="2-599683-2"/>
+    <hyperlink ref="C975" r:id="rId1931" display="Variant of O-CA"/>
+    <hyperlink ref="A976" r:id="rId1932" display="2-599692-3"/>
+    <hyperlink ref="C976" r:id="rId1933" display="Variant of O-CA"/>
+    <hyperlink ref="A977" r:id="rId1934" display="2120124-3"/>
+    <hyperlink ref="C977" r:id="rId1935" display="Variant of O-LA"/>
+    <hyperlink ref="A978" r:id="rId1936" display="2121112-4"/>
+    <hyperlink ref="C978" r:id="rId1937" display="Variant of O-CA"/>
+    <hyperlink ref="A979" r:id="rId1938" display="760185215"/>
+    <hyperlink ref="C979" r:id="rId1939" display="Variant of D-LN"/>
+    <hyperlink ref="A980" r:id="rId1940" display="760185223"/>
+    <hyperlink ref="C980" r:id="rId1941" display="Variant of D-LN"/>
+    <hyperlink ref="A981" r:id="rId1942" display="760186148"/>
+    <hyperlink ref="C981" r:id="rId1943" display="Variant of O-LN"/>
+    <hyperlink ref="A982" r:id="rId1944" display="760185942"/>
+    <hyperlink ref="C982" r:id="rId1945" display="Variant of O-LN"/>
+    <hyperlink ref="A983" r:id="rId1946" display="760185173"/>
+    <hyperlink ref="C983" r:id="rId1947" display="Variant of D-LN"/>
+    <hyperlink ref="A984" r:id="rId1948" display="760185199"/>
+    <hyperlink ref="C984" r:id="rId1949" display="Variant of D-LN"/>
+    <hyperlink ref="A985" r:id="rId1950" display="760185975"/>
+    <hyperlink ref="C985" r:id="rId1951" display="Variant of O-LN"/>
+    <hyperlink ref="A986" r:id="rId1952" display="760185686"/>
+    <hyperlink ref="C986" r:id="rId1953" display="Variant of D-LN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1928"/>
+    <tablePart r:id="rId1954"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>