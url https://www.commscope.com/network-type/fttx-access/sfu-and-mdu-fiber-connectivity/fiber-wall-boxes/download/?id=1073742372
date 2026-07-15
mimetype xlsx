--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -11,7319 +11,7292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2427" count="5782">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2418" count="5761">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260603</t>
+  </si>
+  <si>
+    <t>760260603</t>
+  </si>
+  <si>
+    <t>IFEB-10SSNN000-C06S-NNNNN</t>
+  </si>
+  <si>
+    <t>Variant of IFEB</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(6) Smouv, no cable seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>IFEB-10</t>
+  </si>
+  <si>
+    <t>Fiber wall box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261278</t>
+  </si>
+  <si>
+    <t>760261278</t>
+  </si>
+  <si>
+    <t>IFEB-10SSNN000-NNNN-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice Only, No trays, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261068</t>
+  </si>
+  <si>
+    <t>760261068</t>
+  </si>
+  <si>
+    <t>IFEB-10TPL1004-B01S-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/UPC Pigtails and Adapters (4), Single Element tray(1) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261474</t>
+  </si>
+  <si>
+    <t>760261474</t>
+  </si>
+  <si>
+    <t>IFEB-10TPL2004-C01A-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (4), Single Element Slim tray(1) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261279</t>
+  </si>
+  <si>
+    <t>760261279</t>
+  </si>
+  <si>
+    <t>IFEB-10TPNN000-NNNN-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, No Pigtails and No Adapters, No trays, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261280</t>
+  </si>
+  <si>
+    <t>760261280</t>
+  </si>
+  <si>
+    <t>IFEB-20SSNN000-NNNN-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice Only, No trays, Feeder cable seal 2x15 and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>IFEB-20</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261281</t>
+  </si>
+  <si>
+    <t>760261281</t>
+  </si>
+  <si>
+    <t>IFEB-20TPNN000-NNNN-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, No Pigtails and No Adapters, No trays, Feeder cable seal 2x15mm and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261282</t>
+  </si>
+  <si>
+    <t>760261282</t>
+  </si>
+  <si>
+    <t>IFEB-30SSNN000-NNNN-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice Only, No trays, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>IFEB-30</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261283</t>
+  </si>
+  <si>
+    <t>760261283</t>
+  </si>
+  <si>
+    <t>IFEB-30TPNN000-NNNN-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, No Pigtails and No Adapters, No trays, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261284</t>
+  </si>
+  <si>
+    <t>760261284</t>
+  </si>
+  <si>
+    <t>IFEB-40SSNN000-NNNN-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice Only, No trays(36) Smouv,  Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>IFEB-40</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261285</t>
+  </si>
+  <si>
+    <t>760261285</t>
+  </si>
+  <si>
+    <t>IFEB-40TPNN000-NNNN-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, No Pigtails and No Adapters, No trays, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260606</t>
+  </si>
+  <si>
+    <t>760260606</t>
+  </si>
+  <si>
+    <t>IFEB-40TPS2048-C24S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (48), Single Element Slim trays (24) Smouv, No cable seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262025</t>
+  </si>
+  <si>
+    <t>760262025</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-SM-ADD-(10)</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>IFEB Fiber Optic Feeder Cable addition Kit to add 1 extra feeder cables ( Strength member fixation)</t>
+  </si>
+  <si>
+    <t>IFEB-20 | IFEB-30 | IFEB-40 | IFEB-50</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261200</t>
+  </si>
+  <si>
+    <t>760261200</t>
+  </si>
+  <si>
+    <t>IFEB-SPLICEHOLDER-3DOV-6X2SMOUVE-(20)</t>
+  </si>
+  <si>
+    <t>Splice holder for IFEB Single Element trays with dove tail fixation for 6 x 2 Smouv splices ( 45mm)</t>
+  </si>
+  <si>
+    <t>IFEB-20 | IFEB-30 | IFEB-40 | IFEB-50 | IFEB-10</t>
+  </si>
+  <si>
+    <t>Fiber splice holder</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261202</t>
+  </si>
+  <si>
+    <t>760261202</t>
+  </si>
+  <si>
+    <t>IFEB-SPLICEHOLDER-1DOV-3X2 ANT-(20)</t>
+  </si>
+  <si>
+    <t>Splice holder for IFEB Single Element trays with dove tail fixation for 3 x 2 ANT splices or for 3 x 2 Smouv Splices ( 30mm)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261195</t>
+  </si>
+  <si>
+    <t>760261195</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY-12S45-4H-(04)</t>
+  </si>
+  <si>
+    <t>IFEB Slim Element tray with 12 holders for Smouv splices (45mm), 4mm height</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261199</t>
+  </si>
+  <si>
+    <t>760261199</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY-03DOV-8H-(04)</t>
+  </si>
+  <si>
+    <t>IFEB Single Element tray with 3 dove tail positions for adding a splice or splitter holder, 8 mm height</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260773</t>
+  </si>
+  <si>
+    <t>760260773</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY KIT UNI</t>
+  </si>
+  <si>
+    <t>IFEB Fiber Optic kit allowing to add trays for splitters, includes 2 splitter holders for 1:2, 1:4 or 1:8 splitter and 1 splitter holder for 1:16 splitter</t>
+  </si>
+  <si>
+    <t>Splitter add-on kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245277</t>
+  </si>
+  <si>
+    <t>760245277</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS272-US00</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FM</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 72 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>BUDI™</t>
+  </si>
+  <si>
     <t>BUDI-FM</t>
   </si>
   <si>
+    <t>1H5935-000</t>
+  </si>
+  <si>
+    <t>FIBRBOX-C-12-1-CS</t>
+  </si>
+  <si>
+    <t>FIBRBOX Fiber Optic pedestal, wall, or pole mount splice enclosure, Buffer tube storage up to 96 fiber cable, 96 single splices or 288 mass fusion, with ground block, and gasket sealed door</t>
+  </si>
+  <si>
+    <t>Single-ended | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>1P2132-000</t>
+  </si>
+  <si>
+    <t>FIBRBOX-B-12-1-AS</t>
+  </si>
+  <si>
+    <t>FIBRBOX Fiber Optic pedestal, wall, or pole mount splice enclosure, Buffer tube storage up to 96 fiber cable, 120 single splices or 288 mass fusion, with ground block, and gasket sealed door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258442</t>
+  </si>
+  <si>
+    <t>760258442</t>
+  </si>
+  <si>
+    <t>MDU-TAP-SCU18-80/20-M</t>
+  </si>
+  <si>
+    <t>Variant of MDU-TAP</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-UPC shuttered connectors, unbalanced optical divider 80/20 and splitter 1:8, with wall magnet</t>
+  </si>
+  <si>
+    <t>MDU tap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258443</t>
+  </si>
+  <si>
+    <t>760258443</t>
+  </si>
+  <si>
+    <t>MDU-TAP-SCU18-70/30-M</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-UPC shuttered connectors, unbalanced optical divider 70/30 and splitter 1:8, with wall magnet</t>
+  </si>
+  <si>
+    <t>FD3-MN360J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Variant of IFDH</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 360f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>IFDH 3000</t>
+  </si>
+  <si>
+    <t>Fiber distribution hub</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MF0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MK0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Ivory Colored Plenum Loose Tube Cable with stubbed MT ends</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC1529D</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI™ | RapidReel®</t>
+  </si>
+  <si>
+    <t>BUDI-R</t>
+  </si>
+  <si>
+    <t>Rapid distribution terminal</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260217</t>
+  </si>
+  <si>
+    <t>760260217</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-D-6-LAYER</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Distribution Cable Sealing Kit for for pigtails and cables with a diameter up to 7 mm, 6 layer, 24 ports</t>
+  </si>
+  <si>
+    <t>IFEB-30 | IFEB-40</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260218</t>
+  </si>
+  <si>
+    <t>760260218</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-D-8-LAYER</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Distribution Cable Sealing Kit for for pigtails and cables with a diameter up to 7 mm, 8 layer, 32 ports</t>
+  </si>
+  <si>
+    <t>IFEB-50</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260219</t>
+  </si>
+  <si>
+    <t>760260219</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-1x20</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for 1 cable with a cable diameter of max 20 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260220</t>
+  </si>
+  <si>
+    <t>760260220</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-2x15</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for up to 2 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260224</t>
+  </si>
+  <si>
+    <t>760260224</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-6x15</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for up to 6 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260225</t>
+  </si>
+  <si>
+    <t>760260225</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-ADD-(10)</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Feeder Cable addotion Kit - 10 Pieces</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260282</t>
+  </si>
+  <si>
+    <t>760260282</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-SL</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 12 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>BUDI-FS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260284</t>
+  </si>
+  <si>
+    <t>760260284</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS236-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183699</t>
+  </si>
+  <si>
+    <t>760183699</t>
+  </si>
+  <si>
+    <t>WBE-FXS-SHINGLE-SIMPLEX-4-PACK</t>
+  </si>
+  <si>
+    <t>Simplex Shingle for Wall Mount Building Entrance, 4 pack</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>Shingle</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183707</t>
+  </si>
+  <si>
+    <t>760183707</t>
+  </si>
+  <si>
+    <t>WBE-FXS-SHINGLE-DOUBLE-3-PORT</t>
+  </si>
+  <si>
+    <t>Double Shingle for Wall Mount Building Entrance, 3 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183723</t>
+  </si>
+  <si>
+    <t>760183723</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-GRG-.7/1.0</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance, 0.7–1.0 in</t>
+  </si>
+  <si>
+    <t>Cable grommet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183731</t>
+  </si>
+  <si>
+    <t>760183731</t>
+  </si>
+  <si>
+    <t>WBE-FXS-WORK-SHELF</t>
+  </si>
+  <si>
+    <t>Work Shelf for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>Work table</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235625</t>
+  </si>
+  <si>
+    <t>760235625</t>
+  </si>
+  <si>
+    <t>EFDT-NID-1181S28</t>
+  </si>
+  <si>
+    <t>Variant of EFDT</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT NID Wall Mounting Fiber Box, outdoor, 12 SC/APC, 8-way splitter</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>EFDT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237455</t>
+  </si>
+  <si>
+    <t>760237455</t>
+  </si>
+  <si>
+    <t>F-BASKET-TOWER</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Splice Tray Tower and Storage Basket for holding FOSC trays</t>
+  </si>
+  <si>
+    <t>BUDI</t>
+  </si>
+  <si>
+    <t>Tower and storage basket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237397</t>
+  </si>
+  <si>
+    <t>760237397</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 12 SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136887</t>
+  </si>
+  <si>
+    <t>760136887</t>
+  </si>
+  <si>
+    <t>FLRBX-BLKHD-MOD-3RU</t>
+  </si>
+  <si>
+    <t>Bulkhead for 16 360DM Modules or 16 360G2 Cartridges</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>Bulkhead</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238702</t>
+  </si>
+  <si>
+    <t>760238702</t>
+  </si>
+  <si>
+    <t>IFDB-M-T-P04S2-NNN-0</t>
+  </si>
+  <si>
+    <t>Variant of IFDB</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with 4 SC/APC adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>IFDB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760239822</t>
+  </si>
+  <si>
+    <t>760239822</t>
+  </si>
+  <si>
+    <t>WBE-1P-DIN-KIT</t>
+  </si>
+  <si>
+    <t>DIN rail mounting bracket for WBE-EMT-BK-1P-PNL</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>CZ3746-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, two sliding parts</t>
+  </si>
+  <si>
+    <t>BUDI-M</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>CZ8352-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L122-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>HFTP</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet</t>
+  </si>
+  <si>
+    <t>CZ8162-000</t>
+  </si>
+  <si>
+    <t>OWB-S-S0-S24-0-NN-W</t>
+  </si>
+  <si>
+    <t>Variant of OWB</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 4 SC/APC adapters, fusing splice, no fuse splice protectors, no splitters</t>
+  </si>
+  <si>
+    <t>OWB</t>
+  </si>
+  <si>
+    <t>CZ8354-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S101-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CZ8364-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CZ8806-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12ES</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-2S</t>
+  </si>
+  <si>
+    <t>CZ8126-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>Variant of RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>RFP</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet | with cable</t>
+  </si>
+  <si>
+    <t>CZ8128-000</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, no spool, wall mount</t>
+  </si>
+  <si>
+    <t>CS6980-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 5mm cable diameter</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
+    <t>CS7745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-M</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, without lock</t>
+  </si>
+  <si>
+    <t>CU2623-000</t>
+  </si>
+  <si>
+    <t>OWB-S-N0-S21-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 1 SC/APC adapter, no splicing, no splitters</t>
+  </si>
+  <si>
+    <t>CU9010-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-B</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-1S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>BUDI-1S</t>
+  </si>
+  <si>
+    <t>CU9261-000</t>
+  </si>
+  <si>
+    <t>OWB-S-N0-L21-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 1 LC/APC adapter, no splicing, no splitters</t>
+  </si>
+  <si>
+    <t>CV5903-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CV6986-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CV5901-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>BUDI-S</t>
+  </si>
+  <si>
+    <t>CW6630-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW6634-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7713-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B-24L100NN</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/UPC ports, with FIST Management System</t>
+  </si>
+  <si>
+    <t>CW8112-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0191-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, no lock</t>
+  </si>
+  <si>
+    <t>CW8864-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-02S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 2 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0193-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, no lock</t>
+  </si>
+  <si>
+    <t>CW9532-000</t>
+  </si>
+  <si>
+    <t>IFDB-PNP-S2</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box, plug &amp; play, with 1 SC/APC adapter port and pigtail</t>
+  </si>
+  <si>
+    <t>EF7078-003</t>
+  </si>
+  <si>
+    <t>EFDT-12HMFOC-S4-60MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, HMFOC at far end, 60 m</t>
+  </si>
+  <si>
+    <t>EF3731-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TH-A-P-96S2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with 96 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>EF7078-004</t>
+  </si>
+  <si>
+    <t>EFDT-12HMFOC-S4-80MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, HMFOC at far end, 80 m</t>
+  </si>
+  <si>
+    <t>EF7078-006</t>
+  </si>
+  <si>
+    <t>EFDT-12MPO-S4-80MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, MPO at far end, 80 m</t>
+  </si>
+  <si>
+    <t>EF7391-000</t>
+  </si>
+  <si>
+    <t>COWO-S211</t>
+  </si>
+  <si>
+    <t>Variant of COWO</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>COWO</t>
+  </si>
+  <si>
+    <t>EF7078-001</t>
+  </si>
+  <si>
+    <t>EFDT-12HMFOC-S4-20MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, HMFOC at far end, 20 m</t>
+  </si>
+  <si>
+    <t>EF7078-002</t>
+  </si>
+  <si>
+    <t>EFDT-12HMFOC-S4-40MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, HMFOC at far end, 40 m</t>
+  </si>
+  <si>
+    <t>EG0550-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG3673-000</t>
+  </si>
+  <si>
+    <t>IFDB-M-T-P08S2-NNN-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with 8 SC/APC adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>EG6472-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S1</t>
+  </si>
+  <si>
+    <t>Variant of SFP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/UPC</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>EG6473-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/APC</t>
+  </si>
+  <si>
+    <t>EG8549-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG8244-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic PON Application Kit for TB type enclosures</t>
+  </si>
+  <si>
+    <t>BUDI-PON</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>EG9745-000</t>
+  </si>
+  <si>
+    <t>COWO-S212</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EH1675-000</t>
+  </si>
+  <si>
+    <t>COWO-L121</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/UPC port, 2 pigtails</t>
+  </si>
+  <si>
+    <t>FL1-6P5BC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, multimode, ST/UPC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1000</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-6P7SC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, SC/UPC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-6P9BC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, multimode, SC/UPC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-0010N</t>
+  </si>
+  <si>
+    <t>Variant of FL1</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-6PCSC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, SC/UPC, 3 duplex adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1000A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G477NNNN-2000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, adapers only, 2 cable clamps</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-0100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-G6JNNNN2-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with softwall-bundled pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-6PFSC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, FC/APC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-6P4SC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, ST/UPC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G47NNNNN-0000H</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 6-ports, adapers only, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-0211N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 2 compression fittings, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-0000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-2220N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits</t>
+  </si>
+  <si>
+    <t>FL1-G</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, unloaded, for holding 2 adapter packs and splice trays</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H1777NN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails, splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H38888N2-1210N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 2 compression fittings, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-H177NNN2-1100A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G177NNN1-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1001N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN6-0000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice trays</t>
+  </si>
+  <si>
+    <t>FL1-G488NNN2-1210N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, adapers only, 1 cable clamp, 2 compression fittings, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-H3JJJNN2-1100A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1010N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1011N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN8-1010H</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 grounding kit, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-H4777NN2-2100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, adapters only, 2 cable clamps, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-G48NNNNN-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, adapers only, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-H2777NN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1100A</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1011A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 strength member tie-off, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-H2777NNN-0000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports,</t>
+  </si>
+  <si>
+    <t>FL1-H4777NNN-1100D</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, adapters only, 1 cable clamp, 1 compression fitting, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G388NNN2-1001N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 strength member tie off</t>
+  </si>
+  <si>
+    <t>FL1-G677NNN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with softwall-bundled pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H2777NNN-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1110N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-G477NNN2-1000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, adapers only, 1 cable clamp, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H4777NNN-1101N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, adapters only, 1 cable clamp, 1 compression fitting, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1100C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1111C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H4888NN2-1211N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 48-ports, adapters only, 1 cable clamp, 2 compression fittings, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G477NNNN-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, adapers only, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-J</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, unloaded, for holding 8 adapter packs and splice trays</t>
+  </si>
+  <si>
+    <t>FL1-J3777NN2-2202N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 36-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 strength member tie offs</t>
+  </si>
+  <si>
+    <t>FL1-H7/02NA1-008</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with IFC cable, stub at far end, 8 meters</t>
+  </si>
+  <si>
+    <t>FL1-J9777778-1010H</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with ribbon pigtails and splice tray, 1 cable clamp, 1 grounding kit, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G677NNNN-2100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with softwall-bundled pigtails, 2 cable clamps, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-1001N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-J3888882-4002N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 96-ports, with pigtails and splice tray, 4 cable clamps, 2 strength member tie-offs</t>
+  </si>
+  <si>
+    <t>FL1-H7/02NA2-016</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with IFC cable, stub at far end, 16 meters</t>
+  </si>
+  <si>
+    <t>FL1-H7/02NA2-046</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with IFC cable, stub at far end, 46 meters</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-1110N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-2011N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 2 cable clamps, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-J4777772-1000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with adapters only, 1 cable clamp, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-2100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 2 cable clamps, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-J477777N-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with adapters only, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-2222N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits, 2 strength member tie offs</t>
+  </si>
+  <si>
+    <t>FL1-J6777772-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with softwall bundled pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-J3777778-1010H</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 grounding kit, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-J9777773-1010N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with ribbon pigtails and splice tray, 1 cable clamp, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>EH1646-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH6396-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EK1466-000</t>
+  </si>
+  <si>
+    <t>COWO-S101</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, no pigtails</t>
+  </si>
+  <si>
+    <t>EK1467-000</t>
+  </si>
+  <si>
+    <t>COWO-S202</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>EK3658-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3659-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3660-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM2940-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>EM3000-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, four pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CX7652-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>CY1283-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CY2686-000</t>
+  </si>
+  <si>
+    <t>OWB-S-N0-S21-NN-W-L</t>
+  </si>
+  <si>
+    <t>CY1303-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CY6954-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY7021-000</t>
+  </si>
+  <si>
+    <t>COWO-NN00</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, empty, for holding up to 2 adapters</t>
+  </si>
+  <si>
+    <t>CY3250-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-A</t>
+  </si>
+  <si>
+    <t>CY3251-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, with lock</t>
+  </si>
+  <si>
+    <t>CY3560-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A</t>
+  </si>
+  <si>
+    <t>CY9076-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single circuit FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX6271-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236276</t>
+  </si>
+  <si>
+    <t>760236276</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>CZ6481-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 6 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760246050</t>
+  </si>
+  <si>
+    <t>760246050</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00C0309A</t>
+  </si>
+  <si>
+    <t>Variant of RDT</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC,  Pre-connectorised with an outdoor MPO 12-fiber  connector with pulling eye, no splitters, 30 m</t>
+  </si>
+  <si>
+    <t>Mini-RDT</t>
+  </si>
+  <si>
+    <t>Fiber distribution terminal</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 24FF</t>
+  </si>
+  <si>
+    <t>FD3-MK072J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 72f Shell, 72f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0MH0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM216J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 216f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MH0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 24fFF</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, loose tube/stranded pigtails, spliced input, 24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00000F0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288 fiber, SC/APC, ribbon pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MN360J00M0MDAA</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 360f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Ivory Colored Riser Loose Tube Cable</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN504J00LADCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 504F loaded, I/O loose tube, 50 ft</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0ME0B</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00LABCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, riser I/O LT 50' stub, 24F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FDC-L17USX20101020</t>
+  </si>
+  <si>
+    <t>Variant of FDC</t>
+  </si>
+  <si>
+    <t>FDC Fiber Optic Wall Box, 12-position, Singlemode SC</t>
+  </si>
+  <si>
+    <t>FDC</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV1000</t>
+  </si>
+  <si>
+    <t>Variant of IFDT</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>IFDT</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV10000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 10000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ212NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-AK212NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXT3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube OSP cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 5000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV0500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV7000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 7000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BN224NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR3500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 3500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV8000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 8000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 5000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 5000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 4000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV9000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 9000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 5000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV0500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 50 feet</t>
+  </si>
+  <si>
+    <t>FDT-DJ072NXV1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, loose tube IFC cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV5500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 550 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 100 feet</t>
+  </si>
+  <si>
+    <t>FDT-EK096NXV0250</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 96-fiber, LC/UPC, loose tube IFC cable, 250 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR7000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 7000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 600 feet</t>
+  </si>
+  <si>
+    <t>FDT-BN024NXF1000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, indoor/outdoor cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-EN296NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 96-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 200 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV7000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 700 feet</t>
+  </si>
+  <si>
+    <t>FDT-DJ072NXV6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, loose tube IFC cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV8000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 800 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 300 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV3500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 350 feet</t>
+  </si>
+  <si>
+    <t>FDT-CN248NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-EJ096NXV2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 96-fiber, SC/APC, loose tube IFC cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FFB-BTM-PLT-KIT</t>
+  </si>
+  <si>
+    <t>FFB Bottom Plate Kit with one bottom plate and two compression fittings</t>
+  </si>
+  <si>
+    <t>FFB</t>
+  </si>
+  <si>
+    <t>Cable fittings kit</t>
+  </si>
+  <si>
+    <t>CK0475-000</t>
+  </si>
+  <si>
+    <t>IFDB-M-SP-U-NN-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with Universal splice holder for up to 12 mechanical or SMOUV splices</t>
+  </si>
+  <si>
+    <t>CK0548-000</t>
+  </si>
+  <si>
+    <t>IFDB-KTU-(1000)</t>
+  </si>
+  <si>
+    <t>Drop cable aramid yarn termination unit</t>
+  </si>
+  <si>
+    <t>COWO | IFDB</t>
+  </si>
+  <si>
+    <t>CK6000-000</t>
+  </si>
+  <si>
+    <t>IFDB-S-U-NN-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with Universal splice holder for up to 4 mechanical or SMOUV splices</t>
+  </si>
+  <si>
+    <t>CK7246-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, no adapters, no pigtails, for splicing only</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00DAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser/pigtails loose tube, 12F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00V00E0A</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, loose tube/stranded pigtails, spliced input, 12F feeder</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245060</t>
+  </si>
+  <si>
+    <t>760245060</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, splice/patch version with 1x64 FPS splitter module</t>
+  </si>
+  <si>
+    <t>9700071/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-GRG-.2/.7</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>9701166/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-GG</t>
+  </si>
+  <si>
+    <t>Cable Grommet and Plate for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>CR9106-000</t>
+  </si>
+  <si>
+    <t>FTUO-M-U-NN-1</t>
+  </si>
+  <si>
+    <t>Variant of FTUO</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet with universal splice holder for 8 splices</t>
+  </si>
+  <si>
+    <t>FTUO</t>
+  </si>
+  <si>
+    <t>CS0814-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-S2-S</t>
+  </si>
+  <si>
+    <t>CS1755-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-A</t>
+  </si>
+  <si>
+    <t>CS1388-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a max cable diameter of 10mm</t>
+  </si>
+  <si>
+    <t>CS1389-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CS0813-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-A</t>
+  </si>
+  <si>
+    <t>CS8158-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-S2-S</t>
+  </si>
+  <si>
+    <t>CS8162-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245233</t>
+  </si>
+  <si>
+    <t>760245233</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 15 inches long</t>
+  </si>
+  <si>
+    <t>Cable skirt</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0MF0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00M0MF0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Ribbon Pigtails</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00C10020</t>
+  </si>
+  <si>
+    <t>Variant of FDT</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 100 ft</t>
+  </si>
+  <si>
+    <t>FDT</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D3002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00C20020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD3002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D6002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00C30020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD4002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PC2002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC1002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD8002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD3002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PC25020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC1502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, MPO at far end, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D1002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD3502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC2002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC25020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D30020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD1502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D09290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D24590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D3002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 24-position, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04N00P0619A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/UPC, plenum cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD4502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 450 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC50020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04N00P0929A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/UPC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD5002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D1839A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00P09290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD6002A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P0309A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D21390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P1529A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P0469A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 153 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD8002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D1079A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D24590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P1839A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D18390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P0619A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D2459A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P0769A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D03092</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D27490</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 900 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P09290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P2139A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D0309A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P0929A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P2459A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D1529A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D04590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P2749A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 900 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D18390</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P0309A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P03092</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D0304A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>Fiber distribution terminal | indexed</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D09290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P06191</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1984A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 650 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P3059A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D0464A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P0619A</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P0929A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P0304A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D0618A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P0929A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P0618A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P0924A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1078A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12L00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/APC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P1529A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P1228A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D18390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P1524A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1224A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P1834A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D18490</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 603 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1374A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 450 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D03090</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P1838A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1688A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 550 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1524A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D04591</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D0154A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1834A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P0308A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 100 ft</t>
+  </si>
+  <si>
     <t>Base Product</t>
   </si>
   <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, small size (1S)</t>
+  </si>
+  <si>
+    <t>BUDI™ | FIST®</t>
+  </si>
+  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, medium size (M)</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ | FOSC®</t>
   </si>
   <si>
-    <t>BUDI</t>
-[...7 lines deleted...]
-  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, standard size (S)</t>
   </si>
   <si>
     <t>FLX-ODN-FAT</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>FTTX ODN Plug and Play Fiber Access Terminal, indoor/outdoor</t>
   </si>
   <si>
     <t>FLX-ODN</t>
   </si>
   <si>
     <t>Fiber access box</t>
   </si>
   <si>
     <t>FDC2</t>
   </si>
   <si>
     <t>Fiber Distribution Cabinet (FDC) for Optical Cable Splicing in non-FTTH and FTTH ODN (Optical Distribution)</t>
   </si>
   <si>
-    <t>FDC</t>
-[...1 lines deleted...]
-  <si>
     <t>HTB2</t>
   </si>
   <si>
     <t>HTB2 Fiber Home Termination Box</t>
   </si>
   <si>
-    <t>Fiber wall outlet</t>
-[...1 lines deleted...]
-  <si>
     <t>WB2</t>
   </si>
   <si>
     <t>WB2 Wall Mount Building Enclosure</t>
   </si>
   <si>
-    <t>BUDI-R</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
   </si>
   <si>
-    <t>BUDI™ | RapidReel®</t>
-[...7 lines deleted...]
-  <si>
     <t>RapidFiber® Indoor Standard Rapid FDT Distribution Terminal, indoor</t>
   </si>
   <si>
     <t>WSC</t>
   </si>
   <si>
     <t>WSC Wall Splice Cabinet, indoor/outdoor</t>
   </si>
   <si>
+    <t>WMFE</t>
+  </si>
+  <si>
+    <t>WMFE Fiber Optic Wall Mount Fiber Enclosure, indoor/outdoor</t>
+  </si>
+  <si>
+    <t>MDU-TAP</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-style shuttered connectors, splitter 1:8</t>
+  </si>
+  <si>
+    <t>FDC Fiber Optic Wall Box, outdoor</t>
+  </si>
+  <si>
+    <t>FL1</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, indoor</t>
+  </si>
+  <si>
+    <t>FSB</t>
+  </si>
+  <si>
+    <t>FSB Fiber Splitter Box, indoor/outdoor</t>
+  </si>
+  <si>
+    <t>Fiber splitter box</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet</t>
+  </si>
+  <si>
+    <t>IFDB Indoor Fiber Distribution Box</t>
+  </si>
+  <si>
     <t>RDT</t>
   </si>
   <si>
     <t>RapidFiber®  Mini Rapid FDT Distribution Terminal, Indoor/outdoor</t>
   </si>
   <si>
-    <t>Mini-RDT</t>
-[...7 lines deleted...]
-  <si>
     <t>RapidFiber® Fiber Faceplate</t>
   </si>
   <si>
-    <t>RapidFiber®</t>
-[...599 lines deleted...]
-    <t>BUDI-M</t>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103730</t>
+  </si>
+  <si>
+    <t>260103730</t>
+  </si>
+  <si>
+    <t>RFP-160S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103731</t>
+  </si>
+  <si>
+    <t>260103731</t>
+  </si>
+  <si>
+    <t>RFP-130S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108491697</t>
+  </si>
+  <si>
+    <t>108491697</t>
+  </si>
+  <si>
+    <t>WFE-PNL-012-MFA-LC12-BK-BG</t>
+  </si>
+  <si>
+    <t>OptiSPEED® Adapter Panel, Black, Type 10, with 12 port LC ganged adapter, ceramic sleeve, beige, shuttered</t>
+  </si>
+  <si>
+    <t>OptiSPEED®</t>
+  </si>
+  <si>
+    <t>Fiber adapter plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627274</t>
+  </si>
+  <si>
+    <t>108627274</t>
+  </si>
+  <si>
+    <t>WFE-PNL-006-MFA-SC06-BK-AQ</t>
+  </si>
+  <si>
+    <t>LazrSPEED® Adapter Panel, Black, Type 10, with 6 port SC ganged adapter, ceramic sleeve, aqua, shuttered</t>
+  </si>
+  <si>
+    <t>LazrSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760041400</t>
+  </si>
+  <si>
+    <t>760041400</t>
+  </si>
+  <si>
+    <t>RFE-PB-KIT</t>
+  </si>
+  <si>
+    <t>Floor Box Retrofit Bracket Kit, includes 2 brackets and mounting hardware</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760060491</t>
+  </si>
+  <si>
+    <t>760060491</t>
+  </si>
+  <si>
+    <t>RFE-VB-KIT</t>
+  </si>
+  <si>
+    <t>Bracket for 15 Modules, vertical mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259785</t>
+  </si>
+  <si>
+    <t>760259785</t>
+  </si>
+  <si>
+    <t>IFEB-10TPL2008-A02A-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (8),Single Circuit (4f) tray(2) ANT, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259784</t>
+  </si>
+  <si>
+    <t>760259784</t>
+  </si>
+  <si>
+    <t>IFEB-10TPS2006-C02S-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (6),Single Element Slim tray(2) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259791</t>
+  </si>
+  <si>
+    <t>760259791</t>
+  </si>
+  <si>
+    <t>IFEB-20TPL2032-C08S-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (32),Single Element Slim trays(8) Smouv, Feeder cable seal 2x15mm and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259788</t>
+  </si>
+  <si>
+    <t>760259788</t>
+  </si>
+  <si>
+    <t>IFEB-20TPS2016-C08S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (16),Single Element Slim trays(8) Smouv, No Cable Seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259786</t>
+  </si>
+  <si>
+    <t>760259786</t>
+  </si>
+  <si>
+    <t>IFEB-20SSNN000-C12S-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(12) Smouv, Feeder cable seal 2x15 and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259797</t>
+  </si>
+  <si>
+    <t>760259797</t>
+  </si>
+  <si>
+    <t>IFEB-30TPL2048-C12S-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (48),Single Element Slim trays(12) Smouv, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259792</t>
+  </si>
+  <si>
+    <t>760259792</t>
+  </si>
+  <si>
+    <t>IFEB-30SSNN000-C28S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(28) Smouv, No cable Seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259799</t>
+  </si>
+  <si>
+    <t>760259799</t>
+  </si>
+  <si>
+    <t>IFEB-40TPL2036-A16S-NNNNL</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (36),Single Element Ciruit (4f) trays(16) Smouv, No Cable Seals, Lock, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259798</t>
+  </si>
+  <si>
+    <t>760259798</t>
+  </si>
+  <si>
+    <t>IFEB-40SSNN000-C36S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(36) Smouv, No cable Seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251800</t>
+  </si>
+  <si>
+    <t>760251800</t>
+  </si>
+  <si>
+    <t>OWB-S-S4-S22-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 2 SC/APC adapters, fusing splice, 4 fuse splice protectors, no splitters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256167</t>
+  </si>
+  <si>
+    <t>760256167</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L101-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/UPC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256170</t>
+  </si>
+  <si>
+    <t>760256170</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L142-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/UPC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256173</t>
+  </si>
+  <si>
+    <t>760256173</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256174</t>
+  </si>
+  <si>
+    <t>760256174</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>CK9100-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252097</t>
+  </si>
+  <si>
+    <t>760252097</t>
+  </si>
+  <si>
+    <t>WMFE2-NN00-C-00</t>
+  </si>
+  <si>
+    <t>Variant of WMFE</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure to be used with max 2 SC or LC(duplex) adapters, feeder cable can be stored up to 50m depending cable diameter, possibility to splice; cable cover included</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0309A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0929A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 92 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D1079A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 107 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D1529A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 152 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D1839A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 183 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D2749A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 274 m</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG2280-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 228 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXA0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, no cable</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG0300-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 30 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG0920-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 92 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXA0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, no cable</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG0610-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 61 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG0920-M</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG1220-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 122 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG3050-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 305 m stub length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253780</t>
+  </si>
+  <si>
+    <t>760253780</t>
+  </si>
+  <si>
+    <t>WMFE2-L221-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 1 LC/APC (duplex) adapter and 2 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253781</t>
+  </si>
+  <si>
+    <t>760253781</t>
+  </si>
+  <si>
+    <t>WMFE2-L202-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 2 LC/APC (duplex) adapters and no 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253782</t>
+  </si>
+  <si>
+    <t>760253782</t>
+  </si>
+  <si>
+    <t>WMFE2-L201-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 1 LC/APC (duplex) adapter and no 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253783</t>
+  </si>
+  <si>
+    <t>760253783</t>
+  </si>
+  <si>
+    <t>WMFE2-S222-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 2 SC/APC adapters and 2 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253786</t>
+  </si>
+  <si>
+    <t>760253786</t>
+  </si>
+  <si>
+    <t>WMFE2-S201-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 1 SC/APC adapter and no 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255134</t>
+  </si>
+  <si>
+    <t>760255134</t>
+  </si>
+  <si>
+    <t>BFTP-L263-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 6 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255137</t>
+  </si>
+  <si>
+    <t>760255137</t>
+  </si>
+  <si>
+    <t>BFTP-L213-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and one LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255136</t>
+  </si>
+  <si>
+    <t>760255136</t>
+  </si>
+  <si>
+    <t>BFTP-L201-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255138</t>
+  </si>
+  <si>
+    <t>760255138</t>
+  </si>
+  <si>
+    <t>BFTP-L223-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0619C</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, HMFOC at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>FL1-M-HS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray, 12 splice capacity, heat shrink for FL1 wall box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255037</t>
+  </si>
+  <si>
+    <t>760255037</t>
+  </si>
+  <si>
+    <t>WMFE2-S211-C-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 1 SC/APC adapter and 1 900µ pigtail, feeder cable can be stored up to 50m depending cable diameter, cable cover included</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249279</t>
   </si>
   <si>
     <t>760249279</t>
   </si>
   <si>
     <t>HFTP-AM-S211-E</t>
   </si>
   <si>
-    <t>Variant of HFTP-AM</t>
-[...1 lines deleted...]
-  <si>
     <t>HFTP-AM Customer premises fiber wall outlet, one SC/APC pigtail, one SC/APC adapter with shutter</t>
   </si>
   <si>
-    <t>HFTP</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249281</t>
   </si>
   <si>
     <t>760249281</t>
   </si>
   <si>
     <t>HFTP-AM-NN00-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtail, no adapter</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256167</t>
-[...44 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
+    <t>RDT-SM12K00D03090</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D0309A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 100 ft, MPO Female W/pulling eye</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D0619A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 200 ft, MPO Female W/pulling eye</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D0929A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 300 ft, MPO Female W/pulling eye</t>
+  </si>
+  <si>
+    <t>FDC-L2JUSX20101040</t>
+  </si>
+  <si>
+    <t>FDC Fiber Optic Wall Box, 24-position, Singlemode SC/APC</t>
+  </si>
+  <si>
+    <t>FDT-AN212NXB000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays, W/key lock</t>
+  </si>
+  <si>
+    <t>FDT-BN224NXB000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays, W/key lock</t>
+  </si>
+  <si>
+    <t>FDT-BN212NXB000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, 12 adapters, SC/UPC, soft-wall pigtails, heat shrink splice trays, W/key lock</t>
+  </si>
+  <si>
+    <t>FL1-G7/01GC1-122</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with indoor/outdoor black jacket cable, stub at far end, 122 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01GC1-305</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with indoor/outdoor black jacket cable, stub at far end, 305 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01NA1-061</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with IFC stranded cable, stub at far end, 61 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01NA1-092</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with IFC stranded cable, stub at far end, 92 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01NA1-153</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with IFC stranded cable, stub at far end, 153 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01NA1-168</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with IFC stranded cable, stub at far end, 168 meters</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-016</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with indoor/outdoor black jacket cable, stub at far end, 16 meters</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-092</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with indoor/outdoor black jacket cable, stub at far end, 92 meters</t>
+  </si>
+  <si>
+    <t>FL1-P</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, empty box witout cable and adapters, no kits included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252426</t>
+  </si>
+  <si>
+    <t>760252426</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two SC/APC pigtails, two SC/APC adapters with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252497</t>
+  </si>
+  <si>
+    <t>760252497</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-90/10</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 90%/10% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252500</t>
+  </si>
+  <si>
+    <t>760252500</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-60/40</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 60%/40% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>FSB-SBJ23200C00000</t>
+  </si>
+  <si>
+    <t>Variant of FSB</t>
+  </si>
+  <si>
+    <t>FSB Fiber Splitter Box, indoor, SC/APC, 32 ports, putty white, splice tray for heat shrink fusion, with adapters and 900µ pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251123</t>
+  </si>
+  <si>
+    <t>760251123</t>
+  </si>
+  <si>
+    <t>OWB-S-S0-S21-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 1 SC/APC adapters, fusing splice, no fuse splice protectors, no splitters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249280</t>
+  </si>
+  <si>
+    <t>760249280</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet,  no pigtails, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248906</t>
+  </si>
+  <si>
+    <t>760248906</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-4P-PNL</t>
+  </si>
+  <si>
+    <t>Variant of WB2</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for four LGX/1000 Style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248901</t>
+  </si>
+  <si>
+    <t>760248901</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-2P-MOD</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for two G2 Style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248905</t>
+  </si>
+  <si>
+    <t>760248905</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-2P-PNL</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for two LGX/1000 Style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248903</t>
+  </si>
+  <si>
+    <t>760248903</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-8P-MOD</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for eight G2 Style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248907</t>
+  </si>
+  <si>
+    <t>760248907</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-8P-PNL</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for eight LGX/1000 Style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248900</t>
+  </si>
+  <si>
+    <t>760248900</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-1P-MOD</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for one G2 Style module, splice cassette or adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248904</t>
+  </si>
+  <si>
+    <t>760248904</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-1P-PNL</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for one LGX/1000 Style module, splice cassette or adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250531</t>
+  </si>
+  <si>
+    <t>760250531</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCAP-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>Variant of HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>WSC-SB021210</t>
+  </si>
+  <si>
+    <t>Variant of WSC</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 12 fibers, includes 1 splice tray with heat shrink fusion, no key lock</t>
+  </si>
+  <si>
+    <t>WSC-SH024810</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 48 fibers, includes 4 splice trays with heat shrink fusion, no key lock</t>
+  </si>
+  <si>
+    <t>WSC-SH034810</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 48 fibers, includes 4 splice trays with mechanical ribbon, no key lock</t>
   </si>
   <si>
     <t>CU0593-000</t>
   </si>
   <si>
     <t>BUDI-LOCK-B-(20)</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Enclosure Lock kit for BUDI™-S and -M series</t>
   </si>
   <si>
-    <t>BUDI™ | FIST®</t>
-[...3056 lines deleted...]
-    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 48 fibers, includes 4 splice trays with mechanical ribbon, no key lock</t>
+    <t>FAT-AERIAL</t>
+  </si>
+  <si>
+    <t>FAT Aerial Outdoor Fiber Access Terminal</t>
+  </si>
+  <si>
+    <t>ODN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248341</t>
+  </si>
+  <si>
+    <t>760248341</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/APC adapters, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ1725-002</t>
+  </si>
+  <si>
+    <t>IFDB-M-SX2/8-U-NN-2-ES07</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245364</t>
+  </si>
+  <si>
+    <t>760245364</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00C0209C-BT</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC,  Pre-connectorised with an outdoor HMFOC 12-fiber  connector with pulling eye, 50 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760234769</t>
+  </si>
+  <si>
+    <t>760234769</t>
+  </si>
+  <si>
+    <t>IFDB-PNP-S1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box, plug &amp; play, with 1 SC/UPC adapter port and pigtail</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235499</t>
+  </si>
+  <si>
+    <t>760235499</t>
+  </si>
+  <si>
+    <t>IFDB-M-SP-U-18-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with Universal splice holder for up to 18 mechanical or SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235250</t>
+  </si>
+  <si>
+    <t>760235250</t>
+  </si>
+  <si>
+    <t>COWO-S102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248902</t>
+  </si>
+  <si>
+    <t>760248902</t>
+  </si>
+  <si>
+    <t>WB2-EMT-BK-4P-MOD</t>
+  </si>
+  <si>
+    <t>Wall Mount Building Enclosure configured for four G2 style modules, splice cassettes or adapter packs</t>
+  </si>
+  <si>
+    <t>EG5575-001</t>
+  </si>
+  <si>
+    <t>OWB-S-S1-S21-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 1 SC/APC adapter, fusing splice, 1 fuse splice protector, no splitters</t>
+  </si>
+  <si>
+    <t>EG8549-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG9855-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single circuit FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0402-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0702-000</t>
+  </si>
+  <si>
+    <t>COWO-S222</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EH1821-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B-36S236CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 36 SC/APC adapters, single circuit FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EK3661-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235991</t>
+  </si>
+  <si>
+    <t>760235991</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235624</t>
+  </si>
+  <si>
+    <t>760235624</t>
+  </si>
+  <si>
+    <t>EFDT-NID-1141S24</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT NID Wall Mounting Fiber Box, outdoor, 12 SC/APC, 4-way splitter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236930</t>
+  </si>
+  <si>
+    <t>760236930</t>
+  </si>
+  <si>
+    <t>BUDI-S-4X15-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 4 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237239</t>
+  </si>
+  <si>
+    <t>760237239</t>
+  </si>
+  <si>
+    <t>BUDI-FS-SPNNNN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, no adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237241</t>
+  </si>
+  <si>
+    <t>760237241</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 24 SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237456</t>
+  </si>
+  <si>
+    <t>760237456</t>
+  </si>
+  <si>
+    <t>F-BENDCONTROL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Bend Radius Limiter</t>
+  </si>
+  <si>
+    <t>Bend radius limiter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237400</t>
+  </si>
+  <si>
+    <t>760237400</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-BLIND-PG29</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for for single cable with a diameter from 15 up to 26mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760172288</t>
+  </si>
+  <si>
+    <t>760172288</t>
+  </si>
+  <si>
+    <t>WBE-EMT-BK-1P-PNL</t>
+  </si>
+  <si>
+    <t>Ready™ Wall Mount Building Enclosure, 1P, black</t>
+  </si>
+  <si>
+    <t>Ready™</t>
+  </si>
+  <si>
+    <t>WBE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183715</t>
+  </si>
+  <si>
+    <t>760183715</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance, 0.2–0.7 in</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760193250</t>
+  </si>
+  <si>
+    <t>760193250</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-EXPRESS-SHINGLE-2-PORT-1.024</t>
+  </si>
+  <si>
+    <t>Split Shingle for Wall Mount Building Entrance, 2 port, 1.024 in</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136895</t>
+  </si>
+  <si>
+    <t>760136895</t>
+  </si>
+  <si>
+    <t>FLRBX-BLKHD-MOD-W/CBL-MGMT</t>
+  </si>
+  <si>
+    <t>Bulhead for 16 360DM Modules or 16 360G2 Cartridges with Front and Rear Cable Management Bars</t>
+  </si>
+  <si>
+    <t>CY4133-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CY4134-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>WSC-SB022410</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 24 fibers, includes 2 splice trays with heat shrink fusion, no key lock</t>
+  </si>
+  <si>
+    <t>WSC-SH021210</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 48 fibers, includes 1 splice tray with heat shrink fusion, no key lock</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P15291</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 500 ft</t>
+  </si>
+  <si>
+    <t>FDT-BJ224NXB000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, soft-wall pigtails, heat shrink splice trays, W/key lock</t>
+  </si>
+  <si>
+    <t>FDT-BN206NXB000A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, 6 adapters, SC/UPC, soft-wall pigtails, heat shrink splice trays, W/key lock</t>
+  </si>
+  <si>
+    <t>FL1-ACC001</t>
+  </si>
+  <si>
+    <t>FL1000 compression fitting, cable range .45/.71 inch</t>
+  </si>
+  <si>
+    <t>FL1-G7/01GC1-061</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with indoor/outdoor black jacket cable, stub at far end, 061 meters</t>
+  </si>
+  <si>
+    <t>FL1-G7/01NA1-031</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with IFC stranded cable, stub at far end, 31 meters</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-183</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with indoor/outdoor black jacket cable, stub at far end, 183 meters</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-305</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with indoor/outdoor black jacket cable, stub at far end, 305 meters</t>
+  </si>
+  <si>
+    <t>FL1-H4777NNN-0000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, adapters only</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252496</t>
+  </si>
+  <si>
+    <t>760252496</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-CAB</t>
+  </si>
+  <si>
+    <t>MDU-TAP Bracket, only to be used for a 2x3 mm cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252504</t>
+  </si>
+  <si>
+    <t>760252504</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-COV</t>
+  </si>
+  <si>
+    <t>MDU-TAP Cover, to be used in combination with MDU Bracket (MDU-TAP-18-CAB)</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252502</t>
+  </si>
+  <si>
+    <t>760252502</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-85/15</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 85%/15% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252503</t>
+  </si>
+  <si>
+    <t>760252503</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-80/20</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 80%/20% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252498</t>
+  </si>
+  <si>
+    <t>760252498</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-70/30</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 70%/30% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252501</t>
+  </si>
+  <si>
+    <t>760252501</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-50/50</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, unbalanced optical divider 50%/50% and splitter 1:8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252499</t>
+  </si>
+  <si>
+    <t>760252499</t>
+  </si>
+  <si>
+    <t>MDU-TAP-18-NN/NN</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-APC shuttered connectors, splitter 1:8</t>
+  </si>
+  <si>
+    <t>FL1-P47777NN-0000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 72-ports, with adapters only, 2 locks, key type A and B</t>
+  </si>
+  <si>
+    <t>FL1-P37777N2-0000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 72-ports, with adapters and pigtails (3mm x 3.5m), splice tray for heat shrink, 2 locks, key type A and B</t>
+  </si>
+  <si>
+    <t>FSB-SHJ21200C00000</t>
+  </si>
+  <si>
+    <t>FSB Fiber Splitter Box for indoor/outdoor, SC/APC, 16 ports, putty white, splice tray for heat shrink fusion, with adapters and 900µ pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242272</t>
+  </si>
+  <si>
+    <t>760242272</t>
+  </si>
+  <si>
+    <t>IFDB-M-T-A04S2-114-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with 4 SC/APC adapters, 1 preterminated 1x4 splitter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242273</t>
+  </si>
+  <si>
+    <t>760242273</t>
+  </si>
+  <si>
+    <t>IFDB-M-T-A08S2-118-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with 8 SC/APC adapters, 1 preterminated 1x8 splitter</t>
+  </si>
+  <si>
+    <t>CR8316-000</t>
+  </si>
+  <si>
+    <t>BUDI-PARKING-LC-(10)-RU</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Parking Lot Kit for holding LC-style connectors</t>
+  </si>
+  <si>
+    <t>Fiber cartridge</t>
+  </si>
+  <si>
+    <t>CS0815-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-L2-S</t>
+  </si>
+  <si>
+    <t>CS2130-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-B</t>
+  </si>
+  <si>
+    <t>CS1390-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-2x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 2 cables with a cable diameter of  max  20 mm</t>
+  </si>
+  <si>
+    <t>CS5059-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 7mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS5615-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CS3620-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>CS6975-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, with lock</t>
+  </si>
+  <si>
+    <t>CS6977-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 10mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS8151-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-S</t>
+  </si>
+  <si>
+    <t>CS6978-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6267-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-B</t>
+  </si>
+  <si>
+    <t>CS6979-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-3x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 3 cables with max 20mm cable diameter</t>
+  </si>
+  <si>
+    <t>CU1193-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-B</t>
+  </si>
+  <si>
+    <t>CU7248-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, one pigtail, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CV7576-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24EA</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 ANT splices</t>
+  </si>
+  <si>
+    <t>CV5880-001</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-X-TM</t>
+  </si>
+  <si>
+    <t>9701168/00</t>
+  </si>
+  <si>
+    <t>CK7501-000</t>
+  </si>
+  <si>
+    <t>IFDB-M-SP-U24-NN-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with Universal splice holder for up to 24 mechanical or SMOUV splices</t>
+  </si>
+  <si>
+    <t>CK6491-000</t>
+  </si>
+  <si>
+    <t>IFDB-M-SP-UA-NN-1</t>
+  </si>
+  <si>
+    <t>IFDB Fiber Optic Wall Box with Universal splice holder for up to 12 ANT splices</t>
+  </si>
+  <si>
+    <t>CK8650-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9101-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245234</t>
+  </si>
+  <si>
+    <t>760245234</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-36</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 36 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760243195</t>
+  </si>
+  <si>
+    <t>760243195</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS232-SPLTR</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 FOSC tray, 1 1x32 splitter tray and 32 SC/APC adapter/pigtails</t>
+  </si>
+  <si>
+    <t>BUDI-SAJ32SA-MV</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 feeder splice tray, 1 1x32 FPS PnP module, 32 installed SC/APC slide adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245057</t>
+  </si>
+  <si>
+    <t>760245057</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Splice/patch version with 1x32 FPS splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245059</t>
+  </si>
+  <si>
+    <t>760245059</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x32 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245062</t>
+  </si>
+  <si>
+    <t>760245062</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P06192</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251122</t>
+  </si>
+  <si>
+    <t>760251122</t>
+  </si>
+  <si>
+    <t>OWB-S-N0-S22-0-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 2 SC/APC adapters, no fusing splice, no fuse splice protectors, no splitters</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-J38888N2-1210N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 72-ports, with pigtails and splice tray, 1 cable clamp, 2 compression fittings, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-J3JJJJJ2-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 48-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-H9777NN9-1000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-J3777772-2222A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits, 2 strength member tie offs, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-J6777772-2222D</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 48-ports, with softwall bundled pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits, 2 strength member tie offs, 1 key lock</t>
+  </si>
+  <si>
+    <t>EM3000-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CX7872-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-L2-S</t>
+  </si>
+  <si>
+    <t>CY1074-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>CY3562-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B</t>
+  </si>
+  <si>
+    <t>CY6955-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY9941-000</t>
+  </si>
+  <si>
+    <t>COWO-S111</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>CY8504-000</t>
+  </si>
+  <si>
+    <t>BUDI-S/M-INLINE-SEAL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for cable feed-through from top for cables with up to 18mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ0842-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3751-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, with pigtails, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3753-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3754-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/APC adapters, green, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3412-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-36ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3625-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-00NNES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, no adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/UPC adapters, blue, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3748-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3749-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack,  6 duplex LC/APC adapters, green, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ9129-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV4995-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CV6732-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B-12L216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV6736-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW2640-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CW3858-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW5249-000</t>
+  </si>
+  <si>
+    <t>COWO-L102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>CW7056-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/UPC adapters, blue, 8 terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7057-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/APC adapters, green, 8 Terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7861-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-24L232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/APC ports, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7892-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single circuit FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0192-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B</t>
+  </si>
+  <si>
+    <t>CZ8124-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8125-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ9348-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ8127-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EF3711-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF7078-005</t>
+  </si>
+  <si>
+    <t>EFDT-12MPO-S4-20MIO-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor, 12 SC/APC, MPO at far end, 20 m</t>
+  </si>
+  <si>
+    <t>EF8525-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV7000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 7000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXF5000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, indoor/outdoor cable, 5000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV1500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 1500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AL212NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, LC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-BN024NXF100A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, indoor/outdoor cable, 100 feet</t>
+  </si>
+  <si>
+    <t>FDT-AN012NXT6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/UPC, loose tube OSP cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXT4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube OSP cable, 4000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BN024NXF500A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, indoor/outdoor cable, 500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AN012NXT9500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/UPC, loose tube OSP cable, 9500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV6500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 6500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV3500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 3500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BN024NXF50A</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/UPC, indoor/outdoor cable, 50 feet</t>
+  </si>
+  <si>
+    <t>FDT-AN212NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXT1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube OSP cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 4000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV1500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 1500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR0500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXT2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube OSP cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXT2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube OSP cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT7000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 7000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXT6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube OSP cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ224NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR1500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 1500 feet</t>
+  </si>
+  <si>
+    <t>FDT-AJ012NXV0500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 12-fiber, SC/APC, loose tube IFC cable, 500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BK224NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR6000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 6000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-DJ072NXV2000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, loose tube IFC cable, 2000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BL224NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 2500 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV3500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 3500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV1500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 150 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXR3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, ribbon IFC cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-DJ072NXV5500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, loose tube IFC cable, 5500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV6500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 650 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-BJ024NXV4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, SC/APC, loose tube IFC cable, 4000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV2500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 250 feet</t>
+  </si>
+  <si>
+    <t>FDT-DJ072NXV6500</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, loose tube IFC cable, 6500 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ248NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-DJ272NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/APC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CK048NXV0250</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, loose tube IFC cable, 250 feet</t>
+  </si>
+  <si>
+    <t>FDT-DN272NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 72-fiber, SC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXT4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube OSP cable, 4000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CK248NXB0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays</t>
+  </si>
+  <si>
+    <t>FDT-EJ096NXV1000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 96-fiber, SC/APC, loose tube IFC cable, 1000 feet</t>
+  </si>
+  <si>
+    <t>FDT-CJ048NXV4000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, SC/APC, loose tube IFC cable, 400 feet</t>
+  </si>
+  <si>
+    <t>FDT-EJ096NXV3000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 96-fiber, SC/APC, loose tube IFC cable, 3000 feet</t>
+  </si>
+  <si>
+    <t>FL1-6P6BC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, multimode, LC/UPC, 6 duplex adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G177NNN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1-6P8SC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, LC/UPC, 6 duplex adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G38NNNN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN1-1100N</t>
+  </si>
+  <si>
+    <t>FL1-6P2SC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, FC/UPC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1110N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-6P2SC003.5</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1111C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN1-1100A</t>
+  </si>
+  <si>
+    <t>FL1-G7/01GC1-229</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12 ports, with indoor/outdoor black jacket cable, stub at far end, 229 meters</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1000C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-6PJSC003</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Optic Adapter Pack, singlemode, SC/APC, 6 adapters, with pigtails</t>
+  </si>
+  <si>
+    <t>FL1-H</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, unloaded, for holding 4 adapter packs and splice trays</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-2220N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-G488NNN2-1101N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, adapers only, 1 cable clamp, 1 compression fitting, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1001N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-G3JJNNN2-1100A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-H177NNN2-1111A</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength-member tie-off, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G388NNN2-1000N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp</t>
+  </si>
+  <si>
+    <t>FL1-H4777NNN-0400N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, adapters only, 4 compression fittings</t>
+  </si>
+  <si>
+    <t>FL1-G3JNNNN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 6-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-H6777NNQ-2222D</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits, 2 strength member tie-offs, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H3777NN2-1100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-G377NNN2-1011N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with pigtails and splice tray, 1 cable clamp, 1 compression fitting, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-046</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with Indoor/outdoor cable, stub at far end, 46 meters</t>
+  </si>
+  <si>
+    <t>FL1-G388NNN2-1210N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 24-ports, with pigtails and splice tray, 1 cable clamp, 2 compression fittings, 1 grounding kit</t>
+  </si>
+  <si>
+    <t>FL1-H7/02HD1-153</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 24 ports, with Indoor/outdoor cable, stub at far end, 153 meters</t>
+  </si>
+  <si>
+    <t>FL1-H2JNNNNN-0100N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/APC, 24-ports, adapters only, 1 compression fitting</t>
+  </si>
+  <si>
+    <t>FL1-G677NNN2-2222D</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode SC/UPC, 12-ports, with softwall-bundled pigtails and splice tray, 2 cable clamps, 2 compression fittings, 2 grounding kits, 2 strength member tie-offs, 2 key locks</t>
+  </si>
+  <si>
+    <t>FL1-H4888NNN-1111N</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 48-ports, adapters only, 1 cable clamp, 1 compression fitting, 1 grounding kit, 1 strength member tie-off</t>
+  </si>
+  <si>
+    <t>FL1-H7/02NA1-016</t>
+  </si>
+  <si>
+    <t>FL1-H4888NNN-1211C</t>
+  </si>
+  <si>
+    <t>FL1000 Fiber Wall Box, 2-door, singlemode LC/UPC, 48-ports, adapters only, 1 cable clamp, 2 compression fittings, 1 grounding kit, 1 strength member tie-off, 1 key lock</t>
+  </si>
+  <si>
+    <t>FL1-G67NNNN2-1000N</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00M0MH0A</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 12f Feeder using MPO to HMFOC</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00M0ME0C</t>
+  </si>
+  <si>
+    <t>Indoor FDH 3000 w/ 288f Shell, 288f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Stranded Loose Tube Pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MK144J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, loose tube pigtails</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00LABCAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser I/O LT 50' stub, 48F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FD3-MM216J00V00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 216F, SC/APC, loose tube/stranded pigtails, spliced input, 24F feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00LBBCAB</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F/288</t>
+  </si>
+  <si>
+    <t>FD3-MN432J00V00E0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 432F, SC/APC, loose tube/stranded pigtails, spliced input/dist., 48FF</t>
+  </si>
+  <si>
+    <t>FD3-MM288J2AV00E0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, 2 split. mods./1x32 stnd., LT/stranded pigtails, splcd. Inpt., 24F fdr.</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00000F0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288 fiber, SC/APC, ribbon pigtails, spliced input, 48f feeder</t>
+  </si>
+  <si>
+    <t>FD3-MM288J00LABCAA</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 288F, SC/APC, riser I/O LT 50' stub, 12F 100' stub feeder cable</t>
+  </si>
+  <si>
+    <t>FDC-L27USX20101040</t>
+  </si>
+  <si>
+    <t>FDC Fiber Optic Wall Box, 24-position, Singlemode SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259783</t>
+  </si>
+  <si>
+    <t>760259783</t>
+  </si>
+  <si>
+    <t>IFEB-10TPS1004-B01S-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/UPC Pigtails and Adapters (4),Single Element tray(1) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259782</t>
+  </si>
+  <si>
+    <t>760259782</t>
+  </si>
+  <si>
+    <t>IFEB-10SSNN000-B03S-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element trays(3) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259789</t>
+  </si>
+  <si>
+    <t>760259789</t>
+  </si>
+  <si>
+    <t>IFEB-20TPL2012-A08A-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (12),Single Circuit (4f) trays(8) ANT, Feeder cable seal 2x15mm and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259790</t>
+  </si>
+  <si>
+    <t>760259790</t>
+  </si>
+  <si>
+    <t>IFEB-20TPL2024-C08S-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (24),Single Element Slim trays(8) Smouv, Feeder cable seal 2x15mm and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259787</t>
+  </si>
+  <si>
+    <t>760259787</t>
+  </si>
+  <si>
+    <t>IFEB-20SSNN000-C12S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(12) Smouv, No cable Seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259796</t>
+  </si>
+  <si>
+    <t>760259796</t>
+  </si>
+  <si>
+    <t>IFEB-30TPL2048-A12A-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (48),Single Circuit (4f) trays(12) ANT, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259793</t>
+  </si>
+  <si>
+    <t>760259793</t>
+  </si>
+  <si>
+    <t>IFEB-30TPS2016-C08S-NNNNL</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (16),Single Element Slim trays(8) Smouv, No Cable Seals, Lock, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259795</t>
+  </si>
+  <si>
+    <t>760259795</t>
+  </si>
+  <si>
+    <t>IFEB-30TPS2024-A12A-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (24),Single Circuit (4f) trays(12) ANT, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259794</t>
+  </si>
+  <si>
+    <t>760259794</t>
+  </si>
+  <si>
+    <t>IFEB-30TPS2024-C12S-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (24),Single Element Slim trays(12) Smouv, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259800</t>
+  </si>
+  <si>
+    <t>760259800</t>
+  </si>
+  <si>
+    <t>IFEB-40TPL2096-C24S-GJJNN</t>
+  </si>
+  <si>
+    <t>IFEB40, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (96),Single Elemet Slim trays(24) Smouv, Feeder Cable Seal 4x15mm and 24x7mm drop seal(2), RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259801</t>
+  </si>
+  <si>
+    <t>760259801</t>
+  </si>
+  <si>
+    <t>IFEB-50SSNN000-C44S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB50, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(44) Smouv, No cable Seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261473</t>
+  </si>
+  <si>
+    <t>760261473</t>
+  </si>
+  <si>
+    <t>IFEB-10TPL2002-C01A-ACNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, LC/APC Pigtails and Adapters (2), Single Element Slim tray(1) Smouv, main cable seal and 12x5mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260604</t>
+  </si>
+  <si>
+    <t>760260604</t>
+  </si>
+  <si>
+    <t>IFEB-10TPS2008-C03S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB10, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (8), Single Element Slim tray(3) Smouv, no cable seals, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261069</t>
+  </si>
+  <si>
+    <t>760261069</t>
+  </si>
+  <si>
+    <t>IFEB-20SSNN000-B06S-DFNNN</t>
+  </si>
+  <si>
+    <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice Only,  Single Element tray(6) Smouv, Feeder cable seal 2x15 and 16x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260605</t>
+  </si>
+  <si>
+    <t>760260605</t>
+  </si>
+  <si>
+    <t>IFEB-30TPS2024-C12S-NNNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, SC/APC Pigtails and Adapters (24), Single Element Slim trays(12) Smouv,No cable seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261070</t>
+  </si>
+  <si>
+    <t>760261070</t>
+  </si>
+  <si>
+    <t>IFEB-30SSNN000-B06S-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element tray(6) Smouv, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261164</t>
+  </si>
+  <si>
+    <t>760261164</t>
+  </si>
+  <si>
+    <t>IFEB-30SSNN000-C28S-GJNNN</t>
+  </si>
+  <si>
+    <t>IFEB30, Indoor Fiber Optic Wall mount Enclosure, Splice Only, Single Element Slim trays(28) Smouv, Feeder Cable Seal 4x15mm and 24x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261286</t>
+  </si>
+  <si>
+    <t>760261286</t>
+  </si>
+  <si>
+    <t>IFEB-50SSNN000-NNNN-KMNNN</t>
+  </si>
+  <si>
+    <t>IFEB50, Indoor Fiber Optic Wall mount Enclosure, Splice Only, No trays Smouv, Feeder Cable Seal 6x15mm and 32x7mm drop seal, RAL 9010</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262024</t>
+  </si>
+  <si>
+    <t>760262024</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-D-ADD-(10)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IFEB Fiber Optic Drop Cable addition Kit to add up 4 more drop cables ( Tie-wraps &amp; Foam)  </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261201</t>
+  </si>
+  <si>
+    <t>760261201</t>
+  </si>
+  <si>
+    <t>IFEB-SPLICEHOLDER-1DOV-2X2SMOUVE-(20)</t>
+  </si>
+  <si>
+    <t>Splice holder for IFEB Single Element trays with dove tail fixation for 2 x 2 Smouv splices ( 45mm)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261196</t>
+  </si>
+  <si>
+    <t>760261196</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY-12ANT-4H-(04)</t>
+  </si>
+  <si>
+    <t>IFEB Slim Element tray with 12 holders for ANT splices, 4mm height</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261197</t>
+  </si>
+  <si>
+    <t>760261197</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY-04S45-4H-(04)</t>
+  </si>
+  <si>
+    <t>IFEB Single Circuit tray with 4 holders for Smouv splices (45mm), 4mm height</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261198</t>
+  </si>
+  <si>
+    <t>760261198</t>
+  </si>
+  <si>
+    <t>IFEB-TRAY-04ANT-4H-(04)</t>
+  </si>
+  <si>
+    <t>IFEB Single Circuit tray with 4 holders for ANT splices, 4mm height</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262078</t>
+  </si>
+  <si>
+    <t>760262078</t>
+  </si>
+  <si>
+    <t>IFEB-20-LOOPBRCKT-(10)</t>
+  </si>
+  <si>
+    <t>Loop-bracket accessory kit for IFEB-20 wall box</t>
+  </si>
+  <si>
+    <t>Loop bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260774</t>
+  </si>
+  <si>
+    <t>760260774</t>
+  </si>
+  <si>
+    <t>IFEB-10-TOWER KIT</t>
+  </si>
+  <si>
+    <t>IFEB Fiber Optic kit allowing to add up to 2 splitter holders  (1:2, 1:4 or 1:8) at the back of the tower</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260775</t>
+  </si>
+  <si>
+    <t>760260775</t>
+  </si>
+  <si>
+    <t>IFEB-20-TOWER KIT</t>
+  </si>
+  <si>
+    <t>IFEB Fiber Optic kit allowing to add up to 4 splitter holders  (1:2, 1:4 or 1:8) or 2 splitter holder (1:16) or 1 splitter holder (1:32) at the back of the tower</t>
+  </si>
+  <si>
+    <t>CS5114-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ S and IFEB-40</t>
+  </si>
+  <si>
+    <t>BUDI-S | IFEB-40</t>
+  </si>
+  <si>
+    <t>CS6981-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ M and IFEB-50</t>
+  </si>
+  <si>
+    <t>CX2841-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760263031</t>
+  </si>
+  <si>
+    <t>760263031</t>
+  </si>
+  <si>
+    <t>IFDB-2-SP-S4-NN-0-(24)</t>
+  </si>
+  <si>
+    <t>The IFDB‑2, a second‑generation Indoor Fiber Distribution Box for interconnecting indoor riser cable and in‑house cables within confined MDU shaft environments</t>
+  </si>
+  <si>
+    <t>1H5935-000-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX Fiber Optic pedestal, wall, or pole mount splice enclosure, Buffer tube storage up to 96 fiber cable, 96 single splices or 288 mass fusion, with ground block, and gasket sealed door, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108259458</t>
+  </si>
+  <si>
+    <t>108259458</t>
+  </si>
+  <si>
+    <t>WFE-PNL-006-MFA-SC06-BK-BG</t>
+  </si>
+  <si>
+    <t>OptiSPEED® Adapter Panel, Black, Type 10, with 6 port SC ganged adapter, ceramic sleeve, beige, shuttered</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627266</t>
+  </si>
+  <si>
+    <t>108627266</t>
+  </si>
+  <si>
+    <t>WFE-PNL-012-MFA-LC12-BK-AQ</t>
+  </si>
+  <si>
+    <t>LazrSPEED® Adapter Panel, Black, Type 10, with 12 port LC ganged adapter, ceramic sleeve, aqua, shuttered</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, extra small size (2S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, standard size (S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
+  </si>
+  <si>
+    <t>HTB3</t>
+  </si>
+  <si>
+    <t>Home Termination Box 3</t>
+  </si>
+  <si>
+    <t>Home Termination box for FTTH/LAN ODN termination.</t>
+  </si>
+  <si>
+    <t>DD-FAT</t>
+  </si>
+  <si>
+    <t>Double Door Fiber Access Terminal, indoor/outdoor</t>
+  </si>
+  <si>
+    <t>FAT</t>
+  </si>
+  <si>
+    <t>Access box</t>
+  </si>
+  <si>
+    <t>IFEB</t>
+  </si>
+  <si>
+    <t>IFEB Indoor Fiber Optic Wall mount Enclosure</t>
+  </si>
+  <si>
+    <t>FLX-ODN-FDC</t>
+  </si>
+  <si>
+    <t>FLX™ ODN FDC Fiber Distribution Cabinet, Plug and Play approach to FTTX ODN build</t>
+  </si>
+  <si>
+    <t>FSB-SBJ0320000000A</t>
+  </si>
+  <si>
+    <t>FSB Fiber Splitter Box, indoor, SC/APC, 32 ports, putty white</t>
+  </si>
+  <si>
+    <t>FTX-70291251-01</t>
+  </si>
+  <si>
+    <t>COWO-L201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTX-70291271-01</t>
+  </si>
+  <si>
+    <t>COWO-S201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, no pigtails</t>
+  </si>
+  <si>
+    <t>COWO Fiber Customer Wall Outlet</t>
+  </si>
+  <si>
+    <t>RapidFiber® EFDT Wall Mounting Fiber Box, outdoor</t>
+  </si>
+  <si>
+    <t>IFDH</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal</t>
+  </si>
+  <si>
+    <t>HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, outdoor</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC style adapter</t>
+  </si>
+  <si>
+    <t>FD3-MP864J00000F0C</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 864 fiber, SC/APC, ribbon pigtails, splice cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245276</t>
+  </si>
+  <si>
+    <t>760245276</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS248-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>OFDT</t>
+  </si>
+  <si>
+    <t>OFDT Outdoor Fiber Distribution Terminal</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248830</t>
+  </si>
+  <si>
+    <t>760248830</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TL148-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760257108</t>
+  </si>
+  <si>
+    <t>760257108</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS236-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258439</t>
+  </si>
+  <si>
+    <t>760258439</t>
+  </si>
+  <si>
+    <t>MDU-TAP-SCU18-50/50-M</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-UPC shuttered connectors, unbalanced optical divider 50/50 and splitter 1:8, with wall magnet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258440</t>
+  </si>
+  <si>
+    <t>760258440</t>
+  </si>
+  <si>
+    <t>MDU-TAP-SCU18-60/40-M</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-UPC shuttered connectors, unbalanced optical divider 60/40 and splitter 1:8, with wall magnet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258441</t>
+  </si>
+  <si>
+    <t>760258441</t>
+  </si>
+  <si>
+    <t>MDU-TAP-SCU18-NN/NN-M</t>
+  </si>
+  <si>
+    <t>Multi Dwelling unit Terminal access point with SC-UPC shuttered connectors, terminating and splitter 1:8, with wall magnet</t>
   </si>
   <si>
     <t>FD3-MN432J00M0MDAB</t>
   </si>
   <si>
     <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Ivory Colored Riser Loose Tube Cable</t>
   </si>
   <si>
     <t>FD3-MN432J00M0ME0C</t>
   </si>
   <si>
     <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Spliced Stranded Loose Tube Pigtails</t>
   </si>
   <si>
     <t>FD3-MN432J00M0MK0C</t>
   </si>
   <si>
     <t>Indoor FDH 3000 w/ 432f Shell, 432f distribution loaded, no splitters included, MPO distribution connectors, and a 48f Feeder using Ivory Colored Plenum Loose Tube Cable with stubbed MT ends</t>
   </si>
   <si>
     <t>FD3-MM144J00M0MCBB</t>
   </si>
   <si>
     <t>Indoor FDH 3000 w/ 288f Shell, 144f distribution loaded, no splitters included, MPO distribution connectors, and a 24f Feeder using Indoor/Outdoor Loose Tube Cable</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259783</t>
-[...362 lines deleted...]
-    <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
+    <t>BUDI-R24JC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC1529D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260882</t>
+  </si>
+  <si>
+    <t>760260882</t>
+  </si>
+  <si>
+    <t>OWBS-S0-L24-8-NN-W</t>
+  </si>
+  <si>
+    <t>OWB Fiber Optic Wall Mount Fiber Box, 4 LC/APC adapters, fusing splice, no fuse splice protectors, no splitters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260216</t>
+  </si>
+  <si>
+    <t>760260216</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-D-4-LAYER</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Distribution Cable Sealing Kit for for pigtails and cables with a diameter up to 7 mm, 4 layer, 16 ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260221</t>
+  </si>
+  <si>
+    <t>760260221</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-2x20</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for 2 cables with a cable diameter of max 20 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260222</t>
+  </si>
+  <si>
+    <t>760260222</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-3x20</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260223</t>
+  </si>
+  <si>
+    <t>760260223</t>
+  </si>
+  <si>
+    <t>IFEB-SEAL-F-4x15</t>
+  </si>
+  <si>
+    <t>IFEB Fibre Optic Wrap around Feeder Cable Sealing Kit for 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CZ2188-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-MAIN-01-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Main seal, single cable max diameter 15mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>BUDI-2S | IFEB-10</t>
+  </si>
+  <si>
+    <t>CW2715-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-12X5-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Drop seal, 12 cables max diameter 5mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>CZ0929-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-4X7-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Branch seal, 4 cables max diameter 7mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260283</t>
+  </si>
+  <si>
+    <t>760260283</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 24 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260285</t>
+  </si>
+  <si>
+    <t>760260285</t>
+  </si>
+  <si>
+    <t>BUDI-FS32-ADPSL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 36 SC/APC Sliding Adapters, (1) pre-terminated pigtail</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1687798</t>
+  </si>
+  <si>
+    <t>1687798</t>
+  </si>
+  <si>
+    <t>FD3-MK072J00V00E0A-RC</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 72F</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103732</t>
+  </si>
+  <si>
+    <t>260103732</t>
+  </si>
+  <si>
+    <t>RFP-160S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103729</t>
+  </si>
+  <si>
+    <t>260103729</t>
+  </si>
+  <si>
+    <t>RFP-130S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>1-1154036-7</t>
+  </si>
+  <si>
+    <t>BUDI-1S-TB-16-S2-48-E-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D30020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D3502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D5002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC10020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD5002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D0502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D10020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D1002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PC50020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D0309A</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D2002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00P06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, plenum cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PC80020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 12-fiber, SC/APC, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D2002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD4002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04K00P09293</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, LC/UPC, plenum cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J00D2502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-fiber, MPO at far end, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC2502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, MPO at far end, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ12J2PD2002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, SC/APC, 12-position, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D04690</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 153 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D4502A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, MPO at far end, 450 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PC80020</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-fiber, SC/APC, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D0469A</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J00D5002A</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D1989A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 650 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD2002A</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D09290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00P15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, plenum cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D18390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-SJ24J2PD7002A</t>
+  </si>
+  <si>
+    <t>RapidFiber® FDT Distribution Terminal, 24-position, SC/APC, MPO at far end, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D0769A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 250 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00P30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, plenum cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D2139A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P18390</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D21390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D01590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 50 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D03090</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00D24590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, Indoor/outdoor cable, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D0159A</t>
+  </si>
+  <si>
+    <t>RDT-SM08J00D21390</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 8-fiber, SC/APC, Indoor/outdoor cable, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P1989A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 650 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D1229A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D03090</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D15290</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00D30590</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 1000 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P2139A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 700 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM04J00P0309A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 4-fiber, SC/APC, plenum cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P03090</t>
+  </si>
+  <si>
+    <t>FD3-MM144J00RBBF0B</t>
+  </si>
+  <si>
+    <t>IFDH 3000 Indoor Fiber Distribution Hub, 144F, SC/APC, riser ribbon stub,100ft, spliced input, 24FF</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, plenum cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P03090</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P2449A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 800 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D06190</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P1229A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P30590</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P2749A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 900 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12J00P15290</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P0619A</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D10790</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D0614A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/UPC, plenum cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P0614A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D0928A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P3059A</t>
+  </si>
+  <si>
+    <t>RDT-SM12K00P1229A</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D0924A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, Indoor/outdoor cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P0928A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00P1224A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1228A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1074A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 350 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P1229A</t>
+  </si>
+  <si>
+    <t>RDT-SM12L00D12290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, LC/APC, Indoor/outdoor cable, 400 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1378A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 450 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1528A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P15290</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber SC/UPC, plenum cable, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00P1528A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3mm Ivory Plenum cable, female MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D0154A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P1529A</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00D0309A</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1838A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 600 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D0308A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P03090</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/UPC, plenum cable, 100 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM04J00D1684A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x4 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 550 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D1988A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 650 ft</t>
+  </si>
+  <si>
+    <t>RDT-XM08J00D0468A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT, 1x8 Indexing Terminal, 3.6mm Black Riser I/O cable, female MPO at far end, 150 ft</t>
+  </si>
+  <si>
+    <t>RDT-SM12N00P0309A</t>
+  </si>
+  <si>
+    <t>HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262108</t>
   </si>
   <si>
     <t>760262108</t>
   </si>
   <si>
     <t>IFEB-20TPNN000-NNNN-DFNNL</t>
   </si>
   <si>
     <t>IFEB20, Indoor Fiber Optic Wall mount Enclosure, Splice / Patch, No Pigtails and No Adapters, No trays, Feeder cable seal 2x15mm and 16x7mm drop seal, lock, RAL 9010</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1687798</t>
-[...80 lines deleted...]
-    <t>OFDT Outdoor Fiber Distribution Terminal</t>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238357</t>
+  </si>
+  <si>
+    <t>760238357</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-12</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 12 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238358</t>
+  </si>
+  <si>
+    <t>760238358</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-24</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 24 inches long</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250805</t>
+  </si>
+  <si>
+    <t>760250805</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCPC-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/UPC connection and splice capacity up to 4 splices, SC/UPC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>FLX-ODN-MINI-FAT</t>
+  </si>
+  <si>
+    <t>Mini-FAT FLX ODN terminal with pre-stubbed cable for splicing free FTTX network deployment</t>
+  </si>
+  <si>
+    <t>Access terminal</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250806</t>
+  </si>
+  <si>
+    <t>760250806</t>
+  </si>
+  <si>
+    <t>HTB2-1F-LCAP(D)-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 duplex LC/APC connection and splice capacity up to 4 splices, LC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>WSC-SB032410</t>
+  </si>
+  <si>
+    <t>WSC Wall Splice Cabinet for MDU applications, indoor/outdoor, for up to 24 fibers, includes 2 splice trays with mechanical ribbon, no key lock</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256171</t>
+  </si>
+  <si>
+    <t>760256171</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255263</t>
+  </si>
+  <si>
+    <t>760255263</t>
+  </si>
+  <si>
+    <t>BFTP-L211-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and one installed LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255133</t>
+  </si>
+  <si>
+    <t>760255133</t>
+  </si>
+  <si>
+    <t>BFTP-L203-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255135</t>
+  </si>
+  <si>
+    <t>760255135</t>
+  </si>
+  <si>
+    <t>BFTP-L202-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 2 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255139</t>
+  </si>
+  <si>
+    <t>760255139</t>
+  </si>
+  <si>
+    <t>BFTP-NN00-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet no adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0159A</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0459A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 45 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0619A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 61 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D0769A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 76 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D1229A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 122 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D2139A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 213 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D2459A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 245 m</t>
+  </si>
+  <si>
+    <t>RDT-SM12J60D3059A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Mini-RDT Distribution Terminal, 12-fiber, SC/APC, Indoor/outdoor cable, 305 m</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXA0000</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, no cable</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG0610-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 61 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG0920-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 92 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG1220-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 122 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG1520-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 152 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK324NXG3050-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 24-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 305 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG0610-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 61 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG1220-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 122 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG1520-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 152 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG2280-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 228 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-BK348NXG3050-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, heat shrink splice trays, 305 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG1520-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 152 m stub length</t>
+  </si>
+  <si>
+    <t>FDT-CK348NXG2280-M</t>
+  </si>
+  <si>
+    <t>iFDT Indoor Fiber Distribution Terminal, 48-fiber, LC/UPC, soft-wall pigtails, mechanical splice trays, 228 m stub length</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253779</t>
+  </si>
+  <si>
+    <t>760253779</t>
+  </si>
+  <si>
+    <t>WMFE2-L242-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 2 LC/APC (duplex) adapters and 4 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253784</t>
+  </si>
+  <si>
+    <t>760253784</t>
+  </si>
+  <si>
+    <t>WMFE2-S211-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 1 SC/APC adapter and 1 900µ pigtail, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253785</t>
+  </si>
+  <si>
+    <t>760253785</t>
+  </si>
+  <si>
+    <t>WMFE2-S202-N-00</t>
+  </si>
+  <si>
+    <t>Wall Mountable Fiber Endclosure including 2 SC/APC adapters and no 900µ pigtails, feeder cable can be stored up to 50m depending cable diameter, cable cover not included</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256172</t>
   </si>
   <si>
     <t>760256172</t>
   </si>
   <si>
     <t>HFTP-AM-L202-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/APC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256168</t>
   </si>
   <si>
     <t>760256168</t>
   </si>
   <si>
     <t>HFTP-AM-L102-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/UPC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256169</t>
   </si>
   <si>
     <t>760256169</t>
   </si>
   <si>
     <t>HFTP-AM-L121-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/UPC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256175</t>
   </si>
   <si>
     <t>760256175</t>
   </si>
   <si>
     <t>HFTP-AM-LN00-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
-  </si>
-[...2845 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255704</t>
   </si>
   <si>
     <t>760255704</t>
   </si>
   <si>
     <t>BUDI-1S-T-A-16S216CS</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
@@ -7436,20433 +7409,20361 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J927" totalsRowShown="0">
-  <autoFilter ref="A1:J927"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J924" totalsRowShown="0">
+  <autoFilter ref="A1:J924"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/flx-odn-fat" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760239822" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136887" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237455" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237397" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238702" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235625" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p5bc003" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p7sc003" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p9bc003" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0010n" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pcsc003" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnnn-2000n" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0100n" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g6jnnnn2-1111n" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pfsc003" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p4sc003" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1111n" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g47nnnnn-0000h" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0211n" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-0000n" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-2220n" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1000n" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h1777nn2-1000n" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h38888n2-1210n" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h177nnn2-1100a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g177nnn1-1100n" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1001n" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn6-0000n" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g488nnn2-1210n" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3jjjnn2-1100a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1010n" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1011n" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn8-1010h" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nn2-2100n" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g48nnnnn-1000n" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1100n" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nn2-1100n" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1100a" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1011a" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nnn-0000n" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-1100d" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1001n" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnn2-1000n" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nnn-1000n" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1110n" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnn2-1000c" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-1101n" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1100c" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1111c" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nn2-1211n" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnnn-1000n" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1111n" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777nn2-2202n" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na1-008" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j9777778-1010h" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnnn-2100n" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1001n" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3888882-4002n" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na2-016" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na2-046" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1110n" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1111n" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2011n" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j4777772-1000c" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2100n" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j477777n-1111n" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2222n" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j6777772-1100n" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777778-1010h" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j9777773-1010n" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760246050" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx6271-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236276" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz6481-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249279" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249281" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256167" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256170" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256173" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256174" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu0593-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0mf0c" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mf0c" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259785" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259784" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259791" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259788" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259786" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259797" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259792" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259799" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259798" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260217" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260218" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260219" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260220" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260224" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260225" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260282" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260284" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn360j00m0me0b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0me0b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mf0b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mk0b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c10020" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d3002a" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c20020" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd3002a" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d6002a" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c30020" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd4002a" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc2002a" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc1002a" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd8002a" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd3002a" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc25020" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc1502a" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d1002a" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd3502a" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc2002a" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d06190" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc25020" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d30020" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd1502a" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d09290" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d24590" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d3002a" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04n00p0619a" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd4502a" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc50020" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d30590" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04n00p0929a" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd5002a" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1839a" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p09290" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d06190" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd6002a" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d06190" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0309a" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d21390" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1529a" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d12290" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0469a" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd8002a" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p06190" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d15290" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1079a" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d24590" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1839a" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d18390" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0619a" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d2459a" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0769a" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d03092" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d27490" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d30590" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p09290" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2139a" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0309a" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0929a" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2459a" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1529a" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251800" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245277" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1h5935-000" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1p2132-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258442" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258443" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260603" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261278" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261068" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261474" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261279" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261280" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261281" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261282" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261283" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261284" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261285" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260606" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262025" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261200" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261202" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261195" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261199" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260773" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760041400" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760060491" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183699" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183707" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183723" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d04590" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2749a" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d18390" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0309a" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p06190" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p03092" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p06190" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0304a" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d09290" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p06191" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1984a" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p3059a" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0464a" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p30590" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0619a" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0929a" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0304a" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0618a" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0929a" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d12290" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0618a" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0924a" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1078a" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12l00d06190" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p1529a" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1228a" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d18390" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1524a" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1224a" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1834a" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d18490" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1374a" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d03090" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1838a" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1688a" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d30590" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1524a" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p30590" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d04591" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0154a" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1834a" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0308a" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9700071-00" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9701166-00" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103730" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103731" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108491697" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627274" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-003" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef3731-000" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-004" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-006" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7391-000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-001" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-002" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg0550-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg3673-000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck9100-000" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcr9106-000" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ftuo" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0814-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1755-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1388-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1389-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0813-000" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8158-000" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8162-000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6980-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs7745-000" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu2623-000" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg6472-001" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg6473-001" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8549-001" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8244-000" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg9745-000" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1675-000" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1646-000" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh6396-000" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek1466-000" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek1467-000" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3658-001" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3659-001" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3660-001" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0193-000" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw9532-000" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx7652-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1283-000" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy2686-000" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1303-000" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy6954-000" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy7021-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3250-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3251-000" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy8979-000" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3560-000" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00daa" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0a" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0a" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0b" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0b" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mk072j00m0me0a" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0c" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0mh0b" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0a" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm216j00m0me0b" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mh0b" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0b" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00v00e0b" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0c" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00000f0a" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn360j00m0mdaa" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0me0a" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn504j00ladcab" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0me0b" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00labcab" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l17usx20101020" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv1000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv10000" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj212nxb0000" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ak212nxb0000" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt3000" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv5000" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv2500" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt2000" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv3000" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv0500" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv1000" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv7000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt3000" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn224nxb0000" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr3500" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv8000" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt5000" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv5000" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr4000" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv9000" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr5000" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv5000" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv0500" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv1000" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr2000" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv5500" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv1000" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ek096nxv0250" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr7000" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv6000" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf1000a" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-en296nxb0000" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv2000" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv7000" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv6000" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt2000" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv8000" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt2500" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv3000" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv3500" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cn248nxb0000" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv2000" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemffb-btm-plt-kit" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy8994-000" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy9076-000" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3746-000" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8352-000" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8162-000" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8354-000" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8364-000" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8806-000" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8126-000" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8128-000" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu9010-000" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu9261-000" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5903-000" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6986-000" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5901-000" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw6630-000" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw6634-000" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7713-000" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw8112-000" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0191-000" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw8864-000" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck0475-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck0548-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck6000-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck7246-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem2940-001" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem3000-001" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ftuo" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183731" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-m-hs" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245233" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251123" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249280" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248906" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248901" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248905" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248903" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248907" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248900" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248904" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0309a" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0929a" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1079a" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1529a" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1839a" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2749a" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245060" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d03090" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d06190" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0309a" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0619a" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0929a" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l2jusx20101040" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an212nxb000a" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn224nxb000a" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn212nxb000a" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-122" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-305" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-061" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-092" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-153" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-168" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-016" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-092" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252426" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252497" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252500" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-sbj23200c00000" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg2280-m" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxa0000" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0300-m" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0920-m" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxa0000" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg0610-m" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg0920-m" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg1220-m" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg3050-m" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253780" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253781" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253782" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253783" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253786" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255134" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255137" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255136" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255138" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252097" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255037" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250531" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb021210" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh024810" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh034810" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mdab" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0me0c" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mk0c" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mcbb" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259783" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259782" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259789" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259790" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259787" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259796" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259793" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259795" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259794" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259800" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259801" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261473" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260604" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760263031" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1h5935-000-us" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261069" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260605" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261070" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261164" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261286" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262024" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261201" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261196" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261197" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261198" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262078" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260774" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260775" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5114-000" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6981-000" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx2841-000" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262108" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1687798" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb3" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/dd-fat" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/flx-odn-fdc" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-sbj0320000000a" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ofdt" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256172" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256168" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256169" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256175" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00rbbf0b" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d30020" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d3502a" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d5002a" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc10020" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd5002a" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d0502a" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d10020" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d1002a" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc50020" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d0309a" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d2002a" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00p06190" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc80020" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d2002a" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd4002a" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04k00p09293" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d2502a" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc2502a" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd2002a" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d04690" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d12290" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d4502a" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc80020" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0469a" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d5002a" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d15290" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1989a" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd2002a" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d09290" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p15290" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d18390" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd7002a" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0769a" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p30590" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d2139a" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p18390" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d21390" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d01590" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d03090" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d24590" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d12290" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0159a" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d21390" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1989a" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1229a" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d03090" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d15290" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d15290" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d30590" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d30590" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2139a" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00p0309a" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1-1154036-7" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p03090" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p12290" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p03090" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2449a" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d06190" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1229a" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p30590" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2749a" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p15290" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0619a" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d10790" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d12290" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0614a" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p12290" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0614a" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0928a" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p3059a" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p1229a" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0924a" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d15290" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p12290" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0928a" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1224a" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1228a" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1074a" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p1229a" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12l00d12290" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1378a" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1528a" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p15290" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1528a" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0154a" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p1529a" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d0309a" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1838a" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0308a" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p03090" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1684a" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1988a" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0468a" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0309a" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mp864j00000f0c" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245276" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248830" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760257108" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258439" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258440" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258441" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260216" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260221" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260222" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260223" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz2188-000" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw2715-000" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz0929-000" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260283" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260285" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260882" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fat-aerial" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245234" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760243195" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248341" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251122" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy4133-000" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy4134-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb022410" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh021210" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245057" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245059" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245062" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248902" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9701168-00" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh0702-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1821-000" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3661-001" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem3000-002" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz1725-002" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245364" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef3711-000" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-005" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef8525-000" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg5575-001" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8549-002" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg9855-000" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh0402-000" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237239" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237241" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237456" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237400" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760193250" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760172288" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136895" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183715" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242272" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242273" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238357" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238358" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760234769" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235499" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235250" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235991" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235624" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236930" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0159a" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0459a" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0619a" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0769a" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1229a" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2139a" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2459a" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d3059a" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxa0000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg0610-m" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg0920-m" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg1220-m" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg1520-m" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg3050-m" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0610-m" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg1220-m" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg1520-m" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg2280-m" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg3050-m" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg1520-m" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg2280-m" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253779" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253784" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253785" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255263" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255133" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255135" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255139" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103732" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103729" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p06192" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p15291" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj224nxb000a" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn206nxb000a" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-acc001" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-061" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-031" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-183" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-305" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-0000n" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252496" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252504" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252502" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252503" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252498" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252501" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252499" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p47777nn-0000c" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p37777n2-0000c" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-shj21200c00000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv7576-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5880-001" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv4995-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6732-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6736-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw2640-000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw3858-000" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw5249-000" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7056-000" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7057-000" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7861-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7892-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0192-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx7872-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1074-000" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3562-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy6955-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy8992-000" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy9941-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy8504-000" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz0842-000" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3751-000" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3753-000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3754-000" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3412-000" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3625-000" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3745-000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3748-000" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3749-000" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz9129-000" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8124-000" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8125-000" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz9348-000" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8127-000" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcr8316-000" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0815-000" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs2130-000" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1390-000" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5059-000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5615-000" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs3620-000" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6975-000" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6977-000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8151-000" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6978-000" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6267-000" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6979-000" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu1193-000" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu7248-000" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck7501-000" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck6491-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck8650-000" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck9101-000" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mh0a" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0c" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mk144j00v00e0b" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00labcaa" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm216j00v00e0b" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00lbbcab" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00v00e0c" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j2av00e0b" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00000f0c" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00labcaa" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l27usx20101040" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv7000" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxf5000" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv1500" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv2000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt1000" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-al212nxb0000" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf100a" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an012nxt6000" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt4000" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv6000" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf500a" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an012nxt9500" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt2500" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv6500" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv3500" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf50a" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an212nxb0000" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1000n" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-0400n" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jnnnn2-1100n" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h6777nnq-2222d" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1100n" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1011n" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-046" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1210n" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-153" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2jnnnnn-0100n" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnn2-2222d" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nnn-1111n" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na1-016" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nnn-1211c" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g67nnnn2-1000n" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1100n" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j38888n2-1210n" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3jjjjj2-1111n" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h9777nn9-1000c" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2222a" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j6777772-2222d" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt1000" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv4000" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv1500" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr0500" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt2000" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt6000" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv2000" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr1000" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt2500" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt7000" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv6000" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt6000" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj224nxb0000" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv2500" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr1500" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv0500" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk224nxb0000" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr6000" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv3000" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv2000" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bl224nxb0000" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr2500" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv3500" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv1500" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr3000" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv5500" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv6500" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt1000" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv4000" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv2500" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv6500" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj248nxb0000" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj272nxb0000" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt3000" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck048nxv0250" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dn272nxb0000" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt4000" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck248nxb0000" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv1000" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv4000" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv3000" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108259458" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627266" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p6bc003" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g177nnn2-1100n" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1100n" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p8sc003" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g38nnnn2-1000n" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn1-1100n" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p2sc003" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1110n" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p2sc003-5" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1111c" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn1-1100a" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-229" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000c" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pjsc003" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-2220n" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000n" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g488nnn2-1101n" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1000n" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1001n" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1100a" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h177nnn2-1111a" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250805" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemflx-odn-mini-fat" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250806" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb032410" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256171" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255704" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260603" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261278" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261068" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261474" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261279" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261280" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261281" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261282" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261283" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261284" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261285" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260606" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262025" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261200" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261202" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261195" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261199" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260773" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245277" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1h5935-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1p2132-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258442" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258443" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn360j00m0me0b" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0me0b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mf0b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mk0b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260217" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260218" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260219" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260220" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260224" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260225" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260282" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260284" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183699" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183707" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183723" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183731" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235625" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237455" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237397" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136887" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238702" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760239822" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3746-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8352-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8162-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8354-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8364-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8806-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8126-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8128-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6980-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs7745-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu2623-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu9010-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu9261-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5903-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6986-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5901-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw6630-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw6634-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7713-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw8112-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0191-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw8864-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0193-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw9532-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-003" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef3731-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-004" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7391-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-001" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-002" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg0550-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg3673-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg6472-001" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg6473-001" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8549-001" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8244-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg9745-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1675-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p5bc003" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p7sc003" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p9bc003" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0010n" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pcsc003" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000a" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnnn-2000n" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0100n" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g6jnnnn2-1111n" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pfsc003" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p4sc003" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1111n" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g47nnnnn-0000h" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-0211n" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-0000n" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-2220n" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1000n" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h1777nn2-1000n" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h38888n2-1210n" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h177nnn2-1100a" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g177nnn1-1100n" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1001n" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn6-0000n" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g488nnn2-1210n" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3jjjnn2-1100a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1010n" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1011n" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn8-1010h" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nn2-2100n" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g48nnnnn-1000n" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1100n" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nn2-1100n" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1100a" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1011a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nnn-0000n" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-1100d" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1001n" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnn2-1000n" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2777nnn-1000n" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1110n" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnn2-1000c" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-1101n" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1100c" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1111c" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nn2-1211n" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g477nnnn-1000n" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1111n" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777nn2-2202n" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na1-008" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j9777778-1010h" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnnn-2100n" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1001n" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3888882-4002n" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na2-016" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na2-046" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1110n" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1111n" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2011n" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j4777772-1000c" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2100n" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j477777n-1111n" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2222n" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j6777772-1100n" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777778-1010h" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j9777773-1010n" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1646-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh6396-000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek1466-000" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek1467-000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3658-001" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3659-001" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3660-001" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem2940-001" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem3000-001" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx7652-000" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1283-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy2686-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1303-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy6954-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy7021-000" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3250-000" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3251-000" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3560-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy9076-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx6271-000" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236276" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz6481-000" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760246050" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0b" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0b" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mk072j00m0me0a" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0c" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0mh0b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0a" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm216j00m0me0b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mh0b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00v00e0b" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00v00e0c" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00000f0a" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn360j00m0mdaa" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0me0a" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn504j00ladcab" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0me0b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00labcab" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l17usx20101020" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv1000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv10000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj212nxb0000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ak212nxb0000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt3000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv5000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv2500" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt2000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv3000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv0500" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv1000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv7000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt3000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn224nxb0000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr3500" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv8000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt5000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv5000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr4000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv9000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr5000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv5000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv0500" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv1000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr2000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv5500" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv1000" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ek096nxv0250" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr7000" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv6000" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf1000a" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-en296nxb0000" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv2000" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv7000" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv6000" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt2000" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv8000" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt2500" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv3000" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv3500" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cn248nxb0000" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv2000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemffb-btm-plt-kit" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck0475-000" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck0548-000" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck6000-000" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck7246-000" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00daa" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0a" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00v00e0a" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245060" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9700071-00" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9701166-00" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcr9106-000" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ftuo" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0814-000" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1755-000" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1388-000" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1389-000" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0813-000" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8158-000" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8162-000" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245233" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0mf0c" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mf0c" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c10020" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d3002a" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c20020" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd3002a" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d6002a" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00c30020" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd4002a" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc2002a" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc1002a" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd8002a" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd3002a" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc25020" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc1502a" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d1002a" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd3502a" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc2002a" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d06190" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc25020" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d30020" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd1502a" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d09290" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d24590" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d3002a" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04n00p0619a" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd4502a" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc50020" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d30590" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04n00p0929a" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd5002a" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1839a" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p09290" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d06190" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd6002a" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d06190" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0309a" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d21390" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1529a" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d12290" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0469a" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd8002a" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p06190" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d15290" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1079a" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d24590" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1839a" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d18390" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0619a" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d2459a" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0769a" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d03092" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d27490" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d30590" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p09290" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2139a" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0309a" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p0929a" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2459a" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1529a" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d04590" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p2749a" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d18390" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0309a" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p06190" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p03092" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p06190" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0304a" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d09290" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p06191" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1984a" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p3059a" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0464a" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p30590" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0619a" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0929a" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0304a" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0618a" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0929a" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d12290" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0618a" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0924a" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1078a" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12l00d06190" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p1529a" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1228a" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d18390" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1524a" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1224a" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1834a" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d18490" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1374a" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d03090" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1838a" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1688a" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d30590" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1524a" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p30590" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d04591" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0154a" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1834a" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0308a" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/flx-odn-fat" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc2" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ftuo" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103730" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103731" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108491697" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627274" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760041400" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760060491" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259785" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259784" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259791" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259788" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259786" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259797" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259792" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259799" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259798" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251800" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256167" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256170" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256173" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256174" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck9100-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252097" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0309a" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0929a" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1079a" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1529a" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1839a" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2749a" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg2280-m" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxa0000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0300-m" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0920-m" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxa0000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg0610-m" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg0920-m" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg1220-m" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg3050-m" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253780" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253781" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253782" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253783" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253786" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255134" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255137" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255136" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255138" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-m-hs" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255037" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249279" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249281" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d03090" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d06190" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0309a" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0619a" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d0929a" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l2jusx20101040" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an212nxb000a" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn224nxb000a" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn212nxb000a" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-122" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-305" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-061" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-092" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-153" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-168" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-016" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-092" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252426" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252497" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252500" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-sbj23200c00000" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251123" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760249280" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248906" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248901" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248905" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248903" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248907" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248900" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248904" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250531" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb021210" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh024810" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh034810" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu0593-000" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fat-aerial" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248341" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz1725-002" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245364" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760234769" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235499" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235250" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248902" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wb2" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg5575-001" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg8549-002" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeg9855-000" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh0402-000" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh0702-000" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemeh1821-000" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemek3661-001" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235991" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760235624" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760236930" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237239" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237241" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237456" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760237400" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760172288" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760183715" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760193250" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760136895" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy4133-000" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy4134-000" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb022410" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sh021210" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p15291" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj224nxb000a" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn206nxb000a" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-acc001" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-061" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01na1-031" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-183" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-305" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-0000n" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252496" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252504" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252502" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252503" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252498" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252501" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760252499" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p47777nn-0000c" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-p37777n2-0000c" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-shj21200c00000" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242272" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760242273" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcr8316-000" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs0815-000" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs2130-000" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs1390-000" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5059-000" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5615-000" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs3620-000" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6975-000" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6977-000" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs8151-000" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6978-000" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6267-000" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6979-000" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu1193-000" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcu7248-000" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv7576-000" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv5880-001" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item9701168-00" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck7501-000" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck6491-000" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck8650-000" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemck9101-000" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245234" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760243195" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245057" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245059" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245062" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p06192" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760251122" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-1100n" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j38888n2-1210n" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3jjjjj2-1111n" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h9777nn9-1000c" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j3777772-2222a" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-j6777772-2222d" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemem3000-002" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx7872-000" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy1074-000" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy3562-000" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy6955-000" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy9941-000" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcy8504-000" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz0842-000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3751-000" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3753-000" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3754-000" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3412-000" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3625-000" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3745-000" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3748-000" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz3749-000" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz9129-000" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv4995-000" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6732-000" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcv6736-000" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw2640-000" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw3858-000" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw5249-000" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7056-000" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7057-000" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7861-000" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw7892-000" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx0192-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8124-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8125-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz9348-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz8127-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef3711-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef7078-005" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemef8525-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv7000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxf5000" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv1500" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv2000" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt1000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-al212nxb0000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf100a" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an012nxt6000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt4000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv6000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf500a" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an012nxt9500" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt2500" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv6500" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv3500" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bn024nxf50a" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-an212nxb0000" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt1000" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv4000" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv1500" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr0500" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt2000" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt6000" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv2000" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr1000" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxt2500" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt7000" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv6000" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxt6000" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj224nxb0000" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv2500" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr1500" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-aj012nxv0500" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk224nxb0000" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr6000" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv3000" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv2000" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bl224nxb0000" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr2500" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv3500" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv1500" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxr3000" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv5500" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv6500" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt1000" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bj024nxv4000" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv2500" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj072nxv6500" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj248nxb0000" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dj272nxb0000" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt3000" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck048nxv0250" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-dn272nxb0000" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxt4000" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck248nxb0000" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv1000" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-cj048nxv4000" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ej096nxv3000" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p6bc003" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g177nnn2-1100n" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1100n" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p8sc003" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g38nnnn2-1000n" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn1-1100n" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p2sc003" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1110n" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6p2sc003-5" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1111c" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn1-1100a" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g7-01gc1-229" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000c" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-6pjsc003" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-2220n" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1000n" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g488nnn2-1101n" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1000n" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1001n" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jjnnn2-1100a" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h177nnn2-1111a" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1000n" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4777nnn-0400n" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g3jnnnn2-1100n" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h6777nnq-2222d" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h3777nn2-1100n" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g377nnn2-1011n" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-046" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g388nnn2-1210n" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02hd1-153" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h2jnnnnn-0100n" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g677nnn2-2222d" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nnn-1111n" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h7-02na1-016" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-h4888nnn-1211c" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfl1-g67nnnn2-1000n" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fl1" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mh0a" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00m0me0c" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mk144j00v00e0b" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00labcaa" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm216j00v00e0b" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00lbbcab" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00v00e0c" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j2av00e0b" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00000f0c" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm288j00labcaa" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdc-l27usx20101040" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdc" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259783" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259782" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259789" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259790" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259787" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259796" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259793" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259795" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259794" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259800" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760259801" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261473" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260604" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261069" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260605" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261070" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261164" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261286" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262024" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261201" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261196" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261197" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760261198" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262078" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260774" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260775" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs5114-000" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcs6981-000" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcx2841-000" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760263031" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdb" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1h5935-000-us" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108259458" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item108627266" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-2s" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-s" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-m" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb3" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/dd-fat" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/flx-odn-fdc" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfsb-sbj0320000000a" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fsb" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/cowo" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/efdt" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-n0" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/sfp" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mp864j00000f0c" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760245276" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ofdt" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760248830" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760257108" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fm" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258439" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258440" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760258441" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/mdu-tap" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mdab" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0me0c" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mn432j00m0mk0c" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00m0mcbb" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260882" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/owb" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260216" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260221" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260222" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260223" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz2188-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcw2715-000" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemcz0929-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260283" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760260285" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-fs" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1687798" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103732" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item260103729" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rfp" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item1-1154036-7" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d30020" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d3502a" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d5002a" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc10020" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd5002a" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d0502a" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d10020" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d1002a" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc50020" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d0309a" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d2002a" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00p06190" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pc80020" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d2002a" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd4002a" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04k00p09293" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j00d2502a" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc2502a" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj12j2pd2002a" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d04690" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d12290" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d4502a" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pc80020" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0469a" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j00d5002a" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d15290" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1989a" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd2002a" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d09290" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p15290" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d18390" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sj24j2pd7002a" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/fdt" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0769a" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00p30590" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d2139a" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p18390" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d21390" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d01590" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d03090" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00d24590" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d12290" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d0159a" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm08j00d21390" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1989a" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d1229a" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d03090" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d15290" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d15290" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d30590" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00d30590" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2139a" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm04j00p0309a" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p03090" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfd3-mm144j00rbbf0b" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdh" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p12290" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p03090" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2449a" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d06190" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p1229a" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p30590" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p2749a" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j00p15290" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p0619a" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d10790" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00d12290" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0614a" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p12290" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p0614a" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0928a" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p3059a" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12k00p1229a" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d0924a" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d15290" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p12290" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p0928a" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00p1224a" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1228a" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1074a" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p1229a" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12l00d12290" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1378a" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1528a" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p15290" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00p1528a" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0154a" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p1529a" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00d0309a" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1838a" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0308a" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p03090" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm04j00d1684a" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d1988a" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-xm08j00d0468a" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12n00p0309a" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760262108" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifeb" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238357" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760238358" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-r" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250805" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemflx-odn-mini-fat" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760250806" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/htb2" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemwsc-sb032410" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wsc" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256171" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255263" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255133" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255135" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255139" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0159a" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0459a" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0619a" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d0769a" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d1229a" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2139a" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d2459a" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemrdt-sm12j60d3059a" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/rdt" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxa0000" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg0610-m" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg0920-m" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg1220-m" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg1520-m" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk324nxg3050-m" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg0610-m" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg1220-m" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg1520-m" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg2280-m" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-bk348nxg3050-m" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg1520-m" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/itemfdt-ck348nxg2280-m" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/ifdt" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253779" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253784" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760253785" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/wmfe" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256172" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256168" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256169" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760256175" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/hftp-am" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/item760255704" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/fttx-access/sfu-and-mdu-fiber-connectivity/fiber-wall-boxes/budi-1s" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J927"/>
+  <dimension ref="A1:J924"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="23.84765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.27734375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="20.41796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="216.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="37.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" t="s">
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>55</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>63</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="H13" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H15" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>79</v>
+      </c>
+      <c r="B16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>15</v>
+      </c>
+      <c r="G17" t="s">
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>15</v>
+      </c>
+      <c r="G18" t="s">
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>94</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>104</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>105</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>111</v>
+      </c>
+      <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>114</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>117</v>
+      </c>
+      <c r="B24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>119</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>120</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="G25" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="G26" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>127</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="G27" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="G28" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>133</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" t="s">
+        <v>134</v>
       </c>
       <c r="G29" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>138</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" t="s">
+        <v>134</v>
       </c>
       <c r="G30" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>140</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" t="s">
+        <v>134</v>
       </c>
       <c r="G31" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" ht="12.75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>141</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>142</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" t="s">
+        <v>134</v>
       </c>
       <c r="G32" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>116</v>
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>145</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>146</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" t="s">
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>152</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>156</v>
+      </c>
+      <c r="C35" t="s">
+        <v>68</v>
       </c>
       <c r="D35" t="s">
-        <v>121</v>
+        <v>157</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" t="s">
+        <v>68</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>161</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>164</v>
+      </c>
+      <c r="C37" t="s">
+        <v>68</v>
       </c>
       <c r="D37" t="s">
-        <v>125</v>
+        <v>165</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" t="s">
+        <v>68</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>169</v>
+      </c>
+      <c r="E38" t="s">
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>128</v>
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>172</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>174</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
+        <v>101</v>
       </c>
       <c r="G39" t="s">
-        <v>95</v>
+        <v>175</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>130</v>
+        <v>177</v>
+      </c>
+      <c r="B40" t="s">
+        <v>178</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>179</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" t="s">
+        <v>101</v>
       </c>
       <c r="G40" t="s">
-        <v>95</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>181</v>
+      </c>
+      <c r="B41" t="s">
+        <v>182</v>
+      </c>
+      <c r="C41" t="s">
+        <v>68</v>
       </c>
       <c r="D41" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>183</v>
+      </c>
+      <c r="E41" t="s">
+        <v>184</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>185</v>
+      </c>
+      <c r="J41" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>188</v>
+      </c>
+      <c r="B42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C42" t="s">
+        <v>68</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>190</v>
+      </c>
+      <c r="E42" t="s">
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>185</v>
+      </c>
+      <c r="J42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>192</v>
+      </c>
+      <c r="B43" t="s">
+        <v>193</v>
+      </c>
+      <c r="C43" t="s">
+        <v>68</v>
       </c>
       <c r="D43" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>194</v>
+      </c>
+      <c r="E43" t="s">
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>197</v>
+      </c>
+      <c r="B44" t="s">
+        <v>198</v>
+      </c>
+      <c r="C44" t="s">
+        <v>68</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>199</v>
+      </c>
+      <c r="E44" t="s">
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>200</v>
+      </c>
+      <c r="J44" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>140</v>
+        <v>202</v>
+      </c>
+      <c r="B45" t="s">
+        <v>203</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="D45" t="s">
-        <v>141</v>
+        <v>205</v>
+      </c>
+      <c r="F45" t="s">
+        <v>206</v>
       </c>
       <c r="G45" t="s">
-        <v>95</v>
+        <v>207</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>209</v>
+      </c>
+      <c r="B46" t="s">
+        <v>210</v>
+      </c>
+      <c r="C46" t="s">
+        <v>68</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>211</v>
+      </c>
+      <c r="F46" t="s">
+        <v>101</v>
       </c>
       <c r="G46" t="s">
-        <v>95</v>
+        <v>212</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>144</v>
+        <v>215</v>
+      </c>
+      <c r="B47" t="s">
+        <v>216</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
+        <v>217</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
       </c>
       <c r="G47" t="s">
-        <v>95</v>
+        <v>175</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>219</v>
+      </c>
+      <c r="B48" t="s">
+        <v>220</v>
+      </c>
+      <c r="C48" t="s">
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>221</v>
+      </c>
+      <c r="E48" t="s">
+        <v>222</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>223</v>
+      </c>
+      <c r="J48" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>148</v>
+        <v>225</v>
+      </c>
+      <c r="B49" t="s">
+        <v>226</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>102</v>
+        <v>227</v>
       </c>
       <c r="D49" t="s">
-        <v>149</v>
+        <v>228</v>
       </c>
       <c r="G49" t="s">
-        <v>95</v>
+        <v>229</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>231</v>
+      </c>
+      <c r="B50" t="s">
+        <v>232</v>
+      </c>
+      <c r="C50" t="s">
+        <v>68</v>
       </c>
       <c r="D50" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>233</v>
+      </c>
+      <c r="E50" t="s">
+        <v>184</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>235</v>
+      </c>
+      <c r="B51" t="s">
+        <v>236</v>
+      </c>
+      <c r="C51" t="s">
+        <v>68</v>
       </c>
       <c r="D51" t="s">
-        <v>153</v>
+        <v>237</v>
+      </c>
+      <c r="F51" t="s">
+        <v>101</v>
       </c>
       <c r="G51" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>154</v>
+        <v>240</v>
+      </c>
+      <c r="B52" t="s">
+        <v>241</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>243</v>
       </c>
       <c r="G52" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>156</v>
+        <v>246</v>
+      </c>
+      <c r="B53" t="s">
+        <v>247</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>102</v>
+        <v>248</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
       <c r="G53" t="s">
-        <v>95</v>
+        <v>250</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>158</v>
+        <v>251</v>
+      </c>
+      <c r="B54" t="s">
+        <v>252</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="D54" t="s">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="G54" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>160</v>
+        <v>254</v>
+      </c>
+      <c r="B55" t="s">
+        <v>255</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="D55" t="s">
-        <v>161</v>
+        <v>256</v>
       </c>
       <c r="G55" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>245</v>
+      </c>
+      <c r="J55" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>162</v>
+        <v>257</v>
+      </c>
+      <c r="B56" t="s">
+        <v>258</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>260</v>
+      </c>
+      <c r="E56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" t="s">
+        <v>101</v>
       </c>
       <c r="G56" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>163</v>
+        <v>262</v>
+      </c>
+      <c r="B57" t="s">
+        <v>263</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>265</v>
+      </c>
+      <c r="F57" t="s">
+        <v>206</v>
       </c>
       <c r="G57" t="s">
-        <v>95</v>
+        <v>266</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>165</v>
+        <v>268</v>
+      </c>
+      <c r="B58" t="s">
+        <v>269</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="D58" t="s">
-        <v>166</v>
+        <v>270</v>
+      </c>
+      <c r="F58" t="s">
+        <v>206</v>
       </c>
       <c r="G58" t="s">
-        <v>95</v>
+        <v>266</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>271</v>
+      </c>
+      <c r="B59" t="s">
+        <v>272</v>
+      </c>
+      <c r="C59" t="s">
+        <v>68</v>
       </c>
       <c r="D59" t="s">
-        <v>168</v>
+        <v>273</v>
+      </c>
+      <c r="F59" t="s">
+        <v>101</v>
       </c>
       <c r="G59" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>169</v>
+        <v>275</v>
+      </c>
+      <c r="B60" t="s">
+        <v>276</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>278</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" t="s">
+        <v>101</v>
       </c>
       <c r="G60" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>171</v>
+        <v>279</v>
+      </c>
+      <c r="B61" t="s">
+        <v>280</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>102</v>
+        <v>248</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>281</v>
       </c>
       <c r="G61" t="s">
-        <v>95</v>
+        <v>250</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>173</v>
+        <v>282</v>
+      </c>
+      <c r="B62" t="s">
+        <v>283</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>285</v>
+      </c>
+      <c r="E62" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" t="s">
+        <v>101</v>
       </c>
       <c r="G62" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>175</v>
+        <v>287</v>
+      </c>
+      <c r="B63" t="s">
+        <v>288</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>102</v>
+        <v>248</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>289</v>
       </c>
       <c r="G63" t="s">
-        <v>95</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>290</v>
+      </c>
+      <c r="B64" t="s">
+        <v>291</v>
+      </c>
+      <c r="C64" t="s">
+        <v>68</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>292</v>
+      </c>
+      <c r="F64" t="s">
+        <v>101</v>
       </c>
       <c r="G64" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>179</v>
+        <v>293</v>
+      </c>
+      <c r="B65" t="s">
+        <v>294</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="D65" t="s">
-        <v>180</v>
+        <v>295</v>
       </c>
       <c r="G65" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>296</v>
+      </c>
+      <c r="B66" t="s">
+        <v>297</v>
+      </c>
+      <c r="C66" t="s">
+        <v>68</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>298</v>
+      </c>
+      <c r="F66" t="s">
+        <v>101</v>
       </c>
       <c r="G66" t="s">
-        <v>95</v>
+        <v>299</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>183</v>
+        <v>300</v>
+      </c>
+      <c r="B67" t="s">
+        <v>301</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D67" t="s">
-        <v>184</v>
+        <v>302</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" t="s">
+        <v>101</v>
       </c>
       <c r="G67" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>185</v>
+        <v>303</v>
+      </c>
+      <c r="B68" t="s">
+        <v>304</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>305</v>
+      </c>
+      <c r="E68" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68" t="s">
+        <v>101</v>
       </c>
       <c r="G68" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
       <c r="H68" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>187</v>
+        <v>306</v>
+      </c>
+      <c r="B69" t="s">
+        <v>307</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>102</v>
+        <v>308</v>
       </c>
       <c r="D69" t="s">
-        <v>188</v>
+        <v>309</v>
+      </c>
+      <c r="E69" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" t="s">
+        <v>101</v>
       </c>
       <c r="G69" t="s">
-        <v>95</v>
+        <v>299</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>189</v>
+        <v>310</v>
+      </c>
+      <c r="B70" t="s">
+        <v>311</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>312</v>
+      </c>
+      <c r="E70" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" t="s">
+        <v>101</v>
       </c>
       <c r="G70" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>191</v>
+        <v>313</v>
+      </c>
+      <c r="B71" t="s">
+        <v>314</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="D71" t="s">
-        <v>192</v>
+        <v>315</v>
+      </c>
+      <c r="E71" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" t="s">
+        <v>101</v>
       </c>
       <c r="G71" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>193</v>
+        <v>316</v>
+      </c>
+      <c r="B72" t="s">
+        <v>317</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>318</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" t="s">
+        <v>101</v>
       </c>
       <c r="G72" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>195</v>
+        <v>319</v>
+      </c>
+      <c r="B73" t="s">
+        <v>320</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
+        <v>321</v>
+      </c>
+      <c r="E73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F73" t="s">
+        <v>101</v>
       </c>
       <c r="G73" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>197</v>
+        <v>322</v>
+      </c>
+      <c r="B74" t="s">
+        <v>323</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>102</v>
+        <v>227</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
+        <v>324</v>
       </c>
       <c r="G74" t="s">
-        <v>95</v>
+        <v>229</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>199</v>
+        <v>325</v>
+      </c>
+      <c r="B75" t="s">
+        <v>326</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="D75" t="s">
-        <v>200</v>
+        <v>327</v>
+      </c>
+      <c r="F75" t="s">
+        <v>206</v>
       </c>
       <c r="G75" t="s">
-        <v>95</v>
+        <v>207</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="J75" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>201</v>
+        <v>328</v>
+      </c>
+      <c r="B76" t="s">
+        <v>329</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D76" t="s">
-        <v>202</v>
+        <v>330</v>
+      </c>
+      <c r="E76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" t="s">
+        <v>101</v>
       </c>
       <c r="G76" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>203</v>
+        <v>331</v>
+      </c>
+      <c r="B77" t="s">
+        <v>332</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="D77" t="s">
+        <v>333</v>
+      </c>
+      <c r="F77" t="s">
+        <v>206</v>
+      </c>
+      <c r="G77" t="s">
+        <v>207</v>
+      </c>
+      <c r="H77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B78" t="s">
+        <v>335</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="G77" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D78" t="s">
+        <v>336</v>
+      </c>
+      <c r="F78" t="s">
         <v>206</v>
       </c>
       <c r="G78" t="s">
-        <v>95</v>
+        <v>207</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="J78" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B79" t="s">
+        <v>338</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D79" t="s">
+        <v>340</v>
+      </c>
+      <c r="G79" t="s">
+        <v>341</v>
+      </c>
+      <c r="H79" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B80" t="s">
+        <v>343</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D80" t="s">
+        <v>344</v>
+      </c>
+      <c r="F80" t="s">
+        <v>206</v>
+      </c>
+      <c r="G80" t="s">
         <v>207</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H80" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>211</v>
+        <v>345</v>
+      </c>
+      <c r="B81" t="s">
+        <v>346</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="D81" t="s">
-        <v>212</v>
+        <v>347</v>
+      </c>
+      <c r="F81" t="s">
+        <v>206</v>
       </c>
       <c r="G81" t="s">
-        <v>95</v>
+        <v>207</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="J81" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>213</v>
+        <v>348</v>
+      </c>
+      <c r="B82" t="s">
+        <v>349</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>102</v>
+        <v>308</v>
       </c>
       <c r="D82" t="s">
-        <v>214</v>
+        <v>350</v>
+      </c>
+      <c r="E82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" t="s">
+        <v>101</v>
       </c>
       <c r="G82" t="s">
-        <v>95</v>
+        <v>299</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>215</v>
+        <v>351</v>
+      </c>
+      <c r="B83" t="s">
+        <v>352</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>102</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>216</v>
+        <v>353</v>
       </c>
       <c r="G83" t="s">
-        <v>95</v>
+        <v>229</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>217</v>
+        <v>354</v>
+      </c>
+      <c r="B84" t="s">
+        <v>355</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>102</v>
+        <v>356</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>357</v>
       </c>
       <c r="G84" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>219</v>
+        <v>359</v>
+      </c>
+      <c r="B85" t="s">
+        <v>360</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>102</v>
+        <v>356</v>
       </c>
       <c r="D85" t="s">
-        <v>220</v>
+        <v>361</v>
       </c>
       <c r="G85" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>221</v>
+        <v>362</v>
+      </c>
+      <c r="B86" t="s">
+        <v>363</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="D86" t="s">
-        <v>222</v>
+        <v>364</v>
       </c>
       <c r="G86" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>365</v>
+      </c>
+      <c r="B87" t="s">
+        <v>366</v>
+      </c>
+      <c r="C87" t="s">
+        <v>68</v>
       </c>
       <c r="D87" t="s">
-        <v>224</v>
+        <v>367</v>
+      </c>
+      <c r="F87" t="s">
+        <v>101</v>
       </c>
       <c r="G87" t="s">
-        <v>95</v>
+        <v>368</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>369</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>225</v>
+        <v>370</v>
+      </c>
+      <c r="B88" t="s">
+        <v>371</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>102</v>
+        <v>339</v>
       </c>
       <c r="D88" t="s">
-        <v>226</v>
+        <v>372</v>
       </c>
       <c r="G88" t="s">
-        <v>95</v>
+        <v>341</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:10" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>227</v>
+        <v>373</v>
+      </c>
+      <c r="B89" t="s">
+        <v>374</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>102</v>
+        <v>339</v>
       </c>
       <c r="D89" t="s">
-        <v>228</v>
+        <v>375</v>
       </c>
       <c r="G89" t="s">
-        <v>95</v>
+        <v>341</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>245</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>376</v>
+      </c>
+      <c r="C90" t="s">
+        <v>68</v>
       </c>
       <c r="D90" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>377</v>
       </c>
       <c r="G90" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H90" t="s">
-        <v>43</v>
+        <v>379</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>380</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D91" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>381</v>
       </c>
       <c r="G91" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>238</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>382</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D92" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>383</v>
       </c>
       <c r="G92" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="H92" t="s">
-        <v>238</v>
+        <v>379</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>384</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>386</v>
       </c>
       <c r="G93" t="s">
-        <v>246</v>
+        <v>378</v>
       </c>
       <c r="H93" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>387</v>
+      </c>
+      <c r="C94" t="s">
+        <v>68</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>388</v>
       </c>
       <c r="G94" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H94" t="s">
-        <v>29</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>389</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>250</v>
+        <v>385</v>
       </c>
       <c r="D95" t="s">
-        <v>256</v>
+        <v>390</v>
       </c>
       <c r="G95" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H95" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>391</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>250</v>
+        <v>385</v>
       </c>
       <c r="D96" t="s">
-        <v>260</v>
+        <v>392</v>
       </c>
       <c r="G96" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H96" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>393</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>250</v>
+        <v>385</v>
       </c>
       <c r="D97" t="s">
-        <v>264</v>
+        <v>394</v>
       </c>
       <c r="G97" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H97" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>395</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>250</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
-        <v>268</v>
+        <v>396</v>
       </c>
       <c r="G98" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H98" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>397</v>
+      </c>
+      <c r="C99" t="s">
+        <v>68</v>
       </c>
       <c r="D99" t="s">
-        <v>272</v>
+        <v>398</v>
       </c>
       <c r="G99" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H99" t="s">
-        <v>29</v>
+        <v>379</v>
+      </c>
+      <c r="J99" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>399</v>
       </c>
       <c r="C100" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D100" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>400</v>
       </c>
       <c r="G100" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
       <c r="H100" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D101" t="s">
-        <v>280</v>
+        <v>402</v>
       </c>
       <c r="G101" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H101" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>283</v>
+        <v>403</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D102" t="s">
-        <v>284</v>
+        <v>404</v>
       </c>
       <c r="G102" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H102" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>405</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D103" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G103" t="s">
-        <v>290</v>
+        <v>378</v>
       </c>
       <c r="H103" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>407</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D104" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>408</v>
       </c>
       <c r="G104" t="s">
-        <v>290</v>
+        <v>378</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>409</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D105" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>410</v>
       </c>
       <c r="G105" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>411</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D106" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>412</v>
       </c>
       <c r="G106" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>413</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D107" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>414</v>
       </c>
       <c r="G107" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>415</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D108" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>416</v>
       </c>
       <c r="G108" t="s">
-        <v>312</v>
+        <v>378</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>417</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D109" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>418</v>
       </c>
       <c r="G109" t="s">
-        <v>312</v>
+        <v>378</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>419</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D110" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>420</v>
       </c>
       <c r="G110" t="s">
-        <v>321</v>
+        <v>378</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>421</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D111" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>422</v>
       </c>
       <c r="G111" t="s">
-        <v>321</v>
+        <v>378</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>423</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D112" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>424</v>
       </c>
       <c r="G112" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="H112" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>425</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D113" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>426</v>
       </c>
       <c r="G113" t="s">
-        <v>336</v>
+        <v>378</v>
       </c>
       <c r="H113" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>427</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D114" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>428</v>
       </c>
       <c r="G114" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H114" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>429</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D115" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>430</v>
       </c>
       <c r="G115" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H115" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>431</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D116" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>432</v>
       </c>
       <c r="G116" t="s">
-        <v>336</v>
+        <v>378</v>
       </c>
       <c r="H116" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>433</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D117" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="G117" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="H117" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>435</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="D118" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>436</v>
       </c>
       <c r="G118" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>437</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="D119" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>438</v>
       </c>
       <c r="G119" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>363</v>
+        <v>439</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D120" t="s">
-        <v>364</v>
+        <v>440</v>
       </c>
       <c r="G120" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H120" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>365</v>
+        <v>441</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D121" t="s">
-        <v>366</v>
+        <v>442</v>
       </c>
       <c r="G121" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H121" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>367</v>
+        <v>443</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D122" t="s">
-        <v>368</v>
+        <v>444</v>
       </c>
       <c r="G122" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H122" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>369</v>
+        <v>445</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D123" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="G123" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H123" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>371</v>
+        <v>446</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D124" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>447</v>
       </c>
       <c r="G124" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H124" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D125" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>449</v>
       </c>
       <c r="G125" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H125" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>376</v>
+        <v>450</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D126" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>451</v>
       </c>
       <c r="G126" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H126" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D127" t="s">
+        <v>453</v>
+      </c>
+      <c r="G127" t="s">
         <v>378</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H127" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>380</v>
+        <v>454</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D128" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>455</v>
       </c>
       <c r="G128" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H128" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>382</v>
+        <v>456</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D129" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>457</v>
       </c>
       <c r="G129" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H129" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>384</v>
+        <v>458</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D130" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>459</v>
       </c>
       <c r="G130" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H130" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>386</v>
+        <v>460</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D131" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>461</v>
       </c>
       <c r="G131" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H131" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>388</v>
+        <v>462</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D132" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>463</v>
       </c>
       <c r="G132" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H132" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>390</v>
+        <v>464</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D133" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>465</v>
       </c>
       <c r="G133" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H133" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>466</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D134" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>467</v>
       </c>
       <c r="G134" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H134" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>394</v>
+        <v>468</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D135" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>469</v>
       </c>
       <c r="G135" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H135" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>396</v>
+        <v>470</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D136" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>471</v>
       </c>
       <c r="G136" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H136" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>398</v>
+        <v>472</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D137" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>473</v>
       </c>
       <c r="G137" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H137" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>400</v>
+        <v>474</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D138" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>475</v>
       </c>
       <c r="G138" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H138" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>402</v>
+        <v>476</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D139" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>477</v>
       </c>
       <c r="G139" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H139" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>404</v>
+        <v>478</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D140" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>479</v>
       </c>
       <c r="G140" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H140" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>406</v>
+        <v>480</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D141" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>481</v>
       </c>
       <c r="G141" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H141" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="J141" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>408</v>
+        <v>482</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D142" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>483</v>
       </c>
       <c r="G142" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H142" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>410</v>
+        <v>484</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>485</v>
       </c>
       <c r="G143" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H143" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>412</v>
+        <v>486</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>487</v>
       </c>
       <c r="G144" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H144" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>414</v>
+        <v>488</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D145" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>489</v>
       </c>
       <c r="G145" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H145" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>416</v>
+        <v>490</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D146" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>491</v>
       </c>
       <c r="G146" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H146" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>418</v>
+        <v>492</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D147" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>493</v>
       </c>
       <c r="G147" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H147" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>420</v>
+        <v>494</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D148" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>495</v>
       </c>
       <c r="G148" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H148" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>422</v>
+        <v>496</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D149" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>497</v>
       </c>
       <c r="G149" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H149" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>424</v>
+        <v>498</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D150" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>499</v>
       </c>
       <c r="G150" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H150" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>426</v>
+        <v>500</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D151" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>501</v>
       </c>
       <c r="G151" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H151" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>428</v>
+        <v>502</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D152" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>503</v>
       </c>
       <c r="G152" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H152" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>430</v>
+        <v>504</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D153" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>505</v>
       </c>
       <c r="G153" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H153" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D154" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>507</v>
       </c>
       <c r="G154" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H154" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>434</v>
+        <v>508</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D155" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>509</v>
       </c>
       <c r="G155" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H155" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>436</v>
+        <v>510</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D156" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>511</v>
       </c>
       <c r="G156" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H156" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="J156" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>437</v>
+        <v>512</v>
+      </c>
+      <c r="B157" t="s">
+        <v>513</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D157" t="s">
-        <v>438</v>
+        <v>514</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G157" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H157" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>439</v>
+        <v>515</v>
+      </c>
+      <c r="B158" t="s">
+        <v>516</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D158" t="s">
-        <v>440</v>
+        <v>517</v>
+      </c>
+      <c r="E158" t="s">
+        <v>15</v>
       </c>
       <c r="F158" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G158" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H158" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>441</v>
+        <v>518</v>
+      </c>
+      <c r="B159" t="s">
+        <v>519</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>232</v>
+        <v>339</v>
       </c>
       <c r="D159" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>520</v>
       </c>
       <c r="G159" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="H159" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>443</v>
+        <v>521</v>
+      </c>
+      <c r="B160" t="s">
+        <v>522</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>232</v>
+        <v>339</v>
       </c>
       <c r="D160" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>523</v>
       </c>
       <c r="G160" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="H160" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>445</v>
+        <v>524</v>
+      </c>
+      <c r="B161" t="s">
+        <v>525</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="D161" t="s">
-        <v>446</v>
+        <v>526</v>
       </c>
       <c r="F161" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G161" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="H161" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>447</v>
+        <v>527</v>
+      </c>
+      <c r="B162" t="s">
+        <v>528</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="D162" t="s">
-        <v>448</v>
+        <v>529</v>
       </c>
       <c r="F162" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G162" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="H162" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>449</v>
+        <v>530</v>
+      </c>
+      <c r="B163" t="s">
+        <v>531</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>372</v>
+        <v>264</v>
       </c>
       <c r="D163" t="s">
-        <v>450</v>
+        <v>532</v>
       </c>
       <c r="F163" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G163" t="s">
-        <v>36</v>
+        <v>266</v>
       </c>
       <c r="H163" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>451</v>
+        <v>533</v>
+      </c>
+      <c r="B164" t="s">
+        <v>534</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D164" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>535</v>
       </c>
       <c r="G164" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H164" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>453</v>
+        <v>536</v>
+      </c>
+      <c r="B165" t="s">
+        <v>537</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D165" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>538</v>
       </c>
       <c r="G165" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H165" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>539</v>
+      </c>
+      <c r="B166" t="s">
+        <v>540</v>
+      </c>
+      <c r="C166" t="s">
+        <v>68</v>
       </c>
       <c r="D166" t="s">
-        <v>456</v>
+        <v>541</v>
       </c>
       <c r="F166" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G166" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H166" t="s">
-        <v>43</v>
+        <v>542</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>457</v>
+        <v>543</v>
+      </c>
+      <c r="B167" t="s">
+        <v>544</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D167" t="s">
-        <v>458</v>
+        <v>545</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
       </c>
       <c r="F167" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G167" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H167" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>459</v>
+        <v>546</v>
+      </c>
+      <c r="B168" t="s">
+        <v>547</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="D168" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>281</v>
       </c>
       <c r="G168" t="s">
-        <v>42</v>
+        <v>250</v>
       </c>
       <c r="H168" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="J168" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>461</v>
+        <v>548</v>
+      </c>
+      <c r="B169" t="s">
+        <v>549</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D169" t="s">
-        <v>462</v>
+        <v>550</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
       </c>
       <c r="F169" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G169" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H169" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>551</v>
+      </c>
+      <c r="B170" t="s">
+        <v>552</v>
+      </c>
+      <c r="C170" t="s">
+        <v>68</v>
       </c>
       <c r="D170" t="s">
-        <v>452</v>
+        <v>553</v>
       </c>
       <c r="F170" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G170" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H170" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>464</v>
+        <v>554</v>
+      </c>
+      <c r="B171" t="s">
+        <v>555</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>232</v>
+        <v>339</v>
       </c>
       <c r="D171" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>556</v>
       </c>
       <c r="G171" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="H171" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>465</v>
+        <v>557</v>
+      </c>
+      <c r="B172" t="s">
+        <v>558</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D172" t="s">
-        <v>466</v>
+        <v>315</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
       </c>
       <c r="F172" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G172" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H172" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>467</v>
+        <v>559</v>
+      </c>
+      <c r="B173" t="s">
+        <v>560</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D173" t="s">
-        <v>468</v>
+        <v>561</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G173" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H173" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>469</v>
+        <v>562</v>
+      </c>
+      <c r="B174" t="s">
+        <v>563</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="D174" t="s">
-        <v>470</v>
+        <v>545</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
       </c>
       <c r="F174" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G174" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H174" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>471</v>
+        <v>564</v>
+      </c>
+      <c r="B175" t="s">
+        <v>565</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D175" t="s">
-        <v>472</v>
+        <v>566</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
       </c>
       <c r="F175" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G175" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H175" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>567</v>
+      </c>
+      <c r="B176" t="s">
+        <v>568</v>
+      </c>
+      <c r="C176" t="s">
+        <v>68</v>
       </c>
       <c r="D176" t="s">
-        <v>474</v>
+        <v>569</v>
       </c>
       <c r="F176" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G176" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H176" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>571</v>
+      </c>
+      <c r="B177" t="s">
+        <v>572</v>
+      </c>
+      <c r="C177" t="s">
+        <v>68</v>
       </c>
       <c r="D177" t="s">
-        <v>476</v>
+        <v>573</v>
       </c>
       <c r="F177" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G177" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H177" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>574</v>
+      </c>
+      <c r="B178" t="s">
+        <v>575</v>
+      </c>
+      <c r="C178" t="s">
+        <v>68</v>
       </c>
       <c r="D178" t="s">
-        <v>478</v>
+        <v>576</v>
       </c>
       <c r="F178" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G178" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H178" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>479</v>
+        <v>578</v>
+      </c>
+      <c r="B179" t="s">
+        <v>579</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>232</v>
+        <v>580</v>
       </c>
       <c r="D179" t="s">
-        <v>474</v>
+        <v>581</v>
       </c>
       <c r="F179" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G179" t="s">
-        <v>42</v>
+        <v>582</v>
       </c>
       <c r="H179" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>480</v>
+        <v>584</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D180" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>585</v>
       </c>
       <c r="G180" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H180" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>482</v>
+        <v>586</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D181" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>587</v>
       </c>
       <c r="G181" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H181" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>588</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>487</v>
+        <v>121</v>
       </c>
       <c r="D182" t="s">
-        <v>488</v>
+        <v>589</v>
       </c>
       <c r="G182" t="s">
-        <v>489</v>
+        <v>123</v>
       </c>
       <c r="H182" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>590</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>493</v>
+        <v>121</v>
       </c>
       <c r="D183" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>591</v>
       </c>
       <c r="G183" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="H183" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>592</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D184" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>593</v>
+      </c>
+      <c r="G184" t="s">
+        <v>123</v>
       </c>
       <c r="H184" t="s">
-        <v>498</v>
+        <v>124</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>594</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D185" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>595</v>
+      </c>
+      <c r="G185" t="s">
+        <v>123</v>
       </c>
       <c r="H185" t="s">
-        <v>498</v>
+        <v>124</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>596</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>505</v>
+        <v>121</v>
       </c>
       <c r="D186" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>597</v>
+      </c>
+      <c r="G186" t="s">
+        <v>123</v>
       </c>
       <c r="H186" t="s">
-        <v>507</v>
+        <v>124</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>598</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>505</v>
+        <v>121</v>
       </c>
       <c r="D187" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>599</v>
+      </c>
+      <c r="G187" t="s">
+        <v>123</v>
       </c>
       <c r="H187" t="s">
-        <v>507</v>
+        <v>124</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>600</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D188" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>601</v>
       </c>
       <c r="G188" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="H188" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>602</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D189" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>603</v>
       </c>
       <c r="G189" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="H189" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>604</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D190" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="G190" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="H190" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>606</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D191" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>607</v>
       </c>
       <c r="G191" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="H191" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>608</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D192" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>609</v>
       </c>
       <c r="G192" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="H192" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>610</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D193" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>611</v>
       </c>
       <c r="G193" t="s">
-        <v>299</v>
+        <v>123</v>
       </c>
       <c r="H193" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>612</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D194" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>613</v>
       </c>
       <c r="G194" t="s">
-        <v>299</v>
+        <v>123</v>
       </c>
       <c r="H194" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>614</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D195" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>615</v>
       </c>
       <c r="G195" t="s">
-        <v>312</v>
+        <v>123</v>
       </c>
       <c r="H195" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>616</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>288</v>
+        <v>121</v>
       </c>
       <c r="D196" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>617</v>
       </c>
       <c r="G196" t="s">
-        <v>312</v>
+        <v>123</v>
       </c>
       <c r="H196" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>618</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>288</v>
+        <v>619</v>
       </c>
       <c r="D197" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>620</v>
       </c>
       <c r="G197" t="s">
-        <v>321</v>
+        <v>621</v>
       </c>
       <c r="H197" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>622</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>288</v>
+        <v>623</v>
       </c>
       <c r="D198" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>624</v>
       </c>
       <c r="G198" t="s">
-        <v>321</v>
+        <v>625</v>
       </c>
       <c r="H198" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>626</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>288</v>
+        <v>623</v>
       </c>
       <c r="D199" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>627</v>
       </c>
       <c r="G199" t="s">
-        <v>321</v>
+        <v>625</v>
       </c>
       <c r="H199" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>628</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D200" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>629</v>
       </c>
       <c r="G200" t="s">
-        <v>353</v>
+        <v>625</v>
       </c>
       <c r="H200" t="s">
-        <v>354</v>
+        <v>583</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>630</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D201" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>631</v>
       </c>
       <c r="G201" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H201" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>632</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D202" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>633</v>
       </c>
       <c r="G202" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H202" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>634</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D203" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>635</v>
       </c>
       <c r="G203" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H203" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>636</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D204" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>637</v>
       </c>
       <c r="G204" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H204" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>638</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D205" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>639</v>
       </c>
       <c r="G205" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H205" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>640</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D206" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>641</v>
       </c>
       <c r="G206" t="s">
-        <v>592</v>
+        <v>625</v>
       </c>
       <c r="H206" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>642</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D207" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>643</v>
       </c>
       <c r="G207" t="s">
-        <v>592</v>
+        <v>625</v>
       </c>
       <c r="H207" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>644</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D208" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>645</v>
+      </c>
+      <c r="G208" t="s">
+        <v>625</v>
       </c>
       <c r="H208" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-    <row r="209" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>646</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D209" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>647</v>
+      </c>
+      <c r="G209" t="s">
+        <v>625</v>
       </c>
       <c r="H209" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-    <row r="210" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>648</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D210" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>649</v>
+      </c>
+      <c r="G210" t="s">
+        <v>625</v>
       </c>
       <c r="H210" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>650</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D211" t="s">
-        <v>612</v>
+        <v>651</v>
+      </c>
+      <c r="G211" t="s">
+        <v>625</v>
       </c>
       <c r="H211" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>652</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D212" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>653</v>
       </c>
       <c r="G212" t="s">
-        <v>15</v>
+        <v>625</v>
       </c>
       <c r="H212" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>615</v>
+        <v>654</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D213" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>655</v>
       </c>
       <c r="G213" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H213" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>617</v>
+        <v>656</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D214" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>657</v>
       </c>
       <c r="G214" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H214" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>619</v>
+        <v>658</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D215" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>659</v>
       </c>
       <c r="G215" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H215" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D216" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>661</v>
       </c>
       <c r="G216" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H216" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>622</v>
+        <v>662</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D217" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>663</v>
       </c>
       <c r="G217" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H217" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>624</v>
+        <v>664</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D218" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>665</v>
       </c>
       <c r="G218" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H218" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D219" t="s">
+        <v>667</v>
+      </c>
+      <c r="G219" t="s">
         <v>625</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H219" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>627</v>
+        <v>668</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D220" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>669</v>
       </c>
       <c r="G220" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H220" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D221" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>671</v>
       </c>
       <c r="G221" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H221" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>632</v>
+        <v>672</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D222" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>673</v>
       </c>
       <c r="G222" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H222" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>633</v>
+        <v>674</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D223" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>675</v>
       </c>
       <c r="G223" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H223" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>635</v>
+        <v>676</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D224" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>677</v>
       </c>
       <c r="G224" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H224" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>637</v>
+        <v>678</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D225" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>679</v>
       </c>
       <c r="G225" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H225" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>639</v>
+        <v>680</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D226" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>681</v>
       </c>
       <c r="G226" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H226" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>641</v>
+        <v>682</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D227" t="s">
+        <v>683</v>
+      </c>
+      <c r="G227" t="s">
+        <v>625</v>
+      </c>
+      <c r="H227" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="F227" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D228" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>685</v>
       </c>
       <c r="G228" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H228" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>644</v>
+        <v>686</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D229" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>687</v>
       </c>
       <c r="G229" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H229" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>646</v>
+        <v>688</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D230" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>689</v>
       </c>
       <c r="G230" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H230" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>648</v>
+        <v>690</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D231" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>691</v>
       </c>
       <c r="G231" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H231" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>650</v>
+        <v>692</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D232" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>693</v>
       </c>
       <c r="G232" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H232" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>652</v>
+        <v>694</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D233" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>695</v>
       </c>
       <c r="G233" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H233" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>654</v>
+        <v>696</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D234" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>697</v>
       </c>
       <c r="G234" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H234" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>656</v>
+        <v>698</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D235" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>699</v>
       </c>
       <c r="G235" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H235" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>658</v>
+        <v>700</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D236" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>701</v>
       </c>
       <c r="G236" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H236" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>660</v>
+        <v>702</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D237" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>703</v>
       </c>
       <c r="G237" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H237" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>662</v>
+        <v>704</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D238" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>705</v>
       </c>
       <c r="G238" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H238" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>664</v>
+        <v>706</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D239" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>707</v>
       </c>
       <c r="G239" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H239" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>708</v>
+      </c>
+      <c r="C240" t="s">
+        <v>68</v>
       </c>
       <c r="D240" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>709</v>
       </c>
       <c r="G240" t="s">
-        <v>42</v>
+        <v>710</v>
       </c>
       <c r="H240" t="s">
-        <v>629</v>
+        <v>711</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>668</v>
+        <v>712</v>
+      </c>
+      <c r="B241" t="s">
+        <v>713</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D241" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>714</v>
       </c>
       <c r="G241" t="s">
-        <v>42</v>
+        <v>229</v>
       </c>
       <c r="H241" t="s">
-        <v>629</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>715</v>
+      </c>
+      <c r="B242" t="s">
+        <v>716</v>
+      </c>
+      <c r="C242" t="s">
+        <v>68</v>
       </c>
       <c r="D242" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>717</v>
       </c>
       <c r="G242" t="s">
-        <v>42</v>
+        <v>718</v>
       </c>
       <c r="H242" t="s">
-        <v>629</v>
+        <v>71</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>672</v>
+        <v>719</v>
+      </c>
+      <c r="B243" t="s">
+        <v>720</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D243" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>721</v>
       </c>
       <c r="G243" t="s">
-        <v>42</v>
+        <v>229</v>
       </c>
       <c r="H243" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>674</v>
+        <v>722</v>
+      </c>
+      <c r="B244" t="s">
+        <v>723</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D244" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>724</v>
       </c>
       <c r="G244" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H244" t="s">
-        <v>629</v>
+        <v>245</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>676</v>
+        <v>725</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D245" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>726</v>
       </c>
       <c r="G245" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H245" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>678</v>
+        <v>727</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D246" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>728</v>
       </c>
       <c r="G246" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H246" t="s">
-        <v>629</v>
+        <v>124</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>680</v>
+        <v>729</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D247" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>730</v>
       </c>
       <c r="G247" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H247" t="s">
-        <v>629</v>
+        <v>124</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>682</v>
+        <v>732</v>
+      </c>
+      <c r="B248" t="s">
+        <v>733</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D248" t="s">
-        <v>683</v>
+        <v>734</v>
+      </c>
+      <c r="E248" t="s">
+        <v>15</v>
       </c>
       <c r="F248" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G248" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H248" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>735</v>
+      </c>
+      <c r="B249" t="s">
+        <v>736</v>
+      </c>
+      <c r="C249" t="s">
+        <v>68</v>
       </c>
       <c r="D249" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>737</v>
+      </c>
+      <c r="E249" t="s">
+        <v>184</v>
       </c>
       <c r="H249" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J249" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>738</v>
+      </c>
+      <c r="B250" t="s">
+        <v>739</v>
+      </c>
+      <c r="C250" t="s">
+        <v>68</v>
       </c>
       <c r="D250" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>740</v>
+      </c>
+      <c r="E250" t="s">
+        <v>184</v>
       </c>
       <c r="H250" t="s">
-        <v>43</v>
+        <v>195</v>
+      </c>
+      <c r="J250" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>688</v>
+        <v>741</v>
+      </c>
+      <c r="B251" t="s">
+        <v>742</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>232</v>
+        <v>743</v>
       </c>
       <c r="D251" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>744</v>
       </c>
       <c r="G251" t="s">
-        <v>42</v>
+        <v>745</v>
       </c>
       <c r="H251" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>746</v>
+      </c>
+      <c r="B252" t="s">
+        <v>747</v>
+      </c>
+      <c r="C252" t="s">
+        <v>68</v>
       </c>
       <c r="D252" t="s">
-        <v>691</v>
+        <v>367</v>
       </c>
       <c r="F252" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G252" t="s">
-        <v>42</v>
+        <v>368</v>
       </c>
       <c r="H252" t="s">
-        <v>629</v>
+        <v>369</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>692</v>
+        <v>748</v>
+      </c>
+      <c r="B253" t="s">
+        <v>749</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="D253" t="s">
-        <v>693</v>
+        <v>321</v>
+      </c>
+      <c r="E253" t="s">
+        <v>15</v>
       </c>
       <c r="F253" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G253" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H253" t="s">
-        <v>629</v>
+        <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>750</v>
+      </c>
+      <c r="B254" t="s">
+        <v>751</v>
+      </c>
+      <c r="C254" t="s">
+        <v>68</v>
       </c>
       <c r="D254" t="s">
-        <v>695</v>
+        <v>752</v>
       </c>
       <c r="F254" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G254" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H254" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:10" ht="12.75">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>696</v>
+        <v>753</v>
       </c>
       <c r="B255" t="s">
-        <v>697</v>
+        <v>754</v>
       </c>
       <c r="C255" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D255" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>755</v>
+      </c>
+      <c r="F255" t="s">
+        <v>101</v>
+      </c>
+      <c r="G255" t="s">
+        <v>299</v>
       </c>
       <c r="H255" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-    <row r="256" spans="1:10" ht="12.75">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>699</v>
+        <v>756</v>
       </c>
       <c r="B256" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>757</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>308</v>
       </c>
       <c r="D256" t="s">
-        <v>701</v>
+        <v>278</v>
       </c>
       <c r="E256" t="s">
-        <v>61</v>
+        <v>15</v>
+      </c>
+      <c r="F256" t="s">
+        <v>101</v>
+      </c>
+      <c r="G256" t="s">
+        <v>299</v>
       </c>
       <c r="H256" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>703</v>
+        <v>758</v>
       </c>
       <c r="B257" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>759</v>
+      </c>
+      <c r="C257" t="s">
+        <v>68</v>
       </c>
       <c r="D257" t="s">
-        <v>706</v>
+        <v>367</v>
       </c>
       <c r="F257" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G257" t="s">
-        <v>44</v>
+        <v>368</v>
       </c>
       <c r="H257" t="s">
-        <v>47</v>
+        <v>369</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>708</v>
+        <v>760</v>
       </c>
       <c r="B258" t="s">
-        <v>709</v>
+        <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>705</v>
+        <v>277</v>
       </c>
       <c r="D258" t="s">
-        <v>710</v>
+        <v>762</v>
+      </c>
+      <c r="E258" t="s">
+        <v>15</v>
       </c>
       <c r="F258" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G258" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="H258" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>712</v>
+        <v>764</v>
       </c>
       <c r="B259" t="s">
-        <v>713</v>
+        <v>765</v>
       </c>
       <c r="C259" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D259" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>766</v>
       </c>
       <c r="F259" t="s">
-        <v>715</v>
+        <v>101</v>
+      </c>
+      <c r="G259" t="s">
+        <v>238</v>
       </c>
       <c r="H259" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-    <row r="260" spans="1:10" ht="12.75">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>768</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D260" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>769</v>
+      </c>
+      <c r="G260" t="s">
+        <v>123</v>
       </c>
       <c r="H260" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-    <row r="261" spans="1:10" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="D261" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>771</v>
       </c>
       <c r="G261" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="H261" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>124</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>772</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>727</v>
+        <v>773</v>
       </c>
       <c r="D262" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>774</v>
       </c>
       <c r="F262" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G262" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H262" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>90</v>
+        <v>773</v>
       </c>
       <c r="D263" t="s">
-        <v>731</v>
+        <v>777</v>
       </c>
       <c r="F263" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G263" t="s">
-        <v>92</v>
+        <v>775</v>
       </c>
       <c r="H263" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>778</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>90</v>
+        <v>773</v>
       </c>
       <c r="D264" t="s">
-        <v>734</v>
+        <v>779</v>
       </c>
       <c r="F264" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G264" t="s">
-        <v>92</v>
+        <v>775</v>
       </c>
       <c r="H264" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>780</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="D265" t="s">
-        <v>738</v>
+        <v>781</v>
+      </c>
+      <c r="F265" t="s">
+        <v>206</v>
       </c>
       <c r="G265" t="s">
-        <v>739</v>
+        <v>775</v>
       </c>
       <c r="H265" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>782</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>90</v>
+        <v>773</v>
       </c>
       <c r="D266" t="s">
-        <v>742</v>
+        <v>783</v>
       </c>
       <c r="F266" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G266" t="s">
-        <v>92</v>
+        <v>775</v>
       </c>
       <c r="H266" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="267" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>784</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>90</v>
+        <v>773</v>
       </c>
       <c r="D267" t="s">
-        <v>745</v>
+        <v>785</v>
       </c>
       <c r="F267" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G267" t="s">
-        <v>92</v>
+        <v>775</v>
       </c>
       <c r="H267" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>786</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="D268" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>787</v>
       </c>
       <c r="F268" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G268" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H268" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>788</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>84</v>
+        <v>773</v>
       </c>
       <c r="D269" t="s">
-        <v>752</v>
+        <v>789</v>
+      </c>
+      <c r="F269" t="s">
+        <v>206</v>
       </c>
       <c r="G269" t="s">
-        <v>86</v>
+        <v>775</v>
       </c>
       <c r="H269" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>790</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="D270" t="s">
-        <v>756</v>
+        <v>791</v>
+      </c>
+      <c r="F270" t="s">
+        <v>206</v>
       </c>
       <c r="G270" t="s">
-        <v>252</v>
+        <v>775</v>
       </c>
       <c r="H270" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>792</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="D271" t="s">
-        <v>760</v>
+        <v>793</v>
+      </c>
+      <c r="F271" t="s">
+        <v>206</v>
       </c>
       <c r="G271" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="H271" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>794</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D272" t="s">
-        <v>764</v>
+        <v>795</v>
       </c>
       <c r="F272" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G272" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="H272" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>796</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="D273" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>797</v>
       </c>
       <c r="F273" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G273" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H273" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>798</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D274" t="s">
-        <v>772</v>
+        <v>799</v>
       </c>
       <c r="F274" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G274" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H274" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="B275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D275" t="s">
+        <v>801</v>
+      </c>
+      <c r="F275" t="s">
+        <v>206</v>
+      </c>
+      <c r="G275" t="s">
         <v>775</v>
       </c>
-      <c r="F275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H275" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>802</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="D276" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>803</v>
       </c>
       <c r="F276" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G276" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H276" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>804</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D277" t="s">
-        <v>764</v>
+        <v>805</v>
       </c>
       <c r="F277" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G277" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="H277" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>806</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>727</v>
+        <v>580</v>
       </c>
       <c r="D278" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>807</v>
       </c>
       <c r="F278" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G278" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H278" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>808</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D279" t="s">
-        <v>786</v>
+        <v>809</v>
       </c>
       <c r="F279" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G279" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H279" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>810</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>727</v>
+        <v>773</v>
       </c>
       <c r="D280" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="F280" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G280" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H280" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>812</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>487</v>
+        <v>773</v>
       </c>
       <c r="D281" t="s">
-        <v>791</v>
+        <v>813</v>
+      </c>
+      <c r="F281" t="s">
+        <v>206</v>
       </c>
       <c r="G281" t="s">
-        <v>489</v>
+        <v>775</v>
       </c>
       <c r="H281" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>814</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>794</v>
+        <v>580</v>
       </c>
       <c r="D282" t="s">
-        <v>795</v>
+        <v>815</v>
+      </c>
+      <c r="F282" t="s">
+        <v>206</v>
       </c>
       <c r="G282" t="s">
-        <v>796</v>
+        <v>582</v>
       </c>
       <c r="H282" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>794</v>
+        <v>580</v>
       </c>
       <c r="D283" t="s">
-        <v>799</v>
+        <v>817</v>
+      </c>
+      <c r="F283" t="s">
+        <v>206</v>
       </c>
       <c r="G283" t="s">
-        <v>796</v>
+        <v>582</v>
       </c>
       <c r="H283" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="D284" t="s">
-        <v>802</v>
+        <v>819</v>
+      </c>
+      <c r="F284" t="s">
+        <v>206</v>
       </c>
       <c r="G284" t="s">
-        <v>252</v>
+        <v>775</v>
       </c>
       <c r="H284" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>820</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D285" t="s">
-        <v>764</v>
+        <v>821</v>
       </c>
       <c r="F285" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G285" t="s">
-        <v>765</v>
+        <v>582</v>
       </c>
       <c r="H285" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="D286" t="s">
-        <v>807</v>
+        <v>823</v>
+      </c>
+      <c r="F286" t="s">
+        <v>206</v>
       </c>
       <c r="G286" t="s">
-        <v>739</v>
+        <v>775</v>
       </c>
       <c r="H286" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="D287" t="s">
-        <v>810</v>
+        <v>825</v>
+      </c>
+      <c r="F287" t="s">
+        <v>206</v>
       </c>
       <c r="G287" t="s">
-        <v>739</v>
+        <v>775</v>
       </c>
       <c r="H287" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>813</v>
+        <v>580</v>
       </c>
       <c r="D288" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>827</v>
       </c>
       <c r="F288" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G288" t="s">
-        <v>613</v>
+        <v>582</v>
       </c>
       <c r="H288" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>813</v>
+        <v>580</v>
       </c>
       <c r="D289" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>829</v>
       </c>
       <c r="F289" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G289" t="s">
-        <v>613</v>
+        <v>582</v>
       </c>
       <c r="H289" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="D290" t="s">
-        <v>820</v>
+        <v>831</v>
+      </c>
+      <c r="F290" t="s">
+        <v>206</v>
       </c>
       <c r="G290" t="s">
-        <v>739</v>
+        <v>775</v>
       </c>
       <c r="H290" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>737</v>
+        <v>580</v>
       </c>
       <c r="D291" t="s">
-        <v>823</v>
+        <v>833</v>
+      </c>
+      <c r="F291" t="s">
+        <v>206</v>
       </c>
       <c r="G291" t="s">
-        <v>739</v>
+        <v>582</v>
       </c>
       <c r="H291" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>705</v>
+        <v>580</v>
       </c>
       <c r="D292" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="F292" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G292" t="s">
-        <v>44</v>
+        <v>582</v>
       </c>
       <c r="H292" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>705</v>
+        <v>580</v>
       </c>
       <c r="D293" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="F293" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G293" t="s">
-        <v>44</v>
+        <v>582</v>
       </c>
       <c r="H293" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>705</v>
+        <v>773</v>
       </c>
       <c r="D294" t="s">
-        <v>832</v>
+        <v>783</v>
       </c>
       <c r="F294" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G294" t="s">
-        <v>44</v>
+        <v>775</v>
       </c>
       <c r="H294" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>813</v>
+        <v>580</v>
       </c>
       <c r="D295" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>840</v>
       </c>
       <c r="F295" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G295" t="s">
-        <v>613</v>
+        <v>582</v>
       </c>
       <c r="H295" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>84</v>
+        <v>580</v>
       </c>
       <c r="D296" t="s">
-        <v>837</v>
+        <v>842</v>
+      </c>
+      <c r="F296" t="s">
+        <v>206</v>
       </c>
       <c r="G296" t="s">
-        <v>86</v>
+        <v>582</v>
       </c>
       <c r="H296" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>838</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>843</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D297" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="F297" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G297" t="s">
-        <v>613</v>
+        <v>582</v>
       </c>
       <c r="H297" t="s">
-        <v>277</v>
+        <v>583</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>727</v>
+        <v>580</v>
       </c>
       <c r="D298" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>846</v>
       </c>
       <c r="F298" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G298" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H298" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>487</v>
+        <v>580</v>
       </c>
       <c r="D299" t="s">
-        <v>791</v>
+        <v>848</v>
+      </c>
+      <c r="F299" t="s">
+        <v>206</v>
       </c>
       <c r="G299" t="s">
-        <v>489</v>
+        <v>582</v>
       </c>
       <c r="H299" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>727</v>
+        <v>580</v>
       </c>
       <c r="D300" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>850</v>
       </c>
       <c r="F300" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G300" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H300" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>851</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D301" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="F301" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G301" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H301" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="B302" t="s">
         <v>853</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>737</v>
+        <v>580</v>
       </c>
       <c r="D302" t="s">
         <v>854</v>
       </c>
+      <c r="F302" t="s">
+        <v>206</v>
+      </c>
       <c r="G302" t="s">
-        <v>739</v>
+        <v>582</v>
       </c>
       <c r="H302" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="B303" t="s">
+      <c r="C303" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D303" t="s">
         <v>856</v>
       </c>
-      <c r="C303" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F303" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G303" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H303" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D304" t="s">
         <v>858</v>
       </c>
-      <c r="B304" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F304" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G304" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H304" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>859</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D305" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F305" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G305" t="s">
-        <v>237</v>
+        <v>582</v>
       </c>
       <c r="H305" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>748</v>
+        <v>580</v>
       </c>
       <c r="D306" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>862</v>
       </c>
       <c r="F306" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G306" t="s">
-        <v>237</v>
+        <v>582</v>
       </c>
       <c r="H306" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D307" t="s">
-        <v>867</v>
+        <v>864</v>
+      </c>
+      <c r="F307" t="s">
+        <v>206</v>
       </c>
       <c r="G307" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H307" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D308" t="s">
-        <v>869</v>
+        <v>854</v>
+      </c>
+      <c r="F308" t="s">
+        <v>206</v>
       </c>
       <c r="G308" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H308" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D309" t="s">
-        <v>871</v>
+        <v>860</v>
+      </c>
+      <c r="F309" t="s">
+        <v>206</v>
       </c>
       <c r="G309" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H309" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D310" t="s">
-        <v>873</v>
+        <v>868</v>
+      </c>
+      <c r="F310" t="s">
+        <v>206</v>
       </c>
       <c r="G310" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H310" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D311" t="s">
-        <v>875</v>
+        <v>870</v>
+      </c>
+      <c r="F311" t="s">
+        <v>206</v>
       </c>
       <c r="G311" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H311" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D312" t="s">
-        <v>877</v>
+        <v>872</v>
+      </c>
+      <c r="F312" t="s">
+        <v>206</v>
       </c>
       <c r="G312" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H312" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D313" t="s">
-        <v>879</v>
+        <v>874</v>
+      </c>
+      <c r="F313" t="s">
+        <v>206</v>
       </c>
       <c r="G313" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H313" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D314" t="s">
-        <v>881</v>
+        <v>876</v>
+      </c>
+      <c r="F314" t="s">
+        <v>206</v>
       </c>
       <c r="G314" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H314" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D315" t="s">
-        <v>883</v>
+        <v>878</v>
+      </c>
+      <c r="F315" t="s">
+        <v>206</v>
       </c>
       <c r="G315" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H315" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D316" t="s">
-        <v>885</v>
+        <v>880</v>
+      </c>
+      <c r="F316" t="s">
+        <v>206</v>
       </c>
       <c r="G316" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H316" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D317" t="s">
-        <v>887</v>
+        <v>876</v>
+      </c>
+      <c r="F317" t="s">
+        <v>206</v>
       </c>
       <c r="G317" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H317" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D318" t="s">
-        <v>889</v>
+        <v>883</v>
+      </c>
+      <c r="F318" t="s">
+        <v>206</v>
       </c>
       <c r="G318" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H318" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D319" t="s">
-        <v>891</v>
+        <v>885</v>
+      </c>
+      <c r="F319" t="s">
+        <v>206</v>
       </c>
       <c r="G319" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H319" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D320" t="s">
-        <v>893</v>
+        <v>887</v>
+      </c>
+      <c r="F320" t="s">
+        <v>206</v>
       </c>
       <c r="G320" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H320" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D321" t="s">
-        <v>895</v>
+        <v>889</v>
+      </c>
+      <c r="F321" t="s">
+        <v>206</v>
       </c>
       <c r="G321" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H321" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D322" t="s">
-        <v>897</v>
+        <v>833</v>
+      </c>
+      <c r="F322" t="s">
+        <v>206</v>
       </c>
       <c r="G322" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H322" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D323" t="s">
-        <v>899</v>
+        <v>892</v>
+      </c>
+      <c r="F323" t="s">
+        <v>206</v>
       </c>
       <c r="G323" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H323" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D324" t="s">
-        <v>901</v>
+        <v>894</v>
+      </c>
+      <c r="F324" t="s">
+        <v>206</v>
       </c>
       <c r="G324" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H324" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D325" t="s">
-        <v>903</v>
+        <v>842</v>
+      </c>
+      <c r="F325" t="s">
+        <v>206</v>
       </c>
       <c r="G325" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H325" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D326" t="s">
-        <v>905</v>
+        <v>897</v>
+      </c>
+      <c r="F326" t="s">
+        <v>206</v>
       </c>
       <c r="G326" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H326" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>907</v>
+        <v>580</v>
       </c>
       <c r="D327" t="s">
-        <v>908</v>
+        <v>899</v>
+      </c>
+      <c r="F327" t="s">
+        <v>206</v>
       </c>
       <c r="G327" t="s">
-        <v>26</v>
+        <v>582</v>
       </c>
       <c r="H327" t="s">
-        <v>16</v>
+        <v>900</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D328" t="s">
-        <v>911</v>
+        <v>902</v>
+      </c>
+      <c r="F328" t="s">
+        <v>206</v>
       </c>
       <c r="G328" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H328" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D329" t="s">
-        <v>914</v>
+        <v>894</v>
+      </c>
+      <c r="F329" t="s">
+        <v>206</v>
       </c>
       <c r="G329" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H329" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D330" t="s">
-        <v>916</v>
+        <v>905</v>
+      </c>
+      <c r="F330" t="s">
+        <v>206</v>
       </c>
       <c r="G330" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H330" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D331" t="s">
-        <v>918</v>
+        <v>907</v>
+      </c>
+      <c r="F331" t="s">
+        <v>206</v>
       </c>
       <c r="G331" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H331" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D332" t="s">
-        <v>920</v>
+        <v>909</v>
+      </c>
+      <c r="F332" t="s">
+        <v>206</v>
       </c>
       <c r="G332" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H332" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D333" t="s">
-        <v>922</v>
+        <v>911</v>
+      </c>
+      <c r="F333" t="s">
+        <v>206</v>
       </c>
       <c r="G333" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H333" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D334" t="s">
-        <v>924</v>
+        <v>894</v>
+      </c>
+      <c r="F334" t="s">
+        <v>206</v>
       </c>
       <c r="G334" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H334" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D335" t="s">
-        <v>926</v>
+        <v>914</v>
+      </c>
+      <c r="F335" t="s">
+        <v>206</v>
       </c>
       <c r="G335" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H335" t="s">
-        <v>43</v>
+        <v>583</v>
+      </c>
+      <c r="J335" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D336" t="s">
-        <v>928</v>
+        <v>916</v>
+      </c>
+      <c r="F336" t="s">
+        <v>206</v>
       </c>
       <c r="G336" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H336" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D337" t="s">
-        <v>930</v>
+        <v>918</v>
+      </c>
+      <c r="F337" t="s">
+        <v>206</v>
       </c>
       <c r="G337" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H337" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D338" t="s">
-        <v>932</v>
+        <v>920</v>
+      </c>
+      <c r="F338" t="s">
+        <v>206</v>
       </c>
       <c r="G338" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H338" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D339" t="s">
-        <v>934</v>
+        <v>922</v>
+      </c>
+      <c r="F339" t="s">
+        <v>206</v>
       </c>
       <c r="G339" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H339" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D340" t="s">
-        <v>936</v>
+        <v>924</v>
+      </c>
+      <c r="F340" t="s">
+        <v>206</v>
       </c>
       <c r="G340" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H340" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D341" t="s">
-        <v>938</v>
+        <v>926</v>
+      </c>
+      <c r="F341" t="s">
+        <v>206</v>
       </c>
       <c r="G341" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H341" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D342" t="s">
-        <v>940</v>
+        <v>928</v>
+      </c>
+      <c r="F342" t="s">
+        <v>206</v>
       </c>
       <c r="G342" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H342" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>941</v>
+        <v>929</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D343" t="s">
-        <v>942</v>
+        <v>930</v>
+      </c>
+      <c r="F343" t="s">
+        <v>206</v>
       </c>
       <c r="G343" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H343" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:8" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D344" t="s">
-        <v>944</v>
+        <v>932</v>
+      </c>
+      <c r="F344" t="s">
+        <v>206</v>
       </c>
       <c r="G344" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H344" t="s">
-        <v>43</v>
+        <v>583</v>
+      </c>
+      <c r="J344" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>945</v>
+        <v>933</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D345" t="s">
-        <v>946</v>
+        <v>934</v>
+      </c>
+      <c r="F345" t="s">
+        <v>206</v>
       </c>
       <c r="G345" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H345" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" ht="12.75">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>947</v>
+        <v>935</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D346" t="s">
-        <v>948</v>
+        <v>936</v>
+      </c>
+      <c r="F346" t="s">
+        <v>206</v>
       </c>
       <c r="G346" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H346" t="s">
-        <v>43</v>
+        <v>583</v>
+      </c>
+      <c r="J346" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D347" t="s">
-        <v>950</v>
+        <v>938</v>
+      </c>
+      <c r="F347" t="s">
+        <v>206</v>
       </c>
       <c r="G347" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H347" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>951</v>
+        <v>939</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D348" t="s">
-        <v>952</v>
+        <v>940</v>
+      </c>
+      <c r="F348" t="s">
+        <v>206</v>
       </c>
       <c r="G348" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H348" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>953</v>
+        <v>941</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D349" t="s">
-        <v>954</v>
+        <v>942</v>
+      </c>
+      <c r="F349" t="s">
+        <v>206</v>
       </c>
       <c r="G349" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H349" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>955</v>
+        <v>943</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D350" t="s">
-        <v>956</v>
+        <v>944</v>
+      </c>
+      <c r="F350" t="s">
+        <v>206</v>
       </c>
       <c r="G350" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H350" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D351" t="s">
-        <v>958</v>
+        <v>946</v>
+      </c>
+      <c r="F351" t="s">
+        <v>206</v>
       </c>
       <c r="G351" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H351" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D352" t="s">
-        <v>960</v>
+        <v>948</v>
+      </c>
+      <c r="F352" t="s">
+        <v>206</v>
       </c>
       <c r="G352" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H352" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>961</v>
+        <v>949</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D353" t="s">
-        <v>962</v>
+        <v>950</v>
+      </c>
+      <c r="F353" t="s">
+        <v>206</v>
       </c>
       <c r="G353" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H353" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>963</v>
+        <v>951</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D354" t="s">
-        <v>964</v>
+        <v>952</v>
+      </c>
+      <c r="F354" t="s">
+        <v>206</v>
       </c>
       <c r="G354" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H354" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D355" t="s">
-        <v>966</v>
+        <v>954</v>
+      </c>
+      <c r="F355" t="s">
+        <v>206</v>
       </c>
       <c r="G355" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H355" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D356" t="s">
-        <v>968</v>
+        <v>956</v>
+      </c>
+      <c r="F356" t="s">
+        <v>206</v>
       </c>
       <c r="G356" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H356" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D357" t="s">
-        <v>970</v>
+        <v>958</v>
+      </c>
+      <c r="F357" t="s">
+        <v>206</v>
       </c>
       <c r="G357" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H357" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D358" t="s">
-        <v>972</v>
+        <v>960</v>
+      </c>
+      <c r="F358" t="s">
+        <v>206</v>
       </c>
       <c r="G358" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H358" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D359" t="s">
-        <v>974</v>
+        <v>962</v>
+      </c>
+      <c r="F359" t="s">
+        <v>206</v>
       </c>
       <c r="G359" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H359" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>975</v>
+        <v>963</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D360" t="s">
-        <v>976</v>
+        <v>964</v>
+      </c>
+      <c r="F360" t="s">
+        <v>206</v>
       </c>
       <c r="G360" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H360" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D361" t="s">
-        <v>978</v>
+        <v>966</v>
+      </c>
+      <c r="F361" t="s">
+        <v>206</v>
       </c>
       <c r="G361" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H361" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>286</v>
+      </c>
+      <c r="C362" t="s">
+        <v>967</v>
       </c>
       <c r="D362" t="s">
-        <v>980</v>
+        <v>968</v>
+      </c>
+      <c r="E362" t="s">
+        <v>15</v>
+      </c>
+      <c r="F362" t="s">
+        <v>969</v>
       </c>
       <c r="G362" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H362" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>102</v>
+      </c>
+      <c r="C363" t="s">
+        <v>967</v>
       </c>
       <c r="D363" t="s">
-        <v>982</v>
+        <v>970</v>
+      </c>
+      <c r="E363" t="s">
+        <v>15</v>
+      </c>
+      <c r="F363" t="s">
+        <v>971</v>
       </c>
       <c r="G363" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H363" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>175</v>
+      </c>
+      <c r="C364" t="s">
+        <v>967</v>
       </c>
       <c r="D364" t="s">
-        <v>984</v>
+        <v>972</v>
+      </c>
+      <c r="E364" t="s">
+        <v>15</v>
+      </c>
+      <c r="F364" t="s">
+        <v>971</v>
       </c>
       <c r="G364" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H364" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>973</v>
+      </c>
+      <c r="C365" t="s">
+        <v>68</v>
       </c>
       <c r="D365" t="s">
-        <v>986</v>
+        <v>974</v>
       </c>
       <c r="G365" t="s">
-        <v>912</v>
+        <v>975</v>
       </c>
       <c r="H365" t="s">
-        <v>43</v>
+        <v>976</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>977</v>
+      </c>
+      <c r="C366" t="s">
+        <v>68</v>
       </c>
       <c r="D366" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="G366" t="s">
-        <v>912</v>
+        <v>621</v>
       </c>
       <c r="H366" t="s">
-        <v>43</v>
+        <v>976</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>979</v>
+      </c>
+      <c r="C367" t="s">
+        <v>967</v>
       </c>
       <c r="D367" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="G367" t="s">
-        <v>912</v>
+        <v>979</v>
       </c>
       <c r="H367" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>981</v>
+      </c>
+      <c r="C368" t="s">
+        <v>967</v>
       </c>
       <c r="D368" t="s">
-        <v>992</v>
+        <v>982</v>
+      </c>
+      <c r="E368" t="s">
+        <v>15</v>
       </c>
       <c r="G368" t="s">
-        <v>912</v>
+        <v>981</v>
       </c>
       <c r="H368" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>135</v>
+      </c>
+      <c r="C369" t="s">
+        <v>967</v>
       </c>
       <c r="D369" t="s">
-        <v>994</v>
+        <v>983</v>
+      </c>
+      <c r="E369" t="s">
+        <v>15</v>
+      </c>
+      <c r="F369" t="s">
+        <v>134</v>
       </c>
       <c r="G369" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H369" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>995</v>
+        <v>775</v>
       </c>
       <c r="C370" t="s">
-        <v>20</v>
+        <v>967</v>
       </c>
       <c r="D370" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="H370" t="s">
-        <v>998</v>
+        <v>136</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>985</v>
       </c>
       <c r="C371" t="s">
-        <v>20</v>
+        <v>967</v>
       </c>
       <c r="D371" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>986</v>
+      </c>
+      <c r="E371" t="s">
+        <v>15</v>
       </c>
       <c r="G371" t="s">
-        <v>237</v>
+        <v>985</v>
       </c>
       <c r="H371" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1002</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>987</v>
+      </c>
+      <c r="C372" t="s">
+        <v>967</v>
       </c>
       <c r="D372" t="s">
-        <v>1005</v>
+        <v>988</v>
       </c>
       <c r="E372" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G372" t="s">
-        <v>1006</v>
+        <v>987</v>
       </c>
       <c r="H372" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>1008</v>
+        <v>989</v>
       </c>
       <c r="C373" t="s">
-        <v>20</v>
+        <v>967</v>
       </c>
       <c r="D373" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>990</v>
       </c>
       <c r="H373" t="s">
-        <v>1010</v>
+        <v>115</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>621</v>
+      </c>
+      <c r="C374" t="s">
+        <v>967</v>
       </c>
       <c r="D374" t="s">
-        <v>1013</v>
+        <v>991</v>
       </c>
       <c r="G374" t="s">
-        <v>252</v>
+        <v>621</v>
       </c>
       <c r="H374" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>992</v>
+      </c>
+      <c r="C375" t="s">
+        <v>967</v>
       </c>
       <c r="D375" t="s">
-        <v>1016</v>
+        <v>993</v>
       </c>
       <c r="G375" t="s">
-        <v>489</v>
+        <v>378</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1017</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>994</v>
+      </c>
+      <c r="C376" t="s">
+        <v>967</v>
       </c>
       <c r="D376" t="s">
-        <v>1019</v>
+        <v>995</v>
       </c>
       <c r="G376" t="s">
-        <v>252</v>
+        <v>994</v>
       </c>
       <c r="H376" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:10" ht="12.75">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>745</v>
+      </c>
+      <c r="C377" t="s">
+        <v>967</v>
       </c>
       <c r="D377" t="s">
-        <v>1022</v>
+        <v>997</v>
       </c>
       <c r="G377" t="s">
-        <v>252</v>
+        <v>745</v>
       </c>
       <c r="H377" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>245</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1023</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>229</v>
+      </c>
+      <c r="C378" t="s">
+        <v>967</v>
       </c>
       <c r="D378" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>998</v>
       </c>
       <c r="G378" t="s">
-        <v>1006</v>
+        <v>229</v>
       </c>
       <c r="H378" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1026</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>999</v>
+      </c>
+      <c r="C379" t="s">
+        <v>967</v>
       </c>
       <c r="D379" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1000</v>
       </c>
       <c r="G379" t="s">
-        <v>44</v>
+        <v>582</v>
       </c>
       <c r="H379" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1029</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>266</v>
+      </c>
+      <c r="C380" t="s">
+        <v>967</v>
       </c>
       <c r="D380" t="s">
-        <v>1031</v>
+        <v>1001</v>
       </c>
       <c r="F380" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G380" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="H380" t="s">
-        <v>47</v>
+        <v>267</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1032</v>
+        <v>1003</v>
       </c>
       <c r="B381" t="s">
-        <v>1033</v>
+        <v>1004</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>813</v>
+        <v>264</v>
       </c>
       <c r="D381" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1005</v>
       </c>
       <c r="F381" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G381" t="s">
-        <v>613</v>
+        <v>266</v>
       </c>
       <c r="H381" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1035</v>
+        <v>1007</v>
       </c>
       <c r="B382" t="s">
-        <v>1036</v>
+        <v>1008</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>487</v>
+        <v>264</v>
       </c>
       <c r="D382" t="s">
-        <v>1037</v>
+        <v>1009</v>
+      </c>
+      <c r="F382" t="s">
+        <v>206</v>
       </c>
       <c r="G382" t="s">
-        <v>489</v>
+        <v>266</v>
       </c>
       <c r="H382" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:8" ht="12.75">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1038</v>
+        <v>1011</v>
       </c>
       <c r="B383" t="s">
-        <v>1039</v>
+        <v>1012</v>
       </c>
       <c r="C383" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D383" t="s">
-        <v>1040</v>
+        <v>1013</v>
+      </c>
+      <c r="E383" t="s">
+        <v>15</v>
       </c>
       <c r="F383" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1014</v>
       </c>
       <c r="H383" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:8" ht="12.75">
+        <v>1015</v>
+      </c>
+      <c r="J383" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1041</v>
+        <v>1017</v>
       </c>
       <c r="B384" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>1018</v>
+      </c>
+      <c r="C384" t="s">
+        <v>68</v>
       </c>
       <c r="D384" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>1019</v>
+      </c>
+      <c r="E384" t="s">
+        <v>15</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1020</v>
       </c>
       <c r="H384" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:8" ht="12.75">
+        <v>1015</v>
+      </c>
+      <c r="J384" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1044</v>
+        <v>1022</v>
       </c>
       <c r="B385" t="s">
-        <v>1045</v>
+        <v>1023</v>
       </c>
       <c r="C385" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D385" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1024</v>
+      </c>
+      <c r="E385" t="s">
+        <v>222</v>
       </c>
       <c r="G385" t="s">
-        <v>237</v>
+        <v>1025</v>
       </c>
       <c r="H385" t="s">
-        <v>238</v>
+        <v>234</v>
+      </c>
+      <c r="J385" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1047</v>
+        <v>1027</v>
       </c>
       <c r="B386" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>1028</v>
+      </c>
+      <c r="C386" t="s">
+        <v>68</v>
       </c>
       <c r="D386" t="s">
-        <v>1049</v>
+        <v>1029</v>
       </c>
       <c r="E386" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>222</v>
       </c>
       <c r="G386" t="s">
-        <v>1006</v>
+        <v>1025</v>
       </c>
       <c r="H386" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1050</v>
+        <v>1031</v>
       </c>
       <c r="B387" t="s">
-        <v>1051</v>
+        <v>1032</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1004</v>
+        <v>13</v>
       </c>
       <c r="D387" t="s">
-        <v>1052</v>
+        <v>1033</v>
       </c>
       <c r="E387" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G387" t="s">
-        <v>1006</v>
+        <v>16</v>
       </c>
       <c r="H387" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1053</v>
+        <v>1035</v>
       </c>
       <c r="B388" t="s">
-        <v>1054</v>
+        <v>1036</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>748</v>
+        <v>13</v>
       </c>
       <c r="D388" t="s">
-        <v>1055</v>
+        <v>1037</v>
       </c>
       <c r="E388" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G388" t="s">
-        <v>237</v>
+        <v>16</v>
       </c>
       <c r="H388" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1056</v>
+        <v>1039</v>
       </c>
       <c r="B389" t="s">
-        <v>1057</v>
+        <v>1040</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1004</v>
+        <v>13</v>
       </c>
       <c r="D389" t="s">
-        <v>1058</v>
+        <v>1041</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G389" t="s">
-        <v>1006</v>
+        <v>38</v>
       </c>
       <c r="H389" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1059</v>
+        <v>1043</v>
       </c>
       <c r="B390" t="s">
-        <v>1060</v>
+        <v>1044</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>813</v>
+        <v>13</v>
       </c>
       <c r="D390" t="s">
-        <v>857</v>
+        <v>1045</v>
       </c>
       <c r="E390" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G390" t="s">
-        <v>613</v>
+        <v>38</v>
       </c>
       <c r="H390" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1061</v>
+        <v>1047</v>
       </c>
       <c r="B391" t="s">
-        <v>1062</v>
+        <v>1048</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1004</v>
+        <v>13</v>
       </c>
       <c r="D391" t="s">
-        <v>1063</v>
+        <v>1049</v>
       </c>
       <c r="E391" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G391" t="s">
-        <v>1006</v>
+        <v>38</v>
       </c>
       <c r="H391" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="B392" t="s">
-        <v>1065</v>
+        <v>1052</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="D392" t="s">
-        <v>1066</v>
+        <v>1053</v>
+      </c>
+      <c r="E392" t="s">
+        <v>15</v>
       </c>
       <c r="G392" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="H392" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="B393" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1056</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D393" t="s">
-        <v>1069</v>
+        <v>1057</v>
+      </c>
+      <c r="E393" t="s">
+        <v>15</v>
       </c>
       <c r="G393" t="s">
-        <v>1070</v>
+        <v>47</v>
       </c>
       <c r="H393" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="B394" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="D394" t="s">
-        <v>1073</v>
+        <v>1061</v>
+      </c>
+      <c r="E394" t="s">
+        <v>15</v>
       </c>
       <c r="G394" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="H394" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
       <c r="B395" t="s">
-        <v>1075</v>
+        <v>1064</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>755</v>
+        <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>1076</v>
+        <v>1065</v>
+      </c>
+      <c r="E395" t="s">
+        <v>15</v>
       </c>
       <c r="G395" t="s">
-        <v>252</v>
+        <v>56</v>
       </c>
       <c r="H395" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1077</v>
+        <v>1067</v>
       </c>
       <c r="B396" t="s">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>755</v>
+        <v>248</v>
       </c>
       <c r="D396" t="s">
-        <v>1079</v>
+        <v>1069</v>
       </c>
       <c r="G396" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="H396" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="B397" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>755</v>
+        <v>1073</v>
       </c>
       <c r="D397" t="s">
-        <v>1082</v>
+        <v>1074</v>
       </c>
       <c r="G397" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="H397" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1076</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1073</v>
       </c>
       <c r="D398" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="G398" t="s">
-        <v>26</v>
+        <v>244</v>
       </c>
       <c r="H398" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1080</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1073</v>
       </c>
       <c r="D399" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G399" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H399" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D400" t="s">
         <v>1086</v>
       </c>
-      <c r="C400" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G400" t="s">
-        <v>1086</v>
+        <v>244</v>
       </c>
       <c r="H400" t="s">
-        <v>1088</v>
+        <v>245</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1087</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>242</v>
       </c>
       <c r="D401" t="s">
         <v>1089</v>
       </c>
       <c r="G401" t="s">
-        <v>761</v>
+        <v>244</v>
       </c>
       <c r="H401" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1091</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1093</v>
       </c>
       <c r="D402" t="s">
-        <v>1090</v>
+        <v>1094</v>
+      </c>
+      <c r="E402" t="s">
+        <v>15</v>
       </c>
       <c r="G402" t="s">
-        <v>86</v>
+        <v>987</v>
       </c>
       <c r="H402" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1095</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D403" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>880</v>
+      </c>
+      <c r="F403" t="s">
+        <v>206</v>
       </c>
       <c r="G403" t="s">
-        <v>1091</v>
+        <v>582</v>
       </c>
       <c r="H403" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1096</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D404" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1097</v>
+      </c>
+      <c r="F404" t="s">
+        <v>206</v>
+      </c>
+      <c r="G404" t="s">
+        <v>582</v>
       </c>
       <c r="H404" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>49</v>
+        <v>580</v>
       </c>
       <c r="D405" t="s">
         <v>1099</v>
       </c>
-      <c r="E405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F405" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="G405" t="s">
-        <v>32</v>
+        <v>582</v>
       </c>
       <c r="H405" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>49</v>
+        <v>580</v>
       </c>
       <c r="D406" t="s">
         <v>1101</v>
       </c>
-      <c r="E406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F406" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="G406" t="s">
-        <v>32</v>
+        <v>582</v>
       </c>
       <c r="H406" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>49</v>
+        <v>580</v>
       </c>
       <c r="D407" t="s">
         <v>1103</v>
       </c>
-      <c r="E407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F407" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="G407" t="s">
-        <v>32</v>
+        <v>582</v>
       </c>
       <c r="H407" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>49</v>
+        <v>580</v>
       </c>
       <c r="D408" t="s">
         <v>1105</v>
       </c>
-      <c r="E408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F408" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="G408" t="s">
-        <v>32</v>
+        <v>582</v>
       </c>
       <c r="H408" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D409" t="s">
         <v>1107</v>
       </c>
-      <c r="E409" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G409" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H409" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D410" t="s">
         <v>1109</v>
       </c>
-      <c r="E410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G410" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H410" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D411" t="s">
         <v>1111</v>
       </c>
-      <c r="E411" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G411" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H411" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="C412" t="s">
-        <v>20</v>
+      <c r="C412" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D412" t="s">
         <v>1113</v>
       </c>
+      <c r="G412" t="s">
+        <v>625</v>
+      </c>
       <c r="H412" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D413" t="s">
         <v>1115</v>
       </c>
-      <c r="B413" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G413" t="s">
-        <v>246</v>
+        <v>625</v>
       </c>
       <c r="H413" t="s">
-        <v>1118</v>
+        <v>583</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>487</v>
+        <v>623</v>
       </c>
       <c r="D414" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="G414" t="s">
-        <v>489</v>
+        <v>625</v>
       </c>
       <c r="H414" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>250</v>
+        <v>623</v>
       </c>
       <c r="D415" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
       <c r="G415" t="s">
-        <v>252</v>
+        <v>625</v>
       </c>
       <c r="H415" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1130</v>
+        <v>623</v>
       </c>
       <c r="D416" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1120</v>
       </c>
       <c r="G416" t="s">
-        <v>30</v>
+        <v>625</v>
       </c>
       <c r="H416" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-        <v>1134</v>
+        <v>1121</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1130</v>
+        <v>623</v>
       </c>
       <c r="D417" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1122</v>
       </c>
       <c r="G417" t="s">
-        <v>30</v>
+        <v>625</v>
       </c>
       <c r="H417" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1137</v>
+        <v>1124</v>
       </c>
       <c r="B418" t="s">
-        <v>1138</v>
+        <v>1125</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1130</v>
+        <v>1093</v>
       </c>
       <c r="D418" t="s">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="E418" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G418" t="s">
-        <v>30</v>
+        <v>987</v>
       </c>
       <c r="H418" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="B419" t="s">
-        <v>1142</v>
+        <v>1129</v>
       </c>
       <c r="C419" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D419" t="s">
         <v>1130</v>
       </c>
-      <c r="D419" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E419" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G419" t="s">
-        <v>30</v>
+        <v>987</v>
       </c>
       <c r="H419" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1145</v>
+        <v>1132</v>
       </c>
       <c r="B420" t="s">
-        <v>1146</v>
+        <v>1133</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1130</v>
+        <v>1093</v>
       </c>
       <c r="D420" t="s">
-        <v>1147</v>
+        <v>1134</v>
       </c>
       <c r="E420" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G420" t="s">
-        <v>30</v>
+        <v>987</v>
       </c>
       <c r="H420" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1149</v>
+        <v>1136</v>
       </c>
       <c r="B421" t="s">
-        <v>1150</v>
+        <v>1137</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1130</v>
+        <v>1093</v>
       </c>
       <c r="D421" t="s">
-        <v>1151</v>
+        <v>1138</v>
       </c>
       <c r="E421" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G421" t="s">
-        <v>30</v>
+        <v>987</v>
       </c>
       <c r="H421" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1153</v>
+        <v>1140</v>
       </c>
       <c r="B422" t="s">
-        <v>1154</v>
+        <v>1141</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1130</v>
+        <v>1093</v>
       </c>
       <c r="D422" t="s">
-        <v>1155</v>
+        <v>1142</v>
       </c>
       <c r="E422" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G422" t="s">
-        <v>30</v>
+        <v>987</v>
       </c>
       <c r="H422" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1144</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C423" t="s">
+        <v>68</v>
       </c>
       <c r="D423" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1146</v>
+      </c>
+      <c r="E423" t="s">
+        <v>15</v>
       </c>
       <c r="H423" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1157</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1148</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C424" t="s">
+        <v>68</v>
       </c>
       <c r="D424" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1150</v>
+      </c>
+      <c r="E424" t="s">
+        <v>15</v>
       </c>
       <c r="H424" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1159</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1152</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C425" t="s">
+        <v>68</v>
       </c>
       <c r="D425" t="s">
-        <v>1160</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1154</v>
+      </c>
+      <c r="E425" t="s">
+        <v>15</v>
       </c>
       <c r="H425" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1156</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C426" t="s">
+        <v>68</v>
       </c>
       <c r="D426" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1158</v>
+      </c>
+      <c r="E426" t="s">
+        <v>15</v>
       </c>
       <c r="H426" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D427" t="s">
-        <v>1164</v>
+        <v>1160</v>
+      </c>
+      <c r="E427" t="s">
+        <v>15</v>
       </c>
       <c r="F427" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G427" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H427" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D428" t="s">
-        <v>1166</v>
+        <v>1162</v>
+      </c>
+      <c r="E428" t="s">
+        <v>15</v>
       </c>
       <c r="F428" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G428" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H428" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>727</v>
+        <v>132</v>
       </c>
       <c r="D429" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
       <c r="E429" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F429" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G429" t="s">
-        <v>246</v>
+        <v>135</v>
       </c>
       <c r="H429" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D430" t="s">
-        <v>1172</v>
+        <v>1166</v>
+      </c>
+      <c r="E430" t="s">
+        <v>15</v>
       </c>
       <c r="F430" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G430" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H430" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1173</v>
+        <v>1167</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D431" t="s">
-        <v>1174</v>
+        <v>1168</v>
+      </c>
+      <c r="E431" t="s">
+        <v>15</v>
       </c>
       <c r="F431" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G431" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H431" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1175</v>
+        <v>1169</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D432" t="s">
-        <v>1176</v>
+        <v>1170</v>
+      </c>
+      <c r="E432" t="s">
+        <v>15</v>
       </c>
       <c r="F432" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G432" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H432" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1177</v>
+        <v>1171</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="D433" t="s">
-        <v>1178</v>
+        <v>1172</v>
+      </c>
+      <c r="E433" t="s">
+        <v>15</v>
       </c>
       <c r="F433" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G433" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="H433" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1173</v>
+      </c>
+      <c r="C434" t="s">
+        <v>68</v>
       </c>
       <c r="D434" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1174</v>
       </c>
       <c r="H434" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1181</v>
+        <v>1176</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1177</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>907</v>
+        <v>1093</v>
       </c>
       <c r="D435" t="s">
-        <v>1182</v>
+        <v>1178</v>
+      </c>
+      <c r="E435" t="s">
+        <v>15</v>
       </c>
       <c r="G435" t="s">
-        <v>26</v>
+        <v>987</v>
       </c>
       <c r="H435" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1183</v>
+        <v>1180</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1181</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>910</v>
+        <v>1073</v>
       </c>
       <c r="D436" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="G436" t="s">
-        <v>912</v>
+        <v>244</v>
       </c>
       <c r="H436" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B437" t="s">
         <v>1185</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>910</v>
+        <v>1073</v>
       </c>
       <c r="D437" t="s">
         <v>1186</v>
       </c>
       <c r="G437" t="s">
-        <v>912</v>
+        <v>244</v>
       </c>
       <c r="H437" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D438" t="s">
         <v>1188</v>
       </c>
+      <c r="F438" t="s">
+        <v>206</v>
+      </c>
       <c r="G438" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H438" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D439" t="s">
         <v>1190</v>
       </c>
+      <c r="F439" t="s">
+        <v>206</v>
+      </c>
       <c r="G439" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H439" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D440" t="s">
         <v>1192</v>
       </c>
+      <c r="F440" t="s">
+        <v>206</v>
+      </c>
       <c r="G440" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H440" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D441" t="s">
         <v>1194</v>
       </c>
+      <c r="F441" t="s">
+        <v>206</v>
+      </c>
       <c r="G441" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H441" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D442" t="s">
         <v>1196</v>
       </c>
+      <c r="F442" t="s">
+        <v>206</v>
+      </c>
       <c r="G442" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H442" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>102</v>
+        <v>619</v>
       </c>
       <c r="D443" t="s">
         <v>1198</v>
       </c>
       <c r="G443" t="s">
-        <v>95</v>
+        <v>621</v>
       </c>
       <c r="H443" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D444" t="s">
         <v>1200</v>
       </c>
       <c r="G444" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H444" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D445" t="s">
         <v>1202</v>
       </c>
       <c r="G445" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H445" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D446" t="s">
         <v>1204</v>
       </c>
       <c r="G446" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H446" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>102</v>
+        <v>385</v>
       </c>
       <c r="D447" t="s">
         <v>1206</v>
       </c>
       <c r="G447" t="s">
-        <v>95</v>
+        <v>378</v>
       </c>
       <c r="H447" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D448" t="s">
         <v>1208</v>
       </c>
-      <c r="B448" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G448" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H448" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>505</v>
+        <v>385</v>
       </c>
       <c r="D449" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1210</v>
+      </c>
+      <c r="G449" t="s">
+        <v>378</v>
       </c>
       <c r="H449" t="s">
-        <v>507</v>
+        <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>1217</v>
+        <v>1211</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>505</v>
+        <v>385</v>
       </c>
       <c r="D450" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1212</v>
+      </c>
+      <c r="G450" t="s">
+        <v>378</v>
       </c>
       <c r="H450" t="s">
-        <v>507</v>
+        <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1219</v>
+        <v>1213</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1220</v>
+        <v>385</v>
       </c>
       <c r="D451" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="G451" t="s">
-        <v>1086</v>
+        <v>378</v>
       </c>
       <c r="H451" t="s">
-        <v>1088</v>
+        <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>910</v>
+        <v>385</v>
       </c>
       <c r="D452" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="G452" t="s">
-        <v>912</v>
+        <v>378</v>
       </c>
       <c r="H452" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>910</v>
+        <v>385</v>
       </c>
       <c r="D453" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="G453" t="s">
-        <v>912</v>
+        <v>378</v>
       </c>
       <c r="H453" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>910</v>
+        <v>385</v>
       </c>
       <c r="D454" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="G454" t="s">
-        <v>912</v>
+        <v>378</v>
       </c>
       <c r="H454" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>910</v>
+        <v>385</v>
       </c>
       <c r="D455" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="G455" t="s">
-        <v>912</v>
+        <v>378</v>
       </c>
       <c r="H455" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1230</v>
+        <v>1224</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1225</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>910</v>
+        <v>1073</v>
       </c>
       <c r="D456" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="G456" t="s">
-        <v>912</v>
+        <v>244</v>
       </c>
       <c r="H456" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1232</v>
+        <v>1228</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1229</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>910</v>
+        <v>113</v>
       </c>
       <c r="D457" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>1230</v>
+      </c>
+      <c r="E457" t="s">
+        <v>15</v>
       </c>
       <c r="H457" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D458" t="s">
         <v>1234</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...6 lines deleted...]
-        <v>912</v>
+      <c r="E458" t="s">
+        <v>15</v>
       </c>
       <c r="H458" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>910</v>
+        <v>1236</v>
       </c>
       <c r="D459" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="G459" t="s">
-        <v>912</v>
+        <v>994</v>
       </c>
       <c r="H459" t="s">
-        <v>43</v>
+        <v>996</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1237</v>
+        <v>1239</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1240</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>910</v>
+        <v>248</v>
       </c>
       <c r="D460" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="G460" t="s">
-        <v>912</v>
+        <v>250</v>
       </c>
       <c r="H460" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="B461" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1242</v>
+        <v>1073</v>
       </c>
       <c r="D461" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1245</v>
       </c>
       <c r="G461" t="s">
-        <v>1091</v>
+        <v>244</v>
       </c>
       <c r="H461" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B462" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="D462" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="E462" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G462" t="s">
-        <v>1091</v>
+        <v>981</v>
       </c>
       <c r="H462" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C463" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="B463" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D463" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="E463" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G463" t="s">
-        <v>1091</v>
+        <v>981</v>
       </c>
       <c r="H463" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="B464" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="D464" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="E464" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G464" t="s">
-        <v>1091</v>
+        <v>981</v>
       </c>
       <c r="H464" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="B465" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="D465" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="E465" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G465" t="s">
-        <v>1091</v>
+        <v>981</v>
       </c>
       <c r="H465" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B466" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1265</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1249</v>
       </c>
       <c r="D466" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="E466" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G466" t="s">
+        <v>981</v>
       </c>
       <c r="H466" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="B467" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1269</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1249</v>
       </c>
       <c r="D467" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="E467" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G467" t="s">
+        <v>981</v>
       </c>
       <c r="H467" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="B468" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1273</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1249</v>
       </c>
       <c r="D468" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="E468" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G468" t="s">
+        <v>981</v>
       </c>
       <c r="H468" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="B469" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1277</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1278</v>
       </c>
       <c r="D469" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1279</v>
+      </c>
+      <c r="G469" t="s">
+        <v>979</v>
       </c>
       <c r="H469" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1242</v>
+        <v>1281</v>
       </c>
       <c r="D470" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="E470" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>15</v>
       </c>
       <c r="H470" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C471" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="B471" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D471" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="E471" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>15</v>
       </c>
       <c r="H471" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="B472" t="s">
+      <c r="C472" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D472" t="s">
         <v>1286</v>
       </c>
-      <c r="C472" s="1" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="E472" t="s">
+        <v>15</v>
       </c>
       <c r="H472" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C473" t="s">
+        <v>68</v>
+      </c>
+      <c r="D473" t="s">
         <v>1289</v>
       </c>
-      <c r="C473" s="1" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="F473" t="s">
+        <v>969</v>
+      </c>
+      <c r="G473" t="s">
+        <v>212</v>
       </c>
       <c r="H473" t="s">
-        <v>16</v>
+        <v>542</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C474" t="s">
+        <v>68</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G474" t="s">
         <v>1292</v>
       </c>
-      <c r="C474" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H474" t="s">
-        <v>16</v>
+        <v>976</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
         <v>1294</v>
       </c>
+      <c r="B475" t="s">
+        <v>1295</v>
+      </c>
       <c r="C475" s="1" t="s">
-        <v>1290</v>
+        <v>284</v>
       </c>
       <c r="D475" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="E475" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F475" t="s">
+        <v>101</v>
+      </c>
+      <c r="G475" t="s">
+        <v>286</v>
       </c>
       <c r="H475" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1298</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>279</v>
+        <v>227</v>
       </c>
       <c r="D476" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="G476" t="s">
-        <v>281</v>
+        <v>229</v>
       </c>
       <c r="H476" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1298</v>
+        <v>1301</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1302</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D477" t="s">
-        <v>1299</v>
+        <v>1303</v>
+      </c>
+      <c r="F477" t="s">
+        <v>206</v>
       </c>
       <c r="G477" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H477" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1300</v>
+        <v>1305</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1306</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>279</v>
+        <v>227</v>
       </c>
       <c r="D478" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
       <c r="G478" t="s">
-        <v>281</v>
+        <v>229</v>
       </c>
       <c r="H478" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1302</v>
+        <v>1309</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1310</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>279</v>
+        <v>227</v>
       </c>
       <c r="D479" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="G479" t="s">
-        <v>281</v>
+        <v>229</v>
       </c>
       <c r="H479" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="B480" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>288</v>
+        <v>339</v>
       </c>
       <c r="D480" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1315</v>
       </c>
       <c r="G480" t="s">
-        <v>290</v>
+        <v>341</v>
       </c>
       <c r="H480" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="B481" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>288</v>
+        <v>1249</v>
       </c>
       <c r="D481" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="E481" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G481" t="s">
-        <v>290</v>
+        <v>981</v>
       </c>
       <c r="H481" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="B482" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>288</v>
+        <v>248</v>
       </c>
       <c r="D482" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1322</v>
       </c>
       <c r="G482" t="s">
-        <v>299</v>
+        <v>250</v>
       </c>
       <c r="H482" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="B483" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>288</v>
+        <v>242</v>
       </c>
       <c r="D483" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1325</v>
       </c>
       <c r="G483" t="s">
-        <v>299</v>
+        <v>244</v>
       </c>
       <c r="H483" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="B484" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="D484" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E484" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F484" t="s">
+        <v>101</v>
       </c>
       <c r="G484" t="s">
         <v>299</v>
       </c>
       <c r="H484" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="B485" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="D485" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F485" t="s">
+        <v>101</v>
       </c>
       <c r="G485" t="s">
-        <v>312</v>
+        <v>261</v>
       </c>
       <c r="H485" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="B486" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>288</v>
+        <v>339</v>
       </c>
       <c r="D486" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1334</v>
       </c>
       <c r="G486" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="H486" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B487" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="D487" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="E487" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F487" t="s">
+        <v>101</v>
       </c>
       <c r="G487" t="s">
-        <v>312</v>
+        <v>238</v>
       </c>
       <c r="H487" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B488" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="D488" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1340</v>
+      </c>
+      <c r="F488" t="s">
+        <v>206</v>
       </c>
       <c r="G488" t="s">
-        <v>312</v>
+        <v>266</v>
       </c>
       <c r="H488" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B489" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1343</v>
+      </c>
+      <c r="C489" t="s">
+        <v>68</v>
       </c>
       <c r="D489" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1344</v>
+      </c>
+      <c r="F489" t="s">
+        <v>101</v>
       </c>
       <c r="G489" t="s">
-        <v>321</v>
+        <v>299</v>
       </c>
       <c r="H489" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B490" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>288</v>
+        <v>204</v>
       </c>
       <c r="D490" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1348</v>
+      </c>
+      <c r="F490" t="s">
+        <v>206</v>
       </c>
       <c r="G490" t="s">
-        <v>336</v>
+        <v>207</v>
       </c>
       <c r="H490" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B491" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1351</v>
+      </c>
+      <c r="C491" t="s">
+        <v>68</v>
       </c>
       <c r="D491" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1352</v>
+      </c>
+      <c r="F491" t="s">
+        <v>101</v>
       </c>
       <c r="G491" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="H491" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B492" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>288</v>
+        <v>173</v>
       </c>
       <c r="D492" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="E492" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F492" t="s">
+        <v>101</v>
       </c>
       <c r="G492" t="s">
-        <v>290</v>
+        <v>175</v>
       </c>
       <c r="H492" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B493" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>84</v>
+        <v>173</v>
       </c>
       <c r="D493" t="s">
-        <v>1359</v>
+        <v>1360</v>
+      </c>
+      <c r="E493" t="s">
+        <v>15</v>
+      </c>
+      <c r="F493" t="s">
+        <v>101</v>
       </c>
       <c r="G493" t="s">
-        <v>86</v>
+        <v>175</v>
       </c>
       <c r="H493" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B494" t="s">
-        <v>496</v>
+        <v>1363</v>
       </c>
       <c r="C494" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D494" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1364</v>
+      </c>
+      <c r="F494" t="s">
+        <v>101</v>
+      </c>
+      <c r="G494" t="s">
+        <v>212</v>
       </c>
       <c r="H494" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B495" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1368</v>
+      </c>
+      <c r="C495" t="s">
+        <v>68</v>
       </c>
       <c r="D495" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1369</v>
+      </c>
+      <c r="F495" t="s">
+        <v>101</v>
       </c>
       <c r="G495" t="s">
         <v>299</v>
       </c>
       <c r="H495" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="B496" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1372</v>
+      </c>
+      <c r="C496" t="s">
+        <v>68</v>
       </c>
       <c r="D496" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="E496" t="s">
-        <v>13</v>
+        <v>184</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1374</v>
       </c>
       <c r="G496" t="s">
-        <v>312</v>
+        <v>1375</v>
       </c>
       <c r="H496" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="B497" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>736</v>
+      </c>
+      <c r="C497" t="s">
+        <v>68</v>
       </c>
       <c r="D497" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="E497" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="H497" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:8" ht="12.75">
+        <v>195</v>
+      </c>
+      <c r="J497" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="B498" t="s">
-        <v>1377</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1381</v>
+      </c>
+      <c r="C498" t="s">
+        <v>68</v>
       </c>
       <c r="D498" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="E498" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="H498" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:8" ht="12.75">
+        <v>185</v>
+      </c>
+      <c r="J498" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="B499" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1385</v>
+      </c>
+      <c r="C499" t="s">
+        <v>68</v>
       </c>
       <c r="D499" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="E499" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>222</v>
       </c>
       <c r="H499" t="s">
-        <v>16</v>
+        <v>223</v>
+      </c>
+      <c r="J499" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B500" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C500" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D500" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1389</v>
+      </c>
+      <c r="F500" t="s">
+        <v>101</v>
       </c>
       <c r="G500" t="s">
-        <v>353</v>
+        <v>299</v>
       </c>
       <c r="H500" t="s">
-        <v>354</v>
+        <v>274</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B501" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C501" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D501" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1392</v>
+      </c>
+      <c r="F501" t="s">
+        <v>101</v>
       </c>
       <c r="G501" t="s">
-        <v>568</v>
+        <v>299</v>
       </c>
       <c r="H501" t="s">
-        <v>569</v>
+        <v>274</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="B502" t="s">
         <v>1393</v>
       </c>
-      <c r="C502" t="s">
-        <v>20</v>
+      <c r="C502" s="1" t="s">
+        <v>1281</v>
       </c>
       <c r="D502" t="s">
         <v>1394</v>
       </c>
       <c r="E502" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>15</v>
       </c>
       <c r="H502" t="s">
-        <v>578</v>
+        <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D503" t="s">
         <v>1396</v>
       </c>
-      <c r="B503" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E503" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>15</v>
       </c>
       <c r="H503" t="s">
-        <v>578</v>
+        <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1400</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1397</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>132</v>
       </c>
       <c r="D504" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="E504" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F504" t="s">
+        <v>134</v>
       </c>
       <c r="G504" t="s">
-        <v>568</v>
+        <v>135</v>
       </c>
       <c r="H504" t="s">
-        <v>578</v>
+        <v>136</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1404</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1399</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D505" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1400</v>
+      </c>
+      <c r="F505" t="s">
+        <v>206</v>
       </c>
       <c r="G505" t="s">
-        <v>353</v>
+        <v>582</v>
       </c>
       <c r="H505" t="s">
-        <v>1407</v>
+        <v>583</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1409</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1401</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D506" t="s">
-        <v>1411</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1402</v>
       </c>
       <c r="G506" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H506" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1413</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1403</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D507" t="s">
-        <v>1415</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1404</v>
       </c>
       <c r="G507" t="s">
-        <v>568</v>
+        <v>625</v>
       </c>
       <c r="H507" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1416</v>
-[...2 lines deleted...]
-        <v>1417</v>
+        <v>1405</v>
       </c>
       <c r="C508" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D508" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1406</v>
       </c>
       <c r="G508" t="s">
-        <v>1419</v>
+        <v>378</v>
       </c>
       <c r="H508" t="s">
-        <v>1407</v>
+        <v>239</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1420</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1407</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D509" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1408</v>
       </c>
       <c r="G509" t="s">
-        <v>1419</v>
+        <v>378</v>
       </c>
       <c r="H509" t="s">
-        <v>1407</v>
+        <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1423</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1409</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D510" t="s">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1410</v>
       </c>
       <c r="G510" t="s">
-        <v>1419</v>
+        <v>378</v>
       </c>
       <c r="H510" t="s">
-        <v>1407</v>
+        <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1427</v>
-[...2 lines deleted...]
-        <v>1428</v>
+        <v>1411</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="D511" t="s">
-        <v>1429</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1412</v>
       </c>
       <c r="G511" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="H511" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>1432</v>
+        <v>1413</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="D512" t="s">
-        <v>1433</v>
+        <v>1414</v>
       </c>
       <c r="G512" t="s">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="H512" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1415</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D513" t="s">
-        <v>1434</v>
+        <v>1416</v>
       </c>
       <c r="G513" t="s">
-        <v>489</v>
+        <v>378</v>
       </c>
       <c r="H513" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>796</v>
+        <v>1418</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1419</v>
       </c>
       <c r="C514" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D514" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>1420</v>
+      </c>
+      <c r="E514" t="s">
+        <v>15</v>
       </c>
       <c r="H514" t="s">
-        <v>29</v>
+        <v>234</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>246</v>
+        <v>1422</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1423</v>
       </c>
       <c r="C515" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D515" t="s">
-        <v>1436</v>
+        <v>1424</v>
       </c>
       <c r="E515" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="G515" t="s">
         <v>15</v>
       </c>
       <c r="H515" t="s">
-        <v>16</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="B516" t="s">
-        <v>1438</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1428</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D516" t="s">
-        <v>1439</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1429</v>
+      </c>
+      <c r="E516" t="s">
+        <v>15</v>
       </c>
       <c r="H516" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1431</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D517" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>1442</v>
+        <v>1433</v>
+      </c>
+      <c r="E517" t="s">
+        <v>15</v>
       </c>
       <c r="H517" t="s">
-        <v>1443</v>
+        <v>115</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1435</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D518" t="s">
-        <v>1445</v>
+        <v>1437</v>
       </c>
       <c r="E518" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1444</v>
+        <v>15</v>
       </c>
       <c r="H518" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1439</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D519" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1441</v>
+      </c>
+      <c r="E519" t="s">
+        <v>15</v>
       </c>
       <c r="H519" t="s">
-        <v>1443</v>
+        <v>115</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1448</v>
+        <v>1443</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1444</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1220</v>
+        <v>113</v>
       </c>
       <c r="D520" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>1445</v>
+      </c>
+      <c r="E520" t="s">
+        <v>15</v>
       </c>
       <c r="H520" t="s">
-        <v>1088</v>
+        <v>115</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>737</v>
+        <v>385</v>
       </c>
       <c r="D521" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="G521" t="s">
-        <v>739</v>
+        <v>378</v>
       </c>
       <c r="H521" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1453</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>737</v>
+        <v>385</v>
       </c>
       <c r="D522" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="G522" t="s">
-        <v>739</v>
+        <v>378</v>
       </c>
       <c r="H522" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1450</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1236</v>
       </c>
       <c r="D523" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="G523" t="s">
-        <v>1456</v>
+        <v>994</v>
       </c>
       <c r="H523" t="s">
-        <v>43</v>
+        <v>996</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="B524" t="s">
-        <v>1460</v>
+        <v>1454</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="D524" t="s">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="G524" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="H524" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="B525" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="D525" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
       <c r="G525" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="H525" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1467</v>
+        <v>1460</v>
       </c>
       <c r="B526" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>1461</v>
+      </c>
+      <c r="C526" t="s">
+        <v>68</v>
       </c>
       <c r="D526" t="s">
-        <v>1469</v>
+        <v>1462</v>
+      </c>
+      <c r="F526" t="s">
+        <v>101</v>
       </c>
       <c r="G526" t="s">
-        <v>252</v>
+        <v>212</v>
       </c>
       <c r="H526" t="s">
-        <v>29</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1471</v>
+        <v>1464</v>
       </c>
       <c r="B527" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>1465</v>
+      </c>
+      <c r="C527" t="s">
+        <v>68</v>
       </c>
       <c r="D527" t="s">
-        <v>1473</v>
+        <v>367</v>
+      </c>
+      <c r="F527" t="s">
+        <v>101</v>
       </c>
       <c r="G527" t="s">
-        <v>252</v>
+        <v>368</v>
       </c>
       <c r="H527" t="s">
-        <v>29</v>
+        <v>369</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1474</v>
+        <v>1466</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1467</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="D528" t="s">
-        <v>1475</v>
+        <v>285</v>
+      </c>
+      <c r="E528" t="s">
+        <v>15</v>
+      </c>
+      <c r="F528" t="s">
+        <v>101</v>
       </c>
       <c r="G528" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="H528" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1468</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C529" t="s">
+        <v>68</v>
       </c>
       <c r="D529" t="s">
-        <v>1477</v>
+        <v>1470</v>
       </c>
       <c r="F529" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G529" t="s">
-        <v>36</v>
+        <v>299</v>
       </c>
       <c r="H529" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1471</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C530" t="s">
+        <v>68</v>
       </c>
       <c r="D530" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="F530" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G530" t="s">
-        <v>36</v>
+        <v>299</v>
       </c>
       <c r="H530" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1480</v>
+        <v>1474</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1475</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>372</v>
+        <v>242</v>
       </c>
       <c r="D531" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1476</v>
       </c>
       <c r="G531" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="H531" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1477</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C532" t="s">
+        <v>68</v>
       </c>
       <c r="D532" t="s">
-        <v>1483</v>
+        <v>273</v>
       </c>
       <c r="F532" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G532" t="s">
-        <v>36</v>
+        <v>299</v>
       </c>
       <c r="H532" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1484</v>
+        <v>1479</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1480</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>372</v>
+        <v>277</v>
       </c>
       <c r="D533" t="s">
-        <v>1485</v>
+        <v>1481</v>
+      </c>
+      <c r="E533" t="s">
+        <v>15</v>
       </c>
       <c r="F533" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G533" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H533" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1482</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C534" t="s">
+        <v>68</v>
       </c>
       <c r="D534" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
       <c r="F534" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G534" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H534" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1485</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C535" t="s">
+        <v>68</v>
       </c>
       <c r="D535" t="s">
-        <v>1489</v>
+        <v>367</v>
       </c>
       <c r="F535" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G535" t="s">
-        <v>36</v>
+        <v>368</v>
       </c>
       <c r="H535" t="s">
-        <v>43</v>
+        <v>369</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1487</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C536" t="s">
+        <v>68</v>
       </c>
       <c r="D536" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="F536" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G536" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H536" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1492</v>
+        <v>1490</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1491</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>372</v>
+        <v>308</v>
       </c>
       <c r="D537" t="s">
-        <v>1493</v>
+        <v>1481</v>
+      </c>
+      <c r="E537" t="s">
+        <v>15</v>
       </c>
       <c r="F537" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G537" t="s">
-        <v>36</v>
+        <v>299</v>
       </c>
       <c r="H537" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C538" t="s">
+        <v>68</v>
+      </c>
+      <c r="D538" t="s">
         <v>1494</v>
       </c>
-      <c r="C538" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F538" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G538" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H538" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
         <v>1495</v>
       </c>
+      <c r="B539" t="s">
+        <v>1496</v>
+      </c>
       <c r="C539" s="1" t="s">
-        <v>372</v>
+        <v>277</v>
       </c>
       <c r="D539" t="s">
-        <v>1496</v>
+        <v>285</v>
+      </c>
+      <c r="E539" t="s">
+        <v>15</v>
       </c>
       <c r="F539" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G539" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H539" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
         <v>1497</v>
       </c>
+      <c r="B540" t="s">
+        <v>1498</v>
+      </c>
       <c r="C540" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D540" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1499</v>
       </c>
       <c r="G540" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H540" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1501</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>372</v>
+        <v>259</v>
       </c>
       <c r="D541" t="s">
-        <v>1500</v>
+        <v>1502</v>
+      </c>
+      <c r="E541" t="s">
+        <v>15</v>
       </c>
       <c r="F541" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G541" t="s">
-        <v>36</v>
+        <v>261</v>
       </c>
       <c r="H541" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1504</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>372</v>
+        <v>264</v>
       </c>
       <c r="D542" t="s">
-        <v>1502</v>
+        <v>270</v>
       </c>
       <c r="F542" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G542" t="s">
-        <v>36</v>
+        <v>266</v>
       </c>
       <c r="H542" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:8" ht="12.75">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1503</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1505</v>
+      </c>
+      <c r="B543" t="s">
+        <v>193</v>
+      </c>
+      <c r="C543" t="s">
+        <v>68</v>
       </c>
       <c r="D543" t="s">
-        <v>1504</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>737</v>
+      </c>
+      <c r="E543" t="s">
+        <v>184</v>
       </c>
       <c r="H543" t="s">
-        <v>43</v>
+        <v>195</v>
+      </c>
+      <c r="J543" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1507</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D544" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1508</v>
       </c>
       <c r="G544" t="s">
-        <v>42</v>
+        <v>229</v>
       </c>
       <c r="H544" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1510</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>372</v>
+        <v>227</v>
       </c>
       <c r="D545" t="s">
-        <v>1508</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1511</v>
       </c>
       <c r="G545" t="s">
-        <v>36</v>
+        <v>229</v>
       </c>
       <c r="H545" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1513</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>372</v>
+        <v>242</v>
       </c>
       <c r="D546" t="s">
-        <v>1510</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1514</v>
       </c>
       <c r="G546" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="H546" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1516</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>372</v>
+        <v>242</v>
       </c>
       <c r="D547" t="s">
-        <v>1512</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1517</v>
       </c>
       <c r="G547" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="H547" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1519</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C548" t="s">
+        <v>68</v>
       </c>
       <c r="D548" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="F548" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G548" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H548" t="s">
-        <v>43</v>
+        <v>767</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1523</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C549" t="s">
+        <v>68</v>
       </c>
       <c r="D549" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="F549" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G549" t="s">
-        <v>42</v>
+        <v>175</v>
       </c>
       <c r="H549" t="s">
-        <v>43</v>
+        <v>369</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1517</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>1526</v>
+      </c>
+      <c r="C550" t="s">
+        <v>68</v>
       </c>
       <c r="D550" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
       <c r="F550" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G550" t="s">
-        <v>36</v>
+        <v>212</v>
       </c>
       <c r="H550" t="s">
-        <v>43</v>
+        <v>369</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1519</v>
+        <v>1529</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1530</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>372</v>
+        <v>277</v>
       </c>
       <c r="D551" t="s">
-        <v>1520</v>
+        <v>1531</v>
+      </c>
+      <c r="E551" t="s">
+        <v>15</v>
       </c>
       <c r="F551" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G551" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H551" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1521</v>
+        <v>1533</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1534</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="D552" t="s">
-        <v>616</v>
+        <v>1535</v>
+      </c>
+      <c r="E552" t="s">
+        <v>15</v>
       </c>
       <c r="F552" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G552" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H552" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1522</v>
+        <v>1537</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1538</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>372</v>
+        <v>277</v>
       </c>
       <c r="D553" t="s">
-        <v>429</v>
+        <v>1539</v>
+      </c>
+      <c r="E553" t="s">
+        <v>15</v>
       </c>
       <c r="F553" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G553" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="H553" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>232</v>
+        <v>580</v>
       </c>
       <c r="D554" t="s">
-        <v>1524</v>
+        <v>854</v>
       </c>
       <c r="F554" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G554" t="s">
-        <v>42</v>
+        <v>582</v>
       </c>
       <c r="H554" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1525</v>
+        <v>1542</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1543</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="D555" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1544</v>
       </c>
       <c r="G555" t="s">
-        <v>42</v>
+        <v>250</v>
       </c>
       <c r="H555" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1527</v>
+        <v>1545</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D556" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1546</v>
       </c>
       <c r="G556" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H556" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D557" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1548</v>
       </c>
       <c r="G557" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H557" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D558" t="s">
-        <v>1531</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1550</v>
       </c>
       <c r="G558" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H558" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D559" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1552</v>
       </c>
       <c r="G559" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H559" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="J559" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1534</v>
+        <v>1553</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D560" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1554</v>
       </c>
       <c r="G560" t="s">
-        <v>36</v>
+        <v>378</v>
       </c>
       <c r="H560" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D561" t="s">
-        <v>1537</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1556</v>
       </c>
       <c r="G561" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H561" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1538</v>
+        <v>1557</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1558</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D562" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1559</v>
       </c>
       <c r="G562" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H562" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1560</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C563" t="s">
+        <v>68</v>
       </c>
       <c r="D563" t="s">
-        <v>442</v>
+        <v>367</v>
       </c>
       <c r="F563" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G563" t="s">
-        <v>42</v>
+        <v>368</v>
       </c>
       <c r="H563" t="s">
-        <v>43</v>
+        <v>369</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1562</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C564" t="s">
+        <v>68</v>
       </c>
       <c r="D564" t="s">
-        <v>460</v>
+        <v>1473</v>
       </c>
       <c r="F564" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G564" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H564" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1542</v>
+        <v>1564</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1565</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="D565" t="s">
-        <v>1543</v>
+        <v>550</v>
+      </c>
+      <c r="E565" t="s">
+        <v>15</v>
       </c>
       <c r="F565" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G565" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H565" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1566</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C566" t="s">
+        <v>68</v>
       </c>
       <c r="D566" t="s">
-        <v>1545</v>
+        <v>1568</v>
       </c>
       <c r="F566" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G566" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H566" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1546</v>
+        <v>1569</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1570</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>232</v>
+        <v>339</v>
       </c>
       <c r="D567" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1571</v>
       </c>
       <c r="G567" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="H567" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1572</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C568" t="s">
+        <v>68</v>
       </c>
       <c r="D568" t="s">
-        <v>1548</v>
+        <v>1574</v>
       </c>
       <c r="F568" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G568" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H568" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1549</v>
+        <v>1575</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1576</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D569" t="s">
-        <v>1550</v>
+        <v>1577</v>
+      </c>
+      <c r="E569" t="s">
+        <v>15</v>
       </c>
       <c r="F569" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G569" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H569" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1551</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1578</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C570" t="s">
+        <v>68</v>
       </c>
       <c r="D570" t="s">
-        <v>1545</v>
+        <v>1580</v>
       </c>
       <c r="F570" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G570" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H570" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1581</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C571" t="s">
+        <v>68</v>
       </c>
       <c r="D571" t="s">
-        <v>1553</v>
+        <v>1583</v>
       </c>
       <c r="F571" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G571" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H571" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1584</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C572" t="s">
+        <v>68</v>
       </c>
       <c r="D572" t="s">
-        <v>1555</v>
+        <v>1586</v>
       </c>
       <c r="F572" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G572" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H572" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1556</v>
+        <v>1587</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1588</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D573" t="s">
-        <v>1550</v>
+        <v>1589</v>
+      </c>
+      <c r="E573" t="s">
+        <v>15</v>
       </c>
       <c r="F573" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G573" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H573" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1557</v>
+        <v>1590</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1591</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D574" t="s">
-        <v>478</v>
+        <v>1592</v>
+      </c>
+      <c r="E574" t="s">
+        <v>15</v>
       </c>
       <c r="F574" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G574" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H574" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1593</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C575" t="s">
+        <v>68</v>
       </c>
       <c r="D575" t="s">
-        <v>1559</v>
+        <v>1595</v>
       </c>
       <c r="F575" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G575" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H575" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1596</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C576" t="s">
+        <v>68</v>
       </c>
       <c r="D576" t="s">
-        <v>483</v>
+        <v>1598</v>
       </c>
       <c r="F576" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G576" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H576" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1599</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C577" t="s">
+        <v>68</v>
       </c>
       <c r="D577" t="s">
-        <v>1562</v>
+        <v>1601</v>
       </c>
       <c r="F577" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G577" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H577" t="s">
-        <v>43</v>
+        <v>239</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1563</v>
+        <v>1602</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1603</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D578" t="s">
-        <v>1564</v>
+        <v>1604</v>
+      </c>
+      <c r="E578" t="s">
+        <v>15</v>
       </c>
       <c r="F578" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G578" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H578" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1565</v>
+        <v>1605</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1606</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D579" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1607</v>
       </c>
       <c r="G579" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H579" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>245</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1567</v>
+        <v>1608</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1609</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D580" t="s">
-        <v>1568</v>
+        <v>1610</v>
+      </c>
+      <c r="E580" t="s">
+        <v>15</v>
       </c>
       <c r="F580" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G580" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H580" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1569</v>
+        <v>1611</v>
       </c>
       <c r="B581" t="s">
-        <v>1570</v>
+        <v>1612</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>813</v>
+        <v>308</v>
       </c>
       <c r="D581" t="s">
-        <v>1571</v>
+        <v>1613</v>
       </c>
       <c r="E581" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F581" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G581" t="s">
-        <v>613</v>
+        <v>299</v>
       </c>
       <c r="H581" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1572</v>
+        <v>1614</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1615</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="D582" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1616</v>
       </c>
       <c r="G582" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H582" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1573</v>
+        <v>1617</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1618</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D583" t="s">
-        <v>1574</v>
+        <v>1619</v>
+      </c>
+      <c r="E583" t="s">
+        <v>15</v>
       </c>
       <c r="F583" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G583" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H583" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1575</v>
+        <v>1620</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1621</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>232</v>
+        <v>339</v>
       </c>
       <c r="D584" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1622</v>
       </c>
       <c r="G584" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="H584" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1623</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C585" t="s">
+        <v>68</v>
       </c>
       <c r="D585" t="s">
-        <v>1577</v>
+        <v>1625</v>
       </c>
       <c r="F585" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G585" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H585" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:8" ht="12.75">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1626</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C586" t="s">
+        <v>68</v>
       </c>
       <c r="D586" t="s">
-        <v>1579</v>
+        <v>1628</v>
       </c>
       <c r="F586" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G586" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="H586" t="s">
-        <v>43</v>
+        <v>239</v>
+      </c>
+      <c r="J586" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1580</v>
+        <v>1629</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1630</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D587" t="s">
-        <v>1574</v>
+        <v>1631</v>
+      </c>
+      <c r="E587" t="s">
+        <v>15</v>
       </c>
       <c r="F587" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G587" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H587" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1581</v>
+        <v>1632</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1633</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="D588" t="s">
-        <v>636</v>
+        <v>1634</v>
+      </c>
+      <c r="E588" t="s">
+        <v>15</v>
       </c>
       <c r="F588" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G588" t="s">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="H588" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1582</v>
+        <v>1635</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1636</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D589" t="s">
-        <v>1583</v>
+        <v>561</v>
+      </c>
+      <c r="E589" t="s">
+        <v>15</v>
       </c>
       <c r="F589" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G589" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H589" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1584</v>
+        <v>1637</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1638</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="D590" t="s">
-        <v>444</v>
+        <v>1639</v>
       </c>
       <c r="F590" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G590" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="H590" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1585</v>
+        <v>1640</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1641</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="D591" t="s">
-        <v>626</v>
+        <v>1642</v>
       </c>
       <c r="F591" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G591" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="H591" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1586</v>
+        <v>1643</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1644</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="D592" t="s">
-        <v>1587</v>
+        <v>1645</v>
+      </c>
+      <c r="E592" t="s">
+        <v>15</v>
       </c>
       <c r="F592" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G592" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="H592" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1588</v>
+        <v>1646</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1647</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="D593" t="s">
-        <v>1589</v>
+        <v>1648</v>
       </c>
       <c r="F593" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G593" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="H593" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1590</v>
+        <v>1649</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1650</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D594" t="s">
-        <v>1591</v>
+        <v>1651</v>
+      </c>
+      <c r="E594" t="s">
+        <v>15</v>
       </c>
       <c r="F594" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G594" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H594" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1592</v>
+        <v>1652</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1653</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="D595" t="s">
-        <v>1593</v>
+        <v>1654</v>
       </c>
       <c r="F595" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G595" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H595" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="J595" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1594</v>
+        <v>1655</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1656</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="D596" t="s">
-        <v>1595</v>
+        <v>1657</v>
+      </c>
+      <c r="E596" t="s">
+        <v>15</v>
       </c>
       <c r="F596" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G596" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="H596" t="s">
-        <v>629</v>
+        <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1596</v>
+        <v>1658</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D597" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1659</v>
       </c>
       <c r="G597" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H597" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1598</v>
+        <v>1660</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D598" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1661</v>
       </c>
       <c r="G598" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H598" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1599</v>
+        <v>1662</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D599" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1663</v>
       </c>
       <c r="G599" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H599" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1600</v>
+        <v>1664</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D600" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1665</v>
       </c>
       <c r="G600" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H600" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1602</v>
+        <v>1666</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D601" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1667</v>
       </c>
       <c r="G601" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H601" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1604</v>
+        <v>1668</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D602" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1669</v>
       </c>
       <c r="G602" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H602" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1606</v>
+        <v>1670</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D603" t="s">
-        <v>1607</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1671</v>
       </c>
       <c r="G603" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H603" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1608</v>
+        <v>1672</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D604" t="s">
-        <v>1609</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1673</v>
       </c>
       <c r="G604" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H604" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1610</v>
+        <v>1674</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D605" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1675</v>
       </c>
       <c r="G605" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H605" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1612</v>
+        <v>1676</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D606" t="s">
-        <v>1613</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1677</v>
       </c>
       <c r="G606" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H606" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1614</v>
+        <v>1678</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D607" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1679</v>
       </c>
       <c r="G607" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H607" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1615</v>
+        <v>1680</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D608" t="s">
-        <v>1616</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1681</v>
       </c>
       <c r="G608" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H608" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1617</v>
+        <v>1682</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D609" t="s">
-        <v>1618</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1683</v>
       </c>
       <c r="G609" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H609" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1619</v>
+        <v>1684</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D610" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1685</v>
       </c>
       <c r="G610" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H610" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1621</v>
+        <v>1686</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D611" t="s">
-        <v>1622</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1687</v>
       </c>
       <c r="G611" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H611" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1623</v>
+        <v>1688</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D612" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1689</v>
       </c>
       <c r="G612" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H612" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1625</v>
+        <v>1690</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D613" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1691</v>
       </c>
       <c r="G613" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H613" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1627</v>
+        <v>1692</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D614" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1693</v>
       </c>
       <c r="G614" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H614" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1629</v>
+        <v>1694</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D615" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1695</v>
       </c>
       <c r="G615" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H615" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1630</v>
+        <v>1696</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D616" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1697</v>
       </c>
       <c r="G616" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H616" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1632</v>
+        <v>1698</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D617" t="s">
-        <v>1633</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1699</v>
       </c>
       <c r="G617" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H617" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1634</v>
+        <v>1700</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D618" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1701</v>
       </c>
       <c r="G618" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H618" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1636</v>
+        <v>1702</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D619" t="s">
-        <v>1637</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1703</v>
       </c>
       <c r="G619" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H619" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1638</v>
+        <v>1704</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D620" t="s">
-        <v>1639</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1705</v>
       </c>
       <c r="G620" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H620" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1640</v>
+        <v>1706</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D621" t="s">
-        <v>1641</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1707</v>
       </c>
       <c r="G621" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H621" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1642</v>
+        <v>1708</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>232</v>
+        <v>623</v>
       </c>
       <c r="D622" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1709</v>
       </c>
       <c r="G622" t="s">
-        <v>42</v>
+        <v>625</v>
       </c>
       <c r="H622" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1643</v>
+        <v>1710</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D623" t="s">
-        <v>1644</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>1711</v>
       </c>
       <c r="G623" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H623" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1645</v>
+        <v>1712</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D624" t="s">
-        <v>1646</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>1713</v>
       </c>
       <c r="G624" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H624" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1647</v>
+        <v>1714</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D625" t="s">
-        <v>1648</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>1715</v>
       </c>
       <c r="G625" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H625" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1649</v>
+        <v>1716</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>279</v>
+        <v>623</v>
       </c>
       <c r="D626" t="s">
-        <v>1650</v>
+        <v>1717</v>
       </c>
       <c r="G626" t="s">
-        <v>281</v>
+        <v>625</v>
       </c>
       <c r="H626" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>1718</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>493</v>
+        <v>623</v>
       </c>
       <c r="D627" t="s">
-        <v>1654</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1719</v>
       </c>
       <c r="G627" t="s">
-        <v>10</v>
+        <v>625</v>
       </c>
       <c r="H627" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1656</v>
-[...2 lines deleted...]
-        <v>1657</v>
+        <v>1720</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>493</v>
+        <v>623</v>
       </c>
       <c r="D628" t="s">
-        <v>1658</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1721</v>
       </c>
       <c r="G628" t="s">
-        <v>10</v>
+        <v>625</v>
       </c>
       <c r="H628" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1661</v>
+        <v>1722</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>493</v>
+        <v>623</v>
       </c>
       <c r="D629" t="s">
-        <v>1662</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1723</v>
       </c>
       <c r="G629" t="s">
-        <v>10</v>
+        <v>625</v>
       </c>
       <c r="H629" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1664</v>
-[...2 lines deleted...]
-        <v>1665</v>
+        <v>1724</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>505</v>
+        <v>623</v>
       </c>
       <c r="D630" t="s">
-        <v>1666</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1725</v>
+      </c>
+      <c r="G630" t="s">
+        <v>625</v>
       </c>
       <c r="H630" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>1726</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>505</v>
+        <v>623</v>
       </c>
       <c r="D631" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1727</v>
+      </c>
+      <c r="G631" t="s">
+        <v>625</v>
       </c>
       <c r="H631" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>1673</v>
+        <v>1728</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>505</v>
+        <v>623</v>
       </c>
       <c r="D632" t="s">
-        <v>1674</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1729</v>
+      </c>
+      <c r="G632" t="s">
+        <v>625</v>
       </c>
       <c r="H632" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1676</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1730</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D633" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1731</v>
       </c>
       <c r="G633" t="s">
-        <v>299</v>
+        <v>625</v>
       </c>
       <c r="H633" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1680</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1732</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D634" t="s">
-        <v>1682</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1733</v>
       </c>
       <c r="G634" t="s">
-        <v>330</v>
+        <v>625</v>
       </c>
       <c r="H634" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1684</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1734</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D635" t="s">
-        <v>1686</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1735</v>
       </c>
       <c r="G635" t="s">
-        <v>336</v>
+        <v>625</v>
       </c>
       <c r="H635" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1688</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1736</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D636" t="s">
-        <v>1690</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1737</v>
       </c>
       <c r="G636" t="s">
-        <v>330</v>
+        <v>625</v>
       </c>
       <c r="H636" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1691</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1738</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D637" t="s">
-        <v>1693</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1739</v>
       </c>
       <c r="G637" t="s">
-        <v>1694</v>
+        <v>625</v>
       </c>
       <c r="H637" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1695</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1740</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D638" t="s">
-        <v>1697</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1741</v>
       </c>
       <c r="G638" t="s">
-        <v>1694</v>
+        <v>625</v>
       </c>
       <c r="H638" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1698</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1742</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D639" t="s">
-        <v>1700</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1743</v>
       </c>
       <c r="G639" t="s">
-        <v>1694</v>
+        <v>625</v>
       </c>
       <c r="H639" t="s">
-        <v>331</v>
+        <v>583</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1702</v>
-[...2 lines deleted...]
-        <v>1703</v>
+        <v>1744</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>79</v>
+        <v>623</v>
       </c>
       <c r="D640" t="s">
-        <v>1704</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1745</v>
       </c>
       <c r="G640" t="s">
-        <v>17</v>
+        <v>625</v>
       </c>
       <c r="H640" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1707</v>
+        <v>1746</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>79</v>
+        <v>623</v>
       </c>
       <c r="D641" t="s">
-        <v>1708</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1747</v>
       </c>
       <c r="G641" t="s">
-        <v>17</v>
+        <v>625</v>
       </c>
       <c r="H641" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>1711</v>
+        <v>1748</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>487</v>
+        <v>623</v>
       </c>
       <c r="D642" t="s">
-        <v>1712</v>
+        <v>1749</v>
       </c>
       <c r="G642" t="s">
-        <v>489</v>
+        <v>625</v>
       </c>
       <c r="H642" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1713</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1750</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D643" t="s">
-        <v>1714</v>
+        <v>1751</v>
       </c>
       <c r="G643" t="s">
-        <v>252</v>
+        <v>625</v>
       </c>
       <c r="H643" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1752</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D644" t="s">
-        <v>1715</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1753</v>
       </c>
       <c r="G644" t="s">
-        <v>15</v>
+        <v>625</v>
       </c>
       <c r="H644" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1754</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D645" t="s">
-        <v>1716</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1755</v>
       </c>
       <c r="G645" t="s">
-        <v>15</v>
+        <v>625</v>
       </c>
       <c r="H645" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1756</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D646" t="s">
-        <v>1717</v>
+        <v>1757</v>
       </c>
       <c r="G646" t="s">
-        <v>739</v>
+        <v>625</v>
       </c>
       <c r="H646" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1758</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D647" t="s">
-        <v>1718</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>1759</v>
       </c>
       <c r="G647" t="s">
-        <v>92</v>
+        <v>625</v>
       </c>
       <c r="H647" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1760</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D648" t="s">
-        <v>1720</v>
+        <v>1761</v>
       </c>
       <c r="G648" t="s">
-        <v>281</v>
+        <v>625</v>
       </c>
       <c r="H648" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1762</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D649" t="s">
-        <v>1721</v>
+        <v>1763</v>
       </c>
       <c r="G649" t="s">
-        <v>912</v>
+        <v>625</v>
       </c>
       <c r="H649" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1722</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1764</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D650" t="s">
-        <v>1723</v>
+        <v>1765</v>
       </c>
       <c r="G650" t="s">
-        <v>252</v>
+        <v>625</v>
       </c>
       <c r="H650" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1766</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D651" t="s">
-        <v>1725</v>
+        <v>1767</v>
       </c>
       <c r="G651" t="s">
-        <v>1726</v>
+        <v>625</v>
       </c>
       <c r="H651" t="s">
-        <v>23</v>
+        <v>583</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1728</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1768</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D652" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1769</v>
       </c>
       <c r="G652" t="s">
-        <v>246</v>
+        <v>625</v>
       </c>
       <c r="H652" t="s">
-        <v>1118</v>
+        <v>583</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1732</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1770</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D653" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1771</v>
       </c>
       <c r="G653" t="s">
-        <v>17</v>
+        <v>625</v>
       </c>
       <c r="H653" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1735</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1772</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D654" t="s">
-        <v>1736</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1773</v>
       </c>
       <c r="G654" t="s">
-        <v>15</v>
+        <v>625</v>
       </c>
       <c r="H654" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1738</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>1774</v>
+      </c>
+      <c r="C655" t="s">
+        <v>68</v>
       </c>
       <c r="D655" t="s">
-        <v>1740</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1775</v>
       </c>
       <c r="G655" t="s">
-        <v>613</v>
+        <v>378</v>
       </c>
       <c r="H655" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1742</v>
-[...2 lines deleted...]
-        <v>1743</v>
+        <v>1776</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>487</v>
+        <v>385</v>
       </c>
       <c r="D656" t="s">
-        <v>1744</v>
+        <v>422</v>
       </c>
       <c r="G656" t="s">
-        <v>489</v>
+        <v>378</v>
       </c>
       <c r="H656" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1745</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1777</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D657" t="s">
-        <v>1747</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>422</v>
       </c>
       <c r="G657" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="H657" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1748</v>
-[...2 lines deleted...]
-        <v>1749</v>
+        <v>1778</v>
       </c>
       <c r="C658" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D658" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1779</v>
       </c>
       <c r="G658" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="H658" t="s">
-        <v>238</v>
+        <v>379</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1751</v>
+        <v>1780</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>49</v>
+        <v>385</v>
       </c>
       <c r="D659" t="s">
-        <v>1752</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>1781</v>
       </c>
       <c r="G659" t="s">
-        <v>32</v>
+        <v>378</v>
       </c>
       <c r="H659" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1753</v>
+        <v>1782</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1290</v>
+        <v>385</v>
       </c>
       <c r="D660" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>422</v>
+      </c>
+      <c r="G660" t="s">
+        <v>378</v>
       </c>
       <c r="H660" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="661" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>1290</v>
+        <v>1783</v>
+      </c>
+      <c r="C661" t="s">
+        <v>68</v>
       </c>
       <c r="D661" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1784</v>
+      </c>
+      <c r="G661" t="s">
+        <v>378</v>
       </c>
       <c r="H661" t="s">
-        <v>16</v>
+        <v>379</v>
+      </c>
+      <c r="J661" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>1759</v>
+        <v>1785</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>727</v>
+        <v>385</v>
       </c>
       <c r="D662" t="s">
-        <v>1760</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1786</v>
       </c>
       <c r="G662" t="s">
-        <v>246</v>
+        <v>378</v>
       </c>
       <c r="H662" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1762</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>1787</v>
+      </c>
+      <c r="C663" t="s">
+        <v>68</v>
       </c>
       <c r="D663" t="s">
-        <v>1764</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1784</v>
       </c>
       <c r="G663" t="s">
-        <v>246</v>
+        <v>378</v>
       </c>
       <c r="H663" t="s">
-        <v>16</v>
+        <v>379</v>
+      </c>
+      <c r="J663" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>1788</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>727</v>
+        <v>385</v>
       </c>
       <c r="D664" t="s">
-        <v>1768</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1789</v>
       </c>
       <c r="G664" t="s">
-        <v>246</v>
+        <v>378</v>
       </c>
       <c r="H664" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>1771</v>
+        <v>1790</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1130</v>
+        <v>385</v>
       </c>
       <c r="D665" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>420</v>
       </c>
       <c r="G665" t="s">
-        <v>30</v>
+        <v>378</v>
       </c>
       <c r="H665" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="666" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1773</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1791</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D666" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1792</v>
+      </c>
+      <c r="G666" t="s">
+        <v>378</v>
       </c>
       <c r="H666" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>737</v>
+        <v>385</v>
       </c>
       <c r="D667" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="G667" t="s">
-        <v>739</v>
+        <v>378</v>
       </c>
       <c r="H667" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1777</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>1795</v>
+      </c>
+      <c r="C668" t="s">
+        <v>68</v>
       </c>
       <c r="D668" t="s">
-        <v>1779</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1796</v>
       </c>
       <c r="G668" t="s">
-        <v>246</v>
+        <v>378</v>
       </c>
       <c r="H668" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>1781</v>
+        <v>1797</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>705</v>
+        <v>385</v>
       </c>
       <c r="D669" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1798</v>
       </c>
       <c r="G669" t="s">
-        <v>44</v>
+        <v>378</v>
       </c>
       <c r="H669" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1783</v>
-[...2 lines deleted...]
-        <v>1784</v>
+        <v>1799</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>755</v>
+        <v>385</v>
       </c>
       <c r="D670" t="s">
-        <v>1785</v>
+        <v>1800</v>
       </c>
       <c r="G670" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H670" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1786</v>
-[...2 lines deleted...]
-        <v>1787</v>
+        <v>1801</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>84</v>
+        <v>385</v>
       </c>
       <c r="D671" t="s">
-        <v>1788</v>
+        <v>1802</v>
       </c>
       <c r="G671" t="s">
-        <v>86</v>
+        <v>378</v>
       </c>
       <c r="H671" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1803</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>232</v>
+        <v>385</v>
       </c>
       <c r="D672" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1804</v>
       </c>
       <c r="G672" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
       <c r="H672" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1793</v>
-[...2 lines deleted...]
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1004</v>
+        <v>385</v>
       </c>
       <c r="D673" t="s">
-        <v>1795</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1806</v>
       </c>
       <c r="G673" t="s">
-        <v>1006</v>
+        <v>378</v>
       </c>
       <c r="H673" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="674" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>1797</v>
+        <v>1807</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>90</v>
+        <v>385</v>
       </c>
       <c r="D674" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1808</v>
       </c>
       <c r="G674" t="s">
-        <v>92</v>
+        <v>378</v>
       </c>
       <c r="H674" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1799</v>
-[...2 lines deleted...]
-        <v>1800</v>
+        <v>1809</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1004</v>
+        <v>385</v>
       </c>
       <c r="D675" t="s">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1810</v>
       </c>
       <c r="G675" t="s">
-        <v>1006</v>
+        <v>378</v>
       </c>
       <c r="H675" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1802</v>
-[...2 lines deleted...]
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>487</v>
+        <v>385</v>
       </c>
       <c r="D676" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="G676" t="s">
-        <v>489</v>
+        <v>378</v>
       </c>
       <c r="H676" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1805</v>
-[...2 lines deleted...]
-        <v>1806</v>
+        <v>1813</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>755</v>
+        <v>385</v>
       </c>
       <c r="D677" t="s">
-        <v>1807</v>
+        <v>1814</v>
       </c>
       <c r="G677" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="H677" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>748</v>
+        <v>385</v>
       </c>
       <c r="D678" t="s">
-        <v>1810</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1816</v>
       </c>
       <c r="G678" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="H678" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1004</v>
+        <v>385</v>
       </c>
       <c r="D679" t="s">
-        <v>1813</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1818</v>
       </c>
       <c r="G679" t="s">
-        <v>1006</v>
+        <v>378</v>
       </c>
       <c r="H679" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1815</v>
-[...2 lines deleted...]
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="D680" t="s">
-        <v>1817</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1820</v>
       </c>
       <c r="G680" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="H680" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="D681" t="s">
-        <v>1821</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1822</v>
       </c>
       <c r="G681" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="H681" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
         <v>1823</v>
       </c>
-      <c r="B682" t="s">
+      <c r="C682" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D682" t="s">
         <v>1824</v>
       </c>
-      <c r="C682" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G682" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
       <c r="H682" t="s">
-        <v>1826</v>
+        <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G683" t="s">
+        <v>378</v>
+      </c>
+      <c r="H683" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8" ht="12.75">
+      <c r="A684" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D684" t="s">
         <v>1828</v>
       </c>
-      <c r="B683" t="s">
-[...32 lines deleted...]
-        <v>61</v>
+      <c r="G684" t="s">
+        <v>378</v>
       </c>
       <c r="H684" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1836</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1829</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D685" t="s">
-        <v>1838</v>
-[...5 lines deleted...]
-        <v>1839</v>
+        <v>1830</v>
       </c>
       <c r="G685" t="s">
-        <v>1840</v>
+        <v>378</v>
       </c>
       <c r="H685" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1842</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1831</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D686" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1832</v>
+      </c>
+      <c r="G686" t="s">
+        <v>378</v>
       </c>
       <c r="H686" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-    <row r="687" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1846</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1833</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D687" t="s">
-        <v>1847</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1834</v>
+      </c>
+      <c r="G687" t="s">
+        <v>378</v>
       </c>
       <c r="H687" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-        <v>1850</v>
+        <v>1835</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>84</v>
+        <v>385</v>
       </c>
       <c r="D688" t="s">
-        <v>1851</v>
+        <v>1836</v>
       </c>
       <c r="G688" t="s">
-        <v>86</v>
+        <v>378</v>
       </c>
       <c r="H688" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1853</v>
-[...2 lines deleted...]
-        <v>1854</v>
+        <v>1837</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>84</v>
+        <v>385</v>
       </c>
       <c r="D689" t="s">
-        <v>1855</v>
+        <v>489</v>
       </c>
       <c r="G689" t="s">
-        <v>86</v>
+        <v>378</v>
       </c>
       <c r="H689" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1857</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1838</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D690" t="s">
-        <v>1859</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1839</v>
       </c>
       <c r="G690" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
       <c r="H690" t="s">
-        <v>1118</v>
+        <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1861</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1840</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D691" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>455</v>
       </c>
       <c r="G691" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
       <c r="H691" t="s">
-        <v>1118</v>
+        <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1865</v>
-[...2 lines deleted...]
-        <v>1866</v>
+        <v>1841</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="D692" t="s">
-        <v>1867</v>
+        <v>1842</v>
       </c>
       <c r="G692" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="H692" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-        <v>1870</v>
+        <v>1843</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="D693" t="s">
-        <v>1871</v>
+        <v>1844</v>
       </c>
       <c r="G693" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="H693" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>1874</v>
+        <v>1845</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>737</v>
+        <v>121</v>
       </c>
       <c r="D694" t="s">
-        <v>1875</v>
+        <v>1846</v>
       </c>
       <c r="G694" t="s">
-        <v>739</v>
+        <v>123</v>
       </c>
       <c r="H694" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1877</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1847</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D695" t="s">
-        <v>1879</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1848</v>
       </c>
       <c r="G695" t="s">
-        <v>237</v>
+        <v>123</v>
       </c>
       <c r="H695" t="s">
-        <v>331</v>
+        <v>124</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1881</v>
-[...2 lines deleted...]
-        <v>1882</v>
+        <v>1849</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="D696" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1850</v>
       </c>
       <c r="G696" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="H696" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1885</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1851</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D697" t="s">
-        <v>1887</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1852</v>
       </c>
       <c r="G697" t="s">
-        <v>237</v>
+        <v>123</v>
       </c>
       <c r="H697" t="s">
-        <v>331</v>
+        <v>124</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1888</v>
+        <v>1853</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D698" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1854</v>
       </c>
       <c r="G698" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H698" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1889</v>
+        <v>1855</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D699" t="s">
-        <v>1890</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1856</v>
       </c>
       <c r="G699" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H699" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1891</v>
+        <v>1857</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D700" t="s">
-        <v>1892</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1858</v>
       </c>
       <c r="G700" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H700" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1893</v>
+        <v>1859</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>232</v>
+        <v>121</v>
       </c>
       <c r="D701" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1860</v>
       </c>
       <c r="G701" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="H701" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1895</v>
+        <v>1861</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>232</v>
+        <v>619</v>
       </c>
       <c r="D702" t="s">
-        <v>1896</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1862</v>
       </c>
       <c r="G702" t="s">
-        <v>42</v>
+        <v>621</v>
       </c>
       <c r="H702" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1897</v>
+        <v>1864</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1865</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="D703" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1866</v>
+      </c>
+      <c r="E703" t="s">
+        <v>15</v>
       </c>
       <c r="G703" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H703" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1899</v>
+        <v>1868</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1869</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="D704" t="s">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1870</v>
+      </c>
+      <c r="E704" t="s">
+        <v>15</v>
       </c>
       <c r="G704" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H704" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1901</v>
+        <v>1872</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1873</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="D705" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1874</v>
+      </c>
+      <c r="E705" t="s">
+        <v>15</v>
       </c>
       <c r="G705" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H705" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1903</v>
+        <v>1876</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1877</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D706" t="s">
-        <v>1904</v>
+        <v>1878</v>
+      </c>
+      <c r="E706" t="s">
+        <v>15</v>
       </c>
       <c r="G706" t="s">
-        <v>912</v>
+        <v>38</v>
       </c>
       <c r="H706" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1905</v>
+        <v>1880</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1881</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D707" t="s">
-        <v>1906</v>
+        <v>1882</v>
+      </c>
+      <c r="E707" t="s">
+        <v>15</v>
       </c>
       <c r="G707" t="s">
-        <v>912</v>
+        <v>38</v>
       </c>
       <c r="H707" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1907</v>
+        <v>1884</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1885</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D708" t="s">
-        <v>1908</v>
+        <v>1886</v>
+      </c>
+      <c r="E708" t="s">
+        <v>15</v>
       </c>
       <c r="G708" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H708" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1909</v>
+        <v>1888</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1889</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D709" t="s">
-        <v>1910</v>
+        <v>1890</v>
+      </c>
+      <c r="E709" t="s">
+        <v>15</v>
       </c>
       <c r="G709" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H709" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1911</v>
+        <v>1892</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1893</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D710" t="s">
-        <v>1912</v>
+        <v>1894</v>
+      </c>
+      <c r="E710" t="s">
+        <v>15</v>
       </c>
       <c r="G710" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H710" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1913</v>
+        <v>1896</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1897</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D711" t="s">
-        <v>1914</v>
+        <v>1898</v>
+      </c>
+      <c r="E711" t="s">
+        <v>15</v>
       </c>
       <c r="G711" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H711" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1915</v>
+        <v>1900</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1901</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D712" t="s">
-        <v>1916</v>
+        <v>1902</v>
+      </c>
+      <c r="E712" t="s">
+        <v>15</v>
       </c>
       <c r="G712" t="s">
-        <v>912</v>
+        <v>56</v>
       </c>
       <c r="H712" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1917</v>
+        <v>1904</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1905</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D713" t="s">
-        <v>1918</v>
+        <v>1906</v>
+      </c>
+      <c r="E713" t="s">
+        <v>15</v>
       </c>
       <c r="G713" t="s">
-        <v>912</v>
+        <v>153</v>
       </c>
       <c r="H713" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1919</v>
+        <v>1908</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1909</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D714" t="s">
-        <v>1920</v>
+        <v>1910</v>
+      </c>
+      <c r="E714" t="s">
+        <v>15</v>
       </c>
       <c r="G714" t="s">
-        <v>912</v>
+        <v>16</v>
       </c>
       <c r="H714" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1921</v>
+        <v>1912</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1913</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D715" t="s">
-        <v>1922</v>
+        <v>1914</v>
+      </c>
+      <c r="E715" t="s">
+        <v>15</v>
       </c>
       <c r="G715" t="s">
-        <v>912</v>
+        <v>16</v>
       </c>
       <c r="H715" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1923</v>
+        <v>1916</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1917</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D716" t="s">
-        <v>1924</v>
+        <v>1918</v>
+      </c>
+      <c r="E716" t="s">
+        <v>15</v>
       </c>
       <c r="G716" t="s">
-        <v>912</v>
+        <v>38</v>
       </c>
       <c r="H716" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1925</v>
+        <v>1920</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1921</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D717" t="s">
-        <v>1926</v>
+        <v>1922</v>
+      </c>
+      <c r="E717" t="s">
+        <v>15</v>
       </c>
       <c r="G717" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H717" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1927</v>
+        <v>1924</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1925</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D718" t="s">
-        <v>1928</v>
+        <v>1926</v>
+      </c>
+      <c r="E718" t="s">
+        <v>15</v>
       </c>
       <c r="G718" t="s">
-        <v>912</v>
+        <v>47</v>
       </c>
       <c r="H718" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D719" t="s">
         <v>1930</v>
       </c>
-      <c r="B719" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E719" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G719" t="s">
-        <v>1091</v>
+        <v>47</v>
       </c>
       <c r="H719" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D720" t="s">
         <v>1934</v>
       </c>
-      <c r="B720" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E720" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G720" t="s">
-        <v>1091</v>
+        <v>153</v>
       </c>
       <c r="H720" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C721" t="s">
+        <v>68</v>
+      </c>
+      <c r="D721" t="s">
         <v>1938</v>
       </c>
-      <c r="B721" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E721" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G721" t="s">
-        <v>1091</v>
+        <v>70</v>
       </c>
       <c r="H721" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B722" t="s">
         <v>1941</v>
       </c>
-      <c r="C722" s="1" t="s">
-        <v>49</v>
+      <c r="C722" t="s">
+        <v>68</v>
       </c>
       <c r="D722" t="s">
         <v>1942</v>
       </c>
       <c r="E722" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G722" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H722" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1943</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1944</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C723" t="s">
+        <v>68</v>
       </c>
       <c r="D723" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="E723" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G723" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H723" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1948</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C724" t="s">
+        <v>68</v>
       </c>
       <c r="D724" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="E724" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G724" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H724" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1947</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1952</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C725" t="s">
+        <v>68</v>
       </c>
       <c r="D725" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="E725" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G725" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H725" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1956</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C726" t="s">
+        <v>68</v>
       </c>
       <c r="D726" t="s">
-        <v>1950</v>
+        <v>1958</v>
       </c>
       <c r="E726" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G726" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="H726" t="s">
-        <v>35</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1951</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1961</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C727" t="s">
+        <v>68</v>
       </c>
       <c r="D727" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="E727" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G727" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H727" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1965</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C728" t="s">
+        <v>68</v>
       </c>
       <c r="D728" t="s">
-        <v>1954</v>
+        <v>1967</v>
       </c>
       <c r="E728" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G728" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H728" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1956</v>
+        <v>1968</v>
       </c>
       <c r="B729" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
       <c r="C729" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D729" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1970</v>
+      </c>
+      <c r="F729" t="s">
+        <v>101</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1971</v>
       </c>
       <c r="H729" t="s">
-        <v>29</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="B730" t="s">
-        <v>1961</v>
+        <v>1973</v>
       </c>
       <c r="C730" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D730" t="s">
-        <v>1962</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1974</v>
+      </c>
+      <c r="F730" t="s">
+        <v>101</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1971</v>
       </c>
       <c r="H730" t="s">
-        <v>29</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="B731" t="s">
-        <v>1965</v>
+        <v>1976</v>
       </c>
       <c r="C731" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D731" t="s">
-        <v>1966</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1977</v>
+      </c>
+      <c r="F731" t="s">
+        <v>101</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1971</v>
       </c>
       <c r="H731" t="s">
-        <v>29</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="B732" t="s">
-        <v>1969</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1980</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="D732" t="s">
-        <v>1970</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1981</v>
+      </c>
+      <c r="G732" t="s">
+        <v>229</v>
       </c>
       <c r="H732" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="733" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1972</v>
+        <v>1982</v>
       </c>
       <c r="B733" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>104</v>
+      </c>
+      <c r="C733" t="s">
+        <v>68</v>
       </c>
       <c r="D733" t="s">
-        <v>1974</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>1983</v>
+      </c>
+      <c r="E733" t="s">
+        <v>15</v>
       </c>
       <c r="H733" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="734" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+      <c r="I733" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="B734" t="s">
-        <v>1977</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>1987</v>
+      </c>
+      <c r="C734" t="s">
+        <v>68</v>
       </c>
       <c r="D734" t="s">
-        <v>1978</v>
+        <v>1988</v>
+      </c>
+      <c r="E734" t="s">
+        <v>15</v>
       </c>
       <c r="F734" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>1014</v>
       </c>
       <c r="H734" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="735" spans="1:8" ht="12.75">
+        <v>1015</v>
+      </c>
+      <c r="J734" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1990</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C735" t="s">
+        <v>68</v>
       </c>
       <c r="D735" t="s">
-        <v>452</v>
+        <v>1992</v>
+      </c>
+      <c r="E735" t="s">
+        <v>15</v>
       </c>
       <c r="F735" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>1020</v>
       </c>
       <c r="H735" t="s">
-        <v>43</v>
+        <v>1015</v>
+      </c>
+      <c r="J735" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>261</v>
+      </c>
+      <c r="C736" t="s">
+        <v>967</v>
       </c>
       <c r="D736" t="s">
-        <v>1628</v>
+        <v>1993</v>
+      </c>
+      <c r="E736" t="s">
+        <v>15</v>
       </c>
       <c r="F736" t="s">
-        <v>46</v>
+        <v>969</v>
       </c>
       <c r="G736" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="H736" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1981</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>299</v>
+      </c>
+      <c r="C737" t="s">
+        <v>967</v>
       </c>
       <c r="D737" t="s">
-        <v>1982</v>
+        <v>1994</v>
+      </c>
+      <c r="E737" t="s">
+        <v>15</v>
+      </c>
+      <c r="F737" t="s">
+        <v>969</v>
       </c>
       <c r="G737" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H737" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>238</v>
+      </c>
+      <c r="C738" t="s">
+        <v>967</v>
       </c>
       <c r="D738" t="s">
-        <v>1984</v>
+        <v>1995</v>
+      </c>
+      <c r="E738" t="s">
+        <v>15</v>
+      </c>
+      <c r="F738" t="s">
+        <v>969</v>
       </c>
       <c r="G738" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H738" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1985</v>
+        <v>1996</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1997</v>
       </c>
       <c r="C739" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D739" t="s">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="G739" t="s">
-        <v>95</v>
+        <v>1996</v>
       </c>
       <c r="H739" t="s">
-        <v>1010</v>
+        <v>245</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1987</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1999</v>
+      </c>
+      <c r="C740" t="s">
+        <v>68</v>
       </c>
       <c r="D740" t="s">
-        <v>1988</v>
+        <v>2000</v>
       </c>
       <c r="G740" t="s">
-        <v>95</v>
+        <v>2001</v>
       </c>
       <c r="H740" t="s">
-        <v>16</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>2003</v>
+      </c>
+      <c r="C741" t="s">
+        <v>967</v>
       </c>
       <c r="D741" t="s">
-        <v>1990</v>
+        <v>2004</v>
+      </c>
+      <c r="E741" t="s">
+        <v>15</v>
       </c>
       <c r="G741" t="s">
-        <v>95</v>
+        <v>2003</v>
       </c>
       <c r="H741" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>2005</v>
+      </c>
+      <c r="C742" t="s">
+        <v>68</v>
       </c>
       <c r="D742" t="s">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="G742" t="s">
-        <v>95</v>
+        <v>975</v>
       </c>
       <c r="H742" t="s">
-        <v>16</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>102</v>
+        <v>1236</v>
       </c>
       <c r="D743" t="s">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="G743" t="s">
-        <v>95</v>
+        <v>994</v>
       </c>
       <c r="H743" t="s">
-        <v>16</v>
+        <v>996</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1995</v>
+        <v>2009</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2010</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>102</v>
+        <v>339</v>
       </c>
       <c r="D744" t="s">
-        <v>1996</v>
+        <v>2011</v>
       </c>
       <c r="G744" t="s">
-        <v>95</v>
+        <v>341</v>
       </c>
       <c r="H744" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="B745" t="s">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2013</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D745" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2014</v>
+      </c>
+      <c r="G745" t="s">
+        <v>341</v>
       </c>
       <c r="H745" t="s">
-        <v>62</v>
+        <v>245</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2003</v>
+        <v>341</v>
       </c>
       <c r="C746" t="s">
-        <v>20</v>
+        <v>967</v>
       </c>
       <c r="D746" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2015</v>
+      </c>
+      <c r="G746" t="s">
+        <v>341</v>
       </c>
       <c r="H746" t="s">
-        <v>2005</v>
+        <v>245</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2007</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>207</v>
+      </c>
+      <c r="C747" t="s">
+        <v>967</v>
       </c>
       <c r="D747" t="s">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="E747" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F747" t="s">
+        <v>206</v>
+      </c>
+      <c r="G747" t="s">
+        <v>207</v>
       </c>
       <c r="H747" t="s">
-        <v>507</v>
+        <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2011</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>2017</v>
+      </c>
+      <c r="C748" t="s">
+        <v>967</v>
       </c>
       <c r="D748" t="s">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2018</v>
+      </c>
+      <c r="G748" t="s">
+        <v>123</v>
       </c>
       <c r="H748" t="s">
-        <v>507</v>
+        <v>124</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2015</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>625</v>
+      </c>
+      <c r="C749" t="s">
+        <v>967</v>
       </c>
       <c r="D749" t="s">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2019</v>
+      </c>
+      <c r="G749" t="s">
+        <v>625</v>
       </c>
       <c r="H749" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="B750" t="s">
         <v>2020</v>
       </c>
-      <c r="C750" s="1" t="s">
-        <v>505</v>
+      <c r="C750" t="s">
+        <v>967</v>
       </c>
       <c r="D750" t="s">
         <v>2021</v>
       </c>
-      <c r="E750" t="s">
-        <v>13</v>
+      <c r="G750" t="s">
+        <v>244</v>
       </c>
       <c r="H750" t="s">
-        <v>507</v>
+        <v>245</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2023</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>250</v>
+      </c>
+      <c r="C751" t="s">
+        <v>967</v>
       </c>
       <c r="D751" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="G751" t="s">
+        <v>250</v>
       </c>
       <c r="H751" t="s">
-        <v>507</v>
+        <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>358</v>
+      </c>
+      <c r="C752" t="s">
+        <v>967</v>
       </c>
       <c r="D752" t="s">
-        <v>2027</v>
+        <v>2023</v>
       </c>
       <c r="G752" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="H752" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2028</v>
+        <v>2024</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="D753" t="s">
-        <v>2029</v>
+        <v>2025</v>
       </c>
       <c r="G753" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="H753" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2030</v>
+        <v>2027</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2028</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>1220</v>
+        <v>99</v>
       </c>
       <c r="D754" t="s">
-        <v>2031</v>
+        <v>2029</v>
+      </c>
+      <c r="E754" t="s">
+        <v>15</v>
+      </c>
+      <c r="F754" t="s">
+        <v>101</v>
       </c>
       <c r="G754" t="s">
-        <v>1086</v>
+        <v>102</v>
       </c>
       <c r="H754" t="s">
-        <v>1088</v>
+        <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2032</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>2030</v>
+      </c>
+      <c r="C755" t="s">
+        <v>967</v>
       </c>
       <c r="D755" t="s">
-        <v>2034</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>2031</v>
       </c>
       <c r="G755" t="s">
-        <v>1006</v>
+        <v>2030</v>
       </c>
       <c r="H755" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D756" t="s">
         <v>2035</v>
       </c>
-      <c r="B756" t="s">
-[...6 lines deleted...]
-        <v>1031</v>
+      <c r="E756" t="s">
+        <v>15</v>
       </c>
       <c r="F756" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="G756" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="H756" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="B757" t="s">
         <v>2038</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="D757" t="s">
         <v>2039</v>
       </c>
+      <c r="E757" t="s">
+        <v>15</v>
+      </c>
+      <c r="F757" t="s">
+        <v>101</v>
+      </c>
       <c r="G757" t="s">
-        <v>252</v>
+        <v>102</v>
       </c>
       <c r="H757" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B758" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>813</v>
+        <v>113</v>
       </c>
       <c r="D758" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="E758" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>15</v>
       </c>
       <c r="H758" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B759" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>748</v>
+        <v>113</v>
       </c>
       <c r="D759" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="E759" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>15</v>
       </c>
       <c r="H759" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="B760" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>755</v>
+        <v>113</v>
       </c>
       <c r="D760" t="s">
-        <v>2048</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>2051</v>
+      </c>
+      <c r="E760" t="s">
+        <v>15</v>
       </c>
       <c r="H760" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2049</v>
-[...2 lines deleted...]
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>1004</v>
+        <v>121</v>
       </c>
       <c r="D761" t="s">
-        <v>2051</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>2053</v>
       </c>
       <c r="G761" t="s">
-        <v>1006</v>
+        <v>123</v>
       </c>
       <c r="H761" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>737</v>
+        <v>121</v>
       </c>
       <c r="D762" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="G762" t="s">
-        <v>739</v>
+        <v>123</v>
       </c>
       <c r="H762" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2055</v>
-[...1 lines deleted...]
-      <c r="B763" t="s">
         <v>2056</v>
       </c>
-      <c r="C763" t="s">
-        <v>20</v>
+      <c r="C763" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D763" t="s">
         <v>2057</v>
       </c>
-      <c r="F763" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G763" t="s">
-        <v>246</v>
+        <v>123</v>
       </c>
       <c r="H763" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-    <row r="764" spans="1:10" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="B764" t="s">
+      <c r="C764" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D764" t="s">
         <v>2059</v>
       </c>
-      <c r="C764" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G764" t="s">
-        <v>246</v>
+        <v>123</v>
       </c>
       <c r="H764" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>124</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D765" t="s">
         <v>2061</v>
       </c>
-      <c r="B765" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E765" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F765" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G765" t="s">
-        <v>613</v>
+        <v>135</v>
       </c>
       <c r="H765" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>2065</v>
+        <v>2062</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>748</v>
+        <v>132</v>
       </c>
       <c r="D766" t="s">
-        <v>2066</v>
+        <v>2063</v>
       </c>
       <c r="E766" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F766" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G766" t="s">
-        <v>237</v>
+        <v>135</v>
       </c>
       <c r="H766" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2067</v>
-[...2 lines deleted...]
-        <v>2068</v>
+        <v>2064</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>813</v>
+        <v>132</v>
       </c>
       <c r="D767" t="s">
-        <v>860</v>
+        <v>2065</v>
       </c>
       <c r="E767" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F767" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G767" t="s">
-        <v>613</v>
+        <v>135</v>
       </c>
       <c r="H767" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D768" t="s">
         <v>2069</v>
       </c>
-      <c r="B768" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G768" t="s">
-        <v>765</v>
+        <v>250</v>
       </c>
       <c r="H768" t="s">
-        <v>766</v>
+        <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="B769" t="s">
         <v>2072</v>
       </c>
       <c r="C769" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D769" t="s">
         <v>2073</v>
       </c>
-      <c r="F769" t="s">
-        <v>74</v>
+      <c r="E769" t="s">
+        <v>15</v>
       </c>
       <c r="G769" t="s">
-        <v>246</v>
+        <v>38</v>
       </c>
       <c r="H769" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B770" t="s">
-        <v>2075</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>2076</v>
+      </c>
+      <c r="C770" t="s">
+        <v>68</v>
       </c>
       <c r="D770" t="s">
-        <v>848</v>
+        <v>2077</v>
       </c>
       <c r="E770" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="G770" t="s">
-        <v>237</v>
+        <v>147</v>
       </c>
       <c r="H770" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="B771" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="C771" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D771" t="s">
-        <v>2078</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>2081</v>
+      </c>
+      <c r="E771" t="s">
+        <v>15</v>
       </c>
       <c r="G771" t="s">
-        <v>237</v>
+        <v>153</v>
       </c>
       <c r="H771" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="B772" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="C772" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D772" t="s">
-        <v>2081</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>2085</v>
+      </c>
+      <c r="E772" t="s">
+        <v>15</v>
       </c>
       <c r="G772" t="s">
-        <v>237</v>
+        <v>147</v>
       </c>
       <c r="H772" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="B773" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>2087</v>
+      </c>
+      <c r="C773" t="s">
+        <v>68</v>
       </c>
       <c r="D773" t="s">
-        <v>2084</v>
+        <v>2088</v>
+      </c>
+      <c r="E773" t="s">
+        <v>15</v>
+      </c>
+      <c r="F773" t="s">
+        <v>101</v>
       </c>
       <c r="G773" t="s">
-        <v>739</v>
+        <v>2089</v>
       </c>
       <c r="H773" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2085</v>
+        <v>2090</v>
       </c>
       <c r="B774" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C774" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D774" t="s">
-        <v>2087</v>
+        <v>2092</v>
+      </c>
+      <c r="E774" t="s">
+        <v>15</v>
       </c>
       <c r="F774" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G774" t="s">
-        <v>237</v>
+        <v>2089</v>
       </c>
       <c r="H774" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2088</v>
+        <v>2093</v>
       </c>
       <c r="B775" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C775" t="s">
+        <v>68</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E775" t="s">
+        <v>15</v>
+      </c>
+      <c r="F775" t="s">
+        <v>101</v>
+      </c>
+      <c r="G775" t="s">
         <v>2089</v>
       </c>
-      <c r="C775" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H775" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="B776" t="s">
-        <v>2092</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2098</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>173</v>
       </c>
       <c r="D776" t="s">
-        <v>2093</v>
+        <v>2099</v>
+      </c>
+      <c r="E776" t="s">
+        <v>15</v>
       </c>
       <c r="F776" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G776" t="s">
-        <v>246</v>
+        <v>175</v>
       </c>
       <c r="H776" t="s">
-        <v>1010</v>
+        <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2094</v>
+        <v>2101</v>
       </c>
       <c r="B777" t="s">
-        <v>2095</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2102</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>173</v>
       </c>
       <c r="D777" t="s">
-        <v>2096</v>
+        <v>2103</v>
+      </c>
+      <c r="E777" t="s">
+        <v>15</v>
       </c>
       <c r="F777" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G777" t="s">
-        <v>246</v>
+        <v>175</v>
       </c>
       <c r="H777" t="s">
-        <v>1010</v>
+        <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="B778" t="s">
-        <v>2098</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2106</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D778" t="s">
-        <v>2099</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>2107</v>
       </c>
       <c r="G778" t="s">
-        <v>246</v>
+        <v>123</v>
       </c>
       <c r="H778" t="s">
-        <v>1010</v>
+        <v>124</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2100</v>
+        <v>2109</v>
       </c>
       <c r="B779" t="s">
-        <v>2101</v>
+        <v>2110</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1004</v>
+        <v>264</v>
       </c>
       <c r="D779" t="s">
-        <v>2102</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2111</v>
       </c>
       <c r="F779" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G779" t="s">
-        <v>1006</v>
+        <v>266</v>
       </c>
       <c r="H779" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="B780" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1004</v>
+        <v>264</v>
       </c>
       <c r="D780" t="s">
-        <v>2105</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2115</v>
       </c>
       <c r="F780" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G780" t="s">
-        <v>1006</v>
+        <v>266</v>
       </c>
       <c r="H780" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="781" spans="1:8" ht="12.75">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2106</v>
+        <v>2116</v>
       </c>
       <c r="B781" t="s">
-        <v>2107</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2117</v>
+      </c>
+      <c r="C781" s="1" t="s">
+        <v>284</v>
       </c>
       <c r="D781" t="s">
-        <v>2108</v>
+        <v>2118</v>
+      </c>
+      <c r="E781" t="s">
+        <v>15</v>
       </c>
       <c r="F781" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G781" t="s">
-        <v>246</v>
+        <v>286</v>
       </c>
       <c r="H781" t="s">
-        <v>1010</v>
+        <v>17</v>
+      </c>
+      <c r="J781" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2109</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2119</v>
+      </c>
+      <c r="C782" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D782" t="s">
-        <v>2111</v>
+        <v>2120</v>
       </c>
       <c r="F782" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G782" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H782" t="s">
-        <v>1010</v>
+        <v>583</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2112</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2121</v>
+      </c>
+      <c r="C783" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D783" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
       <c r="F783" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G783" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H783" t="s">
-        <v>1010</v>
+        <v>583</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2115</v>
-[...2 lines deleted...]
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1004</v>
+        <v>773</v>
       </c>
       <c r="D784" t="s">
-        <v>2117</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2124</v>
       </c>
       <c r="F784" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G784" t="s">
-        <v>1006</v>
+        <v>775</v>
       </c>
       <c r="H784" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2118</v>
-[...2 lines deleted...]
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>705</v>
+        <v>773</v>
       </c>
       <c r="D785" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="F785" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G785" t="s">
-        <v>44</v>
+        <v>775</v>
       </c>
       <c r="H785" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2121</v>
-[...2 lines deleted...]
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>705</v>
+        <v>773</v>
       </c>
       <c r="D786" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="F786" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G786" t="s">
-        <v>44</v>
+        <v>775</v>
       </c>
       <c r="H786" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2124</v>
-[...2 lines deleted...]
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>813</v>
+        <v>773</v>
       </c>
       <c r="D787" t="s">
-        <v>2126</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2130</v>
       </c>
       <c r="F787" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G787" t="s">
-        <v>613</v>
+        <v>775</v>
       </c>
       <c r="H787" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2127</v>
-[...2 lines deleted...]
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>705</v>
+        <v>773</v>
       </c>
       <c r="D788" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="F788" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="G788" t="s">
-        <v>44</v>
+        <v>775</v>
       </c>
       <c r="H788" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2130</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2133</v>
+      </c>
+      <c r="C789" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D789" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="F789" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G789" t="s">
-        <v>15</v>
+        <v>775</v>
       </c>
       <c r="H789" t="s">
-        <v>2133</v>
+        <v>583</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2134</v>
-[...1 lines deleted...]
-      <c r="B790" t="s">
         <v>2135</v>
       </c>
-      <c r="C790" t="s">
-        <v>20</v>
+      <c r="C790" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D790" t="s">
-        <v>764</v>
+        <v>2136</v>
       </c>
       <c r="F790" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G790" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="H790" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2136</v>
-[...1 lines deleted...]
-      <c r="B791" t="s">
         <v>2137</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>748</v>
+        <v>580</v>
       </c>
       <c r="D791" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>870</v>
       </c>
       <c r="F791" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G791" t="s">
-        <v>237</v>
+        <v>582</v>
       </c>
       <c r="H791" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="B792" t="s">
+      <c r="C792" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D792" t="s">
         <v>2139</v>
       </c>
-      <c r="C792" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F792" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G792" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H792" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C793" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D793" t="s">
         <v>2141</v>
       </c>
-      <c r="B793" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F793" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G793" t="s">
-        <v>237</v>
+        <v>582</v>
       </c>
       <c r="H793" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C794" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D794" t="s">
         <v>2143</v>
       </c>
-      <c r="B794" t="s">
-[...6 lines deleted...]
-        <v>2145</v>
+      <c r="F794" t="s">
+        <v>206</v>
       </c>
       <c r="G794" t="s">
-        <v>252</v>
+        <v>775</v>
       </c>
       <c r="H794" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2146</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2144</v>
+      </c>
+      <c r="C795" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D795" t="s">
-        <v>786</v>
+        <v>2145</v>
       </c>
       <c r="F795" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G795" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H795" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2148</v>
-[...2 lines deleted...]
-        <v>2149</v>
+        <v>2146</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>727</v>
+        <v>773</v>
       </c>
       <c r="D796" t="s">
-        <v>2150</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2147</v>
       </c>
       <c r="F796" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G796" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H796" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2151</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2148</v>
+      </c>
+      <c r="C797" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D797" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="F797" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G797" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H797" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2154</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2150</v>
+      </c>
+      <c r="C798" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D798" t="s">
-        <v>764</v>
+        <v>2151</v>
       </c>
       <c r="F798" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G798" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="H798" t="s">
-        <v>766</v>
+        <v>583</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2156</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2152</v>
+      </c>
+      <c r="C799" s="1" t="s">
+        <v>773</v>
       </c>
       <c r="D799" t="s">
-        <v>2158</v>
+        <v>2153</v>
       </c>
       <c r="F799" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G799" t="s">
-        <v>246</v>
+        <v>775</v>
       </c>
       <c r="H799" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2159</v>
-[...2 lines deleted...]
-        <v>2160</v>
+        <v>2154</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="D800" t="s">
-        <v>2150</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2155</v>
       </c>
       <c r="F800" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G800" t="s">
-        <v>237</v>
+        <v>775</v>
       </c>
       <c r="H800" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2161</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2156</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D801" t="s">
-        <v>2163</v>
+        <v>2157</v>
       </c>
       <c r="F801" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G801" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H801" t="s">
-        <v>238</v>
+        <v>583</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>2165</v>
+        <v>2158</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>727</v>
+        <v>580</v>
       </c>
       <c r="D802" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2159</v>
       </c>
       <c r="F802" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="G802" t="s">
-        <v>246</v>
+        <v>582</v>
       </c>
       <c r="H802" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2166</v>
-[...2 lines deleted...]
-        <v>2167</v>
+        <v>2160</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="D803" t="s">
-        <v>2168</v>
+        <v>2161</v>
+      </c>
+      <c r="F803" t="s">
+        <v>206</v>
       </c>
       <c r="G803" t="s">
-        <v>252</v>
+        <v>775</v>
       </c>
       <c r="H803" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2169</v>
-[...2 lines deleted...]
-        <v>2170</v>
+        <v>2162</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>84</v>
+        <v>773</v>
       </c>
       <c r="D804" t="s">
-        <v>2171</v>
+        <v>2163</v>
+      </c>
+      <c r="F804" t="s">
+        <v>206</v>
       </c>
       <c r="G804" t="s">
-        <v>86</v>
+        <v>775</v>
       </c>
       <c r="H804" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2172</v>
-[...2 lines deleted...]
-        <v>2173</v>
+        <v>2164</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>84</v>
+        <v>580</v>
       </c>
       <c r="D805" t="s">
-        <v>2174</v>
+        <v>887</v>
+      </c>
+      <c r="F805" t="s">
+        <v>206</v>
       </c>
       <c r="G805" t="s">
-        <v>86</v>
+        <v>582</v>
       </c>
       <c r="H805" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2175</v>
-[...2 lines deleted...]
-        <v>2176</v>
+        <v>2165</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="D806" t="s">
-        <v>2177</v>
+        <v>831</v>
+      </c>
+      <c r="F806" t="s">
+        <v>206</v>
       </c>
       <c r="G806" t="s">
-        <v>252</v>
+        <v>775</v>
       </c>
       <c r="H806" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2178</v>
-[...2 lines deleted...]
-        <v>2179</v>
+        <v>2166</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>755</v>
+        <v>580</v>
       </c>
       <c r="D807" t="s">
-        <v>2180</v>
+        <v>2167</v>
+      </c>
+      <c r="F807" t="s">
+        <v>206</v>
       </c>
       <c r="G807" t="s">
-        <v>252</v>
+        <v>582</v>
       </c>
       <c r="H807" t="s">
-        <v>29</v>
+        <v>583</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2181</v>
+        <v>2168</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D808" t="s">
-        <v>2182</v>
+        <v>2169</v>
+      </c>
+      <c r="F808" t="s">
+        <v>206</v>
       </c>
       <c r="G808" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H808" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2183</v>
+        <v>2170</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>279</v>
+        <v>773</v>
       </c>
       <c r="D809" t="s">
-        <v>2184</v>
+        <v>2139</v>
+      </c>
+      <c r="F809" t="s">
+        <v>206</v>
       </c>
       <c r="G809" t="s">
-        <v>281</v>
+        <v>775</v>
       </c>
       <c r="H809" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2185</v>
+        <v>2171</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D810" t="s">
-        <v>2186</v>
+        <v>2172</v>
+      </c>
+      <c r="F810" t="s">
+        <v>206</v>
       </c>
       <c r="G810" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H810" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2187</v>
+        <v>2173</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D811" t="s">
-        <v>2188</v>
+        <v>2174</v>
+      </c>
+      <c r="F811" t="s">
+        <v>206</v>
       </c>
       <c r="G811" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H811" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2189</v>
+        <v>2175</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D812" t="s">
-        <v>2190</v>
+        <v>2176</v>
+      </c>
+      <c r="F812" t="s">
+        <v>206</v>
       </c>
       <c r="G812" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H812" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2191</v>
+        <v>2177</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>279</v>
+        <v>773</v>
       </c>
       <c r="D813" t="s">
-        <v>2192</v>
+        <v>2178</v>
+      </c>
+      <c r="F813" t="s">
+        <v>206</v>
       </c>
       <c r="G813" t="s">
-        <v>281</v>
+        <v>775</v>
       </c>
       <c r="H813" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2193</v>
+        <v>2179</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D814" t="s">
-        <v>2194</v>
+        <v>2180</v>
+      </c>
+      <c r="F814" t="s">
+        <v>206</v>
       </c>
       <c r="G814" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H814" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2195</v>
+        <v>2181</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D815" t="s">
-        <v>2196</v>
+        <v>2182</v>
+      </c>
+      <c r="F815" t="s">
+        <v>206</v>
       </c>
       <c r="G815" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H815" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2197</v>
+        <v>2183</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D816" t="s">
-        <v>2198</v>
+        <v>844</v>
+      </c>
+      <c r="F816" t="s">
+        <v>206</v>
       </c>
       <c r="G816" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H816" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2199</v>
+        <v>2184</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>279</v>
+        <v>580</v>
       </c>
       <c r="D817" t="s">
-        <v>2200</v>
+        <v>862</v>
+      </c>
+      <c r="F817" t="s">
+        <v>206</v>
       </c>
       <c r="G817" t="s">
-        <v>281</v>
+        <v>582</v>
       </c>
       <c r="H817" t="s">
-        <v>282</v>
+        <v>583</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2201</v>
+        <v>2185</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>907</v>
+        <v>580</v>
       </c>
       <c r="D818" t="s">
-        <v>2202</v>
+        <v>2186</v>
+      </c>
+      <c r="F818" t="s">
+        <v>206</v>
       </c>
       <c r="G818" t="s">
-        <v>26</v>
+        <v>582</v>
       </c>
       <c r="H818" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2203</v>
+        <v>2187</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D819" t="s">
-        <v>2204</v>
+        <v>2188</v>
+      </c>
+      <c r="F819" t="s">
+        <v>206</v>
       </c>
       <c r="G819" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H819" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2205</v>
+        <v>2189</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D820" t="s">
-        <v>2206</v>
+        <v>870</v>
+      </c>
+      <c r="F820" t="s">
+        <v>206</v>
       </c>
       <c r="G820" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H820" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2207</v>
+        <v>2190</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D821" t="s">
-        <v>2208</v>
+        <v>2191</v>
+      </c>
+      <c r="F821" t="s">
+        <v>206</v>
       </c>
       <c r="G821" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H821" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D822" t="s">
-        <v>2210</v>
+        <v>2193</v>
+      </c>
+      <c r="F822" t="s">
+        <v>206</v>
       </c>
       <c r="G822" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H822" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2211</v>
+        <v>2194</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D823" t="s">
-        <v>2212</v>
+        <v>2188</v>
+      </c>
+      <c r="F823" t="s">
+        <v>206</v>
       </c>
       <c r="G823" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H823" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2213</v>
+        <v>2195</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D824" t="s">
-        <v>2214</v>
+        <v>2196</v>
+      </c>
+      <c r="F824" t="s">
+        <v>206</v>
       </c>
       <c r="G824" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H824" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2215</v>
+        <v>2197</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D825" t="s">
-        <v>2216</v>
+        <v>2198</v>
+      </c>
+      <c r="F825" t="s">
+        <v>206</v>
       </c>
       <c r="G825" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H825" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2217</v>
+        <v>2199</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D826" t="s">
-        <v>2218</v>
+        <v>2193</v>
+      </c>
+      <c r="F826" t="s">
+        <v>206</v>
       </c>
       <c r="G826" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H826" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2219</v>
+        <v>2200</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D827" t="s">
-        <v>2220</v>
+        <v>880</v>
+      </c>
+      <c r="F827" t="s">
+        <v>206</v>
       </c>
       <c r="G827" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H827" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2221</v>
+        <v>2201</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D828" t="s">
-        <v>2222</v>
+        <v>2202</v>
+      </c>
+      <c r="F828" t="s">
+        <v>206</v>
       </c>
       <c r="G828" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H828" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2223</v>
+        <v>2203</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D829" t="s">
-        <v>2224</v>
+        <v>885</v>
+      </c>
+      <c r="F829" t="s">
+        <v>206</v>
       </c>
       <c r="G829" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H829" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2225</v>
+        <v>2204</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D830" t="s">
-        <v>2226</v>
+        <v>2205</v>
+      </c>
+      <c r="F830" t="s">
+        <v>206</v>
       </c>
       <c r="G830" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H830" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2227</v>
+        <v>2206</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D831" t="s">
-        <v>2228</v>
+        <v>2207</v>
+      </c>
+      <c r="F831" t="s">
+        <v>206</v>
       </c>
       <c r="G831" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H831" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="832" spans="1:8" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2229</v>
+        <v>2208</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D832" t="s">
-        <v>2230</v>
+        <v>2209</v>
+      </c>
+      <c r="F832" t="s">
+        <v>206</v>
       </c>
       <c r="G832" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H832" t="s">
-        <v>43</v>
+        <v>583</v>
+      </c>
+      <c r="J832" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2231</v>
+        <v>2210</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D833" t="s">
-        <v>2232</v>
+        <v>2211</v>
+      </c>
+      <c r="F833" t="s">
+        <v>206</v>
       </c>
       <c r="G833" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H833" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2233</v>
+        <v>2212</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D834" t="s">
-        <v>2234</v>
+        <v>892</v>
+      </c>
+      <c r="F834" t="s">
+        <v>206</v>
       </c>
       <c r="G834" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H834" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2235</v>
+        <v>2213</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>910</v>
+        <v>121</v>
       </c>
       <c r="D835" t="s">
-        <v>2236</v>
+        <v>2214</v>
       </c>
       <c r="G835" t="s">
-        <v>912</v>
+        <v>123</v>
       </c>
       <c r="H835" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2237</v>
+        <v>2215</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D836" t="s">
-        <v>2238</v>
+        <v>2216</v>
+      </c>
+      <c r="F836" t="s">
+        <v>206</v>
       </c>
       <c r="G836" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H836" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2239</v>
+        <v>2217</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D837" t="s">
-        <v>2240</v>
+        <v>842</v>
+      </c>
+      <c r="F837" t="s">
+        <v>206</v>
       </c>
       <c r="G837" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H837" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2241</v>
+        <v>2218</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D838" t="s">
-        <v>2242</v>
+        <v>2219</v>
+      </c>
+      <c r="F838" t="s">
+        <v>206</v>
       </c>
       <c r="G838" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H838" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2243</v>
+        <v>2220</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D839" t="s">
-        <v>2244</v>
+        <v>2221</v>
+      </c>
+      <c r="F839" t="s">
+        <v>206</v>
       </c>
       <c r="G839" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H839" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2245</v>
+        <v>2222</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D840" t="s">
-        <v>2246</v>
+        <v>2216</v>
+      </c>
+      <c r="F840" t="s">
+        <v>206</v>
       </c>
       <c r="G840" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H840" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2247</v>
+        <v>2223</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D841" t="s">
-        <v>2248</v>
+        <v>907</v>
+      </c>
+      <c r="F841" t="s">
+        <v>206</v>
       </c>
       <c r="G841" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H841" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="842" spans="1:8" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="842" spans="1:10" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2249</v>
+        <v>2224</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D842" t="s">
-        <v>2250</v>
+        <v>2225</v>
+      </c>
+      <c r="F842" t="s">
+        <v>206</v>
       </c>
       <c r="G842" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H842" t="s">
-        <v>16</v>
+        <v>583</v>
+      </c>
+      <c r="J842" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2251</v>
+        <v>2226</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D843" t="s">
-        <v>2252</v>
+        <v>846</v>
+      </c>
+      <c r="F843" t="s">
+        <v>206</v>
       </c>
       <c r="G843" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H843" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2253</v>
+        <v>2227</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D844" t="s">
-        <v>2254</v>
+        <v>897</v>
+      </c>
+      <c r="F844" t="s">
+        <v>206</v>
       </c>
       <c r="G844" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H844" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2255</v>
+        <v>2228</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D845" t="s">
-        <v>2256</v>
+        <v>2229</v>
+      </c>
+      <c r="F845" t="s">
+        <v>206</v>
       </c>
       <c r="G845" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H845" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2257</v>
+        <v>2230</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D846" t="s">
-        <v>2258</v>
+        <v>2231</v>
+      </c>
+      <c r="F846" t="s">
+        <v>206</v>
       </c>
       <c r="G846" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H846" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2259</v>
+        <v>2232</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D847" t="s">
-        <v>2260</v>
+        <v>2233</v>
+      </c>
+      <c r="F847" t="s">
+        <v>206</v>
       </c>
       <c r="G847" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H847" t="s">
-        <v>16</v>
+        <v>900</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2261</v>
+        <v>2234</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D848" t="s">
+        <v>2235</v>
+      </c>
+      <c r="F848" t="s">
         <v>206</v>
       </c>
       <c r="G848" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H848" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2262</v>
+        <v>2236</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D849" t="s">
-        <v>2263</v>
+        <v>2237</v>
+      </c>
+      <c r="F849" t="s">
+        <v>206</v>
       </c>
       <c r="G849" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H849" t="s">
-        <v>16</v>
+        <v>900</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2264</v>
+        <v>2238</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D850" t="s">
-        <v>172</v>
+        <v>2239</v>
+      </c>
+      <c r="F850" t="s">
+        <v>206</v>
       </c>
       <c r="G850" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H850" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="851" spans="1:8" ht="12.75">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="851" spans="1:10" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2265</v>
+        <v>2240</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D851" t="s">
-        <v>2266</v>
+        <v>911</v>
+      </c>
+      <c r="F851" t="s">
+        <v>206</v>
       </c>
       <c r="G851" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H851" t="s">
-        <v>16</v>
+        <v>583</v>
+      </c>
+      <c r="J851" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2267</v>
+        <v>2241</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D852" t="s">
-        <v>2268</v>
+        <v>2235</v>
+      </c>
+      <c r="F852" t="s">
+        <v>206</v>
       </c>
       <c r="G852" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H852" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2269</v>
+        <v>2242</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D853" t="s">
-        <v>2270</v>
+        <v>2243</v>
+      </c>
+      <c r="F853" t="s">
+        <v>206</v>
       </c>
       <c r="G853" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H853" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="854" spans="1:10" ht="12.75">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2271</v>
+        <v>2244</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D854" t="s">
-        <v>2272</v>
+        <v>2245</v>
+      </c>
+      <c r="F854" t="s">
+        <v>206</v>
       </c>
       <c r="G854" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H854" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2273</v>
+        <v>2246</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D855" t="s">
-        <v>2274</v>
+        <v>2247</v>
+      </c>
+      <c r="F855" t="s">
+        <v>206</v>
       </c>
       <c r="G855" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H855" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2275</v>
+        <v>2248</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D856" t="s">
-        <v>2276</v>
+        <v>2249</v>
+      </c>
+      <c r="F856" t="s">
+        <v>206</v>
       </c>
       <c r="G856" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H856" t="s">
-        <v>16</v>
+        <v>900</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2277</v>
+        <v>2250</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D857" t="s">
-        <v>2278</v>
+        <v>2251</v>
+      </c>
+      <c r="F857" t="s">
+        <v>206</v>
       </c>
       <c r="G857" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H857" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2279</v>
+        <v>2252</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D858" t="s">
-        <v>2280</v>
+        <v>2253</v>
+      </c>
+      <c r="F858" t="s">
+        <v>206</v>
       </c>
       <c r="G858" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H858" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2281</v>
+        <v>2254</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D859" t="s">
-        <v>2282</v>
+        <v>2255</v>
+      </c>
+      <c r="F859" t="s">
+        <v>206</v>
       </c>
       <c r="G859" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H859" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2283</v>
+        <v>2256</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D860" t="s">
-        <v>2284</v>
+        <v>2247</v>
+      </c>
+      <c r="F860" t="s">
+        <v>206</v>
       </c>
       <c r="G860" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H860" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2285</v>
+        <v>2257</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D861" t="s">
-        <v>2286</v>
+        <v>2258</v>
+      </c>
+      <c r="F861" t="s">
+        <v>206</v>
       </c>
       <c r="G861" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H861" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2287</v>
+        <v>2259</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D862" t="s">
-        <v>2288</v>
+        <v>2260</v>
+      </c>
+      <c r="F862" t="s">
+        <v>206</v>
       </c>
       <c r="G862" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H862" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2289</v>
+        <v>2261</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D863" t="s">
-        <v>2290</v>
+        <v>2262</v>
+      </c>
+      <c r="F863" t="s">
+        <v>206</v>
       </c>
       <c r="G863" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H863" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2291</v>
+        <v>2263</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D864" t="s">
-        <v>2292</v>
+        <v>2264</v>
+      </c>
+      <c r="F864" t="s">
+        <v>206</v>
       </c>
       <c r="G864" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H864" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2293</v>
+        <v>2265</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D865" t="s">
-        <v>2294</v>
+        <v>2266</v>
+      </c>
+      <c r="F865" t="s">
+        <v>206</v>
       </c>
       <c r="G865" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H865" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2295</v>
+        <v>2267</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D866" t="s">
-        <v>2296</v>
+        <v>2268</v>
+      </c>
+      <c r="F866" t="s">
+        <v>206</v>
       </c>
       <c r="G866" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H866" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2297</v>
+        <v>2269</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D867" t="s">
-        <v>2298</v>
+        <v>1400</v>
+      </c>
+      <c r="F867" t="s">
+        <v>206</v>
       </c>
       <c r="G867" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H867" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2299</v>
+        <v>2270</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D868" t="s">
-        <v>2300</v>
+        <v>948</v>
+      </c>
+      <c r="F868" t="s">
+        <v>206</v>
       </c>
       <c r="G868" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H868" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2301</v>
+        <v>2271</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D869" t="s">
-        <v>2302</v>
+        <v>2272</v>
+      </c>
+      <c r="F869" t="s">
+        <v>206</v>
       </c>
       <c r="G869" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H869" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2303</v>
+        <v>2273</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D870" t="s">
-        <v>2304</v>
+        <v>2274</v>
+      </c>
+      <c r="F870" t="s">
+        <v>206</v>
       </c>
       <c r="G870" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H870" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2305</v>
+        <v>2275</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D871" t="s">
-        <v>2306</v>
+        <v>2276</v>
+      </c>
+      <c r="F871" t="s">
+        <v>206</v>
       </c>
       <c r="G871" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H871" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2307</v>
+        <v>2277</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D872" t="s">
-        <v>2308</v>
+        <v>2278</v>
+      </c>
+      <c r="F872" t="s">
+        <v>206</v>
       </c>
       <c r="G872" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H872" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2309</v>
+        <v>2279</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D873" t="s">
-        <v>2310</v>
+        <v>2280</v>
+      </c>
+      <c r="F873" t="s">
+        <v>206</v>
       </c>
       <c r="G873" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H873" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2311</v>
+        <v>2281</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D874" t="s">
-        <v>2312</v>
+        <v>2282</v>
+      </c>
+      <c r="F874" t="s">
+        <v>206</v>
       </c>
       <c r="G874" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H874" t="s">
-        <v>43</v>
+        <v>900</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2313</v>
+        <v>2283</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D875" t="s">
-        <v>2314</v>
+        <v>2276</v>
+      </c>
+      <c r="F875" t="s">
+        <v>206</v>
       </c>
       <c r="G875" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H875" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2284</v>
+      </c>
+      <c r="C876" t="s">
+        <v>967</v>
       </c>
       <c r="D876" t="s">
-        <v>2316</v>
+        <v>2285</v>
       </c>
       <c r="G876" t="s">
-        <v>912</v>
+        <v>244</v>
       </c>
       <c r="H876" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2317</v>
+        <v>2287</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2288</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="D877" t="s">
-        <v>2318</v>
+        <v>2289</v>
+      </c>
+      <c r="E877" t="s">
+        <v>15</v>
       </c>
       <c r="G877" t="s">
-        <v>912</v>
+        <v>38</v>
       </c>
       <c r="H877" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2319</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2291</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C878" t="s">
+        <v>68</v>
       </c>
       <c r="D878" t="s">
-        <v>2320</v>
+        <v>2293</v>
+      </c>
+      <c r="F878" t="s">
+        <v>101</v>
       </c>
       <c r="G878" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H878" t="s">
-        <v>43</v>
+        <v>767</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2321</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2295</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C879" t="s">
+        <v>68</v>
       </c>
       <c r="D879" t="s">
-        <v>2322</v>
+        <v>2297</v>
+      </c>
+      <c r="F879" t="s">
+        <v>101</v>
       </c>
       <c r="G879" t="s">
-        <v>912</v>
+        <v>212</v>
       </c>
       <c r="H879" t="s">
-        <v>43</v>
+        <v>767</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2323</v>
+        <v>2298</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D880" t="s">
-        <v>2324</v>
+        <v>2299</v>
+      </c>
+      <c r="E880" t="s">
+        <v>15</v>
+      </c>
+      <c r="F880" t="s">
+        <v>134</v>
       </c>
       <c r="G880" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H880" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2325</v>
+        <v>2300</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D881" t="s">
-        <v>2326</v>
+        <v>2301</v>
+      </c>
+      <c r="E881" t="s">
+        <v>15</v>
+      </c>
+      <c r="F881" t="s">
+        <v>134</v>
       </c>
       <c r="G881" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H881" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2327</v>
+        <v>2302</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D882" t="s">
-        <v>2328</v>
+        <v>2303</v>
+      </c>
+      <c r="E882" t="s">
+        <v>15</v>
+      </c>
+      <c r="F882" t="s">
+        <v>134</v>
       </c>
       <c r="G882" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H882" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2329</v>
+        <v>2304</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D883" t="s">
-        <v>2330</v>
+        <v>2305</v>
+      </c>
+      <c r="E883" t="s">
+        <v>15</v>
+      </c>
+      <c r="F883" t="s">
+        <v>134</v>
       </c>
       <c r="G883" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H883" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2331</v>
+        <v>2306</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D884" t="s">
-        <v>2332</v>
+        <v>2307</v>
+      </c>
+      <c r="E884" t="s">
+        <v>15</v>
+      </c>
+      <c r="F884" t="s">
+        <v>134</v>
       </c>
       <c r="G884" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H884" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2333</v>
+        <v>2308</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D885" t="s">
-        <v>2334</v>
+        <v>2309</v>
+      </c>
+      <c r="E885" t="s">
+        <v>15</v>
+      </c>
+      <c r="F885" t="s">
+        <v>134</v>
       </c>
       <c r="G885" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H885" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2335</v>
+        <v>2310</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>910</v>
+        <v>132</v>
       </c>
       <c r="D886" t="s">
-        <v>2336</v>
+        <v>2311</v>
+      </c>
+      <c r="E886" t="s">
+        <v>15</v>
+      </c>
+      <c r="F886" t="s">
+        <v>134</v>
       </c>
       <c r="G886" t="s">
-        <v>912</v>
+        <v>135</v>
       </c>
       <c r="H886" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2337</v>
+        <v>2313</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2314</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>910</v>
+        <v>1278</v>
       </c>
       <c r="D887" t="s">
-        <v>2338</v>
+        <v>2315</v>
       </c>
       <c r="G887" t="s">
-        <v>912</v>
+        <v>979</v>
       </c>
       <c r="H887" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2339</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2316</v>
+      </c>
+      <c r="C888" t="s">
+        <v>68</v>
       </c>
       <c r="D888" t="s">
-        <v>2340</v>
+        <v>2317</v>
       </c>
       <c r="G888" t="s">
-        <v>912</v>
+        <v>975</v>
       </c>
       <c r="H888" t="s">
-        <v>43</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2341</v>
+        <v>2320</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2321</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>910</v>
+        <v>1278</v>
       </c>
       <c r="D889" t="s">
-        <v>2342</v>
+        <v>2322</v>
       </c>
       <c r="G889" t="s">
-        <v>912</v>
+        <v>979</v>
       </c>
       <c r="H889" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2343</v>
+        <v>2323</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>910</v>
+        <v>1281</v>
       </c>
       <c r="D890" t="s">
-        <v>2344</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>2324</v>
+      </c>
+      <c r="E890" t="s">
+        <v>15</v>
       </c>
       <c r="H890" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2345</v>
+        <v>2326</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2327</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>910</v>
+        <v>1073</v>
       </c>
       <c r="D891" t="s">
-        <v>2346</v>
+        <v>2328</v>
       </c>
       <c r="G891" t="s">
-        <v>912</v>
+        <v>244</v>
       </c>
       <c r="H891" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2330</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C892" t="s">
+        <v>68</v>
       </c>
       <c r="D892" t="s">
-        <v>2348</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>2332</v>
+      </c>
+      <c r="E892" t="s">
+        <v>15</v>
       </c>
       <c r="H892" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2334</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C893" t="s">
+        <v>68</v>
       </c>
       <c r="D893" t="s">
-        <v>2350</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>2336</v>
+      </c>
+      <c r="E893" t="s">
+        <v>15</v>
       </c>
       <c r="H893" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2338</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C894" t="s">
+        <v>68</v>
       </c>
       <c r="D894" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>2340</v>
+      </c>
+      <c r="E894" t="s">
+        <v>15</v>
       </c>
       <c r="H894" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>2342</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C895" t="s">
+        <v>68</v>
       </c>
       <c r="D895" t="s">
-        <v>2354</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>2344</v>
+      </c>
+      <c r="E895" t="s">
+        <v>15</v>
       </c>
       <c r="H895" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2355</v>
+        <v>2345</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D896" t="s">
-        <v>2356</v>
+        <v>2188</v>
+      </c>
+      <c r="F896" t="s">
+        <v>206</v>
       </c>
       <c r="G896" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H896" t="s">
-        <v>43</v>
+        <v>583</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2357</v>
+        <v>2346</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>910</v>
+        <v>580</v>
       </c>
       <c r="D897" t="s">
-        <v>2358</v>
+        <v>2347</v>
+      </c>
+      <c r="F897" t="s">
+        <v>206</v>
       </c>
       <c r="G897" t="s">
-        <v>912</v>
+        <v>582</v>
       </c>
       <c r="H897" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="898" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2360</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2348</v>
+      </c>
+      <c r="C898" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D898" t="s">
-        <v>2362</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2349</v>
       </c>
       <c r="F898" t="s">
-        <v>715</v>
+        <v>206</v>
+      </c>
+      <c r="G898" t="s">
+        <v>582</v>
       </c>
       <c r="H898" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-    <row r="899" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2364</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>2350</v>
+      </c>
+      <c r="C899" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D899" t="s">
-        <v>2366</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2351</v>
       </c>
       <c r="F899" t="s">
-        <v>721</v>
+        <v>206</v>
+      </c>
+      <c r="G899" t="s">
+        <v>582</v>
       </c>
       <c r="H899" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2367</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2352</v>
+      </c>
+      <c r="C900" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D900" t="s">
-        <v>2368</v>
+        <v>2353</v>
+      </c>
+      <c r="F900" t="s">
+        <v>206</v>
       </c>
       <c r="G900" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H900" t="s">
-        <v>96</v>
+        <v>583</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2369</v>
+        <v>2354</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D901" t="s">
-        <v>139</v>
+        <v>2355</v>
+      </c>
+      <c r="F901" t="s">
+        <v>206</v>
       </c>
       <c r="G901" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H901" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2370</v>
+        <v>2356</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D902" t="s">
-        <v>139</v>
+        <v>2357</v>
+      </c>
+      <c r="F902" t="s">
+        <v>206</v>
       </c>
       <c r="G902" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H902" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2371</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2358</v>
+      </c>
+      <c r="C903" s="1" t="s">
+        <v>580</v>
       </c>
       <c r="D903" t="s">
-        <v>2372</v>
+        <v>2359</v>
+      </c>
+      <c r="F903" t="s">
+        <v>206</v>
       </c>
       <c r="G903" t="s">
-        <v>95</v>
+        <v>582</v>
       </c>
       <c r="H903" t="s">
-        <v>96</v>
+        <v>583</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2373</v>
+        <v>2360</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D904" t="s">
-        <v>2374</v>
+        <v>2361</v>
       </c>
       <c r="G904" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H904" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2375</v>
+        <v>2362</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D905" t="s">
-        <v>139</v>
+        <v>2363</v>
       </c>
       <c r="G905" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H905" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="906" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2376</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2364</v>
+      </c>
+      <c r="C906" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D906" t="s">
-        <v>2377</v>
+        <v>2365</v>
       </c>
       <c r="G906" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H906" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2378</v>
+        <v>2366</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D907" t="s">
-        <v>2379</v>
+        <v>2367</v>
       </c>
       <c r="G907" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H907" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="908" spans="1:10" ht="12.75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2380</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2368</v>
+      </c>
+      <c r="C908" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D908" t="s">
-        <v>2377</v>
+        <v>2369</v>
       </c>
       <c r="G908" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H908" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>583</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2381</v>
+        <v>2370</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D909" t="s">
-        <v>2382</v>
+        <v>2371</v>
       </c>
       <c r="G909" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H909" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2383</v>
+        <v>2372</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D910" t="s">
-        <v>137</v>
+        <v>2373</v>
       </c>
       <c r="G910" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H910" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2384</v>
+        <v>2374</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D911" t="s">
-        <v>2385</v>
+        <v>2375</v>
       </c>
       <c r="G911" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H911" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2386</v>
+        <v>2376</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D912" t="s">
-        <v>2387</v>
+        <v>2377</v>
       </c>
       <c r="G912" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H912" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2388</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2378</v>
+      </c>
+      <c r="C913" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="D913" t="s">
-        <v>2389</v>
+        <v>2379</v>
       </c>
       <c r="G913" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H913" t="s">
-        <v>1010</v>
+        <v>583</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2390</v>
+        <v>2380</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D914" t="s">
-        <v>2391</v>
+        <v>2381</v>
       </c>
       <c r="G914" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H914" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2392</v>
+        <v>2382</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D915" t="s">
-        <v>2393</v>
+        <v>2383</v>
       </c>
       <c r="G915" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H915" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2394</v>
+        <v>2384</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>102</v>
+        <v>623</v>
       </c>
       <c r="D916" t="s">
-        <v>2395</v>
+        <v>2385</v>
       </c>
       <c r="G916" t="s">
-        <v>95</v>
+        <v>625</v>
       </c>
       <c r="H916" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2396</v>
+        <v>2387</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2388</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>102</v>
+        <v>1093</v>
       </c>
       <c r="D917" t="s">
-        <v>2397</v>
+        <v>2389</v>
+      </c>
+      <c r="E917" t="s">
+        <v>15</v>
       </c>
       <c r="G917" t="s">
-        <v>95</v>
+        <v>987</v>
       </c>
       <c r="H917" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2398</v>
+        <v>2391</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2392</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>102</v>
+        <v>1093</v>
       </c>
       <c r="D918" t="s">
-        <v>2399</v>
+        <v>2393</v>
+      </c>
+      <c r="E918" t="s">
+        <v>15</v>
       </c>
       <c r="G918" t="s">
-        <v>95</v>
+        <v>987</v>
       </c>
       <c r="H918" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2400</v>
+        <v>2395</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2396</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>102</v>
+        <v>1093</v>
       </c>
       <c r="D919" t="s">
-        <v>2401</v>
+        <v>2397</v>
+      </c>
+      <c r="E919" t="s">
+        <v>15</v>
       </c>
       <c r="G919" t="s">
-        <v>95</v>
+        <v>987</v>
       </c>
       <c r="H919" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2402</v>
+        <v>2399</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2400</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>102</v>
+        <v>1073</v>
       </c>
       <c r="D920" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
       <c r="G920" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H920" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B921" t="s">
         <v>2404</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>102</v>
+        <v>1073</v>
       </c>
       <c r="D921" t="s">
         <v>2405</v>
       </c>
       <c r="G921" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="H921" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="B922" t="s">
         <v>2408</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>1287</v>
+        <v>1073</v>
       </c>
       <c r="D922" t="s">
         <v>2409</v>
       </c>
       <c r="G922" t="s">
-        <v>27</v>
+        <v>244</v>
       </c>
       <c r="H922" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2410</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2411</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C923" s="1" t="s">
+        <v>1073</v>
       </c>
       <c r="D923" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="G923" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="H923" t="s">
-        <v>2412</v>
+        <v>245</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="B924" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>1287</v>
+        <v>284</v>
       </c>
       <c r="D924" t="s">
-        <v>2416</v>
+        <v>2417</v>
+      </c>
+      <c r="E924" t="s">
+        <v>15</v>
+      </c>
+      <c r="F924" t="s">
+        <v>101</v>
       </c>
       <c r="G924" t="s">
-        <v>27</v>
+        <v>286</v>
       </c>
       <c r="H924" t="s">
-        <v>29</v>
-[...62 lines deleted...]
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="BUDI-FM"/>
-[...1684 lines deleted...]
-    <hyperlink ref="C927" r:id="rId1686" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A2" r:id="rId1" display="760260603"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of IFEB"/>
+    <hyperlink ref="A3" r:id="rId3" display="760261278"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of IFEB"/>
+    <hyperlink ref="A4" r:id="rId5" display="760261068"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of IFEB"/>
+    <hyperlink ref="A5" r:id="rId7" display="760261474"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of IFEB"/>
+    <hyperlink ref="A6" r:id="rId9" display="760261279"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of IFEB"/>
+    <hyperlink ref="A7" r:id="rId11" display="760261280"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of IFEB"/>
+    <hyperlink ref="A8" r:id="rId13" display="760261281"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of IFEB"/>
+    <hyperlink ref="A9" r:id="rId15" display="760261282"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of IFEB"/>
+    <hyperlink ref="A10" r:id="rId17" display="760261283"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of IFEB"/>
+    <hyperlink ref="A11" r:id="rId19" display="760261284"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of IFEB"/>
+    <hyperlink ref="A12" r:id="rId21" display="760261285"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of IFEB"/>
+    <hyperlink ref="A13" r:id="rId23" display="760260606"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of IFEB"/>
+    <hyperlink ref="A14" r:id="rId25" display="760262025"/>
+    <hyperlink ref="A15" r:id="rId26" display="760261200"/>
+    <hyperlink ref="A16" r:id="rId27" display="760261202"/>
+    <hyperlink ref="A17" r:id="rId28" display="760261195"/>
+    <hyperlink ref="A18" r:id="rId29" display="760261199"/>
+    <hyperlink ref="A19" r:id="rId30" display="760260773"/>
+    <hyperlink ref="A20" r:id="rId31" display="760245277"/>
+    <hyperlink ref="C20" r:id="rId32" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A21" r:id="rId33" display="1H5935-000"/>
+    <hyperlink ref="A22" r:id="rId34" display="1P2132-000"/>
+    <hyperlink ref="A23" r:id="rId35" display="760258442"/>
+    <hyperlink ref="C23" r:id="rId36" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A24" r:id="rId37" display="760258443"/>
+    <hyperlink ref="C24" r:id="rId38" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A25" r:id="rId39" display="FD3-MN360J00M0ME0B"/>
+    <hyperlink ref="C25" r:id="rId40" display="Variant of IFDH"/>
+    <hyperlink ref="A26" r:id="rId41" display="FD3-MN432J00M0ME0B"/>
+    <hyperlink ref="C26" r:id="rId42" display="Variant of IFDH"/>
+    <hyperlink ref="A27" r:id="rId43" display="FD3-MM144J00M0MF0B"/>
+    <hyperlink ref="C27" r:id="rId44" display="Variant of IFDH"/>
+    <hyperlink ref="A28" r:id="rId45" display="FD3-MM144J00M0MK0B"/>
+    <hyperlink ref="C28" r:id="rId46" display="Variant of IFDH"/>
+    <hyperlink ref="A29" r:id="rId47" display="BUDI-R24NC1529D"/>
+    <hyperlink ref="C29" r:id="rId48" display="Variant of BUDI-R"/>
+    <hyperlink ref="A30" r:id="rId49" display="BUDI-R24JC0309A"/>
+    <hyperlink ref="C30" r:id="rId50" display="Variant of BUDI-R"/>
+    <hyperlink ref="A31" r:id="rId51" display="BUDI-R24JC0919A"/>
+    <hyperlink ref="C31" r:id="rId52" display="Variant of BUDI-R"/>
+    <hyperlink ref="A32" r:id="rId53" display="BUDI-R24JC0159A"/>
+    <hyperlink ref="C32" r:id="rId54" display="Variant of BUDI-R"/>
+    <hyperlink ref="A33" r:id="rId55" display="760260217"/>
+    <hyperlink ref="A34" r:id="rId56" display="760260218"/>
+    <hyperlink ref="A35" r:id="rId57" display="760260219"/>
+    <hyperlink ref="A36" r:id="rId58" display="760260220"/>
+    <hyperlink ref="A37" r:id="rId59" display="760260224"/>
+    <hyperlink ref="A38" r:id="rId60" display="760260225"/>
+    <hyperlink ref="A39" r:id="rId61" display="760260282"/>
+    <hyperlink ref="C39" r:id="rId62" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A40" r:id="rId63" display="760260284"/>
+    <hyperlink ref="C40" r:id="rId64" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A41" r:id="rId65" display="760183699"/>
+    <hyperlink ref="A42" r:id="rId66" display="760183707"/>
+    <hyperlink ref="A43" r:id="rId67" display="760183723"/>
+    <hyperlink ref="A44" r:id="rId68" display="760183731"/>
+    <hyperlink ref="A45" r:id="rId69" display="760235625"/>
+    <hyperlink ref="C45" r:id="rId70" display="Variant of EFDT"/>
+    <hyperlink ref="A46" r:id="rId71" display="760237455"/>
+    <hyperlink ref="A47" r:id="rId72" display="760237397"/>
+    <hyperlink ref="C47" r:id="rId73" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A48" r:id="rId74" display="760136887"/>
+    <hyperlink ref="A49" r:id="rId75" display="760238702"/>
+    <hyperlink ref="C49" r:id="rId76" display="Variant of IFDB"/>
+    <hyperlink ref="A50" r:id="rId77" display="760239822"/>
+    <hyperlink ref="A51" r:id="rId78" display="CZ3746-000"/>
+    <hyperlink ref="A52" r:id="rId79" display="CZ8352-000"/>
+    <hyperlink ref="C52" r:id="rId80" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A53" r:id="rId81" display="CZ8162-000"/>
+    <hyperlink ref="C53" r:id="rId82" display="Variant of OWB"/>
+    <hyperlink ref="A54" r:id="rId83" display="CZ8354-000"/>
+    <hyperlink ref="C54" r:id="rId84" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A55" r:id="rId85" display="CZ8364-000"/>
+    <hyperlink ref="C55" r:id="rId86" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A56" r:id="rId87" display="CZ8806-000"/>
+    <hyperlink ref="C56" r:id="rId88" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A57" r:id="rId89" display="CZ8126-000"/>
+    <hyperlink ref="C57" r:id="rId90" display="Variant of RFP"/>
+    <hyperlink ref="A58" r:id="rId91" display="CZ8128-000"/>
+    <hyperlink ref="C58" r:id="rId92" display="Variant of RFP"/>
+    <hyperlink ref="A59" r:id="rId93" display="CS6980-000"/>
+    <hyperlink ref="A60" r:id="rId94" display="CS7745-000"/>
+    <hyperlink ref="C60" r:id="rId95" display="Variant of BUDI-M"/>
+    <hyperlink ref="A61" r:id="rId96" display="CU2623-000"/>
+    <hyperlink ref="C61" r:id="rId97" display="Variant of OWB"/>
+    <hyperlink ref="A62" r:id="rId98" display="CU9010-000"/>
+    <hyperlink ref="C62" r:id="rId99" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A63" r:id="rId100" display="CU9261-000"/>
+    <hyperlink ref="C63" r:id="rId101" display="Variant of OWB"/>
+    <hyperlink ref="A64" r:id="rId102" display="CV5903-000"/>
+    <hyperlink ref="A65" r:id="rId103" display="CV6986-000"/>
+    <hyperlink ref="C65" r:id="rId104" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A66" r:id="rId105" display="CV5901-000"/>
+    <hyperlink ref="A67" r:id="rId106" display="CW6630-000"/>
+    <hyperlink ref="C67" r:id="rId107" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A68" r:id="rId108" display="CW6634-000"/>
+    <hyperlink ref="C68" r:id="rId109" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A69" r:id="rId110" display="CW7713-000"/>
+    <hyperlink ref="C69" r:id="rId111" display="Variant of BUDI-S"/>
+    <hyperlink ref="A70" r:id="rId112" display="CW8112-000"/>
+    <hyperlink ref="C70" r:id="rId113" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A71" r:id="rId114" display="CX0191-000"/>
+    <hyperlink ref="C71" r:id="rId115" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A72" r:id="rId116" display="CW8864-000"/>
+    <hyperlink ref="C72" r:id="rId117" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A73" r:id="rId118" display="CX0193-000"/>
+    <hyperlink ref="C73" r:id="rId119" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A74" r:id="rId120" display="CW9532-000"/>
+    <hyperlink ref="C74" r:id="rId121" display="Variant of IFDB"/>
+    <hyperlink ref="A75" r:id="rId122" display="EF7078-003"/>
+    <hyperlink ref="C75" r:id="rId123" display="Variant of EFDT"/>
+    <hyperlink ref="A76" r:id="rId124" display="EF3731-000"/>
+    <hyperlink ref="C76" r:id="rId125" display="Variant of BUDI-M"/>
+    <hyperlink ref="A77" r:id="rId126" display="EF7078-004"/>
+    <hyperlink ref="C77" r:id="rId127" display="Variant of EFDT"/>
+    <hyperlink ref="A78" r:id="rId128" display="EF7078-006"/>
+    <hyperlink ref="C78" r:id="rId129" display="Variant of EFDT"/>
+    <hyperlink ref="A79" r:id="rId130" display="EF7391-000"/>
+    <hyperlink ref="C79" r:id="rId131" display="Variant of COWO"/>
+    <hyperlink ref="A80" r:id="rId132" display="EF7078-001"/>
+    <hyperlink ref="C80" r:id="rId133" display="Variant of EFDT"/>
+    <hyperlink ref="A81" r:id="rId134" display="EF7078-002"/>
+    <hyperlink ref="C81" r:id="rId135" display="Variant of EFDT"/>
+    <hyperlink ref="A82" r:id="rId136" display="EG0550-000"/>
+    <hyperlink ref="C82" r:id="rId137" display="Variant of BUDI-S"/>
+    <hyperlink ref="A83" r:id="rId138" display="EG3673-000"/>
+    <hyperlink ref="C83" r:id="rId139" display="Variant of IFDB"/>
+    <hyperlink ref="A84" r:id="rId140" display="EG6472-001"/>
+    <hyperlink ref="C84" r:id="rId141" display="Variant of SFP"/>
+    <hyperlink ref="A85" r:id="rId142" display="EG6473-001"/>
+    <hyperlink ref="C85" r:id="rId143" display="Variant of SFP"/>
+    <hyperlink ref="A86" r:id="rId144" display="EG8549-001"/>
+    <hyperlink ref="C86" r:id="rId145" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A87" r:id="rId146" display="EG8244-000"/>
+    <hyperlink ref="A88" r:id="rId147" display="EG9745-000"/>
+    <hyperlink ref="C88" r:id="rId148" display="Variant of COWO"/>
+    <hyperlink ref="A89" r:id="rId149" display="EH1675-000"/>
+    <hyperlink ref="C89" r:id="rId150" display="Variant of COWO"/>
+    <hyperlink ref="A90" r:id="rId151" display="FL1-6P5BC003"/>
+    <hyperlink ref="A91" r:id="rId152" display="FL1-6P7SC003"/>
+    <hyperlink ref="A92" r:id="rId153" display="FL1-6P9BC003"/>
+    <hyperlink ref="A93" r:id="rId154" display="FL1-G3JJNNN2-0010N"/>
+    <hyperlink ref="C93" r:id="rId155" display="Variant of FL1"/>
+    <hyperlink ref="A94" r:id="rId156" display="FL1-6PCSC003"/>
+    <hyperlink ref="A95" r:id="rId157" display="FL1-G377NNN2-1000A"/>
+    <hyperlink ref="C95" r:id="rId158" display="Variant of FL1"/>
+    <hyperlink ref="A96" r:id="rId159" display="FL1-G477NNNN-2000N"/>
+    <hyperlink ref="C96" r:id="rId160" display="Variant of FL1"/>
+    <hyperlink ref="A97" r:id="rId161" display="FL1-G3JJNNN2-0100N"/>
+    <hyperlink ref="C97" r:id="rId162" display="Variant of FL1"/>
+    <hyperlink ref="A98" r:id="rId163" display="FL1-G6JNNNN2-1111N"/>
+    <hyperlink ref="C98" r:id="rId164" display="Variant of FL1"/>
+    <hyperlink ref="A99" r:id="rId165" display="FL1-6PFSC003"/>
+    <hyperlink ref="A100" r:id="rId166" display="FL1-6P4SC003"/>
+    <hyperlink ref="A101" r:id="rId167" display="FL1-G377NNN2-1111N"/>
+    <hyperlink ref="C101" r:id="rId168" display="Variant of FL1"/>
+    <hyperlink ref="A102" r:id="rId169" display="FL1-G47NNNNN-0000H"/>
+    <hyperlink ref="C102" r:id="rId170" display="Variant of FL1"/>
+    <hyperlink ref="A103" r:id="rId171" display="FL1-G3JJNNN2-0211N"/>
+    <hyperlink ref="C103" r:id="rId172" display="Variant of FL1"/>
+    <hyperlink ref="A104" r:id="rId173" display="FL1-H3777NN2-0000N"/>
+    <hyperlink ref="C104" r:id="rId174" display="Variant of FL1"/>
+    <hyperlink ref="A105" r:id="rId175" display="FL1-G377NNN2-2220N"/>
+    <hyperlink ref="C105" r:id="rId176" display="Variant of FL1"/>
+    <hyperlink ref="A106" r:id="rId177" display="FL1-G"/>
+    <hyperlink ref="C106" r:id="rId178" display="Variant of FL1"/>
+    <hyperlink ref="A107" r:id="rId179" display="FL1-H3777NN2-1000N"/>
+    <hyperlink ref="C107" r:id="rId180" display="Variant of FL1"/>
+    <hyperlink ref="A108" r:id="rId181" display="FL1-H1777NN2-1000N"/>
+    <hyperlink ref="C108" r:id="rId182" display="Variant of FL1"/>
+    <hyperlink ref="A109" r:id="rId183" display="FL1-H38888N2-1210N"/>
+    <hyperlink ref="C109" r:id="rId184" display="Variant of FL1"/>
+    <hyperlink ref="A110" r:id="rId185" display="FL1-H177NNN2-1100A"/>
+    <hyperlink ref="C110" r:id="rId186" display="Variant of FL1"/>
+    <hyperlink ref="A111" r:id="rId187" display="FL1-G177NNN1-1100N"/>
+    <hyperlink ref="C111" r:id="rId188" display="Variant of FL1"/>
+    <hyperlink ref="A112" r:id="rId189" display="FL1-H3777NN2-1001N"/>
+    <hyperlink ref="C112" r:id="rId190" display="Variant of FL1"/>
+    <hyperlink ref="A113" r:id="rId191" display="FL1-G377NNN6-0000N"/>
+    <hyperlink ref="C113" r:id="rId192" display="Variant of FL1"/>
+    <hyperlink ref="A114" r:id="rId193" display="FL1-G488NNN2-1210N"/>
+    <hyperlink ref="C114" r:id="rId194" display="Variant of FL1"/>
+    <hyperlink ref="A115" r:id="rId195" display="FL1-H3JJJNN2-1100A"/>
+    <hyperlink ref="C115" r:id="rId196" display="Variant of FL1"/>
+    <hyperlink ref="A116" r:id="rId197" display="FL1-G377NNN2-1010N"/>
+    <hyperlink ref="C116" r:id="rId198" display="Variant of FL1"/>
+    <hyperlink ref="A117" r:id="rId199" display="FL1-H3777NN2-1011N"/>
+    <hyperlink ref="C117" r:id="rId200" display="Variant of FL1"/>
+    <hyperlink ref="A118" r:id="rId201" display="FL1-G377NNN8-1010H"/>
+    <hyperlink ref="C118" r:id="rId202" display="Variant of FL1"/>
+    <hyperlink ref="A119" r:id="rId203" display="FL1-H4777NN2-2100N"/>
+    <hyperlink ref="C119" r:id="rId204" display="Variant of FL1"/>
+    <hyperlink ref="A120" r:id="rId205" display="FL1-G48NNNNN-1000N"/>
+    <hyperlink ref="C120" r:id="rId206" display="Variant of FL1"/>
+    <hyperlink ref="A121" r:id="rId207" display="FL1-G3JJNNN2-1100N"/>
+    <hyperlink ref="C121" r:id="rId208" display="Variant of FL1"/>
+    <hyperlink ref="A122" r:id="rId209" display="FL1-H2777NN2-1100N"/>
+    <hyperlink ref="C122" r:id="rId210" display="Variant of FL1"/>
+    <hyperlink ref="A123" r:id="rId211" display="FL1-H3777NN2-1100A"/>
+    <hyperlink ref="C123" r:id="rId212" display="Variant of FL1"/>
+    <hyperlink ref="A124" r:id="rId213" display="FL1-G377NNN2-1011A"/>
+    <hyperlink ref="C124" r:id="rId214" display="Variant of FL1"/>
+    <hyperlink ref="A125" r:id="rId215" display="FL1-H2777NNN-0000N"/>
+    <hyperlink ref="C125" r:id="rId216" display="Variant of FL1"/>
+    <hyperlink ref="A126" r:id="rId217" display="FL1-H4777NNN-1100D"/>
+    <hyperlink ref="C126" r:id="rId218" display="Variant of FL1"/>
+    <hyperlink ref="A127" r:id="rId219" display="FL1-G388NNN2-1001N"/>
+    <hyperlink ref="C127" r:id="rId220" display="Variant of FL1"/>
+    <hyperlink ref="A128" r:id="rId221" display="FL1-G677NNN2-1000N"/>
+    <hyperlink ref="C128" r:id="rId222" display="Variant of FL1"/>
+    <hyperlink ref="A129" r:id="rId223" display="FL1-H2777NNN-1000N"/>
+    <hyperlink ref="C129" r:id="rId224" display="Variant of FL1"/>
+    <hyperlink ref="A130" r:id="rId225" display="FL1-H3777NN2-1110N"/>
+    <hyperlink ref="C130" r:id="rId226" display="Variant of FL1"/>
+    <hyperlink ref="A131" r:id="rId227" display="FL1-G477NNN2-1000C"/>
+    <hyperlink ref="C131" r:id="rId228" display="Variant of FL1"/>
+    <hyperlink ref="A132" r:id="rId229" display="FL1-H4777NNN-1101N"/>
+    <hyperlink ref="C132" r:id="rId230" display="Variant of FL1"/>
+    <hyperlink ref="A133" r:id="rId231" display="FL1-G377NNN2-1100C"/>
+    <hyperlink ref="C133" r:id="rId232" display="Variant of FL1"/>
+    <hyperlink ref="A134" r:id="rId233" display="FL1-H3777NN2-1111C"/>
+    <hyperlink ref="C134" r:id="rId234" display="Variant of FL1"/>
+    <hyperlink ref="A135" r:id="rId235" display="FL1-H4888NN2-1211N"/>
+    <hyperlink ref="C135" r:id="rId236" display="Variant of FL1"/>
+    <hyperlink ref="A136" r:id="rId237" display="FL1-G477NNNN-1000N"/>
+    <hyperlink ref="C136" r:id="rId238" display="Variant of FL1"/>
+    <hyperlink ref="A137" r:id="rId239" display="FL1-H3777NN2-1111N"/>
+    <hyperlink ref="C137" r:id="rId240" display="Variant of FL1"/>
+    <hyperlink ref="A138" r:id="rId241" display="FL1-J"/>
+    <hyperlink ref="C138" r:id="rId242" display="Variant of FL1"/>
+    <hyperlink ref="A139" r:id="rId243" display="FL1-J3777NN2-2202N"/>
+    <hyperlink ref="C139" r:id="rId244" display="Variant of FL1"/>
+    <hyperlink ref="A140" r:id="rId245" display="FL1-H7/02NA1-008"/>
+    <hyperlink ref="C140" r:id="rId246" display="Variant of FL1"/>
+    <hyperlink ref="A141" r:id="rId247" display="FL1-J9777778-1010H"/>
+    <hyperlink ref="C141" r:id="rId248" display="Variant of FL1"/>
+    <hyperlink ref="A142" r:id="rId249" display="FL1-G677NNNN-2100N"/>
+    <hyperlink ref="C142" r:id="rId250" display="Variant of FL1"/>
+    <hyperlink ref="A143" r:id="rId251" display="FL1-J3777772-1001N"/>
+    <hyperlink ref="C143" r:id="rId252" display="Variant of FL1"/>
+    <hyperlink ref="A144" r:id="rId253" display="FL1-J3888882-4002N"/>
+    <hyperlink ref="C144" r:id="rId254" display="Variant of FL1"/>
+    <hyperlink ref="A145" r:id="rId255" display="FL1-H7/02NA2-016"/>
+    <hyperlink ref="C145" r:id="rId256" display="Variant of FL1"/>
+    <hyperlink ref="A146" r:id="rId257" display="FL1-H7/02NA2-046"/>
+    <hyperlink ref="C146" r:id="rId258" display="Variant of FL1"/>
+    <hyperlink ref="A147" r:id="rId259" display="FL1-J3777772-1110N"/>
+    <hyperlink ref="C147" r:id="rId260" display="Variant of FL1"/>
+    <hyperlink ref="A148" r:id="rId261" display="FL1-J3777772-1111N"/>
+    <hyperlink ref="C148" r:id="rId262" display="Variant of FL1"/>
+    <hyperlink ref="A149" r:id="rId263" display="FL1-J3777772-2011N"/>
+    <hyperlink ref="C149" r:id="rId264" display="Variant of FL1"/>
+    <hyperlink ref="A150" r:id="rId265" display="FL1-J4777772-1000C"/>
+    <hyperlink ref="C150" r:id="rId266" display="Variant of FL1"/>
+    <hyperlink ref="A151" r:id="rId267" display="FL1-J3777772-2100N"/>
+    <hyperlink ref="C151" r:id="rId268" display="Variant of FL1"/>
+    <hyperlink ref="A152" r:id="rId269" display="FL1-J477777N-1111N"/>
+    <hyperlink ref="C152" r:id="rId270" display="Variant of FL1"/>
+    <hyperlink ref="A153" r:id="rId271" display="FL1-J3777772-2222N"/>
+    <hyperlink ref="C153" r:id="rId272" display="Variant of FL1"/>
+    <hyperlink ref="A154" r:id="rId273" display="FL1-J6777772-1100N"/>
+    <hyperlink ref="C154" r:id="rId274" display="Variant of FL1"/>
+    <hyperlink ref="A155" r:id="rId275" display="FL1-J3777778-1010H"/>
+    <hyperlink ref="C155" r:id="rId276" display="Variant of FL1"/>
+    <hyperlink ref="A156" r:id="rId277" display="FL1-J9777773-1010N"/>
+    <hyperlink ref="C156" r:id="rId278" display="Variant of FL1"/>
+    <hyperlink ref="A157" r:id="rId279" display="EH1646-000"/>
+    <hyperlink ref="C157" r:id="rId280" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A158" r:id="rId281" display="EH6396-000"/>
+    <hyperlink ref="C158" r:id="rId282" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A159" r:id="rId283" display="EK1466-000"/>
+    <hyperlink ref="C159" r:id="rId284" display="Variant of COWO"/>
+    <hyperlink ref="A160" r:id="rId285" display="EK1467-000"/>
+    <hyperlink ref="C160" r:id="rId286" display="Variant of COWO"/>
+    <hyperlink ref="A161" r:id="rId287" display="EK3658-001"/>
+    <hyperlink ref="C161" r:id="rId288" display="Variant of RFP"/>
+    <hyperlink ref="A162" r:id="rId289" display="EK3659-001"/>
+    <hyperlink ref="C162" r:id="rId290" display="Variant of RFP"/>
+    <hyperlink ref="A163" r:id="rId291" display="EK3660-001"/>
+    <hyperlink ref="C163" r:id="rId292" display="Variant of RFP"/>
+    <hyperlink ref="A164" r:id="rId293" display="EM2940-001"/>
+    <hyperlink ref="C164" r:id="rId294" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A165" r:id="rId295" display="EM3000-001"/>
+    <hyperlink ref="C165" r:id="rId296" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A166" r:id="rId297" display="CX7652-000"/>
+    <hyperlink ref="A167" r:id="rId298" display="CY1283-000"/>
+    <hyperlink ref="C167" r:id="rId299" display="Variant of BUDI-M"/>
+    <hyperlink ref="A168" r:id="rId300" display="CY2686-000"/>
+    <hyperlink ref="C168" r:id="rId301" display="Variant of OWB"/>
+    <hyperlink ref="A169" r:id="rId302" display="CY1303-000"/>
+    <hyperlink ref="C169" r:id="rId303" display="Variant of BUDI-M"/>
+    <hyperlink ref="A170" r:id="rId304" display="CY6954-000"/>
+    <hyperlink ref="A171" r:id="rId305" display="CY7021-000"/>
+    <hyperlink ref="C171" r:id="rId306" display="Variant of COWO"/>
+    <hyperlink ref="A172" r:id="rId307" display="CY3250-000"/>
+    <hyperlink ref="C172" r:id="rId308" display="Variant of BUDI-M"/>
+    <hyperlink ref="A173" r:id="rId309" display="CY3251-000"/>
+    <hyperlink ref="C173" r:id="rId310" display="Variant of BUDI-M"/>
+    <hyperlink ref="A174" r:id="rId311" display="CY3560-000"/>
+    <hyperlink ref="C174" r:id="rId312" display="Variant of BUDI-S"/>
+    <hyperlink ref="A175" r:id="rId313" display="CY9076-000"/>
+    <hyperlink ref="C175" r:id="rId314" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A176" r:id="rId315" display="CX6271-000"/>
+    <hyperlink ref="A177" r:id="rId316" display="760236276"/>
+    <hyperlink ref="A178" r:id="rId317" display="CZ6481-000"/>
+    <hyperlink ref="A179" r:id="rId318" display="760246050"/>
+    <hyperlink ref="C179" r:id="rId319" display="Variant of RDT"/>
+    <hyperlink ref="A180" r:id="rId320" display="FD3-MM288J00M0ME0B"/>
+    <hyperlink ref="C180" r:id="rId321" display="Variant of IFDH"/>
+    <hyperlink ref="A181" r:id="rId322" display="FD3-MM144J00V00E0B"/>
+    <hyperlink ref="C181" r:id="rId323" display="Variant of IFDH"/>
+    <hyperlink ref="A182" r:id="rId324" display="FD3-MK072J00M0ME0A"/>
+    <hyperlink ref="C182" r:id="rId325" display="Variant of IFDH"/>
+    <hyperlink ref="A183" r:id="rId326" display="FD3-MM144J00V00E0C"/>
+    <hyperlink ref="C183" r:id="rId327" display="Variant of IFDH"/>
+    <hyperlink ref="A184" r:id="rId328" display="FD3-MM288J00M0MH0B"/>
+    <hyperlink ref="C184" r:id="rId329" display="Variant of IFDH"/>
+    <hyperlink ref="A185" r:id="rId330" display="FD3-MM288J00V00E0A"/>
+    <hyperlink ref="C185" r:id="rId331" display="Variant of IFDH"/>
+    <hyperlink ref="A186" r:id="rId332" display="FD3-MM216J00M0ME0B"/>
+    <hyperlink ref="C186" r:id="rId333" display="Variant of IFDH"/>
+    <hyperlink ref="A187" r:id="rId334" display="FD3-MN432J00M0MH0B"/>
+    <hyperlink ref="C187" r:id="rId335" display="Variant of IFDH"/>
+    <hyperlink ref="A188" r:id="rId336" display="FD3-MM288J00V00E0B"/>
+    <hyperlink ref="C188" r:id="rId337" display="Variant of IFDH"/>
+    <hyperlink ref="A189" r:id="rId338" display="FD3-MN432J00V00E0B"/>
+    <hyperlink ref="C189" r:id="rId339" display="Variant of IFDH"/>
+    <hyperlink ref="A190" r:id="rId340" display="FD3-MM288J00V00E0C"/>
+    <hyperlink ref="C190" r:id="rId341" display="Variant of IFDH"/>
+    <hyperlink ref="A191" r:id="rId342" display="FD3-MM288J00000F0A"/>
+    <hyperlink ref="C191" r:id="rId343" display="Variant of IFDH"/>
+    <hyperlink ref="A192" r:id="rId344" display="FD3-MN360J00M0MDAA"/>
+    <hyperlink ref="C192" r:id="rId345" display="Variant of IFDH"/>
+    <hyperlink ref="A193" r:id="rId346" display="FD3-MM144J00M0ME0A"/>
+    <hyperlink ref="C193" r:id="rId347" display="Variant of IFDH"/>
+    <hyperlink ref="A194" r:id="rId348" display="FD3-MN504J00LADCAB"/>
+    <hyperlink ref="C194" r:id="rId349" display="Variant of IFDH"/>
+    <hyperlink ref="A195" r:id="rId350" display="FD3-MM144J00M0ME0B"/>
+    <hyperlink ref="C195" r:id="rId351" display="Variant of IFDH"/>
+    <hyperlink ref="A196" r:id="rId352" display="FD3-MN432J00LABCAB"/>
+    <hyperlink ref="C196" r:id="rId353" display="Variant of IFDH"/>
+    <hyperlink ref="A197" r:id="rId354" display="FDC-L17USX20101020"/>
+    <hyperlink ref="C197" r:id="rId355" display="Variant of FDC"/>
+    <hyperlink ref="A198" r:id="rId356" display="FDT-AJ012NXV1000"/>
+    <hyperlink ref="C198" r:id="rId357" display="Variant of IFDT"/>
+    <hyperlink ref="A199" r:id="rId358" display="FDT-AJ012NXV10000"/>
+    <hyperlink ref="C199" r:id="rId359" display="Variant of IFDT"/>
+    <hyperlink ref="A200" r:id="rId360" display="FDT-AJ212NXB0000"/>
+    <hyperlink ref="C200" r:id="rId361" display="Variant of IFDT"/>
+    <hyperlink ref="A201" r:id="rId362" display="FDT-AK212NXB0000"/>
+    <hyperlink ref="C201" r:id="rId363" display="Variant of IFDT"/>
+    <hyperlink ref="A202" r:id="rId364" display="FDT-BJ024NXT3000"/>
+    <hyperlink ref="C202" r:id="rId365" display="Variant of IFDT"/>
+    <hyperlink ref="A203" r:id="rId366" display="FDT-BJ024NXV5000"/>
+    <hyperlink ref="C203" r:id="rId367" display="Variant of IFDT"/>
+    <hyperlink ref="A204" r:id="rId368" display="FDT-AJ012NXV2500"/>
+    <hyperlink ref="C204" r:id="rId369" display="Variant of IFDT"/>
+    <hyperlink ref="A205" r:id="rId370" display="FDT-AJ012NXT2000"/>
+    <hyperlink ref="C205" r:id="rId371" display="Variant of IFDT"/>
+    <hyperlink ref="A206" r:id="rId372" display="FDT-AJ012NXV3000"/>
+    <hyperlink ref="C206" r:id="rId373" display="Variant of IFDT"/>
+    <hyperlink ref="A207" r:id="rId374" display="FDT-BJ024NXV0500"/>
+    <hyperlink ref="C207" r:id="rId375" display="Variant of IFDT"/>
+    <hyperlink ref="A208" r:id="rId376" display="FDT-BJ024NXV1000"/>
+    <hyperlink ref="C208" r:id="rId377" display="Variant of IFDT"/>
+    <hyperlink ref="A209" r:id="rId378" display="FDT-BJ024NXV7000"/>
+    <hyperlink ref="C209" r:id="rId379" display="Variant of IFDT"/>
+    <hyperlink ref="A210" r:id="rId380" display="FDT-AJ012NXT3000"/>
+    <hyperlink ref="C210" r:id="rId381" display="Variant of IFDT"/>
+    <hyperlink ref="A211" r:id="rId382" display="FDT-BN224NXB0000"/>
+    <hyperlink ref="C211" r:id="rId383" display="Variant of IFDT"/>
+    <hyperlink ref="A212" r:id="rId384" display="FDT-CJ048NXR3500"/>
+    <hyperlink ref="C212" r:id="rId385" display="Variant of IFDT"/>
+    <hyperlink ref="A213" r:id="rId386" display="FDT-BJ024NXV8000"/>
+    <hyperlink ref="C213" r:id="rId387" display="Variant of IFDT"/>
+    <hyperlink ref="A214" r:id="rId388" display="FDT-AJ012NXT5000"/>
+    <hyperlink ref="C214" r:id="rId389" display="Variant of IFDT"/>
+    <hyperlink ref="A215" r:id="rId390" display="FDT-AJ012NXV5000"/>
+    <hyperlink ref="C215" r:id="rId391" display="Variant of IFDT"/>
+    <hyperlink ref="A216" r:id="rId392" display="FDT-CJ048NXR4000"/>
+    <hyperlink ref="C216" r:id="rId393" display="Variant of IFDT"/>
+    <hyperlink ref="A217" r:id="rId394" display="FDT-BJ024NXV9000"/>
+    <hyperlink ref="C217" r:id="rId395" display="Variant of IFDT"/>
+    <hyperlink ref="A218" r:id="rId396" display="FDT-CJ048NXR5000"/>
+    <hyperlink ref="C218" r:id="rId397" display="Variant of IFDT"/>
+    <hyperlink ref="A219" r:id="rId398" display="FDT-CJ048NXV5000"/>
+    <hyperlink ref="C219" r:id="rId399" display="Variant of IFDT"/>
+    <hyperlink ref="A220" r:id="rId400" display="FDT-CJ048NXV0500"/>
+    <hyperlink ref="C220" r:id="rId401" display="Variant of IFDT"/>
+    <hyperlink ref="A221" r:id="rId402" display="FDT-DJ072NXV1000"/>
+    <hyperlink ref="C221" r:id="rId403" display="Variant of IFDT"/>
+    <hyperlink ref="A222" r:id="rId404" display="FDT-CJ048NXR2000"/>
+    <hyperlink ref="C222" r:id="rId405" display="Variant of IFDT"/>
+    <hyperlink ref="A223" r:id="rId406" display="FDT-CJ048NXV5500"/>
+    <hyperlink ref="C223" r:id="rId407" display="Variant of IFDT"/>
+    <hyperlink ref="A224" r:id="rId408" display="FDT-CJ048NXV1000"/>
+    <hyperlink ref="C224" r:id="rId409" display="Variant of IFDT"/>
+    <hyperlink ref="A225" r:id="rId410" display="FDT-EK096NXV0250"/>
+    <hyperlink ref="C225" r:id="rId411" display="Variant of IFDT"/>
+    <hyperlink ref="A226" r:id="rId412" display="FDT-CJ048NXR7000"/>
+    <hyperlink ref="C226" r:id="rId413" display="Variant of IFDT"/>
+    <hyperlink ref="A227" r:id="rId414" display="FDT-CJ048NXV6000"/>
+    <hyperlink ref="C227" r:id="rId415" display="Variant of IFDT"/>
+    <hyperlink ref="A228" r:id="rId416" display="FDT-BN024NXF1000A"/>
+    <hyperlink ref="C228" r:id="rId417" display="Variant of IFDT"/>
+    <hyperlink ref="A229" r:id="rId418" display="FDT-EN296NXB0000"/>
+    <hyperlink ref="C229" r:id="rId419" display="Variant of IFDT"/>
+    <hyperlink ref="A230" r:id="rId420" display="FDT-CJ048NXV2000"/>
+    <hyperlink ref="C230" r:id="rId421" display="Variant of IFDT"/>
+    <hyperlink ref="A231" r:id="rId422" display="FDT-CJ048NXV7000"/>
+    <hyperlink ref="C231" r:id="rId423" display="Variant of IFDT"/>
+    <hyperlink ref="A232" r:id="rId424" display="FDT-DJ072NXV6000"/>
+    <hyperlink ref="C232" r:id="rId425" display="Variant of IFDT"/>
+    <hyperlink ref="A233" r:id="rId426" display="FDT-CJ048NXT2000"/>
+    <hyperlink ref="C233" r:id="rId427" display="Variant of IFDT"/>
+    <hyperlink ref="A234" r:id="rId428" display="FDT-CJ048NXV8000"/>
+    <hyperlink ref="C234" r:id="rId429" display="Variant of IFDT"/>
+    <hyperlink ref="A235" r:id="rId430" display="FDT-CJ048NXT2500"/>
+    <hyperlink ref="C235" r:id="rId431" display="Variant of IFDT"/>
+    <hyperlink ref="A236" r:id="rId432" display="FDT-CJ048NXV3000"/>
+    <hyperlink ref="C236" r:id="rId433" display="Variant of IFDT"/>
+    <hyperlink ref="A237" r:id="rId434" display="FDT-CJ048NXV3500"/>
+    <hyperlink ref="C237" r:id="rId435" display="Variant of IFDT"/>
+    <hyperlink ref="A238" r:id="rId436" display="FDT-CN248NXB0000"/>
+    <hyperlink ref="C238" r:id="rId437" display="Variant of IFDT"/>
+    <hyperlink ref="A239" r:id="rId438" display="FDT-EJ096NXV2000"/>
+    <hyperlink ref="C239" r:id="rId439" display="Variant of IFDT"/>
+    <hyperlink ref="A240" r:id="rId440" display="FFB-BTM-PLT-KIT"/>
+    <hyperlink ref="A241" r:id="rId441" display="CK0475-000"/>
+    <hyperlink ref="C241" r:id="rId442" display="Variant of IFDB"/>
+    <hyperlink ref="A242" r:id="rId443" display="CK0548-000"/>
+    <hyperlink ref="A243" r:id="rId444" display="CK6000-000"/>
+    <hyperlink ref="C243" r:id="rId445" display="Variant of IFDB"/>
+    <hyperlink ref="A244" r:id="rId446" display="CK7246-000"/>
+    <hyperlink ref="C244" r:id="rId447" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A245" r:id="rId448" display="FD3-MM144J00V00DAA"/>
+    <hyperlink ref="C245" r:id="rId449" display="Variant of IFDH"/>
+    <hyperlink ref="A246" r:id="rId450" display="FD3-MM288J00M0ME0A"/>
+    <hyperlink ref="C246" r:id="rId451" display="Variant of IFDH"/>
+    <hyperlink ref="A247" r:id="rId452" display="FD3-MM144J00V00E0A"/>
+    <hyperlink ref="C247" r:id="rId453" display="Variant of IFDH"/>
+    <hyperlink ref="A248" r:id="rId454" display="760245060"/>
+    <hyperlink ref="C248" r:id="rId455" display="Variant of BUDI-M"/>
+    <hyperlink ref="A249" r:id="rId456" display="9700071/00"/>
+    <hyperlink ref="A250" r:id="rId457" display="9701166/00"/>
+    <hyperlink ref="A251" r:id="rId458" display="CR9106-000"/>
+    <hyperlink ref="C251" r:id="rId459" display="Variant of FTUO"/>
+    <hyperlink ref="A252" r:id="rId460" display="CS0814-000"/>
+    <hyperlink ref="A253" r:id="rId461" display="CS1755-000"/>
+    <hyperlink ref="C253" r:id="rId462" display="Variant of BUDI-S"/>
+    <hyperlink ref="A254" r:id="rId463" display="CS1388-000"/>
+    <hyperlink ref="A255" r:id="rId464" display="CS1389-000"/>
+    <hyperlink ref="A256" r:id="rId465" display="CS0813-000"/>
+    <hyperlink ref="C256" r:id="rId466" display="Variant of BUDI-S"/>
+    <hyperlink ref="A257" r:id="rId467" display="CS8158-000"/>
+    <hyperlink ref="A258" r:id="rId468" display="CS8162-000"/>
+    <hyperlink ref="C258" r:id="rId469" display="Variant of BUDI-M"/>
+    <hyperlink ref="A259" r:id="rId470" display="760245233"/>
+    <hyperlink ref="A260" r:id="rId471" display="FD3-MM288J00M0MF0C"/>
+    <hyperlink ref="C260" r:id="rId472" display="Variant of IFDH"/>
+    <hyperlink ref="A261" r:id="rId473" display="FD3-MN432J00M0MF0C"/>
+    <hyperlink ref="C261" r:id="rId474" display="Variant of IFDH"/>
+    <hyperlink ref="A262" r:id="rId475" display="RDT-SJ12J00C10020"/>
+    <hyperlink ref="C262" r:id="rId476" display="Variant of FDT"/>
+    <hyperlink ref="A263" r:id="rId477" display="RDT-SJ12J00D3002A"/>
+    <hyperlink ref="C263" r:id="rId478" display="Variant of FDT"/>
+    <hyperlink ref="A264" r:id="rId479" display="RDT-SJ12J00C20020"/>
+    <hyperlink ref="C264" r:id="rId480" display="Variant of FDT"/>
+    <hyperlink ref="A265" r:id="rId481" display="RDT-SJ12J2PD3002A"/>
+    <hyperlink ref="C265" r:id="rId482" display="Variant of FDT"/>
+    <hyperlink ref="A266" r:id="rId483" display="RDT-SJ24J00D6002A"/>
+    <hyperlink ref="C266" r:id="rId484" display="Variant of FDT"/>
+    <hyperlink ref="A267" r:id="rId485" display="RDT-SJ12J00C30020"/>
+    <hyperlink ref="C267" r:id="rId486" display="Variant of FDT"/>
+    <hyperlink ref="A268" r:id="rId487" display="RDT-SJ12J2PD4002A"/>
+    <hyperlink ref="C268" r:id="rId488" display="Variant of FDT"/>
+    <hyperlink ref="A269" r:id="rId489" display="RDT-SJ12J2PC2002A"/>
+    <hyperlink ref="C269" r:id="rId490" display="Variant of FDT"/>
+    <hyperlink ref="A270" r:id="rId491" display="RDT-SJ24J2PC1002A"/>
+    <hyperlink ref="C270" r:id="rId492" display="Variant of FDT"/>
+    <hyperlink ref="A271" r:id="rId493" display="RDT-SJ12J2PD8002A"/>
+    <hyperlink ref="C271" r:id="rId494" display="Variant of FDT"/>
+    <hyperlink ref="A272" r:id="rId495" display="RDT-SJ24J2PD3002A"/>
+    <hyperlink ref="C272" r:id="rId496" display="Variant of FDT"/>
+    <hyperlink ref="A273" r:id="rId497" display="RDT-SJ12J2PC25020"/>
+    <hyperlink ref="C273" r:id="rId498" display="Variant of FDT"/>
+    <hyperlink ref="A274" r:id="rId499" display="RDT-SJ24J2PC1502A"/>
+    <hyperlink ref="C274" r:id="rId500" display="Variant of FDT"/>
+    <hyperlink ref="A275" r:id="rId501" display="RDT-SJ12J00D1002A"/>
+    <hyperlink ref="C275" r:id="rId502" display="Variant of FDT"/>
+    <hyperlink ref="A276" r:id="rId503" display="RDT-SJ24J2PD3502A"/>
+    <hyperlink ref="C276" r:id="rId504" display="Variant of FDT"/>
+    <hyperlink ref="A277" r:id="rId505" display="RDT-SJ24J2PC2002A"/>
+    <hyperlink ref="C277" r:id="rId506" display="Variant of FDT"/>
+    <hyperlink ref="A278" r:id="rId507" display="RDT-SM04J00D06190"/>
+    <hyperlink ref="C278" r:id="rId508" display="Variant of RDT"/>
+    <hyperlink ref="A279" r:id="rId509" display="RDT-SJ24J2PC25020"/>
+    <hyperlink ref="C279" r:id="rId510" display="Variant of FDT"/>
+    <hyperlink ref="A280" r:id="rId511" display="RDT-SJ24J00D30020"/>
+    <hyperlink ref="C280" r:id="rId512" display="Variant of FDT"/>
+    <hyperlink ref="A281" r:id="rId513" display="RDT-SJ12J2PD1502A"/>
+    <hyperlink ref="C281" r:id="rId514" display="Variant of FDT"/>
+    <hyperlink ref="A282" r:id="rId515" display="RDT-SM04J00D09290"/>
+    <hyperlink ref="C282" r:id="rId516" display="Variant of RDT"/>
+    <hyperlink ref="A283" r:id="rId517" display="RDT-SM08J00D24590"/>
+    <hyperlink ref="C283" r:id="rId518" display="Variant of RDT"/>
+    <hyperlink ref="A284" r:id="rId519" display="RDT-SJ24J00D3002A"/>
+    <hyperlink ref="C284" r:id="rId520" display="Variant of FDT"/>
+    <hyperlink ref="A285" r:id="rId521" display="RDT-SM04N00P0619A"/>
+    <hyperlink ref="C285" r:id="rId522" display="Variant of RDT"/>
+    <hyperlink ref="A286" r:id="rId523" display="RDT-SJ24J2PD4502A"/>
+    <hyperlink ref="C286" r:id="rId524" display="Variant of FDT"/>
+    <hyperlink ref="A287" r:id="rId525" display="RDT-SJ24J2PC50020"/>
+    <hyperlink ref="C287" r:id="rId526" display="Variant of FDT"/>
+    <hyperlink ref="A288" r:id="rId527" display="RDT-SM08J00D30590"/>
+    <hyperlink ref="C288" r:id="rId528" display="Variant of RDT"/>
+    <hyperlink ref="A289" r:id="rId529" display="RDT-SM04N00P0929A"/>
+    <hyperlink ref="C289" r:id="rId530" display="Variant of RDT"/>
+    <hyperlink ref="A290" r:id="rId531" display="RDT-SJ24J2PD5002A"/>
+    <hyperlink ref="C290" r:id="rId532" display="Variant of FDT"/>
+    <hyperlink ref="A291" r:id="rId533" display="RDT-SM12J00D1839A"/>
+    <hyperlink ref="C291" r:id="rId534" display="Variant of RDT"/>
+    <hyperlink ref="A292" r:id="rId535" display="RDT-SM08J00P09290"/>
+    <hyperlink ref="C292" r:id="rId536" display="Variant of RDT"/>
+    <hyperlink ref="A293" r:id="rId537" display="RDT-SM08J00D06190"/>
+    <hyperlink ref="C293" r:id="rId538" display="Variant of RDT"/>
+    <hyperlink ref="A294" r:id="rId539" display="RDT-SJ24J2PD6002A"/>
+    <hyperlink ref="C294" r:id="rId540" display="Variant of FDT"/>
+    <hyperlink ref="A295" r:id="rId541" display="RDT-SM12J00D06190"/>
+    <hyperlink ref="C295" r:id="rId542" display="Variant of RDT"/>
+    <hyperlink ref="A296" r:id="rId543" display="RDT-SM12J00P0309A"/>
+    <hyperlink ref="C296" r:id="rId544" display="Variant of RDT"/>
+    <hyperlink ref="A297" r:id="rId545" display="RDT-SM12J00D21390"/>
+    <hyperlink ref="C297" r:id="rId546" display="Variant of RDT"/>
+    <hyperlink ref="A298" r:id="rId547" display="RDT-SM12J00P1529A"/>
+    <hyperlink ref="C298" r:id="rId548" display="Variant of RDT"/>
+    <hyperlink ref="A299" r:id="rId549" display="RDT-SM08J00D12290"/>
+    <hyperlink ref="C299" r:id="rId550" display="Variant of RDT"/>
+    <hyperlink ref="A300" r:id="rId551" display="RDT-SM12J00P0469A"/>
+    <hyperlink ref="C300" r:id="rId552" display="Variant of RDT"/>
+    <hyperlink ref="A301" r:id="rId553" display="RDT-SJ24J2PD8002A"/>
+    <hyperlink ref="C301" r:id="rId554" display="Variant of FDT"/>
+    <hyperlink ref="A302" r:id="rId555" display="RDT-SM12J00P06190"/>
+    <hyperlink ref="C302" r:id="rId556" display="Variant of RDT"/>
+    <hyperlink ref="A303" r:id="rId557" display="RDT-SM08J00D15290"/>
+    <hyperlink ref="C303" r:id="rId558" display="Variant of RDT"/>
+    <hyperlink ref="A304" r:id="rId559" display="RDT-SM12J00D1079A"/>
+    <hyperlink ref="C304" r:id="rId560" display="Variant of RDT"/>
+    <hyperlink ref="A305" r:id="rId561" display="RDT-SM12J00D24590"/>
+    <hyperlink ref="C305" r:id="rId562" display="Variant of RDT"/>
+    <hyperlink ref="A306" r:id="rId563" display="RDT-SM12J00P1839A"/>
+    <hyperlink ref="C306" r:id="rId564" display="Variant of RDT"/>
+    <hyperlink ref="A307" r:id="rId565" display="RDT-SM08J00D18390"/>
+    <hyperlink ref="C307" r:id="rId566" display="Variant of RDT"/>
+    <hyperlink ref="A308" r:id="rId567" display="RDT-SM12J00P0619A"/>
+    <hyperlink ref="C308" r:id="rId568" display="Variant of RDT"/>
+    <hyperlink ref="A309" r:id="rId569" display="RDT-SM12J00D2459A"/>
+    <hyperlink ref="C309" r:id="rId570" display="Variant of RDT"/>
+    <hyperlink ref="A310" r:id="rId571" display="RDT-SM12J00P0769A"/>
+    <hyperlink ref="C310" r:id="rId572" display="Variant of RDT"/>
+    <hyperlink ref="A311" r:id="rId573" display="RDT-SM04J00D03092"/>
+    <hyperlink ref="C311" r:id="rId574" display="Variant of RDT"/>
+    <hyperlink ref="A312" r:id="rId575" display="RDT-SM12J00D27490"/>
+    <hyperlink ref="C312" r:id="rId576" display="Variant of RDT"/>
+    <hyperlink ref="A313" r:id="rId577" display="RDT-SM04J00D30590"/>
+    <hyperlink ref="C313" r:id="rId578" display="Variant of RDT"/>
+    <hyperlink ref="A314" r:id="rId579" display="RDT-SM12J00P09290"/>
+    <hyperlink ref="C314" r:id="rId580" display="Variant of RDT"/>
+    <hyperlink ref="A315" r:id="rId581" display="RDT-SM12J00P2139A"/>
+    <hyperlink ref="C315" r:id="rId582" display="Variant of RDT"/>
+    <hyperlink ref="A316" r:id="rId583" display="RDT-SM12J00D0309A"/>
+    <hyperlink ref="C316" r:id="rId584" display="Variant of RDT"/>
+    <hyperlink ref="A317" r:id="rId585" display="RDT-SM12J00P0929A"/>
+    <hyperlink ref="C317" r:id="rId586" display="Variant of RDT"/>
+    <hyperlink ref="A318" r:id="rId587" display="RDT-SM12J00P2459A"/>
+    <hyperlink ref="C318" r:id="rId588" display="Variant of RDT"/>
+    <hyperlink ref="A319" r:id="rId589" display="RDT-SM12J00D1529A"/>
+    <hyperlink ref="C319" r:id="rId590" display="Variant of RDT"/>
+    <hyperlink ref="A320" r:id="rId591" display="RDT-SM12J00D04590"/>
+    <hyperlink ref="C320" r:id="rId592" display="Variant of RDT"/>
+    <hyperlink ref="A321" r:id="rId593" display="RDT-SM12J00P2749A"/>
+    <hyperlink ref="C321" r:id="rId594" display="Variant of RDT"/>
+    <hyperlink ref="A322" r:id="rId595" display="RDT-SM12J00D18390"/>
+    <hyperlink ref="C322" r:id="rId596" display="Variant of RDT"/>
+    <hyperlink ref="A323" r:id="rId597" display="RDT-SM12K00P0309A"/>
+    <hyperlink ref="C323" r:id="rId598" display="Variant of RDT"/>
+    <hyperlink ref="A324" r:id="rId599" display="RDT-SM12N00P06190"/>
+    <hyperlink ref="C324" r:id="rId600" display="Variant of RDT"/>
+    <hyperlink ref="A325" r:id="rId601" display="RDT-SM12J00P03092"/>
+    <hyperlink ref="C325" r:id="rId602" display="Variant of RDT"/>
+    <hyperlink ref="A326" r:id="rId603" display="RDT-SM12K00P06190"/>
+    <hyperlink ref="C326" r:id="rId604" display="Variant of RDT"/>
+    <hyperlink ref="A327" r:id="rId605" display="RDT-XM04J00D0304A"/>
+    <hyperlink ref="C327" r:id="rId606" display="Variant of RDT"/>
+    <hyperlink ref="A328" r:id="rId607" display="RDT-SM12N00D09290"/>
+    <hyperlink ref="C328" r:id="rId608" display="Variant of RDT"/>
+    <hyperlink ref="A329" r:id="rId609" display="RDT-SM12N00P06191"/>
+    <hyperlink ref="C329" r:id="rId610" display="Variant of RDT"/>
+    <hyperlink ref="A330" r:id="rId611" display="RDT-XM04J00D1984A"/>
+    <hyperlink ref="C330" r:id="rId612" display="Variant of RDT"/>
+    <hyperlink ref="A331" r:id="rId613" display="RDT-SM12J00P3059A"/>
+    <hyperlink ref="C331" r:id="rId614" display="Variant of RDT"/>
+    <hyperlink ref="A332" r:id="rId615" display="RDT-XM04J00D0464A"/>
+    <hyperlink ref="C332" r:id="rId616" display="Variant of RDT"/>
+    <hyperlink ref="A333" r:id="rId617" display="RDT-SM12K00P30590"/>
+    <hyperlink ref="C333" r:id="rId618" display="Variant of RDT"/>
+    <hyperlink ref="A334" r:id="rId619" display="RDT-SM12N00P0619A"/>
+    <hyperlink ref="C334" r:id="rId620" display="Variant of RDT"/>
+    <hyperlink ref="A335" r:id="rId621" display="RDT-SM12K00P0929A"/>
+    <hyperlink ref="C335" r:id="rId622" display="Variant of RDT"/>
+    <hyperlink ref="A336" r:id="rId623" display="RDT-XM04J00P0304A"/>
+    <hyperlink ref="C336" r:id="rId624" display="Variant of RDT"/>
+    <hyperlink ref="A337" r:id="rId625" display="RDT-XM08J00D0618A"/>
+    <hyperlink ref="C337" r:id="rId626" display="Variant of RDT"/>
+    <hyperlink ref="A338" r:id="rId627" display="RDT-SM12N00P0929A"/>
+    <hyperlink ref="C338" r:id="rId628" display="Variant of RDT"/>
+    <hyperlink ref="A339" r:id="rId629" display="RDT-SM12N00D12290"/>
+    <hyperlink ref="C339" r:id="rId630" display="Variant of RDT"/>
+    <hyperlink ref="A340" r:id="rId631" display="RDT-XM08J00P0618A"/>
+    <hyperlink ref="C340" r:id="rId632" display="Variant of RDT"/>
+    <hyperlink ref="A341" r:id="rId633" display="RDT-XM04J00P0924A"/>
+    <hyperlink ref="C341" r:id="rId634" display="Variant of RDT"/>
+    <hyperlink ref="A342" r:id="rId635" display="RDT-XM08J00D1078A"/>
+    <hyperlink ref="C342" r:id="rId636" display="Variant of RDT"/>
+    <hyperlink ref="A343" r:id="rId637" display="RDT-SM12L00D06190"/>
+    <hyperlink ref="C343" r:id="rId638" display="Variant of RDT"/>
+    <hyperlink ref="A344" r:id="rId639" display="RDT-SM12K00P1529A"/>
+    <hyperlink ref="C344" r:id="rId640" display="Variant of RDT"/>
+    <hyperlink ref="A345" r:id="rId641" display="RDT-XM08J00P1228A"/>
+    <hyperlink ref="C345" r:id="rId642" display="Variant of RDT"/>
+    <hyperlink ref="A346" r:id="rId643" display="RDT-SM12N00D18390"/>
+    <hyperlink ref="C346" r:id="rId644" display="Variant of RDT"/>
+    <hyperlink ref="A347" r:id="rId645" display="RDT-XM04J00P1524A"/>
+    <hyperlink ref="C347" r:id="rId646" display="Variant of RDT"/>
+    <hyperlink ref="A348" r:id="rId647" display="RDT-XM04J00D1224A"/>
+    <hyperlink ref="C348" r:id="rId648" display="Variant of RDT"/>
+    <hyperlink ref="A349" r:id="rId649" display="RDT-XM04J00P1834A"/>
+    <hyperlink ref="C349" r:id="rId650" display="Variant of RDT"/>
+    <hyperlink ref="A350" r:id="rId651" display="RDT-SM12N00D18490"/>
+    <hyperlink ref="C350" r:id="rId652" display="Variant of RDT"/>
+    <hyperlink ref="A351" r:id="rId653" display="RDT-XM04J00D1374A"/>
+    <hyperlink ref="C351" r:id="rId654" display="Variant of RDT"/>
+    <hyperlink ref="A352" r:id="rId655" display="RDT-SM12N00D03090"/>
+    <hyperlink ref="C352" r:id="rId656" display="Variant of RDT"/>
+    <hyperlink ref="A353" r:id="rId657" display="RDT-XM08J00P1838A"/>
+    <hyperlink ref="C353" r:id="rId658" display="Variant of RDT"/>
+    <hyperlink ref="A354" r:id="rId659" display="RDT-XM08J00D1688A"/>
+    <hyperlink ref="C354" r:id="rId660" display="Variant of RDT"/>
+    <hyperlink ref="A355" r:id="rId661" display="RDT-SM12N00D30590"/>
+    <hyperlink ref="C355" r:id="rId662" display="Variant of RDT"/>
+    <hyperlink ref="A356" r:id="rId663" display="RDT-XM04J00D1524A"/>
+    <hyperlink ref="C356" r:id="rId664" display="Variant of RDT"/>
+    <hyperlink ref="A357" r:id="rId665" display="RDT-SM12N00P30590"/>
+    <hyperlink ref="C357" r:id="rId666" display="Variant of RDT"/>
+    <hyperlink ref="A358" r:id="rId667" display="RDT-SM12N00D04591"/>
+    <hyperlink ref="C358" r:id="rId668" display="Variant of RDT"/>
+    <hyperlink ref="A359" r:id="rId669" display="RDT-XM04J00D0154A"/>
+    <hyperlink ref="C359" r:id="rId670" display="Variant of RDT"/>
+    <hyperlink ref="A360" r:id="rId671" display="RDT-XM04J00D1834A"/>
+    <hyperlink ref="C360" r:id="rId672" display="Variant of RDT"/>
+    <hyperlink ref="A361" r:id="rId673" display="RDT-XM08J00P0308A"/>
+    <hyperlink ref="C361" r:id="rId674" display="Variant of RDT"/>
+    <hyperlink ref="A362" r:id="rId675" display="BUDI-1S"/>
+    <hyperlink ref="A363" r:id="rId676" display="BUDI-FM"/>
+    <hyperlink ref="A364" r:id="rId677" display="BUDI-FS"/>
+    <hyperlink ref="A365" r:id="rId678" display="FLX-ODN-FAT"/>
+    <hyperlink ref="A366" r:id="rId679" display="FDC2"/>
+    <hyperlink ref="A367" r:id="rId680" display="HTB2"/>
+    <hyperlink ref="A368" r:id="rId681" display="WB2"/>
+    <hyperlink ref="A369" r:id="rId682" display="BUDI-R"/>
+    <hyperlink ref="A370" r:id="rId683" display="FDT"/>
+    <hyperlink ref="A371" r:id="rId684" display="WSC"/>
+    <hyperlink ref="A372" r:id="rId685" display="WMFE"/>
+    <hyperlink ref="A373" r:id="rId686" display="MDU-TAP"/>
+    <hyperlink ref="A374" r:id="rId687" display="FDC"/>
+    <hyperlink ref="A375" r:id="rId688" display="FL1"/>
+    <hyperlink ref="A376" r:id="rId689" display="FSB"/>
+    <hyperlink ref="A377" r:id="rId690" display="FTUO"/>
+    <hyperlink ref="A378" r:id="rId691" display="IFDB"/>
+    <hyperlink ref="A379" r:id="rId692" display="RDT"/>
+    <hyperlink ref="A380" r:id="rId693" display="RFP"/>
+    <hyperlink ref="A381" r:id="rId694" display="260103730"/>
+    <hyperlink ref="C381" r:id="rId695" display="Variant of RFP"/>
+    <hyperlink ref="A382" r:id="rId696" display="260103731"/>
+    <hyperlink ref="C382" r:id="rId697" display="Variant of RFP"/>
+    <hyperlink ref="A383" r:id="rId698" display="108491697"/>
+    <hyperlink ref="A384" r:id="rId699" display="108627274"/>
+    <hyperlink ref="A385" r:id="rId700" display="760041400"/>
+    <hyperlink ref="A386" r:id="rId701" display="760060491"/>
+    <hyperlink ref="A387" r:id="rId702" display="760259785"/>
+    <hyperlink ref="C387" r:id="rId703" display="Variant of IFEB"/>
+    <hyperlink ref="A388" r:id="rId704" display="760259784"/>
+    <hyperlink ref="C388" r:id="rId705" display="Variant of IFEB"/>
+    <hyperlink ref="A389" r:id="rId706" display="760259791"/>
+    <hyperlink ref="C389" r:id="rId707" display="Variant of IFEB"/>
+    <hyperlink ref="A390" r:id="rId708" display="760259788"/>
+    <hyperlink ref="C390" r:id="rId709" display="Variant of IFEB"/>
+    <hyperlink ref="A391" r:id="rId710" display="760259786"/>
+    <hyperlink ref="C391" r:id="rId711" display="Variant of IFEB"/>
+    <hyperlink ref="A392" r:id="rId712" display="760259797"/>
+    <hyperlink ref="C392" r:id="rId713" display="Variant of IFEB"/>
+    <hyperlink ref="A393" r:id="rId714" display="760259792"/>
+    <hyperlink ref="C393" r:id="rId715" display="Variant of IFEB"/>
+    <hyperlink ref="A394" r:id="rId716" display="760259799"/>
+    <hyperlink ref="C394" r:id="rId717" display="Variant of IFEB"/>
+    <hyperlink ref="A395" r:id="rId718" display="760259798"/>
+    <hyperlink ref="C395" r:id="rId719" display="Variant of IFEB"/>
+    <hyperlink ref="A396" r:id="rId720" display="760251800"/>
+    <hyperlink ref="C396" r:id="rId721" display="Variant of OWB"/>
+    <hyperlink ref="A397" r:id="rId722" display="760256167"/>
+    <hyperlink ref="C397" r:id="rId723" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A398" r:id="rId724" display="760256170"/>
+    <hyperlink ref="C398" r:id="rId725" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A399" r:id="rId726" display="760256173"/>
+    <hyperlink ref="C399" r:id="rId727" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A400" r:id="rId728" display="760256174"/>
+    <hyperlink ref="C400" r:id="rId729" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A401" r:id="rId730" display="CK9100-000"/>
+    <hyperlink ref="C401" r:id="rId731" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A402" r:id="rId732" display="760252097"/>
+    <hyperlink ref="C402" r:id="rId733" display="Variant of WMFE"/>
+    <hyperlink ref="A403" r:id="rId734" display="RDT-SM12J60D0309A"/>
+    <hyperlink ref="C403" r:id="rId735" display="Variant of RDT"/>
+    <hyperlink ref="A404" r:id="rId736" display="RDT-SM12J60D0929A"/>
+    <hyperlink ref="C404" r:id="rId737" display="Variant of RDT"/>
+    <hyperlink ref="A405" r:id="rId738" display="RDT-SM12J60D1079A"/>
+    <hyperlink ref="C405" r:id="rId739" display="Variant of RDT"/>
+    <hyperlink ref="A406" r:id="rId740" display="RDT-SM12J60D1529A"/>
+    <hyperlink ref="C406" r:id="rId741" display="Variant of RDT"/>
+    <hyperlink ref="A407" r:id="rId742" display="RDT-SM12J60D1839A"/>
+    <hyperlink ref="C407" r:id="rId743" display="Variant of RDT"/>
+    <hyperlink ref="A408" r:id="rId744" display="RDT-SM12J60D2749A"/>
+    <hyperlink ref="C408" r:id="rId745" display="Variant of RDT"/>
+    <hyperlink ref="A409" r:id="rId746" display="FDT-BK324NXG2280-M"/>
+    <hyperlink ref="C409" r:id="rId747" display="Variant of IFDT"/>
+    <hyperlink ref="A410" r:id="rId748" display="FDT-BK348NXA0000"/>
+    <hyperlink ref="C410" r:id="rId749" display="Variant of IFDT"/>
+    <hyperlink ref="A411" r:id="rId750" display="FDT-BK348NXG0300-M"/>
+    <hyperlink ref="C411" r:id="rId751" display="Variant of IFDT"/>
+    <hyperlink ref="A412" r:id="rId752" display="FDT-BK348NXG0920-M"/>
+    <hyperlink ref="C412" r:id="rId753" display="Variant of IFDT"/>
+    <hyperlink ref="A413" r:id="rId754" display="FDT-CK348NXA0000"/>
+    <hyperlink ref="C413" r:id="rId755" display="Variant of IFDT"/>
+    <hyperlink ref="A414" r:id="rId756" display="FDT-CK348NXG0610-M"/>
+    <hyperlink ref="C414" r:id="rId757" display="Variant of IFDT"/>
+    <hyperlink ref="A415" r:id="rId758" display="FDT-CK348NXG0920-M"/>
+    <hyperlink ref="C415" r:id="rId759" display="Variant of IFDT"/>
+    <hyperlink ref="A416" r:id="rId760" display="FDT-CK348NXG1220-M"/>
+    <hyperlink ref="C416" r:id="rId761" display="Variant of IFDT"/>
+    <hyperlink ref="A417" r:id="rId762" display="FDT-CK348NXG3050-M"/>
+    <hyperlink ref="C417" r:id="rId763" display="Variant of IFDT"/>
+    <hyperlink ref="A418" r:id="rId764" display="760253780"/>
+    <hyperlink ref="C418" r:id="rId765" display="Variant of WMFE"/>
+    <hyperlink ref="A419" r:id="rId766" display="760253781"/>
+    <hyperlink ref="C419" r:id="rId767" display="Variant of WMFE"/>
+    <hyperlink ref="A420" r:id="rId768" display="760253782"/>
+    <hyperlink ref="C420" r:id="rId769" display="Variant of WMFE"/>
+    <hyperlink ref="A421" r:id="rId770" display="760253783"/>
+    <hyperlink ref="C421" r:id="rId771" display="Variant of WMFE"/>
+    <hyperlink ref="A422" r:id="rId772" display="760253786"/>
+    <hyperlink ref="C422" r:id="rId773" display="Variant of WMFE"/>
+    <hyperlink ref="A423" r:id="rId774" display="760255134"/>
+    <hyperlink ref="A424" r:id="rId775" display="760255137"/>
+    <hyperlink ref="A425" r:id="rId776" display="760255136"/>
+    <hyperlink ref="A426" r:id="rId777" display="760255138"/>
+    <hyperlink ref="A427" r:id="rId778" display="BUDI-R24JC0619C"/>
+    <hyperlink ref="C427" r:id="rId779" display="Variant of BUDI-R"/>
+    <hyperlink ref="A428" r:id="rId780" display="BUDI-R24JP0159A"/>
+    <hyperlink ref="C428" r:id="rId781" display="Variant of BUDI-R"/>
+    <hyperlink ref="A429" r:id="rId782" display="BUDI-R24JP3059A"/>
+    <hyperlink ref="C429" r:id="rId783" display="Variant of BUDI-R"/>
+    <hyperlink ref="A430" r:id="rId784" display="BUDI-R24NP0159A"/>
+    <hyperlink ref="C430" r:id="rId785" display="Variant of BUDI-R"/>
+    <hyperlink ref="A431" r:id="rId786" display="BUDI-R24NP0619A"/>
+    <hyperlink ref="C431" r:id="rId787" display="Variant of BUDI-R"/>
+    <hyperlink ref="A432" r:id="rId788" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="C432" r:id="rId789" display="Variant of BUDI-R"/>
+    <hyperlink ref="A433" r:id="rId790" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="C433" r:id="rId791" display="Variant of BUDI-R"/>
+    <hyperlink ref="A434" r:id="rId792" display="FL1-M-HS"/>
+    <hyperlink ref="A435" r:id="rId793" display="760255037"/>
+    <hyperlink ref="C435" r:id="rId794" display="Variant of WMFE"/>
+    <hyperlink ref="A436" r:id="rId795" display="760249279"/>
+    <hyperlink ref="C436" r:id="rId796" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A437" r:id="rId797" display="760249281"/>
+    <hyperlink ref="C437" r:id="rId798" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A438" r:id="rId799" display="RDT-SM12K00D03090"/>
+    <hyperlink ref="C438" r:id="rId800" display="Variant of RDT"/>
+    <hyperlink ref="A439" r:id="rId801" display="RDT-SM12K00D06190"/>
+    <hyperlink ref="C439" r:id="rId802" display="Variant of RDT"/>
+    <hyperlink ref="A440" r:id="rId803" display="RDT-SM12K00D0309A"/>
+    <hyperlink ref="C440" r:id="rId804" display="Variant of RDT"/>
+    <hyperlink ref="A441" r:id="rId805" display="RDT-SM12K00D0619A"/>
+    <hyperlink ref="C441" r:id="rId806" display="Variant of RDT"/>
+    <hyperlink ref="A442" r:id="rId807" display="RDT-SM12K00D0929A"/>
+    <hyperlink ref="C442" r:id="rId808" display="Variant of RDT"/>
+    <hyperlink ref="A443" r:id="rId809" display="FDC-L2JUSX20101040"/>
+    <hyperlink ref="C443" r:id="rId810" display="Variant of FDC"/>
+    <hyperlink ref="A444" r:id="rId811" display="FDT-AN212NXB000A"/>
+    <hyperlink ref="C444" r:id="rId812" display="Variant of IFDT"/>
+    <hyperlink ref="A445" r:id="rId813" display="FDT-BN224NXB000A"/>
+    <hyperlink ref="C445" r:id="rId814" display="Variant of IFDT"/>
+    <hyperlink ref="A446" r:id="rId815" display="FDT-BN212NXB000A"/>
+    <hyperlink ref="C446" r:id="rId816" display="Variant of IFDT"/>
+    <hyperlink ref="A447" r:id="rId817" display="FL1-G7/01GC1-122"/>
+    <hyperlink ref="C447" r:id="rId818" display="Variant of FL1"/>
+    <hyperlink ref="A448" r:id="rId819" display="FL1-G7/01GC1-305"/>
+    <hyperlink ref="C448" r:id="rId820" display="Variant of FL1"/>
+    <hyperlink ref="A449" r:id="rId821" display="FL1-G7/01NA1-061"/>
+    <hyperlink ref="C449" r:id="rId822" display="Variant of FL1"/>
+    <hyperlink ref="A450" r:id="rId823" display="FL1-G7/01NA1-092"/>
+    <hyperlink ref="C450" r:id="rId824" display="Variant of FL1"/>
+    <hyperlink ref="A451" r:id="rId825" display="FL1-G7/01NA1-153"/>
+    <hyperlink ref="C451" r:id="rId826" display="Variant of FL1"/>
+    <hyperlink ref="A452" r:id="rId827" display="FL1-G7/01NA1-168"/>
+    <hyperlink ref="C452" r:id="rId828" display="Variant of FL1"/>
+    <hyperlink ref="A453" r:id="rId829" display="FL1-H7/02HD1-016"/>
+    <hyperlink ref="C453" r:id="rId830" display="Variant of FL1"/>
+    <hyperlink ref="A454" r:id="rId831" display="FL1-H7/02HD1-092"/>
+    <hyperlink ref="C454" r:id="rId832" display="Variant of FL1"/>
+    <hyperlink ref="A455" r:id="rId833" display="FL1-P"/>
+    <hyperlink ref="C455" r:id="rId834" display="Variant of FL1"/>
+    <hyperlink ref="A456" r:id="rId835" display="760252426"/>
+    <hyperlink ref="C456" r:id="rId836" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A457" r:id="rId837" display="760252497"/>
+    <hyperlink ref="C457" r:id="rId838" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A458" r:id="rId839" display="760252500"/>
+    <hyperlink ref="C458" r:id="rId840" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A459" r:id="rId841" display="FSB-SBJ23200C00000"/>
+    <hyperlink ref="C459" r:id="rId842" display="Variant of FSB"/>
+    <hyperlink ref="A460" r:id="rId843" display="760251123"/>
+    <hyperlink ref="C460" r:id="rId844" display="Variant of OWB"/>
+    <hyperlink ref="A461" r:id="rId845" display="760249280"/>
+    <hyperlink ref="C461" r:id="rId846" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A462" r:id="rId847" display="760248906"/>
+    <hyperlink ref="C462" r:id="rId848" display="Variant of WB2"/>
+    <hyperlink ref="A463" r:id="rId849" display="760248901"/>
+    <hyperlink ref="C463" r:id="rId850" display="Variant of WB2"/>
+    <hyperlink ref="A464" r:id="rId851" display="760248905"/>
+    <hyperlink ref="C464" r:id="rId852" display="Variant of WB2"/>
+    <hyperlink ref="A465" r:id="rId853" display="760248903"/>
+    <hyperlink ref="C465" r:id="rId854" display="Variant of WB2"/>
+    <hyperlink ref="A466" r:id="rId855" display="760248907"/>
+    <hyperlink ref="C466" r:id="rId856" display="Variant of WB2"/>
+    <hyperlink ref="A467" r:id="rId857" display="760248900"/>
+    <hyperlink ref="C467" r:id="rId858" display="Variant of WB2"/>
+    <hyperlink ref="A468" r:id="rId859" display="760248904"/>
+    <hyperlink ref="C468" r:id="rId860" display="Variant of WB2"/>
+    <hyperlink ref="A469" r:id="rId861" display="760250531"/>
+    <hyperlink ref="C469" r:id="rId862" display="Variant of HTB2"/>
+    <hyperlink ref="A470" r:id="rId863" display="WSC-SB021210"/>
+    <hyperlink ref="C470" r:id="rId864" display="Variant of WSC"/>
+    <hyperlink ref="A471" r:id="rId865" display="WSC-SH024810"/>
+    <hyperlink ref="C471" r:id="rId866" display="Variant of WSC"/>
+    <hyperlink ref="A472" r:id="rId867" display="WSC-SH034810"/>
+    <hyperlink ref="C472" r:id="rId868" display="Variant of WSC"/>
+    <hyperlink ref="A473" r:id="rId869" display="CU0593-000"/>
+    <hyperlink ref="A474" r:id="rId870" display="FAT-AERIAL"/>
+    <hyperlink ref="A475" r:id="rId871" display="760248341"/>
+    <hyperlink ref="C475" r:id="rId872" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A476" r:id="rId873" display="CZ1725-002"/>
+    <hyperlink ref="C476" r:id="rId874" display="Variant of IFDB"/>
+    <hyperlink ref="A477" r:id="rId875" display="760245364"/>
+    <hyperlink ref="C477" r:id="rId876" display="Variant of RDT"/>
+    <hyperlink ref="A478" r:id="rId877" display="760234769"/>
+    <hyperlink ref="C478" r:id="rId878" display="Variant of IFDB"/>
+    <hyperlink ref="A479" r:id="rId879" display="760235499"/>
+    <hyperlink ref="C479" r:id="rId880" display="Variant of IFDB"/>
+    <hyperlink ref="A480" r:id="rId881" display="760235250"/>
+    <hyperlink ref="C480" r:id="rId882" display="Variant of COWO"/>
+    <hyperlink ref="A481" r:id="rId883" display="760248902"/>
+    <hyperlink ref="C481" r:id="rId884" display="Variant of WB2"/>
+    <hyperlink ref="A482" r:id="rId885" display="EG5575-001"/>
+    <hyperlink ref="C482" r:id="rId886" display="Variant of OWB"/>
+    <hyperlink ref="A483" r:id="rId887" display="EG8549-002"/>
+    <hyperlink ref="C483" r:id="rId888" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A484" r:id="rId889" display="EG9855-000"/>
+    <hyperlink ref="C484" r:id="rId890" display="Variant of BUDI-S"/>
+    <hyperlink ref="A485" r:id="rId891" display="EH0402-000"/>
+    <hyperlink ref="C485" r:id="rId892" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A486" r:id="rId893" display="EH0702-000"/>
+    <hyperlink ref="C486" r:id="rId894" display="Variant of COWO"/>
+    <hyperlink ref="A487" r:id="rId895" display="EH1821-000"/>
+    <hyperlink ref="C487" r:id="rId896" display="Variant of BUDI-M"/>
+    <hyperlink ref="A488" r:id="rId897" display="EK3661-001"/>
+    <hyperlink ref="C488" r:id="rId898" display="Variant of RFP"/>
+    <hyperlink ref="A489" r:id="rId899" display="760235991"/>
+    <hyperlink ref="A490" r:id="rId900" display="760235624"/>
+    <hyperlink ref="C490" r:id="rId901" display="Variant of EFDT"/>
+    <hyperlink ref="A491" r:id="rId902" display="760236930"/>
+    <hyperlink ref="A492" r:id="rId903" display="760237239"/>
+    <hyperlink ref="C492" r:id="rId904" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A493" r:id="rId905" display="760237241"/>
+    <hyperlink ref="C493" r:id="rId906" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A494" r:id="rId907" display="760237456"/>
+    <hyperlink ref="A495" r:id="rId908" display="760237400"/>
+    <hyperlink ref="A496" r:id="rId909" display="760172288"/>
+    <hyperlink ref="A497" r:id="rId910" display="760183715"/>
+    <hyperlink ref="A498" r:id="rId911" display="760193250"/>
+    <hyperlink ref="A499" r:id="rId912" display="760136895"/>
+    <hyperlink ref="A500" r:id="rId913" display="CY4133-000"/>
+    <hyperlink ref="A501" r:id="rId914" display="CY4134-000"/>
+    <hyperlink ref="A502" r:id="rId915" display="WSC-SB022410"/>
+    <hyperlink ref="C502" r:id="rId916" display="Variant of WSC"/>
+    <hyperlink ref="A503" r:id="rId917" display="WSC-SH021210"/>
+    <hyperlink ref="C503" r:id="rId918" display="Variant of WSC"/>
+    <hyperlink ref="A504" r:id="rId919" display="BUDI-R24JC3059A"/>
+    <hyperlink ref="C504" r:id="rId920" display="Variant of BUDI-R"/>
+    <hyperlink ref="A505" r:id="rId921" display="RDT-SM12N00P15291"/>
+    <hyperlink ref="C505" r:id="rId922" display="Variant of RDT"/>
+    <hyperlink ref="A506" r:id="rId923" display="FDT-BJ224NXB000A"/>
+    <hyperlink ref="C506" r:id="rId924" display="Variant of IFDT"/>
+    <hyperlink ref="A507" r:id="rId925" display="FDT-BN206NXB000A"/>
+    <hyperlink ref="C507" r:id="rId926" display="Variant of IFDT"/>
+    <hyperlink ref="A508" r:id="rId927" display="FL1-ACC001"/>
+    <hyperlink ref="A509" r:id="rId928" display="FL1-G7/01GC1-061"/>
+    <hyperlink ref="C509" r:id="rId929" display="Variant of FL1"/>
+    <hyperlink ref="A510" r:id="rId930" display="FL1-G7/01NA1-031"/>
+    <hyperlink ref="C510" r:id="rId931" display="Variant of FL1"/>
+    <hyperlink ref="A511" r:id="rId932" display="FL1-H7/02HD1-183"/>
+    <hyperlink ref="C511" r:id="rId933" display="Variant of FL1"/>
+    <hyperlink ref="A512" r:id="rId934" display="FL1-H7/02HD1-305"/>
+    <hyperlink ref="C512" r:id="rId935" display="Variant of FL1"/>
+    <hyperlink ref="A513" r:id="rId936" display="FL1-H4777NNN-0000N"/>
+    <hyperlink ref="C513" r:id="rId937" display="Variant of FL1"/>
+    <hyperlink ref="A514" r:id="rId938" display="760252496"/>
+    <hyperlink ref="A515" r:id="rId939" display="760252504"/>
+    <hyperlink ref="A516" r:id="rId940" display="760252502"/>
+    <hyperlink ref="C516" r:id="rId941" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A517" r:id="rId942" display="760252503"/>
+    <hyperlink ref="C517" r:id="rId943" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A518" r:id="rId944" display="760252498"/>
+    <hyperlink ref="C518" r:id="rId945" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A519" r:id="rId946" display="760252501"/>
+    <hyperlink ref="C519" r:id="rId947" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A520" r:id="rId948" display="760252499"/>
+    <hyperlink ref="C520" r:id="rId949" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A521" r:id="rId950" display="FL1-P47777NN-0000C"/>
+    <hyperlink ref="C521" r:id="rId951" display="Variant of FL1"/>
+    <hyperlink ref="A522" r:id="rId952" display="FL1-P37777N2-0000C"/>
+    <hyperlink ref="C522" r:id="rId953" display="Variant of FL1"/>
+    <hyperlink ref="A523" r:id="rId954" display="FSB-SHJ21200C00000"/>
+    <hyperlink ref="C523" r:id="rId955" display="Variant of FSB"/>
+    <hyperlink ref="A524" r:id="rId956" display="760242272"/>
+    <hyperlink ref="C524" r:id="rId957" display="Variant of IFDB"/>
+    <hyperlink ref="A525" r:id="rId958" display="760242273"/>
+    <hyperlink ref="C525" r:id="rId959" display="Variant of IFDB"/>
+    <hyperlink ref="A526" r:id="rId960" display="CR8316-000"/>
+    <hyperlink ref="A527" r:id="rId961" display="CS0815-000"/>
+    <hyperlink ref="A528" r:id="rId962" display="CS2130-000"/>
+    <hyperlink ref="C528" r:id="rId963" display="Variant of BUDI-S"/>
+    <hyperlink ref="A529" r:id="rId964" display="CS1390-000"/>
+    <hyperlink ref="A530" r:id="rId965" display="CS5059-000"/>
+    <hyperlink ref="A531" r:id="rId966" display="CS5615-000"/>
+    <hyperlink ref="C531" r:id="rId967" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A532" r:id="rId968" display="CS3620-000"/>
+    <hyperlink ref="A533" r:id="rId969" display="CS6975-000"/>
+    <hyperlink ref="C533" r:id="rId970" display="Variant of BUDI-M"/>
+    <hyperlink ref="A534" r:id="rId971" display="CS6977-000"/>
+    <hyperlink ref="A535" r:id="rId972" display="CS8151-000"/>
+    <hyperlink ref="A536" r:id="rId973" display="CS6978-000"/>
+    <hyperlink ref="A537" r:id="rId974" display="CS6267-000"/>
+    <hyperlink ref="C537" r:id="rId975" display="Variant of BUDI-S"/>
+    <hyperlink ref="A538" r:id="rId976" display="CS6979-000"/>
+    <hyperlink ref="A539" r:id="rId977" display="CU1193-000"/>
+    <hyperlink ref="C539" r:id="rId978" display="Variant of BUDI-M"/>
+    <hyperlink ref="A540" r:id="rId979" display="CU7248-000"/>
+    <hyperlink ref="C540" r:id="rId980" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A541" r:id="rId981" display="CV7576-000"/>
+    <hyperlink ref="C541" r:id="rId982" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A542" r:id="rId983" display="CV5880-001"/>
+    <hyperlink ref="C542" r:id="rId984" display="Variant of RFP"/>
+    <hyperlink ref="A543" r:id="rId985" display="9701168/00"/>
+    <hyperlink ref="A544" r:id="rId986" display="CK7501-000"/>
+    <hyperlink ref="C544" r:id="rId987" display="Variant of IFDB"/>
+    <hyperlink ref="A545" r:id="rId988" display="CK6491-000"/>
+    <hyperlink ref="C545" r:id="rId989" display="Variant of IFDB"/>
+    <hyperlink ref="A546" r:id="rId990" display="CK8650-000"/>
+    <hyperlink ref="C546" r:id="rId991" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A547" r:id="rId992" display="CK9101-000"/>
+    <hyperlink ref="C547" r:id="rId993" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A548" r:id="rId994" display="760245234"/>
+    <hyperlink ref="A549" r:id="rId995" display="760243195"/>
+    <hyperlink ref="A550" r:id="rId996" display="BUDI-SAJ32SA-MV"/>
+    <hyperlink ref="A551" r:id="rId997" display="760245057"/>
+    <hyperlink ref="C551" r:id="rId998" display="Variant of BUDI-M"/>
+    <hyperlink ref="A552" r:id="rId999" display="760245059"/>
+    <hyperlink ref="C552" r:id="rId1000" display="Variant of BUDI-M"/>
+    <hyperlink ref="A553" r:id="rId1001" display="760245062"/>
+    <hyperlink ref="C553" r:id="rId1002" display="Variant of BUDI-M"/>
+    <hyperlink ref="A554" r:id="rId1003" display="RDT-SM12J00P06192"/>
+    <hyperlink ref="C554" r:id="rId1004" display="Variant of RDT"/>
+    <hyperlink ref="A555" r:id="rId1005" display="760251122"/>
+    <hyperlink ref="C555" r:id="rId1006" display="Variant of OWB"/>
+    <hyperlink ref="A556" r:id="rId1007" display="FL1-J3777772-1100N"/>
+    <hyperlink ref="C556" r:id="rId1008" display="Variant of FL1"/>
+    <hyperlink ref="A557" r:id="rId1009" display="FL1-J38888N2-1210N"/>
+    <hyperlink ref="C557" r:id="rId1010" display="Variant of FL1"/>
+    <hyperlink ref="A558" r:id="rId1011" display="FL1-J3JJJJJ2-1111N"/>
+    <hyperlink ref="C558" r:id="rId1012" display="Variant of FL1"/>
+    <hyperlink ref="A559" r:id="rId1013" display="FL1-H9777NN9-1000C"/>
+    <hyperlink ref="C559" r:id="rId1014" display="Variant of FL1"/>
+    <hyperlink ref="A560" r:id="rId1015" display="FL1-J3777772-2222A"/>
+    <hyperlink ref="C560" r:id="rId1016" display="Variant of FL1"/>
+    <hyperlink ref="A561" r:id="rId1017" display="FL1-J6777772-2222D"/>
+    <hyperlink ref="C561" r:id="rId1018" display="Variant of FL1"/>
+    <hyperlink ref="A562" r:id="rId1019" display="EM3000-002"/>
+    <hyperlink ref="C562" r:id="rId1020" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A563" r:id="rId1021" display="CX7872-000"/>
+    <hyperlink ref="A564" r:id="rId1022" display="CY1074-000"/>
+    <hyperlink ref="A565" r:id="rId1023" display="CY3562-000"/>
+    <hyperlink ref="C565" r:id="rId1024" display="Variant of BUDI-S"/>
+    <hyperlink ref="A566" r:id="rId1025" display="CY6955-000"/>
+    <hyperlink ref="A567" r:id="rId1026" display="CY9941-000"/>
+    <hyperlink ref="C567" r:id="rId1027" display="Variant of COWO"/>
+    <hyperlink ref="A568" r:id="rId1028" display="CY8504-000"/>
+    <hyperlink ref="A569" r:id="rId1029" display="CZ0842-000"/>
+    <hyperlink ref="C569" r:id="rId1030" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A570" r:id="rId1031" display="CZ3751-000"/>
+    <hyperlink ref="A571" r:id="rId1032" display="CZ3753-000"/>
+    <hyperlink ref="A572" r:id="rId1033" display="CZ3754-000"/>
+    <hyperlink ref="A573" r:id="rId1034" display="CZ3412-000"/>
+    <hyperlink ref="C573" r:id="rId1035" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A574" r:id="rId1036" display="CZ3625-000"/>
+    <hyperlink ref="C574" r:id="rId1037" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A575" r:id="rId1038" display="CZ3745-000"/>
+    <hyperlink ref="A576" r:id="rId1039" display="CZ3748-000"/>
+    <hyperlink ref="A577" r:id="rId1040" display="CZ3749-000"/>
+    <hyperlink ref="A578" r:id="rId1041" display="CZ9129-000"/>
+    <hyperlink ref="C578" r:id="rId1042" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A579" r:id="rId1043" display="CV4995-000"/>
+    <hyperlink ref="C579" r:id="rId1044" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A580" r:id="rId1045" display="CV6732-000"/>
+    <hyperlink ref="C580" r:id="rId1046" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A581" r:id="rId1047" display="CV6736-000"/>
+    <hyperlink ref="C581" r:id="rId1048" display="Variant of BUDI-S"/>
+    <hyperlink ref="A582" r:id="rId1049" display="CW2640-000"/>
+    <hyperlink ref="C582" r:id="rId1050" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A583" r:id="rId1051" display="CW3858-000"/>
+    <hyperlink ref="C583" r:id="rId1052" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A584" r:id="rId1053" display="CW5249-000"/>
+    <hyperlink ref="C584" r:id="rId1054" display="Variant of COWO"/>
+    <hyperlink ref="A585" r:id="rId1055" display="CW7056-000"/>
+    <hyperlink ref="A586" r:id="rId1056" display="CW7057-000"/>
+    <hyperlink ref="A587" r:id="rId1057" display="CW7861-000"/>
+    <hyperlink ref="C587" r:id="rId1058" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A588" r:id="rId1059" display="CW7892-000"/>
+    <hyperlink ref="C588" r:id="rId1060" display="Variant of BUDI-S"/>
+    <hyperlink ref="A589" r:id="rId1061" display="CX0192-000"/>
+    <hyperlink ref="C589" r:id="rId1062" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A590" r:id="rId1063" display="CZ8124-000"/>
+    <hyperlink ref="C590" r:id="rId1064" display="Variant of RFP"/>
+    <hyperlink ref="A591" r:id="rId1065" display="CZ8125-000"/>
+    <hyperlink ref="C591" r:id="rId1066" display="Variant of RFP"/>
+    <hyperlink ref="A592" r:id="rId1067" display="CZ9348-000"/>
+    <hyperlink ref="C592" r:id="rId1068" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A593" r:id="rId1069" display="CZ8127-000"/>
+    <hyperlink ref="C593" r:id="rId1070" display="Variant of RFP"/>
+    <hyperlink ref="A594" r:id="rId1071" display="EF3711-000"/>
+    <hyperlink ref="C594" r:id="rId1072" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A595" r:id="rId1073" display="EF7078-005"/>
+    <hyperlink ref="C595" r:id="rId1074" display="Variant of EFDT"/>
+    <hyperlink ref="A596" r:id="rId1075" display="EF8525-000"/>
+    <hyperlink ref="C596" r:id="rId1076" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A597" r:id="rId1077" display="FDT-AJ012NXV7000"/>
+    <hyperlink ref="C597" r:id="rId1078" display="Variant of IFDT"/>
+    <hyperlink ref="A598" r:id="rId1079" display="FDT-AJ012NXF5000"/>
+    <hyperlink ref="C598" r:id="rId1080" display="Variant of IFDT"/>
+    <hyperlink ref="A599" r:id="rId1081" display="FDT-AJ012NXV1500"/>
+    <hyperlink ref="C599" r:id="rId1082" display="Variant of IFDT"/>
+    <hyperlink ref="A600" r:id="rId1083" display="FDT-AJ012NXV2000"/>
+    <hyperlink ref="C600" r:id="rId1084" display="Variant of IFDT"/>
+    <hyperlink ref="A601" r:id="rId1085" display="FDT-AJ012NXT1000"/>
+    <hyperlink ref="C601" r:id="rId1086" display="Variant of IFDT"/>
+    <hyperlink ref="A602" r:id="rId1087" display="FDT-AL212NXB0000"/>
+    <hyperlink ref="C602" r:id="rId1088" display="Variant of IFDT"/>
+    <hyperlink ref="A603" r:id="rId1089" display="FDT-BN024NXF100A"/>
+    <hyperlink ref="C603" r:id="rId1090" display="Variant of IFDT"/>
+    <hyperlink ref="A604" r:id="rId1091" display="FDT-AN012NXT6000"/>
+    <hyperlink ref="C604" r:id="rId1092" display="Variant of IFDT"/>
+    <hyperlink ref="A605" r:id="rId1093" display="FDT-BJ024NXT4000"/>
+    <hyperlink ref="C605" r:id="rId1094" display="Variant of IFDT"/>
+    <hyperlink ref="A606" r:id="rId1095" display="FDT-BJ024NXV6000"/>
+    <hyperlink ref="C606" r:id="rId1096" display="Variant of IFDT"/>
+    <hyperlink ref="A607" r:id="rId1097" display="FDT-BN024NXF500A"/>
+    <hyperlink ref="C607" r:id="rId1098" display="Variant of IFDT"/>
+    <hyperlink ref="A608" r:id="rId1099" display="FDT-AN012NXT9500"/>
+    <hyperlink ref="C608" r:id="rId1100" display="Variant of IFDT"/>
+    <hyperlink ref="A609" r:id="rId1101" display="FDT-AJ012NXT2500"/>
+    <hyperlink ref="C609" r:id="rId1102" display="Variant of IFDT"/>
+    <hyperlink ref="A610" r:id="rId1103" display="FDT-BJ024NXV6500"/>
+    <hyperlink ref="C610" r:id="rId1104" display="Variant of IFDT"/>
+    <hyperlink ref="A611" r:id="rId1105" display="FDT-AJ012NXV3500"/>
+    <hyperlink ref="C611" r:id="rId1106" display="Variant of IFDT"/>
+    <hyperlink ref="A612" r:id="rId1107" display="FDT-BN024NXF50A"/>
+    <hyperlink ref="C612" r:id="rId1108" display="Variant of IFDT"/>
+    <hyperlink ref="A613" r:id="rId1109" display="FDT-AN212NXB0000"/>
+    <hyperlink ref="C613" r:id="rId1110" display="Variant of IFDT"/>
+    <hyperlink ref="A614" r:id="rId1111" display="FDT-BJ024NXT1000"/>
+    <hyperlink ref="C614" r:id="rId1112" display="Variant of IFDT"/>
+    <hyperlink ref="A615" r:id="rId1113" display="FDT-AJ012NXV4000"/>
+    <hyperlink ref="C615" r:id="rId1114" display="Variant of IFDT"/>
+    <hyperlink ref="A616" r:id="rId1115" display="FDT-BJ024NXV1500"/>
+    <hyperlink ref="C616" r:id="rId1116" display="Variant of IFDT"/>
+    <hyperlink ref="A617" r:id="rId1117" display="FDT-CJ048NXR0500"/>
+    <hyperlink ref="C617" r:id="rId1118" display="Variant of IFDT"/>
+    <hyperlink ref="A618" r:id="rId1119" display="FDT-BJ024NXT2000"/>
+    <hyperlink ref="C618" r:id="rId1120" display="Variant of IFDT"/>
+    <hyperlink ref="A619" r:id="rId1121" display="FDT-CJ048NXT6000"/>
+    <hyperlink ref="C619" r:id="rId1122" display="Variant of IFDT"/>
+    <hyperlink ref="A620" r:id="rId1123" display="FDT-BJ024NXV2000"/>
+    <hyperlink ref="C620" r:id="rId1124" display="Variant of IFDT"/>
+    <hyperlink ref="A621" r:id="rId1125" display="FDT-CJ048NXR1000"/>
+    <hyperlink ref="C621" r:id="rId1126" display="Variant of IFDT"/>
+    <hyperlink ref="A622" r:id="rId1127" display="FDT-BJ024NXT2500"/>
+    <hyperlink ref="C622" r:id="rId1128" display="Variant of IFDT"/>
+    <hyperlink ref="A623" r:id="rId1129" display="FDT-CJ048NXT7000"/>
+    <hyperlink ref="C623" r:id="rId1130" display="Variant of IFDT"/>
+    <hyperlink ref="A624" r:id="rId1131" display="FDT-AJ012NXV6000"/>
+    <hyperlink ref="C624" r:id="rId1132" display="Variant of IFDT"/>
+    <hyperlink ref="A625" r:id="rId1133" display="FDT-AJ012NXT6000"/>
+    <hyperlink ref="C625" r:id="rId1134" display="Variant of IFDT"/>
+    <hyperlink ref="A626" r:id="rId1135" display="FDT-BJ224NXB0000"/>
+    <hyperlink ref="C626" r:id="rId1136" display="Variant of IFDT"/>
+    <hyperlink ref="A627" r:id="rId1137" display="FDT-BJ024NXV2500"/>
+    <hyperlink ref="C627" r:id="rId1138" display="Variant of IFDT"/>
+    <hyperlink ref="A628" r:id="rId1139" display="FDT-CJ048NXR1500"/>
+    <hyperlink ref="C628" r:id="rId1140" display="Variant of IFDT"/>
+    <hyperlink ref="A629" r:id="rId1141" display="FDT-AJ012NXV0500"/>
+    <hyperlink ref="C629" r:id="rId1142" display="Variant of IFDT"/>
+    <hyperlink ref="A630" r:id="rId1143" display="FDT-BK224NXB0000"/>
+    <hyperlink ref="C630" r:id="rId1144" display="Variant of IFDT"/>
+    <hyperlink ref="A631" r:id="rId1145" display="FDT-CJ048NXR6000"/>
+    <hyperlink ref="C631" r:id="rId1146" display="Variant of IFDT"/>
+    <hyperlink ref="A632" r:id="rId1147" display="FDT-BJ024NXV3000"/>
+    <hyperlink ref="C632" r:id="rId1148" display="Variant of IFDT"/>
+    <hyperlink ref="A633" r:id="rId1149" display="FDT-DJ072NXV2000"/>
+    <hyperlink ref="C633" r:id="rId1150" display="Variant of IFDT"/>
+    <hyperlink ref="A634" r:id="rId1151" display="FDT-BL224NXB0000"/>
+    <hyperlink ref="C634" r:id="rId1152" display="Variant of IFDT"/>
+    <hyperlink ref="A635" r:id="rId1153" display="FDT-CJ048NXR2500"/>
+    <hyperlink ref="C635" r:id="rId1154" display="Variant of IFDT"/>
+    <hyperlink ref="A636" r:id="rId1155" display="FDT-BJ024NXV3500"/>
+    <hyperlink ref="C636" r:id="rId1156" display="Variant of IFDT"/>
+    <hyperlink ref="A637" r:id="rId1157" display="FDT-CJ048NXV1500"/>
+    <hyperlink ref="C637" r:id="rId1158" display="Variant of IFDT"/>
+    <hyperlink ref="A638" r:id="rId1159" display="FDT-CJ048NXR3000"/>
+    <hyperlink ref="C638" r:id="rId1160" display="Variant of IFDT"/>
+    <hyperlink ref="A639" r:id="rId1161" display="FDT-DJ072NXV5500"/>
+    <hyperlink ref="C639" r:id="rId1162" display="Variant of IFDT"/>
+    <hyperlink ref="A640" r:id="rId1163" display="FDT-CJ048NXV6500"/>
+    <hyperlink ref="C640" r:id="rId1164" display="Variant of IFDT"/>
+    <hyperlink ref="A641" r:id="rId1165" display="FDT-CJ048NXT1000"/>
+    <hyperlink ref="C641" r:id="rId1166" display="Variant of IFDT"/>
+    <hyperlink ref="A642" r:id="rId1167" display="FDT-BJ024NXV4000"/>
+    <hyperlink ref="C642" r:id="rId1168" display="Variant of IFDT"/>
+    <hyperlink ref="A643" r:id="rId1169" display="FDT-CJ048NXV2500"/>
+    <hyperlink ref="C643" r:id="rId1170" display="Variant of IFDT"/>
+    <hyperlink ref="A644" r:id="rId1171" display="FDT-DJ072NXV6500"/>
+    <hyperlink ref="C644" r:id="rId1172" display="Variant of IFDT"/>
+    <hyperlink ref="A645" r:id="rId1173" display="FDT-CJ248NXB0000"/>
+    <hyperlink ref="C645" r:id="rId1174" display="Variant of IFDT"/>
+    <hyperlink ref="A646" r:id="rId1175" display="FDT-DJ272NXB0000"/>
+    <hyperlink ref="C646" r:id="rId1176" display="Variant of IFDT"/>
+    <hyperlink ref="A647" r:id="rId1177" display="FDT-CJ048NXT3000"/>
+    <hyperlink ref="C647" r:id="rId1178" display="Variant of IFDT"/>
+    <hyperlink ref="A648" r:id="rId1179" display="FDT-CK048NXV0250"/>
+    <hyperlink ref="C648" r:id="rId1180" display="Variant of IFDT"/>
+    <hyperlink ref="A649" r:id="rId1181" display="FDT-DN272NXB0000"/>
+    <hyperlink ref="C649" r:id="rId1182" display="Variant of IFDT"/>
+    <hyperlink ref="A650" r:id="rId1183" display="FDT-CJ048NXT4000"/>
+    <hyperlink ref="C650" r:id="rId1184" display="Variant of IFDT"/>
+    <hyperlink ref="A651" r:id="rId1185" display="FDT-CK248NXB0000"/>
+    <hyperlink ref="C651" r:id="rId1186" display="Variant of IFDT"/>
+    <hyperlink ref="A652" r:id="rId1187" display="FDT-EJ096NXV1000"/>
+    <hyperlink ref="C652" r:id="rId1188" display="Variant of IFDT"/>
+    <hyperlink ref="A653" r:id="rId1189" display="FDT-CJ048NXV4000"/>
+    <hyperlink ref="C653" r:id="rId1190" display="Variant of IFDT"/>
+    <hyperlink ref="A654" r:id="rId1191" display="FDT-EJ096NXV3000"/>
+    <hyperlink ref="C654" r:id="rId1192" display="Variant of IFDT"/>
+    <hyperlink ref="A655" r:id="rId1193" display="FL1-6P6BC003"/>
+    <hyperlink ref="A656" r:id="rId1194" display="FL1-G177NNN2-1100N"/>
+    <hyperlink ref="C656" r:id="rId1195" display="Variant of FL1"/>
+    <hyperlink ref="A657" r:id="rId1196" display="FL1-G377NNN2-1100N"/>
+    <hyperlink ref="C657" r:id="rId1197" display="Variant of FL1"/>
+    <hyperlink ref="A658" r:id="rId1198" display="FL1-6P8SC003"/>
+    <hyperlink ref="A659" r:id="rId1199" display="FL1-G38NNNN2-1000N"/>
+    <hyperlink ref="C659" r:id="rId1200" display="Variant of FL1"/>
+    <hyperlink ref="A660" r:id="rId1201" display="FL1-G377NNN1-1100N"/>
+    <hyperlink ref="C660" r:id="rId1202" display="Variant of FL1"/>
+    <hyperlink ref="A661" r:id="rId1203" display="FL1-6P2SC003"/>
+    <hyperlink ref="A662" r:id="rId1204" display="FL1-G377NNN2-1110N"/>
+    <hyperlink ref="C662" r:id="rId1205" display="Variant of FL1"/>
+    <hyperlink ref="A663" r:id="rId1206" display="FL1-6P2SC003.5"/>
+    <hyperlink ref="A664" r:id="rId1207" display="FL1-G377NNN2-1111C"/>
+    <hyperlink ref="C664" r:id="rId1208" display="Variant of FL1"/>
+    <hyperlink ref="A665" r:id="rId1209" display="FL1-H3777NN1-1100A"/>
+    <hyperlink ref="C665" r:id="rId1210" display="Variant of FL1"/>
+    <hyperlink ref="A666" r:id="rId1211" display="FL1-G7/01GC1-229"/>
+    <hyperlink ref="C666" r:id="rId1212" display="Variant of FL1"/>
+    <hyperlink ref="A667" r:id="rId1213" display="FL1-G377NNN2-1000C"/>
+    <hyperlink ref="C667" r:id="rId1214" display="Variant of FL1"/>
+    <hyperlink ref="A668" r:id="rId1215" display="FL1-6PJSC003"/>
+    <hyperlink ref="A669" r:id="rId1216" display="FL1-H"/>
+    <hyperlink ref="C669" r:id="rId1217" display="Variant of FL1"/>
+    <hyperlink ref="A670" r:id="rId1218" display="FL1-H3777NN2-2220N"/>
+    <hyperlink ref="C670" r:id="rId1219" display="Variant of FL1"/>
+    <hyperlink ref="A671" r:id="rId1220" display="FL1-G377NNN2-1000N"/>
+    <hyperlink ref="C671" r:id="rId1221" display="Variant of FL1"/>
+    <hyperlink ref="A672" r:id="rId1222" display="FL1-G488NNN2-1101N"/>
+    <hyperlink ref="C672" r:id="rId1223" display="Variant of FL1"/>
+    <hyperlink ref="A673" r:id="rId1224" display="FL1-G3JJNNN2-1000N"/>
+    <hyperlink ref="C673" r:id="rId1225" display="Variant of FL1"/>
+    <hyperlink ref="A674" r:id="rId1226" display="FL1-G377NNN2-1001N"/>
+    <hyperlink ref="C674" r:id="rId1227" display="Variant of FL1"/>
+    <hyperlink ref="A675" r:id="rId1228" display="FL1-G3JJNNN2-1100A"/>
+    <hyperlink ref="C675" r:id="rId1229" display="Variant of FL1"/>
+    <hyperlink ref="A676" r:id="rId1230" display="FL1-H177NNN2-1111A"/>
+    <hyperlink ref="C676" r:id="rId1231" display="Variant of FL1"/>
+    <hyperlink ref="A677" r:id="rId1232" display="FL1-G388NNN2-1000N"/>
+    <hyperlink ref="C677" r:id="rId1233" display="Variant of FL1"/>
+    <hyperlink ref="A678" r:id="rId1234" display="FL1-H4777NNN-0400N"/>
+    <hyperlink ref="C678" r:id="rId1235" display="Variant of FL1"/>
+    <hyperlink ref="A679" r:id="rId1236" display="FL1-G3JNNNN2-1100N"/>
+    <hyperlink ref="C679" r:id="rId1237" display="Variant of FL1"/>
+    <hyperlink ref="A680" r:id="rId1238" display="FL1-H6777NNQ-2222D"/>
+    <hyperlink ref="C680" r:id="rId1239" display="Variant of FL1"/>
+    <hyperlink ref="A681" r:id="rId1240" display="FL1-H3777NN2-1100N"/>
+    <hyperlink ref="C681" r:id="rId1241" display="Variant of FL1"/>
+    <hyperlink ref="A682" r:id="rId1242" display="FL1-G377NNN2-1011N"/>
+    <hyperlink ref="C682" r:id="rId1243" display="Variant of FL1"/>
+    <hyperlink ref="A683" r:id="rId1244" display="FL1-H7/02HD1-046"/>
+    <hyperlink ref="C683" r:id="rId1245" display="Variant of FL1"/>
+    <hyperlink ref="A684" r:id="rId1246" display="FL1-G388NNN2-1210N"/>
+    <hyperlink ref="C684" r:id="rId1247" display="Variant of FL1"/>
+    <hyperlink ref="A685" r:id="rId1248" display="FL1-H7/02HD1-153"/>
+    <hyperlink ref="C685" r:id="rId1249" display="Variant of FL1"/>
+    <hyperlink ref="A686" r:id="rId1250" display="FL1-H2JNNNNN-0100N"/>
+    <hyperlink ref="C686" r:id="rId1251" display="Variant of FL1"/>
+    <hyperlink ref="A687" r:id="rId1252" display="FL1-G677NNN2-2222D"/>
+    <hyperlink ref="C687" r:id="rId1253" display="Variant of FL1"/>
+    <hyperlink ref="A688" r:id="rId1254" display="FL1-H4888NNN-1111N"/>
+    <hyperlink ref="C688" r:id="rId1255" display="Variant of FL1"/>
+    <hyperlink ref="A689" r:id="rId1256" display="FL1-H7/02NA1-016"/>
+    <hyperlink ref="C689" r:id="rId1257" display="Variant of FL1"/>
+    <hyperlink ref="A690" r:id="rId1258" display="FL1-H4888NNN-1211C"/>
+    <hyperlink ref="C690" r:id="rId1259" display="Variant of FL1"/>
+    <hyperlink ref="A691" r:id="rId1260" display="FL1-G67NNNN2-1000N"/>
+    <hyperlink ref="C691" r:id="rId1261" display="Variant of FL1"/>
+    <hyperlink ref="A692" r:id="rId1262" display="FD3-MM144J00M0MH0A"/>
+    <hyperlink ref="C692" r:id="rId1263" display="Variant of IFDH"/>
+    <hyperlink ref="A693" r:id="rId1264" display="FD3-MM288J00M0ME0C"/>
+    <hyperlink ref="C693" r:id="rId1265" display="Variant of IFDH"/>
+    <hyperlink ref="A694" r:id="rId1266" display="FD3-MK144J00V00E0B"/>
+    <hyperlink ref="C694" r:id="rId1267" display="Variant of IFDH"/>
+    <hyperlink ref="A695" r:id="rId1268" display="FD3-MM144J00LABCAA"/>
+    <hyperlink ref="C695" r:id="rId1269" display="Variant of IFDH"/>
+    <hyperlink ref="A696" r:id="rId1270" display="FD3-MM216J00V00E0B"/>
+    <hyperlink ref="C696" r:id="rId1271" display="Variant of IFDH"/>
+    <hyperlink ref="A697" r:id="rId1272" display="FD3-MM144J00LBBCAB"/>
+    <hyperlink ref="C697" r:id="rId1273" display="Variant of IFDH"/>
+    <hyperlink ref="A698" r:id="rId1274" display="FD3-MN432J00V00E0C"/>
+    <hyperlink ref="C698" r:id="rId1275" display="Variant of IFDH"/>
+    <hyperlink ref="A699" r:id="rId1276" display="FD3-MM288J2AV00E0B"/>
+    <hyperlink ref="C699" r:id="rId1277" display="Variant of IFDH"/>
+    <hyperlink ref="A700" r:id="rId1278" display="FD3-MM288J00000F0C"/>
+    <hyperlink ref="C700" r:id="rId1279" display="Variant of IFDH"/>
+    <hyperlink ref="A701" r:id="rId1280" display="FD3-MM288J00LABCAA"/>
+    <hyperlink ref="C701" r:id="rId1281" display="Variant of IFDH"/>
+    <hyperlink ref="A702" r:id="rId1282" display="FDC-L27USX20101040"/>
+    <hyperlink ref="C702" r:id="rId1283" display="Variant of FDC"/>
+    <hyperlink ref="A703" r:id="rId1284" display="760259783"/>
+    <hyperlink ref="C703" r:id="rId1285" display="Variant of IFEB"/>
+    <hyperlink ref="A704" r:id="rId1286" display="760259782"/>
+    <hyperlink ref="C704" r:id="rId1287" display="Variant of IFEB"/>
+    <hyperlink ref="A705" r:id="rId1288" display="760259789"/>
+    <hyperlink ref="C705" r:id="rId1289" display="Variant of IFEB"/>
+    <hyperlink ref="A706" r:id="rId1290" display="760259790"/>
+    <hyperlink ref="C706" r:id="rId1291" display="Variant of IFEB"/>
+    <hyperlink ref="A707" r:id="rId1292" display="760259787"/>
+    <hyperlink ref="C707" r:id="rId1293" display="Variant of IFEB"/>
+    <hyperlink ref="A708" r:id="rId1294" display="760259796"/>
+    <hyperlink ref="C708" r:id="rId1295" display="Variant of IFEB"/>
+    <hyperlink ref="A709" r:id="rId1296" display="760259793"/>
+    <hyperlink ref="C709" r:id="rId1297" display="Variant of IFEB"/>
+    <hyperlink ref="A710" r:id="rId1298" display="760259795"/>
+    <hyperlink ref="C710" r:id="rId1299" display="Variant of IFEB"/>
+    <hyperlink ref="A711" r:id="rId1300" display="760259794"/>
+    <hyperlink ref="C711" r:id="rId1301" display="Variant of IFEB"/>
+    <hyperlink ref="A712" r:id="rId1302" display="760259800"/>
+    <hyperlink ref="C712" r:id="rId1303" display="Variant of IFEB"/>
+    <hyperlink ref="A713" r:id="rId1304" display="760259801"/>
+    <hyperlink ref="C713" r:id="rId1305" display="Variant of IFEB"/>
+    <hyperlink ref="A714" r:id="rId1306" display="760261473"/>
+    <hyperlink ref="C714" r:id="rId1307" display="Variant of IFEB"/>
+    <hyperlink ref="A715" r:id="rId1308" display="760260604"/>
+    <hyperlink ref="C715" r:id="rId1309" display="Variant of IFEB"/>
+    <hyperlink ref="A716" r:id="rId1310" display="760261069"/>
+    <hyperlink ref="C716" r:id="rId1311" display="Variant of IFEB"/>
+    <hyperlink ref="A717" r:id="rId1312" display="760260605"/>
+    <hyperlink ref="C717" r:id="rId1313" display="Variant of IFEB"/>
+    <hyperlink ref="A718" r:id="rId1314" display="760261070"/>
+    <hyperlink ref="C718" r:id="rId1315" display="Variant of IFEB"/>
+    <hyperlink ref="A719" r:id="rId1316" display="760261164"/>
+    <hyperlink ref="C719" r:id="rId1317" display="Variant of IFEB"/>
+    <hyperlink ref="A720" r:id="rId1318" display="760261286"/>
+    <hyperlink ref="C720" r:id="rId1319" display="Variant of IFEB"/>
+    <hyperlink ref="A721" r:id="rId1320" display="760262024"/>
+    <hyperlink ref="A722" r:id="rId1321" display="760261201"/>
+    <hyperlink ref="A723" r:id="rId1322" display="760261196"/>
+    <hyperlink ref="A724" r:id="rId1323" display="760261197"/>
+    <hyperlink ref="A725" r:id="rId1324" display="760261198"/>
+    <hyperlink ref="A726" r:id="rId1325" display="760262078"/>
+    <hyperlink ref="A727" r:id="rId1326" display="760260774"/>
+    <hyperlink ref="A728" r:id="rId1327" display="760260775"/>
+    <hyperlink ref="A729" r:id="rId1328" display="CS5114-000"/>
+    <hyperlink ref="A730" r:id="rId1329" display="CS6981-000"/>
+    <hyperlink ref="A731" r:id="rId1330" display="CX2841-000"/>
+    <hyperlink ref="A732" r:id="rId1331" display="760263031"/>
+    <hyperlink ref="C732" r:id="rId1332" display="Variant of IFDB"/>
+    <hyperlink ref="A733" r:id="rId1333" display="1H5935-000-US"/>
+    <hyperlink ref="A734" r:id="rId1334" display="108259458"/>
+    <hyperlink ref="A735" r:id="rId1335" display="108627266"/>
+    <hyperlink ref="A736" r:id="rId1336" display="BUDI-2S"/>
+    <hyperlink ref="A737" r:id="rId1337" display="BUDI-S"/>
+    <hyperlink ref="A738" r:id="rId1338" display="BUDI-M"/>
+    <hyperlink ref="A739" r:id="rId1339" display="HTB3"/>
+    <hyperlink ref="A740" r:id="rId1340" display="DD-FAT"/>
+    <hyperlink ref="A741" r:id="rId1341" display="IFEB"/>
+    <hyperlink ref="A742" r:id="rId1342" display="FLX-ODN-FDC"/>
+    <hyperlink ref="A743" r:id="rId1343" display="FSB-SBJ0320000000A"/>
+    <hyperlink ref="C743" r:id="rId1344" display="Variant of FSB"/>
+    <hyperlink ref="A744" r:id="rId1345" display="FTX-70291251-01"/>
+    <hyperlink ref="C744" r:id="rId1346" display="Variant of COWO"/>
+    <hyperlink ref="A745" r:id="rId1347" display="FTX-70291271-01"/>
+    <hyperlink ref="C745" r:id="rId1348" display="Variant of COWO"/>
+    <hyperlink ref="A746" r:id="rId1349" display="COWO"/>
+    <hyperlink ref="A747" r:id="rId1350" display="EFDT"/>
+    <hyperlink ref="A748" r:id="rId1351" display="IFDH"/>
+    <hyperlink ref="A749" r:id="rId1352" display="IFDT"/>
+    <hyperlink ref="A750" r:id="rId1353" display="HFTP-N0"/>
+    <hyperlink ref="A751" r:id="rId1354" display="OWB"/>
+    <hyperlink ref="A752" r:id="rId1355" display="SFP"/>
+    <hyperlink ref="A753" r:id="rId1356" display="FD3-MP864J00000F0C"/>
+    <hyperlink ref="C753" r:id="rId1357" display="Variant of IFDH"/>
+    <hyperlink ref="A754" r:id="rId1358" display="760245276"/>
+    <hyperlink ref="C754" r:id="rId1359" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A755" r:id="rId1360" display="OFDT"/>
+    <hyperlink ref="A756" r:id="rId1361" display="760248830"/>
+    <hyperlink ref="C756" r:id="rId1362" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A757" r:id="rId1363" display="760257108"/>
+    <hyperlink ref="C757" r:id="rId1364" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A758" r:id="rId1365" display="760258439"/>
+    <hyperlink ref="C758" r:id="rId1366" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A759" r:id="rId1367" display="760258440"/>
+    <hyperlink ref="C759" r:id="rId1368" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A760" r:id="rId1369" display="760258441"/>
+    <hyperlink ref="C760" r:id="rId1370" display="Variant of MDU-TAP"/>
+    <hyperlink ref="A761" r:id="rId1371" display="FD3-MN432J00M0MDAB"/>
+    <hyperlink ref="C761" r:id="rId1372" display="Variant of IFDH"/>
+    <hyperlink ref="A762" r:id="rId1373" display="FD3-MN432J00M0ME0C"/>
+    <hyperlink ref="C762" r:id="rId1374" display="Variant of IFDH"/>
+    <hyperlink ref="A763" r:id="rId1375" display="FD3-MN432J00M0MK0C"/>
+    <hyperlink ref="C763" r:id="rId1376" display="Variant of IFDH"/>
+    <hyperlink ref="A764" r:id="rId1377" display="FD3-MM144J00M0MCBB"/>
+    <hyperlink ref="C764" r:id="rId1378" display="Variant of IFDH"/>
+    <hyperlink ref="A765" r:id="rId1379" display="BUDI-R24JC0919D"/>
+    <hyperlink ref="C765" r:id="rId1380" display="Variant of BUDI-R"/>
+    <hyperlink ref="A766" r:id="rId1381" display="BUDI-R24JC1529D"/>
+    <hyperlink ref="C766" r:id="rId1382" display="Variant of BUDI-R"/>
+    <hyperlink ref="A767" r:id="rId1383" display="BUDI-R24NC0919D"/>
+    <hyperlink ref="C767" r:id="rId1384" display="Variant of BUDI-R"/>
+    <hyperlink ref="A768" r:id="rId1385" display="760260882"/>
+    <hyperlink ref="C768" r:id="rId1386" display="Variant of OWB"/>
+    <hyperlink ref="A769" r:id="rId1387" display="760260216"/>
+    <hyperlink ref="A770" r:id="rId1388" display="760260221"/>
+    <hyperlink ref="A771" r:id="rId1389" display="760260222"/>
+    <hyperlink ref="A772" r:id="rId1390" display="760260223"/>
+    <hyperlink ref="A773" r:id="rId1391" display="CZ2188-000"/>
+    <hyperlink ref="A774" r:id="rId1392" display="CW2715-000"/>
+    <hyperlink ref="A775" r:id="rId1393" display="CZ0929-000"/>
+    <hyperlink ref="A776" r:id="rId1394" display="760260283"/>
+    <hyperlink ref="C776" r:id="rId1395" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A777" r:id="rId1396" display="760260285"/>
+    <hyperlink ref="C777" r:id="rId1397" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A778" r:id="rId1398" display="1687798"/>
+    <hyperlink ref="C778" r:id="rId1399" display="Variant of IFDH"/>
+    <hyperlink ref="A779" r:id="rId1400" display="260103732"/>
+    <hyperlink ref="C779" r:id="rId1401" display="Variant of RFP"/>
+    <hyperlink ref="A780" r:id="rId1402" display="260103729"/>
+    <hyperlink ref="C780" r:id="rId1403" display="Variant of RFP"/>
+    <hyperlink ref="A781" r:id="rId1404" display="1-1154036-7"/>
+    <hyperlink ref="C781" r:id="rId1405" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A782" r:id="rId1406" display="RDT-SJ12J00D30020"/>
+    <hyperlink ref="C782" r:id="rId1407" display="Variant of FDT"/>
+    <hyperlink ref="A783" r:id="rId1408" display="RDT-SJ12J00D3502A"/>
+    <hyperlink ref="C783" r:id="rId1409" display="Variant of FDT"/>
+    <hyperlink ref="A784" r:id="rId1410" display="RDT-SJ12J00D5002A"/>
+    <hyperlink ref="C784" r:id="rId1411" display="Variant of FDT"/>
+    <hyperlink ref="A785" r:id="rId1412" display="RDT-SJ24J2PC10020"/>
+    <hyperlink ref="C785" r:id="rId1413" display="Variant of FDT"/>
+    <hyperlink ref="A786" r:id="rId1414" display="RDT-SJ12J2PD5002A"/>
+    <hyperlink ref="C786" r:id="rId1415" display="Variant of FDT"/>
+    <hyperlink ref="A787" r:id="rId1416" display="RDT-SJ12J00D0502A"/>
+    <hyperlink ref="C787" r:id="rId1417" display="Variant of FDT"/>
+    <hyperlink ref="A788" r:id="rId1418" display="RDT-SJ12J00D10020"/>
+    <hyperlink ref="C788" r:id="rId1419" display="Variant of FDT"/>
+    <hyperlink ref="A789" r:id="rId1420" display="RDT-SJ24J00D1002A"/>
+    <hyperlink ref="C789" r:id="rId1421" display="Variant of FDT"/>
+    <hyperlink ref="A790" r:id="rId1422" display="RDT-SJ12J2PC50020"/>
+    <hyperlink ref="C790" r:id="rId1423" display="Variant of FDT"/>
+    <hyperlink ref="A791" r:id="rId1424" display="RDT-SM04J00D0309A"/>
+    <hyperlink ref="C791" r:id="rId1425" display="Variant of RDT"/>
+    <hyperlink ref="A792" r:id="rId1426" display="RDT-SJ24J00D2002A"/>
+    <hyperlink ref="C792" r:id="rId1427" display="Variant of FDT"/>
+    <hyperlink ref="A793" r:id="rId1428" display="RDT-SM04J00P06190"/>
+    <hyperlink ref="C793" r:id="rId1429" display="Variant of RDT"/>
+    <hyperlink ref="A794" r:id="rId1430" display="RDT-SJ12J2PC80020"/>
+    <hyperlink ref="C794" r:id="rId1431" display="Variant of FDT"/>
+    <hyperlink ref="A795" r:id="rId1432" display="RDT-SJ12J00D2002A"/>
+    <hyperlink ref="C795" r:id="rId1433" display="Variant of FDT"/>
+    <hyperlink ref="A796" r:id="rId1434" display="RDT-SJ24J2PD4002A"/>
+    <hyperlink ref="C796" r:id="rId1435" display="Variant of FDT"/>
+    <hyperlink ref="A797" r:id="rId1436" display="RDT-SM04K00P09293"/>
+    <hyperlink ref="C797" r:id="rId1437" display="Variant of RDT"/>
+    <hyperlink ref="A798" r:id="rId1438" display="RDT-SJ12J00D2502A"/>
+    <hyperlink ref="C798" r:id="rId1439" display="Variant of FDT"/>
+    <hyperlink ref="A799" r:id="rId1440" display="RDT-SJ24J2PC2502A"/>
+    <hyperlink ref="C799" r:id="rId1441" display="Variant of FDT"/>
+    <hyperlink ref="A800" r:id="rId1442" display="RDT-SJ12J2PD2002A"/>
+    <hyperlink ref="C800" r:id="rId1443" display="Variant of FDT"/>
+    <hyperlink ref="A801" r:id="rId1444" display="RDT-SM12J00D04690"/>
+    <hyperlink ref="C801" r:id="rId1445" display="Variant of RDT"/>
+    <hyperlink ref="A802" r:id="rId1446" display="RDT-SM04J00D12290"/>
+    <hyperlink ref="C802" r:id="rId1447" display="Variant of RDT"/>
+    <hyperlink ref="A803" r:id="rId1448" display="RDT-SJ24J00D4502A"/>
+    <hyperlink ref="C803" r:id="rId1449" display="Variant of FDT"/>
+    <hyperlink ref="A804" r:id="rId1450" display="RDT-SJ24J2PC80020"/>
+    <hyperlink ref="C804" r:id="rId1451" display="Variant of FDT"/>
+    <hyperlink ref="A805" r:id="rId1452" display="RDT-SM12J00D0469A"/>
+    <hyperlink ref="C805" r:id="rId1453" display="Variant of RDT"/>
+    <hyperlink ref="A806" r:id="rId1454" display="RDT-SJ24J00D5002A"/>
+    <hyperlink ref="C806" r:id="rId1455" display="Variant of FDT"/>
+    <hyperlink ref="A807" r:id="rId1456" display="RDT-SM04J00D15290"/>
+    <hyperlink ref="C807" r:id="rId1457" display="Variant of RDT"/>
+    <hyperlink ref="A808" r:id="rId1458" display="RDT-SM12J00D1989A"/>
+    <hyperlink ref="C808" r:id="rId1459" display="Variant of RDT"/>
+    <hyperlink ref="A809" r:id="rId1460" display="RDT-SJ24J2PD2002A"/>
+    <hyperlink ref="C809" r:id="rId1461" display="Variant of FDT"/>
+    <hyperlink ref="A810" r:id="rId1462" display="RDT-SM08J00D09290"/>
+    <hyperlink ref="C810" r:id="rId1463" display="Variant of RDT"/>
+    <hyperlink ref="A811" r:id="rId1464" display="RDT-SM08J00P15290"/>
+    <hyperlink ref="C811" r:id="rId1465" display="Variant of RDT"/>
+    <hyperlink ref="A812" r:id="rId1466" display="RDT-SM04J00D18390"/>
+    <hyperlink ref="C812" r:id="rId1467" display="Variant of RDT"/>
+    <hyperlink ref="A813" r:id="rId1468" display="RDT-SJ24J2PD7002A"/>
+    <hyperlink ref="C813" r:id="rId1469" display="Variant of FDT"/>
+    <hyperlink ref="A814" r:id="rId1470" display="RDT-SM12J00D0769A"/>
+    <hyperlink ref="C814" r:id="rId1471" display="Variant of RDT"/>
+    <hyperlink ref="A815" r:id="rId1472" display="RDT-SM08J00P30590"/>
+    <hyperlink ref="C815" r:id="rId1473" display="Variant of RDT"/>
+    <hyperlink ref="A816" r:id="rId1474" display="RDT-SM12J00D2139A"/>
+    <hyperlink ref="C816" r:id="rId1475" display="Variant of RDT"/>
+    <hyperlink ref="A817" r:id="rId1476" display="RDT-SM12J00P18390"/>
+    <hyperlink ref="C817" r:id="rId1477" display="Variant of RDT"/>
+    <hyperlink ref="A818" r:id="rId1478" display="RDT-SM04J00D21390"/>
+    <hyperlink ref="C818" r:id="rId1479" display="Variant of RDT"/>
+    <hyperlink ref="A819" r:id="rId1480" display="RDT-SM12J00D01590"/>
+    <hyperlink ref="C819" r:id="rId1481" display="Variant of RDT"/>
+    <hyperlink ref="A820" r:id="rId1482" display="RDT-SM04J00D03090"/>
+    <hyperlink ref="C820" r:id="rId1483" display="Variant of RDT"/>
+    <hyperlink ref="A821" r:id="rId1484" display="RDT-SM04J00D24590"/>
+    <hyperlink ref="C821" r:id="rId1485" display="Variant of RDT"/>
+    <hyperlink ref="A822" r:id="rId1486" display="RDT-SM12J00D12290"/>
+    <hyperlink ref="C822" r:id="rId1487" display="Variant of RDT"/>
+    <hyperlink ref="A823" r:id="rId1488" display="RDT-SM12J00D0159A"/>
+    <hyperlink ref="C823" r:id="rId1489" display="Variant of RDT"/>
+    <hyperlink ref="A824" r:id="rId1490" display="RDT-SM08J00D21390"/>
+    <hyperlink ref="C824" r:id="rId1491" display="Variant of RDT"/>
+    <hyperlink ref="A825" r:id="rId1492" display="RDT-SM12J00P1989A"/>
+    <hyperlink ref="C825" r:id="rId1493" display="Variant of RDT"/>
+    <hyperlink ref="A826" r:id="rId1494" display="RDT-SM12J00D1229A"/>
+    <hyperlink ref="C826" r:id="rId1495" display="Variant of RDT"/>
+    <hyperlink ref="A827" r:id="rId1496" display="RDT-SM12J00D03090"/>
+    <hyperlink ref="C827" r:id="rId1497" display="Variant of RDT"/>
+    <hyperlink ref="A828" r:id="rId1498" display="RDT-SM12K00D15290"/>
+    <hyperlink ref="C828" r:id="rId1499" display="Variant of RDT"/>
+    <hyperlink ref="A829" r:id="rId1500" display="RDT-SM12J00D15290"/>
+    <hyperlink ref="C829" r:id="rId1501" display="Variant of RDT"/>
+    <hyperlink ref="A830" r:id="rId1502" display="RDT-SM12K00D30590"/>
+    <hyperlink ref="C830" r:id="rId1503" display="Variant of RDT"/>
+    <hyperlink ref="A831" r:id="rId1504" display="RDT-SM12J00D30590"/>
+    <hyperlink ref="C831" r:id="rId1505" display="Variant of RDT"/>
+    <hyperlink ref="A832" r:id="rId1506" display="RDT-SM12K00P2139A"/>
+    <hyperlink ref="C832" r:id="rId1507" display="Variant of RDT"/>
+    <hyperlink ref="A833" r:id="rId1508" display="RDT-SM04J00P0309A"/>
+    <hyperlink ref="C833" r:id="rId1509" display="Variant of RDT"/>
+    <hyperlink ref="A834" r:id="rId1510" display="RDT-SM12K00P03090"/>
+    <hyperlink ref="C834" r:id="rId1511" display="Variant of RDT"/>
+    <hyperlink ref="A835" r:id="rId1512" display="FD3-MM144J00RBBF0B"/>
+    <hyperlink ref="C835" r:id="rId1513" display="Variant of IFDH"/>
+    <hyperlink ref="A836" r:id="rId1514" display="RDT-SM12J00P12290"/>
+    <hyperlink ref="C836" r:id="rId1515" display="Variant of RDT"/>
+    <hyperlink ref="A837" r:id="rId1516" display="RDT-SM12J00P03090"/>
+    <hyperlink ref="C837" r:id="rId1517" display="Variant of RDT"/>
+    <hyperlink ref="A838" r:id="rId1518" display="RDT-SM12K00P2449A"/>
+    <hyperlink ref="C838" r:id="rId1519" display="Variant of RDT"/>
+    <hyperlink ref="A839" r:id="rId1520" display="RDT-SM12N00D06190"/>
+    <hyperlink ref="C839" r:id="rId1521" display="Variant of RDT"/>
+    <hyperlink ref="A840" r:id="rId1522" display="RDT-SM12J00P1229A"/>
+    <hyperlink ref="C840" r:id="rId1523" display="Variant of RDT"/>
+    <hyperlink ref="A841" r:id="rId1524" display="RDT-SM12J00P30590"/>
+    <hyperlink ref="C841" r:id="rId1525" display="Variant of RDT"/>
+    <hyperlink ref="A842" r:id="rId1526" display="RDT-SM12K00P2749A"/>
+    <hyperlink ref="C842" r:id="rId1527" display="Variant of RDT"/>
+    <hyperlink ref="A843" r:id="rId1528" display="RDT-SM12J00P15290"/>
+    <hyperlink ref="C843" r:id="rId1529" display="Variant of RDT"/>
+    <hyperlink ref="A844" r:id="rId1530" display="RDT-SM12K00P0619A"/>
+    <hyperlink ref="C844" r:id="rId1531" display="Variant of RDT"/>
+    <hyperlink ref="A845" r:id="rId1532" display="RDT-SM12N00D10790"/>
+    <hyperlink ref="C845" r:id="rId1533" display="Variant of RDT"/>
+    <hyperlink ref="A846" r:id="rId1534" display="RDT-SM12K00D12290"/>
+    <hyperlink ref="C846" r:id="rId1535" display="Variant of RDT"/>
+    <hyperlink ref="A847" r:id="rId1536" display="RDT-XM04J00D0614A"/>
+    <hyperlink ref="C847" r:id="rId1537" display="Variant of RDT"/>
+    <hyperlink ref="A848" r:id="rId1538" display="RDT-SM12K00P12290"/>
+    <hyperlink ref="C848" r:id="rId1539" display="Variant of RDT"/>
+    <hyperlink ref="A849" r:id="rId1540" display="RDT-XM04J00P0614A"/>
+    <hyperlink ref="C849" r:id="rId1541" display="Variant of RDT"/>
+    <hyperlink ref="A850" r:id="rId1542" display="RDT-XM08J00D0928A"/>
+    <hyperlink ref="C850" r:id="rId1543" display="Variant of RDT"/>
+    <hyperlink ref="A851" r:id="rId1544" display="RDT-SM12K00P3059A"/>
+    <hyperlink ref="C851" r:id="rId1545" display="Variant of RDT"/>
+    <hyperlink ref="A852" r:id="rId1546" display="RDT-SM12K00P1229A"/>
+    <hyperlink ref="C852" r:id="rId1547" display="Variant of RDT"/>
+    <hyperlink ref="A853" r:id="rId1548" display="RDT-XM04J00D0924A"/>
+    <hyperlink ref="C853" r:id="rId1549" display="Variant of RDT"/>
+    <hyperlink ref="A854" r:id="rId1550" display="RDT-SM12N00D15290"/>
+    <hyperlink ref="C854" r:id="rId1551" display="Variant of RDT"/>
+    <hyperlink ref="A855" r:id="rId1552" display="RDT-SM12N00P12290"/>
+    <hyperlink ref="C855" r:id="rId1553" display="Variant of RDT"/>
+    <hyperlink ref="A856" r:id="rId1554" display="RDT-XM08J00P0928A"/>
+    <hyperlink ref="C856" r:id="rId1555" display="Variant of RDT"/>
+    <hyperlink ref="A857" r:id="rId1556" display="RDT-XM04J00P1224A"/>
+    <hyperlink ref="C857" r:id="rId1557" display="Variant of RDT"/>
+    <hyperlink ref="A858" r:id="rId1558" display="RDT-XM08J00D1228A"/>
+    <hyperlink ref="C858" r:id="rId1559" display="Variant of RDT"/>
+    <hyperlink ref="A859" r:id="rId1560" display="RDT-XM04J00D1074A"/>
+    <hyperlink ref="C859" r:id="rId1561" display="Variant of RDT"/>
+    <hyperlink ref="A860" r:id="rId1562" display="RDT-SM12N00P1229A"/>
+    <hyperlink ref="C860" r:id="rId1563" display="Variant of RDT"/>
+    <hyperlink ref="A861" r:id="rId1564" display="RDT-SM12L00D12290"/>
+    <hyperlink ref="C861" r:id="rId1565" display="Variant of RDT"/>
+    <hyperlink ref="A862" r:id="rId1566" display="RDT-XM08J00D1378A"/>
+    <hyperlink ref="C862" r:id="rId1567" display="Variant of RDT"/>
+    <hyperlink ref="A863" r:id="rId1568" display="RDT-XM08J00D1528A"/>
+    <hyperlink ref="C863" r:id="rId1569" display="Variant of RDT"/>
+    <hyperlink ref="A864" r:id="rId1570" display="RDT-SM12N00P15290"/>
+    <hyperlink ref="C864" r:id="rId1571" display="Variant of RDT"/>
+    <hyperlink ref="A865" r:id="rId1572" display="RDT-XM08J00P1528A"/>
+    <hyperlink ref="C865" r:id="rId1573" display="Variant of RDT"/>
+    <hyperlink ref="A866" r:id="rId1574" display="RDT-XM08J00D0154A"/>
+    <hyperlink ref="C866" r:id="rId1575" display="Variant of RDT"/>
+    <hyperlink ref="A867" r:id="rId1576" display="RDT-SM12N00P1529A"/>
+    <hyperlink ref="C867" r:id="rId1577" display="Variant of RDT"/>
+    <hyperlink ref="A868" r:id="rId1578" display="RDT-SM12N00D0309A"/>
+    <hyperlink ref="C868" r:id="rId1579" display="Variant of RDT"/>
+    <hyperlink ref="A869" r:id="rId1580" display="RDT-XM08J00D1838A"/>
+    <hyperlink ref="C869" r:id="rId1581" display="Variant of RDT"/>
+    <hyperlink ref="A870" r:id="rId1582" display="RDT-XM08J00D0308A"/>
+    <hyperlink ref="C870" r:id="rId1583" display="Variant of RDT"/>
+    <hyperlink ref="A871" r:id="rId1584" display="RDT-SM12N00P03090"/>
+    <hyperlink ref="C871" r:id="rId1585" display="Variant of RDT"/>
+    <hyperlink ref="A872" r:id="rId1586" display="RDT-XM04J00D1684A"/>
+    <hyperlink ref="C872" r:id="rId1587" display="Variant of RDT"/>
+    <hyperlink ref="A873" r:id="rId1588" display="RDT-XM08J00D1988A"/>
+    <hyperlink ref="C873" r:id="rId1589" display="Variant of RDT"/>
+    <hyperlink ref="A874" r:id="rId1590" display="RDT-XM08J00D0468A"/>
+    <hyperlink ref="C874" r:id="rId1591" display="Variant of RDT"/>
+    <hyperlink ref="A875" r:id="rId1592" display="RDT-SM12N00P0309A"/>
+    <hyperlink ref="C875" r:id="rId1593" display="Variant of RDT"/>
+    <hyperlink ref="A876" r:id="rId1594" display="HFTP-AM"/>
+    <hyperlink ref="A877" r:id="rId1595" display="760262108"/>
+    <hyperlink ref="C877" r:id="rId1596" display="Variant of IFEB"/>
+    <hyperlink ref="A878" r:id="rId1597" display="760238357"/>
+    <hyperlink ref="A879" r:id="rId1598" display="760238358"/>
+    <hyperlink ref="A880" r:id="rId1599" display="BUDI-R24JP0309A"/>
+    <hyperlink ref="C880" r:id="rId1600" display="Variant of BUDI-R"/>
+    <hyperlink ref="A881" r:id="rId1601" display="BUDI-R24JP0619A"/>
+    <hyperlink ref="C881" r:id="rId1602" display="Variant of BUDI-R"/>
+    <hyperlink ref="A882" r:id="rId1603" display="BUDI-R24JP1529A"/>
+    <hyperlink ref="C882" r:id="rId1604" display="Variant of BUDI-R"/>
+    <hyperlink ref="A883" r:id="rId1605" display="BUDI-R24NP0309A"/>
+    <hyperlink ref="C883" r:id="rId1606" display="Variant of BUDI-R"/>
+    <hyperlink ref="A884" r:id="rId1607" display="BUDI-R24NP3059A"/>
+    <hyperlink ref="C884" r:id="rId1608" display="Variant of BUDI-R"/>
+    <hyperlink ref="A885" r:id="rId1609" display="BUDI-R24JP0159D"/>
+    <hyperlink ref="C885" r:id="rId1610" display="Variant of BUDI-R"/>
+    <hyperlink ref="A886" r:id="rId1611" display="BUDI-R24JP3059D"/>
+    <hyperlink ref="C886" r:id="rId1612" display="Variant of BUDI-R"/>
+    <hyperlink ref="A887" r:id="rId1613" display="760250805"/>
+    <hyperlink ref="C887" r:id="rId1614" display="Variant of HTB2"/>
+    <hyperlink ref="A888" r:id="rId1615" display="FLX-ODN-MINI-FAT"/>
+    <hyperlink ref="A889" r:id="rId1616" display="760250806"/>
+    <hyperlink ref="C889" r:id="rId1617" display="Variant of HTB2"/>
+    <hyperlink ref="A890" r:id="rId1618" display="WSC-SB032410"/>
+    <hyperlink ref="C890" r:id="rId1619" display="Variant of WSC"/>
+    <hyperlink ref="A891" r:id="rId1620" display="760256171"/>
+    <hyperlink ref="C891" r:id="rId1621" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A892" r:id="rId1622" display="760255263"/>
+    <hyperlink ref="A893" r:id="rId1623" display="760255133"/>
+    <hyperlink ref="A894" r:id="rId1624" display="760255135"/>
+    <hyperlink ref="A895" r:id="rId1625" display="760255139"/>
+    <hyperlink ref="A896" r:id="rId1626" display="RDT-SM12J60D0159A"/>
+    <hyperlink ref="C896" r:id="rId1627" display="Variant of RDT"/>
+    <hyperlink ref="A897" r:id="rId1628" display="RDT-SM12J60D0459A"/>
+    <hyperlink ref="C897" r:id="rId1629" display="Variant of RDT"/>
+    <hyperlink ref="A898" r:id="rId1630" display="RDT-SM12J60D0619A"/>
+    <hyperlink ref="C898" r:id="rId1631" display="Variant of RDT"/>
+    <hyperlink ref="A899" r:id="rId1632" display="RDT-SM12J60D0769A"/>
+    <hyperlink ref="C899" r:id="rId1633" display="Variant of RDT"/>
+    <hyperlink ref="A900" r:id="rId1634" display="RDT-SM12J60D1229A"/>
+    <hyperlink ref="C900" r:id="rId1635" display="Variant of RDT"/>
+    <hyperlink ref="A901" r:id="rId1636" display="RDT-SM12J60D2139A"/>
+    <hyperlink ref="C901" r:id="rId1637" display="Variant of RDT"/>
+    <hyperlink ref="A902" r:id="rId1638" display="RDT-SM12J60D2459A"/>
+    <hyperlink ref="C902" r:id="rId1639" display="Variant of RDT"/>
+    <hyperlink ref="A903" r:id="rId1640" display="RDT-SM12J60D3059A"/>
+    <hyperlink ref="C903" r:id="rId1641" display="Variant of RDT"/>
+    <hyperlink ref="A904" r:id="rId1642" display="FDT-BK324NXA0000"/>
+    <hyperlink ref="C904" r:id="rId1643" display="Variant of IFDT"/>
+    <hyperlink ref="A905" r:id="rId1644" display="FDT-BK324NXG0610-M"/>
+    <hyperlink ref="C905" r:id="rId1645" display="Variant of IFDT"/>
+    <hyperlink ref="A906" r:id="rId1646" display="FDT-BK324NXG0920-M"/>
+    <hyperlink ref="C906" r:id="rId1647" display="Variant of IFDT"/>
+    <hyperlink ref="A907" r:id="rId1648" display="FDT-BK324NXG1220-M"/>
+    <hyperlink ref="C907" r:id="rId1649" display="Variant of IFDT"/>
+    <hyperlink ref="A908" r:id="rId1650" display="FDT-BK324NXG1520-M"/>
+    <hyperlink ref="C908" r:id="rId1651" display="Variant of IFDT"/>
+    <hyperlink ref="A909" r:id="rId1652" display="FDT-BK324NXG3050-M"/>
+    <hyperlink ref="C909" r:id="rId1653" display="Variant of IFDT"/>
+    <hyperlink ref="A910" r:id="rId1654" display="FDT-BK348NXG0610-M"/>
+    <hyperlink ref="C910" r:id="rId1655" display="Variant of IFDT"/>
+    <hyperlink ref="A911" r:id="rId1656" display="FDT-BK348NXG1220-M"/>
+    <hyperlink ref="C911" r:id="rId1657" display="Variant of IFDT"/>
+    <hyperlink ref="A912" r:id="rId1658" display="FDT-BK348NXG1520-M"/>
+    <hyperlink ref="C912" r:id="rId1659" display="Variant of IFDT"/>
+    <hyperlink ref="A913" r:id="rId1660" display="FDT-BK348NXG2280-M"/>
+    <hyperlink ref="C913" r:id="rId1661" display="Variant of IFDT"/>
+    <hyperlink ref="A914" r:id="rId1662" display="FDT-BK348NXG3050-M"/>
+    <hyperlink ref="C914" r:id="rId1663" display="Variant of IFDT"/>
+    <hyperlink ref="A915" r:id="rId1664" display="FDT-CK348NXG1520-M"/>
+    <hyperlink ref="C915" r:id="rId1665" display="Variant of IFDT"/>
+    <hyperlink ref="A916" r:id="rId1666" display="FDT-CK348NXG2280-M"/>
+    <hyperlink ref="C916" r:id="rId1667" display="Variant of IFDT"/>
+    <hyperlink ref="A917" r:id="rId1668" display="760253779"/>
+    <hyperlink ref="C917" r:id="rId1669" display="Variant of WMFE"/>
+    <hyperlink ref="A918" r:id="rId1670" display="760253784"/>
+    <hyperlink ref="C918" r:id="rId1671" display="Variant of WMFE"/>
+    <hyperlink ref="A919" r:id="rId1672" display="760253785"/>
+    <hyperlink ref="C919" r:id="rId1673" display="Variant of WMFE"/>
+    <hyperlink ref="A920" r:id="rId1674" display="760256172"/>
+    <hyperlink ref="C920" r:id="rId1675" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A921" r:id="rId1676" display="760256168"/>
+    <hyperlink ref="C921" r:id="rId1677" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A922" r:id="rId1678" display="760256169"/>
+    <hyperlink ref="C922" r:id="rId1679" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A923" r:id="rId1680" display="760256175"/>
+    <hyperlink ref="C923" r:id="rId1681" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A924" r:id="rId1682" display="760255704"/>
+    <hyperlink ref="C924" r:id="rId1683" display="Variant of BUDI-1S"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1687"/>
+    <tablePart r:id="rId1684"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>