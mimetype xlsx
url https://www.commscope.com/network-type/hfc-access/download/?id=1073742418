--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -11,589 +11,5557 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3807" count="8557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3320" count="7560">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5708003</t>
+  </si>
+  <si>
+    <t>5708003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCA</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>P3®</t>
+  </si>
+  <si>
+    <t>Coaxial hardline cable</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0CN1000</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 4-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 3000 | Mini FDH 3000</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>FPS-C2JJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ106B2AD2</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, dual 6-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>DWDM module</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108A00020</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, dual 8-channel, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-W1JJ005F00M40</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play BWDM Module, quad, SC/APC</t>
+  </si>
+  <si>
+    <t>WDM module</t>
+  </si>
+  <si>
+    <t>G35247-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1212NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1560.61 nm starting wavelength, 200 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC-OC</t>
+  </si>
+  <si>
+    <t>DWDM splice tray</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2Q430000</t>
+  </si>
+  <si>
+    <t>Variant of NG4-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MBA20BA00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1DQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MDA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1DQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1DQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Demux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1MQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MGA500C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 12 channels, 100 GHz channel spacing, starting channel 50, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, left, 1551 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1MQA20001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKL1MQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MQA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1DQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA20B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DDB211C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA250C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 25, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1DQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Demux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>CX3120082</t>
+  </si>
+  <si>
+    <t>075G110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, gray (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>ConQuest®</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3020046</t>
+  </si>
+  <si>
+    <t>3020046</t>
+  </si>
+  <si>
+    <t>050O135F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 13.5, orange (F677TSEF)</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520008</t>
+  </si>
+  <si>
+    <t>3520008</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093104</t>
+  </si>
+  <si>
+    <t>530093104</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-875JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>E₂O® Coaxial/Microduct Hybrid Buried Cable</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>Coaxial fiber cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093404</t>
+  </si>
+  <si>
+    <t>530093404</t>
+  </si>
+  <si>
+    <t>E2O150T135625JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530097904</t>
+  </si>
+  <si>
+    <t>530097904</t>
+  </si>
+  <si>
+    <t>E2O200T135875JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item770025003</t>
+  </si>
+  <si>
+    <t>770025003</t>
+  </si>
+  <si>
+    <t>E2O677TSVRXP-2CT 900MTBLSZH-OJ</t>
+  </si>
+  <si>
+    <t>E2O® Coaxial/Fiber Hybrid Indoor Cable</t>
+  </si>
+  <si>
+    <t>Hybrid cable | coax and fiber</t>
+  </si>
+  <si>
+    <t>CX3120007</t>
+  </si>
+  <si>
+    <t>075B135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>CX3120081</t>
+  </si>
+  <si>
+    <t>075T110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3250003</t>
+  </si>
+  <si>
+    <t>100B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>500 Series</t>
+  </si>
+  <si>
+    <t>CX3120101</t>
+  </si>
+  <si>
+    <t>075B135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3350007</t>
+  </si>
+  <si>
+    <t>125B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3360003</t>
+  </si>
+  <si>
+    <t>125T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>540 Series</t>
+  </si>
+  <si>
+    <t>CX3350013</t>
+  </si>
+  <si>
+    <t>125T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>700 Series</t>
+  </si>
+  <si>
+    <t>CX3360014</t>
+  </si>
+  <si>
+    <t>125B135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350014</t>
+  </si>
+  <si>
+    <t>125T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>750 Series</t>
+  </si>
+  <si>
+    <t>CX3350054</t>
+  </si>
+  <si>
+    <t>125O040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SCH 40, orange (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>625 Series</t>
+  </si>
+  <si>
+    <t>CX3350002</t>
+  </si>
+  <si>
+    <t>125B135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black  (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450014</t>
+  </si>
+  <si>
+    <t>150T135P3840JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 840 JCASS)</t>
+  </si>
+  <si>
+    <t>840 Series</t>
+  </si>
+  <si>
+    <t>CX3460005</t>
+  </si>
+  <si>
+    <t>150T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750009</t>
+  </si>
+  <si>
+    <t>200T040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460006</t>
+  </si>
+  <si>
+    <t>150T135QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>860 Series</t>
+  </si>
+  <si>
+    <t>CX3750075</t>
+  </si>
+  <si>
+    <t>200T135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SDR 13.5, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>875 Series</t>
+  </si>
+  <si>
+    <t>CX3750013</t>
+  </si>
+  <si>
+    <t>200T040P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 700 JCASS), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3760001</t>
+  </si>
+  <si>
+    <t>200T040QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>CX3750001</t>
+  </si>
+  <si>
+    <t>200T040P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750003</t>
+  </si>
+  <si>
+    <t>200T040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460004</t>
+  </si>
+  <si>
+    <t>150T135QR715JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 715 JCASS</t>
+  </si>
+  <si>
+    <t>715 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item360000024</t>
+  </si>
+  <si>
+    <t>360000024</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-TB 12.7MO DUCT</t>
+  </si>
+  <si>
+    <t>ConQuest® Fiber Cable in Conduit, 12.7mm, Orange (O-001-DF-HY-F01NS/TB/8G001/1X24AWG)</t>
+  </si>
+  <si>
+    <t>Fiber cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509002</t>
+  </si>
+  <si>
+    <t>5509002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>QR®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5201803</t>
+  </si>
+  <si>
+    <t>5201803</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5231003</t>
+  </si>
+  <si>
+    <t>5231003</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7276</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302003</t>
+  </si>
+  <si>
+    <t>5302003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5354403</t>
+  </si>
+  <si>
+    <t>5354403</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PC7634</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5258803</t>
+  </si>
+  <si>
+    <t>5258803</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR2676</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204203</t>
+  </si>
+  <si>
+    <t>5204203</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223303</t>
+  </si>
+  <si>
+    <t>5223303</t>
+  </si>
+  <si>
+    <t>P3 750 JCASST G SM MT PR7278</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226703</t>
+  </si>
+  <si>
+    <t>5226703</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5270803</t>
+  </si>
+  <si>
+    <t>5270803</t>
+  </si>
+  <si>
+    <t>P3 750 JCASST Y SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341303</t>
+  </si>
+  <si>
+    <t>5341303</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5343703</t>
+  </si>
+  <si>
+    <t>5343703</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT GRY JKT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208103</t>
+  </si>
+  <si>
+    <t>5208103</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101503</t>
+  </si>
+  <si>
+    <t>530101503</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5353703</t>
+  </si>
+  <si>
+    <t>5353703</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226203</t>
+  </si>
+  <si>
+    <t>5226203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530090003</t>
+  </si>
+  <si>
+    <t>530090003</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 GRY JKT SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342603</t>
+  </si>
+  <si>
+    <t>5342603</t>
+  </si>
+  <si>
+    <t>P3 625 JCASP SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209003</t>
+  </si>
+  <si>
+    <t>5209003</t>
+  </si>
+  <si>
+    <t>P3 875 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102803</t>
+  </si>
+  <si>
+    <t>530102803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309603</t>
+  </si>
+  <si>
+    <t>5309603</t>
+  </si>
+  <si>
+    <t>P3 875 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209103</t>
+  </si>
+  <si>
+    <t>5209103</t>
+  </si>
+  <si>
+    <t>P3 875 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530103003</t>
+  </si>
+  <si>
+    <t>530103003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510102</t>
+  </si>
+  <si>
+    <t>5510102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5506302</t>
+  </si>
+  <si>
+    <t>5506302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226303</t>
+  </si>
+  <si>
+    <t>5226303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204002</t>
+  </si>
+  <si>
+    <t>5204002</t>
+  </si>
+  <si>
+    <t>P3® 750 CA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, unjacketed</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101003</t>
+  </si>
+  <si>
+    <t>530101003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5248003</t>
+  </si>
+  <si>
+    <t>5248003</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCASST 3R</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes, flooded for underground</t>
+  </si>
+  <si>
+    <t>Power Feeder®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302203</t>
+  </si>
+  <si>
+    <t>5302203</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309002</t>
+  </si>
+  <si>
+    <t>5309002</t>
+  </si>
+  <si>
+    <t>P3® 875 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100803</t>
+  </si>
+  <si>
+    <t>530100803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308002</t>
+  </si>
+  <si>
+    <t>5308002</t>
+  </si>
+  <si>
+    <t>P3® 625 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530091703</t>
+  </si>
+  <si>
+    <t>530091703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304203</t>
+  </si>
+  <si>
+    <t>5304203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308003</t>
+  </si>
+  <si>
+    <t>5308003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333603</t>
+  </si>
+  <si>
+    <t>5333603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308103</t>
+  </si>
+  <si>
+    <t>5308103</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5328603</t>
+  </si>
+  <si>
+    <t>5328603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308203</t>
+  </si>
+  <si>
+    <t>5308203</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342203</t>
+  </si>
+  <si>
+    <t>5342203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5320303</t>
+  </si>
+  <si>
+    <t>5320303</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5356603</t>
+  </si>
+  <si>
+    <t>5356603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5325303</t>
+  </si>
+  <si>
+    <t>5325303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341603</t>
+  </si>
+  <si>
+    <t>5341603</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST W</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded white stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5401803</t>
+  </si>
+  <si>
+    <t>5401803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5388903</t>
+  </si>
+  <si>
+    <t>5388903</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5378803</t>
+  </si>
+  <si>
+    <t>5378803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390603</t>
+  </si>
+  <si>
+    <t>5390603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5447303</t>
+  </si>
+  <si>
+    <t>5447303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5508002</t>
+  </si>
+  <si>
+    <t>5508002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513102</t>
+  </si>
+  <si>
+    <t>5513102</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASST O</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518102</t>
+  </si>
+  <si>
+    <t>5518102</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514002</t>
+  </si>
+  <si>
+    <t>5514002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519602</t>
+  </si>
+  <si>
+    <t>5519602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT Y</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5526402</t>
+  </si>
+  <si>
+    <t>5526402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544602</t>
+  </si>
+  <si>
+    <t>5544602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASP</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5538902</t>
+  </si>
+  <si>
+    <t>5538902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5532302</t>
+  </si>
+  <si>
+    <t>5532302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5542902</t>
+  </si>
+  <si>
+    <t>5542902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST O</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559502</t>
+  </si>
+  <si>
+    <t>5559502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727603</t>
+  </si>
+  <si>
+    <t>5727603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5709003</t>
+  </si>
+  <si>
+    <t>5709003</t>
+  </si>
+  <si>
+    <t>P3® 875 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5402003</t>
+  </si>
+  <si>
+    <t>5402003</t>
+  </si>
+  <si>
+    <t>C26991-000</t>
+  </si>
+  <si>
+    <t>OCSH-I-L</t>
+  </si>
+  <si>
+    <t>Variant of OCSH-SHELVES</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for up to 12 OCM6 modules, 3RU, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCSH</t>
+  </si>
+  <si>
+    <t>Shelf for optical modules</t>
+  </si>
+  <si>
+    <t>C24116-000</t>
+  </si>
+  <si>
+    <t>OCSH-I-R</t>
+  </si>
+  <si>
+    <t>CV7335-000</t>
+  </si>
+  <si>
+    <t>OCSH-I</t>
+  </si>
+  <si>
+    <t>CW1541-000</t>
+  </si>
+  <si>
+    <t>OCSH-R</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for up to 8 OCM6/8 modules, 2RU, 19 in, gray</t>
+  </si>
+  <si>
+    <t>LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>LGX Splitter Module</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>Splitter module</t>
+  </si>
+  <si>
+    <t>EG8276-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA622NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, six 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>OCM6</t>
+  </si>
+  <si>
+    <t>EG8277-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA722NS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, seven 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG8293-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP218L2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG6568-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG8297-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA11205S1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/UPC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>LGX | OCM1</t>
+  </si>
+  <si>
+    <t>EG8891-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>OCC1P</t>
+  </si>
+  <si>
+    <t>Splitter component</t>
+  </si>
+  <si>
+    <t>EG8893-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EG9784-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118E9-45DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LSH/APC, symmetrical split ratio, butt style, 4.5 m pigtails</t>
+  </si>
+  <si>
+    <t>EG9252-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH0787-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH1328-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P111600S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>EH1040-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH1758-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12400S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH1759-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP12800S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EH3096-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WSL1-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/UPC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>EH7203-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, LC/APC, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH7204-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EK3448-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP11OL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>EK3112-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EM0066-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-116-1P-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical, 1x16, planar component, grade P, all fibers at left side</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2</t>
+  </si>
+  <si>
+    <t>Splitter splice tray</t>
+  </si>
+  <si>
+    <t>F59084-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-132-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>FMT-M7UKUKU1CJ000</t>
+  </si>
+  <si>
+    <t>Variant of NGF-FMT-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT</t>
+  </si>
+  <si>
+    <t>FMT-M7A7A7A1AJ000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/APC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2000B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1AJ000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2100B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 55/45 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A4900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U2000B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U2200B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 60/40 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS2KUKU3900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS2KUKU4900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2600B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS2KUKU5300A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x5 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS2KUKU6000A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x6 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2800B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS57A7A2000A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x2 splitter, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS57A7A6000A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x6 splitter, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS5KAKA2000D00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, four 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS5KAKA4900B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x4 splitters, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS5KAKA8000A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>SP-10200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>Bare splitter</t>
+  </si>
+  <si>
+    <t>LX1SSP2102006</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (6) 1X2 UPC/LC</t>
+  </si>
+  <si>
+    <t>Variant of LGX-SPLTR-MOD</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x2 symmetrical split ratio, 6 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP3132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/SC</t>
+  </si>
+  <si>
+    <t>Variant of 1RU-SPLTR-PNLS</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242092</t>
+  </si>
+  <si>
+    <t>760242092</t>
+  </si>
+  <si>
+    <t>OCM8-SP112LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM8</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242096</t>
+  </si>
+  <si>
+    <t>760242096</t>
+  </si>
+  <si>
+    <t>OCM8-SP114LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>FPX-ACCDRKT5U</t>
+  </si>
+  <si>
+    <t>FPX 5RU Smoked Front Door Kit</t>
+  </si>
+  <si>
+    <t>FPX</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>FPX-ACCCLMP</t>
+  </si>
+  <si>
+    <t>FPX Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>LSX-CBLCLMPKIT</t>
+  </si>
+  <si>
+    <t>LSX Fiber Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>Variant of NGF-BLOCK-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left downward</t>
+  </si>
+  <si>
+    <t>NGF</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right downward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCCLMP08</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamp Kit, IFC/OSP cables, dielectric cable without grounding hardware</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRU</t>
+  </si>
+  <si>
+    <t>RMG-ACC001</t>
+  </si>
+  <si>
+    <t>RMG Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>RMG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860</t>
+  </si>
+  <si>
+    <t>760033860</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate Panel, unpopulated, accepts 24 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>Front bulkhead panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886</t>
+  </si>
+  <si>
+    <t>760033886</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-SPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 SC adapters</t>
+  </si>
+  <si>
+    <t>1418800-1</t>
+  </si>
+  <si>
+    <t>Blanking plug to suit LC duplex or SC simplex cutout</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Blanking plug</t>
+  </si>
+  <si>
+    <t>1671273-1</t>
+  </si>
+  <si>
+    <t>Cable Attachment Kit for fiber optic panel with cable gland</t>
+  </si>
+  <si>
+    <t>Gland kit</t>
+  </si>
+  <si>
+    <t>1671274-1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Modular Panel Cable Attachment Kit</t>
+  </si>
+  <si>
+    <t>Cable attachment kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883</t>
+  </si>
+  <si>
+    <t>760039883</t>
+  </si>
+  <si>
+    <t>G2-23BRKT</t>
+  </si>
+  <si>
+    <t>Mounting bracket adapter to convert a 19" panel to fit in a 23" rack. Use 1 set per RU</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685</t>
+  </si>
+  <si>
+    <t>760058685</t>
+  </si>
+  <si>
+    <t>RMB-6-3/8</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 3/8" fittings</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459</t>
+  </si>
+  <si>
+    <t>760098459</t>
+  </si>
+  <si>
+    <t>360G2-XCPB</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Expanded Cable Protector Kit</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676</t>
+  </si>
+  <si>
+    <t>760105676</t>
+  </si>
+  <si>
+    <t>360G2-1U-FLK</t>
+  </si>
+  <si>
+    <t>G2 1U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684</t>
+  </si>
+  <si>
+    <t>760105684</t>
+  </si>
+  <si>
+    <t>360G2-2U-FLK</t>
+  </si>
+  <si>
+    <t>G2 2U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003</t>
+  </si>
+  <si>
+    <t>760112003</t>
+  </si>
+  <si>
+    <t>CMS-2-02</t>
+  </si>
+  <si>
+    <t>Fiber Cord Management Sleeve</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903</t>
+  </si>
+  <si>
+    <t>760122903</t>
+  </si>
+  <si>
+    <t>BAF-3/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 3/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929</t>
+  </si>
+  <si>
+    <t>760122929</t>
+  </si>
+  <si>
+    <t>BAF-1-1/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937</t>
+  </si>
+  <si>
+    <t>760122937</t>
+  </si>
+  <si>
+    <t>BAF-1-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463</t>
+  </si>
+  <si>
+    <t>760161463</t>
+  </si>
+  <si>
+    <t>UHD-CBL-BRKT-3/8-NPT</t>
+  </si>
+  <si>
+    <t>Ultra High Density Trunk Cable Bracket 3/8 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472</t>
+  </si>
+  <si>
+    <t>760245472</t>
+  </si>
+  <si>
+    <t>G2 FLEX LABEL KIT (12pcs)</t>
+  </si>
+  <si>
+    <t>G2 footprint accessories label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595</t>
+  </si>
+  <si>
+    <t>760185595</t>
+  </si>
+  <si>
+    <t>Fiber Drum kit for 1U and 2U Shelves</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532</t>
+  </si>
+  <si>
+    <t>760193532</t>
+  </si>
+  <si>
+    <t>360G2-RETROFIT KIT</t>
+  </si>
+  <si>
+    <t>G2 Latch and Door Retrofit Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946</t>
+  </si>
+  <si>
+    <t>760193946</t>
+  </si>
+  <si>
+    <t>360G2-2U-TROUGH</t>
+  </si>
+  <si>
+    <t>G2 2U Jumper Management Trough</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325</t>
+  </si>
+  <si>
+    <t>760198325</t>
+  </si>
+  <si>
+    <t>1000-360-ADPT-BRKT-KIT</t>
+  </si>
+  <si>
+    <t>1000 Style to 360 Adapter Pack Bracket Kit (Kit of 3)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944</t>
+  </si>
+  <si>
+    <t>760207944</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-EXT</t>
+  </si>
+  <si>
+    <t>Variant of HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>High density 1U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>Extension unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981</t>
+  </si>
+  <si>
+    <t>760209981</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999</t>
+  </si>
+  <si>
+    <t>760209999</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-12-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 12 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619</t>
+  </si>
+  <si>
+    <t>760209619</t>
+  </si>
+  <si>
+    <t>CABLE-MOUNT-KIT-12</t>
+  </si>
+  <si>
+    <t>Fiber Shelf Cable Attachment Mouldings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294</t>
+  </si>
+  <si>
+    <t>760210294</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 4U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133</t>
+  </si>
+  <si>
+    <t>760237133</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719</t>
+  </si>
+  <si>
+    <t>760237719</t>
+  </si>
+  <si>
+    <t>HD-2U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  2 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859</t>
+  </si>
+  <si>
+    <t>760239859</t>
+  </si>
+  <si>
+    <t>UMB-RMB-LG</t>
+  </si>
+  <si>
+    <t>Universal mounting bracket for rack mount applications for attaching cables or breakout kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771</t>
+  </si>
+  <si>
+    <t>760240771</t>
+  </si>
+  <si>
+    <t>UDS-6RU-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Variant of UD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Front door lock kit for UDS-6RU panel. Includes 3 locks and 1 key. Assembly required</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426</t>
+  </si>
+  <si>
+    <t>760243426</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK GRY</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Gray</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427</t>
+  </si>
+  <si>
+    <t>760243427</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK BLK</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>9703931/00</t>
+  </si>
+  <si>
+    <t>RFE-BGND-12</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, grounding strap kit used with armored cables</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>9703900/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-3/8</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 3/8” fittings (12 and 24)</t>
+  </si>
+  <si>
+    <t>9703901/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 1/2” fittings (48, 72, 96, 144 cables or 12, 24, 48 armored cables)</t>
+  </si>
+  <si>
+    <t>D34362-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-A</t>
+  </si>
+  <si>
+    <t>Variant of FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, for Loose tube cable construction; up to 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FIST-GPS2 | FIST-GPS3</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>D89213-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-2HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 2HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>FIST-GPS2</t>
+  </si>
+  <si>
+    <t>E46688-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-2HU-B-A</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, Loose tube cable construction; 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>EHD-CMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>EHD</t>
+  </si>
+  <si>
+    <t>EHD-RMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>FDP-CMP-KIT</t>
+  </si>
+  <si>
+    <t>FDP Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>CMT</t>
+  </si>
+  <si>
+    <t>FL2-ACC021</t>
+  </si>
+  <si>
+    <t>FL2 Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FL2000</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FMT Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP02</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742</t>
+  </si>
+  <si>
+    <t>760245742</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-4PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554</t>
+  </si>
+  <si>
+    <t>760244554</t>
+  </si>
+  <si>
+    <t>EHD/MHP spare pigtail kit</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074</t>
+  </si>
+  <si>
+    <t>760249074</t>
+  </si>
+  <si>
+    <t>ODF- ACCCBLCLMP-19</t>
+  </si>
+  <si>
+    <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502</t>
+  </si>
+  <si>
+    <t>760249502</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM</t>
+  </si>
+  <si>
+    <t>Flex Frame, rack RU label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738</t>
+  </si>
+  <si>
+    <t>760250738</t>
+  </si>
+  <si>
+    <t>12 position cable gland mounting bracket. For use with 3/8" cable gland</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434</t>
+  </si>
+  <si>
+    <t>760249434</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-CBLCOV</t>
+  </si>
+  <si>
+    <t>Flex frame Rear cable cover (set of 2) to cover one side of frame.</t>
+  </si>
+  <si>
+    <t>Cover hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435</t>
+  </si>
+  <si>
+    <t>760249435</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-EG</t>
+  </si>
+  <si>
+    <t>Flex Frame End Guard</t>
+  </si>
+  <si>
+    <t>End guard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025</t>
+  </si>
+  <si>
+    <t>760245025</t>
+  </si>
+  <si>
+    <t>ODF-FFACCPAINT</t>
+  </si>
+  <si>
+    <t>Flex Frame touch up paint Black</t>
+  </si>
+  <si>
+    <t>Touch up paint</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264</t>
+  </si>
+  <si>
+    <t>760251264</t>
+  </si>
+  <si>
+    <t>Cable gland kit 1” NPT. For use with unterminated cable with an OD of 18 - 25 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968</t>
+  </si>
+  <si>
+    <t>760248968</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-1PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 1PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219</t>
+  </si>
+  <si>
+    <t>760254219</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-COLOR-COLLARS</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Red, 25 pack</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Color Cap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220</t>
+  </si>
+  <si>
+    <t>760254220</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Green, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222</t>
+  </si>
+  <si>
+    <t>760254222</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Brown, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224</t>
+  </si>
+  <si>
+    <t>760254224</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Yellow, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225</t>
+  </si>
+  <si>
+    <t>760254225</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Blue, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226</t>
+  </si>
+  <si>
+    <t>760254226</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Aqua, 25 pack</t>
+  </si>
+  <si>
+    <t>CX3140100</t>
+  </si>
+  <si>
+    <t>075T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF)</t>
+  </si>
+  <si>
+    <t>CX3260002</t>
+  </si>
+  <si>
+    <t>100T135QR540CASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MDA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSB211C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 200 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR4B6A21BA4K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 6 channels, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MQA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA200C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>131599-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DSD120ANN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 16 channels, demux, 1561.42 nm starting wavelength, skipped channels</t>
+  </si>
+  <si>
+    <t>162296-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1251NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1557.36 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>224482-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DNXB20ANN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 10 channels, double demux, 1561.42 nm starting wavelength, skipped channels</t>
+  </si>
+  <si>
+    <t>241835-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMQ1204L1-2T-U23</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, mux, 40 channels, 1561.42 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/UPC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>DWDM patch panel</t>
+  </si>
+  <si>
+    <t>259645-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1441NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1542.14 nm starting wavelength, 200 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>296537-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2511L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1510 nm</t>
+  </si>
+  <si>
+    <t>31565W-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DGD1504NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 12 channels, demux, 1537.40 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>316997-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>335773-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1204NN2TL145</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>352211-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1331NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1550.92 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>356391-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1281NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1554.94 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>424749-000</t>
+  </si>
+  <si>
+    <t>OCM1-DMB1301S1-US00</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, DWDM, Mux, SC/UPC, 8 channels, upgrade port, starting wavelength 1553.33 nm</t>
+  </si>
+  <si>
+    <t>533999-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMS311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 16 channels, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>561892-000</t>
+  </si>
+  <si>
+    <t>OCM1-DMS2216L2-2T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, DWDM, Mux, LC/APC, 16 channels, starting wavelength 1560.61 nm, 2 Test ports</t>
+  </si>
+  <si>
+    <t>6M2898-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC49AS2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1490 nm, test port</t>
+  </si>
+  <si>
+    <t>726774-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB471L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236260</t>
+  </si>
+  <si>
+    <t>760236260</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DGD1504NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 12 channels, demux, 1537.40 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236262</t>
+  </si>
+  <si>
+    <t>760236262</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DYD1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 20 channels, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing + upgrade port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236263</t>
+  </si>
+  <si>
+    <t>760236263</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DYD1404NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 20 channels, demux, 1545.32 nm starting wavelength, 100 GHz channel spacing + upgrade port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242100</t>
+  </si>
+  <si>
+    <t>760242100</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2-AX1361NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable DWDM, 4 Channels and upgrade port, Double Demultiplexing,  1548.52nm starting wavelength, 100GHz channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242102</t>
+  </si>
+  <si>
+    <t>760242102</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2-AY1361NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable DWDM, 4 Channels and upgrade port, Double Multiplexing,  1548.52nm starting wavelength, 100GHz channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>775788-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAX1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, double demux, 1561.42 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>778497-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1441NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1542.14 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>821183-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1281NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1554.94 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>824499-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DSD1444NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 16 channels, demux, 1542.14 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>834892-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DAX129ANN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 4 channels + upgrade port, double demux, 1554.13 nm starting wavelength, skipped channel spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531</t>
+  </si>
+  <si>
+    <t>860633531</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CWDM patch panel</t>
+  </si>
+  <si>
+    <t>876696-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAX1324NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, double demux, 1551.72 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>881546-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>956826-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB27AL2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1270 nm</t>
+  </si>
+  <si>
+    <t>945596-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DAX121ANN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 4 channels + upgrade port, double demux, 1560.61 nm starting wavelength, skipped channel spacing</t>
+  </si>
+  <si>
+    <t>A19691-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DYD1404NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 20 channels, demux, 1545.32 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>B56232-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1251NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1557.36 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>CC5588-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMC551S2-T</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, upgrade port, 1310 nm port, starting wavelength 1550 nm, test port</t>
+  </si>
+  <si>
+    <t>CC6143-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CAD551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 4 channels + upgrade port, demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>CWDM splice tray</t>
+  </si>
+  <si>
+    <t>CC8442-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CFM471NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + 1310 nm port, mux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>CK4651-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8D471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Demultiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2</t>
+  </si>
+  <si>
+    <t>CK6003-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3D8M1212NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels, mux, 1560.61 nm starting wavelength, 200 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>CW2310-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R470NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1471nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2314-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R550NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1551nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2318-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R610NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1611nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW4796-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMQ1204L1-2T-SUB</t>
+  </si>
+  <si>
+    <t>CY1080-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-FC471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241982</t>
+  </si>
+  <si>
+    <t>760241982</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242098</t>
+  </si>
+  <si>
+    <t>760242098</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253085</t>
+  </si>
+  <si>
+    <t>760253085</t>
+  </si>
+  <si>
+    <t>OCM8-SP11GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253086</t>
+  </si>
+  <si>
+    <t>760253086</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242011</t>
+  </si>
+  <si>
+    <t>760242011</t>
+  </si>
+  <si>
+    <t>OCM8-SP11WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241984</t>
+  </si>
+  <si>
+    <t>760241984</t>
+  </si>
+  <si>
+    <t>OCM8-SP11ZLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x64 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242985</t>
+  </si>
+  <si>
+    <t>760242985</t>
+  </si>
+  <si>
+    <t>OCM8-SP122LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242986</t>
+  </si>
+  <si>
+    <t>760242986</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253088</t>
+  </si>
+  <si>
+    <t>760253088</t>
+  </si>
+  <si>
+    <t>OCM8-SP124LLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242984</t>
+  </si>
+  <si>
+    <t>760242984</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242983</t>
+  </si>
+  <si>
+    <t>760242983</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253092</t>
+  </si>
+  <si>
+    <t>760253092</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-40DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 4 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242987</t>
+  </si>
+  <si>
+    <t>760242987</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243011</t>
+  </si>
+  <si>
+    <t>760243011</t>
+  </si>
+  <si>
+    <t>OCM8-SP12GLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241435</t>
+  </si>
+  <si>
+    <t>760241435</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243012</t>
+  </si>
+  <si>
+    <t>760243012</t>
+  </si>
+  <si>
+    <t>OCM8-SP12WLLG-72CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.72 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253089</t>
+  </si>
+  <si>
+    <t>760253089</t>
+  </si>
+  <si>
+    <t>OCM8-SP128LLG-61CB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+  </si>
+  <si>
+    <t>LX2SSP1232001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 2x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP1132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP1104004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 1X4 APC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2208002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X8 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2204004</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (4) 2X4 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 4 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP2132001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x32 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP2116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/LC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x16 symmetrical split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3202003</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (3) 2X2 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x2 symmetrical split ratio, 3 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP3116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 APC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP3104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 APC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4208001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 2X8 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x8 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4204002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 2X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 2x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX2SSP4116001</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD 1X16 UPC/SC</t>
+  </si>
+  <si>
+    <t>Double width LGX module, 1x16 symmetrical split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>LX1SSP4104002</t>
+  </si>
+  <si>
+    <t>LGX SPLTR MOD (2) 1X4 UPC/SC</t>
+  </si>
+  <si>
+    <t>Single width LGX module, 1x4 symmetrical split ratio, 2 splitters, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP4232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/SC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, SC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1132002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 1X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X32 split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1164001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 1X64 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232002</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (2) 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 2 splitters, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP2232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 UPC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/UPC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1232001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X32 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X32 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-11600NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-13200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-16400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 1X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-20800NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X8 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x8, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-23200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X32 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x32, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-26400NNNNXBBB</t>
+  </si>
+  <si>
+    <t>PLC 2X64 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 2x64, symmetrical split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10205NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 95/05 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 95/05 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10240NNNNXABB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 60/40 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 60/40 split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10201NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 99/01 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 99/01 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10203NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 97/03 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 97/03 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10210NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 90/10 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 90/10 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10215NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 85/15 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 85/15 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10230NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 70/30 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 70/30 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-10200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 1X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 1x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SF-20200NNNNXBBB</t>
+  </si>
+  <si>
+    <t>FBT 2X2 50/50 900UM NO CONN</t>
+  </si>
+  <si>
+    <t>FBT Coupler, singlemode, 2x2 FBT, 50/50 split ratio, 0.900 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNL1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS2CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-11600NNS1CABA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL2CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/APC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNL1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM LC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10200NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10400NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS1CBBA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/UPC GRADE C OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C output</t>
+  </si>
+  <si>
+    <t>EG4847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-164-1P-X</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x64, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>SP-10200L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600L2L2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200L1L1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-13200S2S2CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X32 250UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x32, symmetrical split ratio, 0.250 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CAAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L2L2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800L1L1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT LC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, LC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-11600S2S2CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X16 900UM IN/OUT SC/APC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x16, symmetrical split ratio, 0.900 mm cable, SC/APC grade C</t>
+  </si>
+  <si>
+    <t>SP-10200S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X2 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x2, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10400S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>SP-10800S1S1CBAA</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM IN/OUT SC/UPC GRADE C</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/UPC grade C</t>
+  </si>
+  <si>
+    <t>CV5847-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-202-1P-S</t>
+  </si>
+  <si>
+    <t>Variant of FIST-FSASA3-SPLITTER-TRAYS</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3</t>
+  </si>
+  <si>
+    <t>1RU-SP1264001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X64 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU-SP1116004</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (4) 1X16 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X16 split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760259439</t>
+  </si>
+  <si>
+    <t>760259439</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQS2NQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, SC/APC output, field installable</t>
+  </si>
+  <si>
+    <t>SP-10400NNS2CBDD</t>
+  </si>
+  <si>
+    <t>PLC 1X4 900UM SC/APC GRADE C 0.84M OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x4, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
+  </si>
+  <si>
+    <t>SP-10800NNS2CBDD</t>
+  </si>
+  <si>
+    <t>PLC 1X8 900UM SC/APC GRADE C 0.84M OUTPUT</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.900 mm cable, SC/APC grade C 0.84 meter output</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760262388</t>
+  </si>
+  <si>
+    <t>760262388</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-202-2P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with 2pcs of Field Installable Splitter, symmetrical ratio, 2x2, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252897</t>
+  </si>
+  <si>
+    <t>760252897</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPO132000L2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x32 splitter, LC/APC, 2 circuits, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber splitter chassis</t>
+  </si>
+  <si>
+    <t>NK7526-000</t>
+  </si>
+  <si>
+    <t>OCAB-S9-02-B3-05</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 2dB, green</t>
+  </si>
+  <si>
+    <t>OCAB</t>
+  </si>
+  <si>
+    <t>Fiber attenuator</t>
+  </si>
+  <si>
+    <t>PC4217-000</t>
+  </si>
+  <si>
+    <t>OCAB-S9-05-B3-06</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 6dB, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item760257757</t>
+  </si>
+  <si>
+    <t>760257757</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 9dB, green</t>
+  </si>
+  <si>
+    <t>WR4550-000</t>
+  </si>
+  <si>
+    <t>OCAB-S9-01-B3-05</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 1dB, green</t>
+  </si>
+  <si>
+    <t>14118F-000</t>
+  </si>
+  <si>
+    <t>OCAB-S9-10-B3-06</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 10dB, green</t>
+  </si>
+  <si>
+    <t>217586-000</t>
+  </si>
+  <si>
+    <t>OCAB-S1-05-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 5dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771076</t>
+  </si>
+  <si>
+    <t>300001771076</t>
+  </si>
+  <si>
+    <t>FOA-INLC12</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 12dB, blue</t>
+  </si>
+  <si>
+    <t>FOA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771073</t>
+  </si>
+  <si>
+    <t>300001771073</t>
+  </si>
+  <si>
+    <t>FOA-INLC01</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 1dB, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771075</t>
+  </si>
+  <si>
+    <t>300001771075</t>
+  </si>
+  <si>
+    <t>FOA-INLC10</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 10dB, blue</t>
+  </si>
+  <si>
+    <t>504090-000</t>
+  </si>
+  <si>
+    <t>OCAB-S9-03-B3-05</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 3dB, green</t>
+  </si>
+  <si>
+    <t>A17693-000</t>
+  </si>
+  <si>
+    <t>OCAB-S2-04-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 4dB, green</t>
+  </si>
+  <si>
+    <t>C24916-000</t>
+  </si>
+  <si>
+    <t>OCAB-S2-02-B3</t>
+  </si>
+  <si>
+    <t>C76637-000</t>
+  </si>
+  <si>
+    <t>OCAB-L1-01-B3</t>
+  </si>
+  <si>
+    <t>CK2037-000</t>
+  </si>
+  <si>
+    <t>OCAB-L2-05-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/APC 8°, 5dB, green</t>
+  </si>
+  <si>
+    <t>CK2038-000</t>
+  </si>
+  <si>
+    <t>OCAB-L2-10-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/APC 8°, 10dB, green</t>
+  </si>
+  <si>
+    <t>D32667-000</t>
+  </si>
+  <si>
+    <t>OCAB-S1-10-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 10dB</t>
+  </si>
+  <si>
+    <t>E23172-000</t>
+  </si>
+  <si>
+    <t>OCAB-D4-20-B3-01</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode D4/UPC, 20dB</t>
+  </si>
+  <si>
+    <t>E80815-000</t>
+  </si>
+  <si>
+    <t>OCAB-D4-15-B3-01</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode D4/UPC, 15dB</t>
+  </si>
+  <si>
+    <t>E47713-000</t>
+  </si>
+  <si>
+    <t>OCAB-L1-03-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB, blue</t>
+  </si>
+  <si>
+    <t>E92921-000</t>
+  </si>
+  <si>
+    <t>OCAB-S2-07-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/APC 8°, 7dB, green</t>
+  </si>
+  <si>
+    <t>E95015-000</t>
+  </si>
+  <si>
+    <t>OCAB-L1-05-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 5dB, blue</t>
+  </si>
+  <si>
+    <t>E96107-000</t>
+  </si>
+  <si>
+    <t>OCAB-L1-04-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 4dB, blue</t>
+  </si>
+  <si>
+    <t>F09891-000</t>
+  </si>
+  <si>
+    <t>OCAB-L1-02-B3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 2dB, blue</t>
+  </si>
+  <si>
+    <t>FOA-INLC05</t>
+  </si>
+  <si>
+    <t>FOA-INSC11</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 11dB</t>
+  </si>
+  <si>
+    <t>FOA-INSC13</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 13dB</t>
+  </si>
+  <si>
+    <t>FOA-INSC14</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 14dB</t>
+  </si>
+  <si>
+    <t>FOA-INSC17</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode SC/UPC, 17dB</t>
+  </si>
+  <si>
+    <t>CY7317-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic CWDM Panel, double mux, 16 channels, 1311 nm starting wavelength, 20 nm channel spacing, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CY7260-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311S2</t>
+  </si>
+  <si>
+    <t>CY7273-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1X570NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Double multiplexing,  1571nm starting wavelength, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CZ8096-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-FC471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and 1310nm port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>D38196-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM4471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EF5494-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>EG4245-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMY1204L1-2T-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, mux, 20 channels, 1561.42 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/UPC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EG4561-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R310NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1311nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EG8430-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-BC471NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels and upgrade port, compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>EG9027-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DDQ1204L2-U23-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, demux, 40 channels, 1561.42 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ111665</t>
+  </si>
+  <si>
+    <t>Variant of XPND-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XPND™</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ113265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ210400</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 2 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTMM210800</t>
+  </si>
+  <si>
+    <t>XPND module, 1x8 symmetrical split ratio, 2 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTMM213265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 2 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM410400</t>
+  </si>
+  <si>
+    <t>XPND module, 1x4 symmetrical split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTMM411665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 4 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2AJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FDH 4000 | FDH 5000 | FPS</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2ASS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X32 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2UJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2XJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2NJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X4 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1SJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-EJJ01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 2 x 32 splitter, SC/APC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CNN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1x16, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-MPP1JJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1KJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1NJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1XJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-SPA1AJJ</t>
+  </si>
+  <si>
+    <t>Variant of FDF-FL2-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, 1 x 32, standard, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FDF</t>
+  </si>
+  <si>
+    <t>FPS-SPA1EJJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, 2 x 32, standard, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-SPA1NJJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, 1 x 4, standard, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-WP03N055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, triple, 1 x 4, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-SPL1CJJ</t>
+  </si>
+  <si>
+    <t>Variant of LSX-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP1NJJ</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-ANN01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x32 splitter, SC/UPC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-SPB1AJJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 wideVAM Fiber Optic Splitter Module, 1 x 32, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP1OJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 4, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1PJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3LJJ</t>
+  </si>
+  <si>
+    <t>Variant of NGF-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x8, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ</t>
+  </si>
+  <si>
+    <t>FPS-SPB1ANJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 wideVAM Fiber Optic Splitter Module, 1 x 32, SC/UPC input, SC/APC output, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP3MJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, dual 1x16, SC/APC (front pgtl) input connect., SC/APC output connect.</t>
+  </si>
+  <si>
+    <t>FPS-SPB1ANN</t>
+  </si>
+  <si>
+    <t>FCM/FL2 wideVAM Fiber Optic Splitter Module, 1 x 32, SC/UPC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP3WJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x2 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-SPB1CJJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 wideVAM Fiber Optic Splitter Module, 1 x 16, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-SPB1EJJ</t>
+  </si>
+  <si>
+    <t>FCM/FL2 wideVAM Fiber Optic Splitter Module, 2 x 32, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF116</t>
+  </si>
+  <si>
+    <t>Variant of NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4J010GM</t>
+  </si>
+  <si>
+    <t>Variant of NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4</t>
+  </si>
+  <si>
+    <t>Monitoring module</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF116</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, right, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF44</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x4, symmetrical split, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2B</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 95/5, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>QK7510-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x4 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2LSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1x8 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3GJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 2 x 32, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP4ANN-1.2MM</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/UPC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>OMX600®</t>
+  </si>
+  <si>
+    <t>OMX</t>
+  </si>
+  <si>
+    <t>NG4-VMMLF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4H</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>FPS-MPP1SJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 64, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760244960</t>
+  </si>
+  <si>
+    <t>760244960</t>
+  </si>
+  <si>
+    <t>OCM1-SA41200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, four 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253640</t>
+  </si>
+  <si>
+    <t>760253640</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP102000L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x2 splitter, LC/APC, 24 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252886</t>
+  </si>
+  <si>
+    <t>760252886</t>
+  </si>
+  <si>
+    <t>FACT-1ESRHPP164A00L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x64 splitter, LC/APC, 1 circuit, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252887</t>
+  </si>
+  <si>
+    <t>760252887</t>
+  </si>
+  <si>
+    <t>FACT-1ESLHPP164A00L2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253969</t>
+  </si>
+  <si>
+    <t>760253969</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10400L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x4 splitters, LC/APC, 14 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2800B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U3900A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KAKA2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7A7A7U1BC000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/APC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>FDF | FL2000</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU8000A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VMM-KUKUKU2CP000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, four 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U4JP000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, eight 1x2 splitters, singlemode, SC/UPC, 60/40 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-57A7A8000A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U6MS000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, twelve 1x3 splitters, singlemode, SC/UPC, 60/20/20 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-KUKUKU2HJ000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, four 1x2 splitters, singlemode, LC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AD000-A</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U3HB000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, six 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2400B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AH0000</t>
+  </si>
+  <si>
+    <t>VSM-27A7A8000A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AJ000</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2000A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x2 splitter, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VSMW-27A7A2000L00</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Splitter Module, twelve 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27U7U2800B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VSMW-27A7A4900G00</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Splitter Module, seven 1x4 splitters, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2200A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x2 splitter, singlemode, SC/APC, 60/40 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-2KAKA2000B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-2KAKA2000D0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, four 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A3900A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-2KUKU2000B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>WH6662-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P21800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x8 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>121724-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>195714-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1205-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 95/5 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>OCC1A</t>
+  </si>
+  <si>
+    <t>2111684-1</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 32</t>
+  </si>
+  <si>
+    <t>OLS</t>
+  </si>
+  <si>
+    <t>2111684-2</t>
+  </si>
+  <si>
+    <t>Passive Optical LAN-PON Fiber Splitter Adapter Plate with splitter, 1 x 16</t>
+  </si>
+  <si>
+    <t>347867-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-US40</t>
+  </si>
+  <si>
+    <t>367652-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>399274-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159097</t>
+  </si>
+  <si>
+    <t>460159097</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>554944-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>626298-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1245-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 55/45 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234770</t>
+  </si>
+  <si>
+    <t>760234770</t>
+  </si>
+  <si>
+    <t>IFDB-SPLT-1*8-S1</t>
+  </si>
+  <si>
+    <t>IFDB Optical Splitter Module, plug &amp; play, SC/UPC ports, 1 x 8 splitter</t>
+  </si>
+  <si>
+    <t>IFDB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234762</t>
+  </si>
+  <si>
+    <t>760234762</t>
+  </si>
+  <si>
+    <t>OCM6-SP218S2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235545</t>
+  </si>
+  <si>
+    <t>760235545</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-20DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235612</t>
+  </si>
+  <si>
+    <t>760235612</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235613</t>
+  </si>
+  <si>
+    <t>760235613</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238857</t>
+  </si>
+  <si>
+    <t>760238857</t>
+  </si>
+  <si>
+    <t>OCM6-SP524L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, five 2x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238510</t>
+  </si>
+  <si>
+    <t>760238510</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-CL</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238861</t>
+  </si>
+  <si>
+    <t>760238861</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
     <t>764664-000</t>
   </si>
   <si>
     <t>OCC1A-1235-NNANQNF</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 65/35 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
-    <t>OCC1A</t>
-[...52 lines deleted...]
-  <si>
     <t>799956-000</t>
   </si>
   <si>
     <t>OCM1-SA11200S2</t>
   </si>
   <si>
     <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/APC, 50/50 split ratio</t>
   </si>
   <si>
-    <t>LGX | OCM1</t>
-[...23 lines deleted...]
-    <t>CWDM module</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860633528</t>
+  </si>
+  <si>
+    <t>860633528</t>
+  </si>
+  <si>
+    <t>OCM1-SP21800L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, two 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
   </si>
   <si>
     <t>891722-000</t>
   </si>
   <si>
     <t>OCC1P-13200-NNNQRIF</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
   </si>
   <si>
-    <t>OCC1P</t>
-[...284 lines deleted...]
-    <t>CMT</t>
+    <t>A13551-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA</t>
+  </si>
+  <si>
+    <t>A18219-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNA-SASA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A61669-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3A21800</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  typ with two 1x8 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>A68313-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-4A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-S24  type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C74415-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C75701-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P12G00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 2x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CB4038-000</t>
+  </si>
+  <si>
+    <t>OCC1A-2200-NNANQNA</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 2x2, 50/50 ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CA0685-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1230-S2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CB7630-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA21200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, two 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CC1541-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-24-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1542-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-28-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x8, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC1037-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11800</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x8 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC6925-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-14DASIA-U</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 1.4 m pigtails</t>
+  </si>
+  <si>
+    <t>OCM5</t>
+  </si>
+  <si>
+    <t>CC8313-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 64, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC8177-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x4 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC8544-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 16, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC9987-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQF-2</t>
+  </si>
+  <si>
+    <t>CP3653-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CP3849-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CS1307-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1309-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2811-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS2062-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P116400S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x64, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CS7527-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CS7528-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-S1SESEB-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CS7529-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>CU4756-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA31200S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, three 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>CU4243-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-22-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CU8906-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-NNNQNQA-FDC</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CV5290-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CV5845-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-132-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x32, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5853-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-216-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Low loss Planar, grade P</t>
   </si>
   <si>
     <t>CV5835-000</t>
   </si>
   <si>
     <t>FIST-FSASA3-SC-104-1P-S</t>
   </si>
   <si>
-    <t>Variant of FIST-FSASA3-SPLITTER-TRAYS</t>
-[...1 lines deleted...]
-  <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x4, Planar component, grade P</t>
   </si>
   <si>
-    <t>FIST-FSASA3</t>
-[...52 lines deleted...]
-  <si>
     <t>CW5512-000</t>
   </si>
   <si>
     <t>OCM6-SP118NS2-72CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 4.5 m pigtails</t>
   </si>
   <si>
     <t>CW7232-000</t>
   </si>
   <si>
     <t>FIST-FSASA2-12-1A-L-25</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
   </si>
   <si>
-    <t>FIST-FSASA2</t>
-[...1 lines deleted...]
-  <si>
     <t>CW7234-000</t>
   </si>
   <si>
     <t>FIST-FSASA2-12-1A-L-30</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, 30/70 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
   </si>
   <si>
     <t>CW9901-000</t>
   </si>
   <si>
     <t>OCM5-SP12W00L2-45DASIA</t>
   </si>
   <si>
     <t>OCM5 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, 4.5 m pigtails</t>
   </si>
   <si>
-    <t>OCM5</t>
-[...1 lines deleted...]
-  <si>
     <t>CX0659-000</t>
   </si>
   <si>
     <t>OCM6-SP11WS2-61CI1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
   </si>
   <si>
     <t>CW8580-000</t>
   </si>
   <si>
     <t>IFDB-SPLT-1*8-S2</t>
   </si>
   <si>
     <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 8 splitter</t>
   </si>
   <si>
     <t>CW8580-001</t>
   </si>
   <si>
     <t>IFDB-SPLT-1*4-S2</t>
   </si>
   <si>
     <t>IFDB Optical Splitter Module, plug &amp; play, SC/APC ports, 1 x 4 splitter</t>
@@ -613,10869 +5581,4440 @@
   <si>
     <t>FIST-FSASA2-13-1A-R</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x3, FBT component, grade A, all fibers at right side</t>
   </si>
   <si>
     <t>CX1247-000</t>
   </si>
   <si>
     <t>OCM5-SP11Z00S2-70DASIA</t>
   </si>
   <si>
     <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x64 Splitter, singlemode, SC/APC, symmetrical split ratio, 7.0 m pigtails</t>
   </si>
   <si>
     <t>CX2454-000</t>
   </si>
   <si>
     <t>OCC1P-13200-S3SESEB</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
-    <t>CX3140100</t>
-[...28 lines deleted...]
-  <si>
     <t>CX3242-000</t>
   </si>
   <si>
     <t>FIST-FSASA2-12-1A-R-25</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, 25/75 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
   </si>
   <si>
-    <t>CX3250003</t>
-[...19 lines deleted...]
-  <si>
     <t>CX3240-000</t>
   </si>
   <si>
     <t>FIST-FSASA2-12-1A-R-15</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, 15/85 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
   </si>
   <si>
-    <t>CX3350007</t>
-[...332 lines deleted...]
-    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Low loss Planar, grade P</t>
+    <t>CY0684-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY1541-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>CY3856-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11G00L2-NZ</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY2615-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP41400L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, four 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CY7856-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CY8048-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ2459-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNSESEB-ASIA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1836-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20400-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ1840-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ3250-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12GL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3255-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP12WL2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
   </si>
   <si>
     <t>CZ3246-000</t>
   </si>
   <si>
     <t>OCM6-SP128L2-19DB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
   </si>
   <si>
     <t>CZ6768-000</t>
   </si>
   <si>
     <t>OCC1P-13200-S2SESEB-ASIA</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>CZ7753-000</t>
   </si>
   <si>
     <t>FIST-SASA3-116-1P-S</t>
   </si>
   <si>
     <t>FIST® Fiber Splitter Array Sub-Assembly with splitter, symmetrical ratio, 1x16, Planar component, grade P</t>
   </si>
   <si>
     <t>FIST-SASA3</t>
   </si>
   <si>
     <t>CZ8588-000</t>
   </si>
   <si>
     <t>OCC1P-20400-NNNQNQF</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 2x4, symmetrical split ratio, 0,250 mm cable, field installable</t>
   </si>
   <si>
     <t>CZ8590-000</t>
   </si>
   <si>
     <t>OCC1P-23200-NNNQNQF</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, 0,250 mm cable, field installable</t>
   </si>
   <si>
-    <t>CZ8096-000</t>
-[...34 lines deleted...]
-  <si>
     <t>D80891-000</t>
   </si>
   <si>
     <t>OCC1A-1210-NNASENB</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
     <t>D35163-000</t>
   </si>
   <si>
     <t>OCC1A-1200-L2ASENB</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
   </si>
   <si>
-    <t>D38196-000</t>
-[...7 lines deleted...]
-  <si>
     <t>D83104-000</t>
   </si>
   <si>
     <t>FIST-FSASA2-18-1P-R</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, all fibers at right side</t>
   </si>
   <si>
     <t>D39890-000</t>
   </si>
   <si>
     <t>FOSC-OC-3P11G00</t>
   </si>
   <si>
     <t>FOSC®  D-TRAY-72  type with one 1x16 Planar splitter with symmetrical split ratio</t>
   </si>
   <si>
     <t>D88525-000</t>
   </si>
   <si>
     <t>OCC1A-1200-S2ASGAC</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/APC, 2.0 mm cable, heavy duty housing</t>
   </si>
   <si>
-    <t>D89213-000</t>
-[...28 lines deleted...]
-  <si>
     <t>E43774-000</t>
   </si>
   <si>
     <t>OCC1P-11600-NNNQNQA</t>
   </si>
   <si>
-    <t>OCC1P Wideband Splitter, planar, singlemode, 1x16, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
-[...55 lines deleted...]
-  <si>
     <t>EF3406-000</t>
   </si>
   <si>
     <t>OCM6-SP11WNL2-61CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
   </si>
   <si>
     <t>EF5492-000</t>
   </si>
   <si>
     <t>OCC1A-1210-NNANQNF</t>
   </si>
   <si>
     <t>OCC1A Wideband Splitter, singlemode, 1x2, 90/10 ratio, 0.250 mm cable, field installable</t>
   </si>
   <si>
     <t>EG3368-000</t>
   </si>
   <si>
     <t>OCM1-SP12400S2</t>
   </si>
   <si>
-    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
-[...1 lines deleted...]
-  <si>
     <t>EG3369-000</t>
   </si>
   <si>
     <t>OCM1-SP12800S2</t>
   </si>
   <si>
-    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 2x8 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
-[...1 lines deleted...]
-  <si>
     <t>EG3708-000</t>
   </si>
   <si>
     <t>OCC1P-10200-NNNQNQA-A2</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250 mm cable, light duty housing</t>
   </si>
   <si>
-    <t>EG4245-000</t>
-[...7 lines deleted...]
-  <si>
     <t>EG5932-002</t>
   </si>
   <si>
     <t>OCC1P-10400-NNSESEB_AP</t>
   </si>
   <si>
     <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
   </si>
   <si>
-    <t>EG4561-000</t>
-[...7 lines deleted...]
-  <si>
     <t>EG6171-000</t>
   </si>
   <si>
     <t>OCM6-SP12WL2-72CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
   </si>
   <si>
     <t>EG8273-000</t>
   </si>
   <si>
     <t>OCM6-SA122NS2-72CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, FBT, one 2x2 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
   </si>
   <si>
     <t>EG8275-000</t>
   </si>
   <si>
     <t>OCM6-SA522NS2-72CB1</t>
   </si>
   <si>
     <t>OCM6 Fiber Optic Splitter Module, FBT, five 2x2 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
   </si>
   <si>
-    <t>EG8276-000</t>
-[...1298 lines deleted...]
-    <t>FOSC®  A-TRAY-24 type with two 1x4 Planar splitters with symmetrical split ratio</t>
+    <t>FDH3000-WDM-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play WDM Modules</t>
+  </si>
+  <si>
+    <t>FDH4000-FDH5000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH4000 and FDH5000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>FDH3000-SPLITTER-MODULES</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Modules</t>
+  </si>
+  <si>
+    <t>HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>High density Fiber Panel Accessories</t>
+  </si>
+  <si>
+    <t>Fiber panel accessory kit</t>
+  </si>
+  <si>
+    <t>FDF-FL2-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>FDF/FL2 VAM Fiber Optic Splitter Module</t>
+  </si>
+  <si>
+    <t>PROPEL-COLOR-COLLARS</t>
+  </si>
+  <si>
+    <t>Propel Color Collars snap onto the front pull rod to easily identify different networks within a building or data center. Available in blue, gray, aqua, orange, red, green, brown, violet, rose and yellow.</t>
+  </si>
+  <si>
+    <t>NG4-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Splitter Module</t>
+  </si>
+  <si>
+    <t>NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access Monitoring Module</t>
+  </si>
+  <si>
+    <t>FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Series Optical Splitter Chassis for FACT ODF</t>
   </si>
   <si>
     <t>OCSH-SHELVES</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>OCSH Shelves for holding Optical OCM6 style modules</t>
   </si>
   <si>
-    <t>OCSH</t>
-[...4 lines deleted...]
-  <si>
     <t>XPND-SPLITTER-MODULES</t>
   </si>
   <si>
     <t>XPND Splitter Modules</t>
   </si>
   <si>
     <t>XPND</t>
   </si>
   <si>
-    <t>VMM-7U7U7U1AH0000</t>
-[...3251 lines deleted...]
-    <t>OCM8 Fiber Optic Splitter Module, Planar, 2x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 0.61 m pigtails</t>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202003</t>
+  </si>
+  <si>
+    <t>5202003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5232203</t>
+  </si>
+  <si>
+    <t>5232203</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5351303</t>
+  </si>
+  <si>
+    <t>5351303</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PC7428</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5363503</t>
+  </si>
+  <si>
+    <t>5363503</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7604</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202203</t>
+  </si>
+  <si>
+    <t>5202203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5225003</t>
+  </si>
+  <si>
+    <t>5225003</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5278203</t>
+  </si>
+  <si>
+    <t>5278203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASST O SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341203</t>
+  </si>
+  <si>
+    <t>5341203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5314103</t>
+  </si>
+  <si>
+    <t>5314103</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208003</t>
+  </si>
+  <si>
+    <t>5208003</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223103</t>
+  </si>
+  <si>
+    <t>5223103</t>
+  </si>
+  <si>
+    <t>P3 625 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5230203</t>
+  </si>
+  <si>
+    <t>5230203</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101703</t>
+  </si>
+  <si>
+    <t>530101703</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341403</t>
+  </si>
+  <si>
+    <t>5341403</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208203</t>
+  </si>
+  <si>
+    <t>5208203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509102</t>
+  </si>
+  <si>
+    <t>5509102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510202</t>
+  </si>
+  <si>
+    <t>5510202</t>
+  </si>
+  <si>
+    <t>QR 860 JCASS PR2355</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110103</t>
+  </si>
+  <si>
+    <t>4110103</t>
+  </si>
+  <si>
+    <t>2312K CMRL 1//2" PLENUM TRUNK 2400</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plemum Trunk and Distribution Cable, cream flame retardant PVDF jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110273</t>
+  </si>
+  <si>
+    <t>4110273</t>
+  </si>
+  <si>
+    <t>2312V WTRL 1/2" PLEN TRUNK</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plenum Trunk and Distribution Cable, white flame retardant PVC jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208002</t>
+  </si>
+  <si>
+    <t>5208002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209002</t>
+  </si>
+  <si>
+    <t>5209002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5266303</t>
+  </si>
+  <si>
+    <t>5266303</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R SM MT</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530092703</t>
+  </si>
+  <si>
+    <t>530092703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT G</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5244903</t>
+  </si>
+  <si>
+    <t>5244903</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302002</t>
+  </si>
+  <si>
+    <t>5302002</t>
+  </si>
+  <si>
+    <t>P3® 500 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308303</t>
+  </si>
+  <si>
+    <t>5308303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5307703</t>
+  </si>
+  <si>
+    <t>5307703</t>
+  </si>
+  <si>
+    <t>P3® 500  JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100203</t>
+  </si>
+  <si>
+    <t>530100203</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309003</t>
+  </si>
+  <si>
+    <t>5309003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102403</t>
+  </si>
+  <si>
+    <t>530102403</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309103</t>
+  </si>
+  <si>
+    <t>5309103</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304002</t>
+  </si>
+  <si>
+    <t>5304002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309303</t>
+  </si>
+  <si>
+    <t>5309303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5301803</t>
+  </si>
+  <si>
+    <t>5301803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA SM</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333503</t>
+  </si>
+  <si>
+    <t>5333503</t>
+  </si>
+  <si>
+    <t>P3® 840 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5340803</t>
+  </si>
+  <si>
+    <t>5340803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5370003</t>
+  </si>
+  <si>
+    <t>5370003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5365303</t>
+  </si>
+  <si>
+    <t>5365303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5377203</t>
+  </si>
+  <si>
+    <t>5377203</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390003</t>
+  </si>
+  <si>
+    <t>5390003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085302</t>
+  </si>
+  <si>
+    <t>550085302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085402</t>
+  </si>
+  <si>
+    <t>550085402</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514902</t>
+  </si>
+  <si>
+    <t>5514902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515002</t>
+  </si>
+  <si>
+    <t>5515002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5501302</t>
+  </si>
+  <si>
+    <t>5501302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5512402</t>
+  </si>
+  <si>
+    <t>5512402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5520302</t>
+  </si>
+  <si>
+    <t>5520302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515302</t>
+  </si>
+  <si>
+    <t>5515302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5516202</t>
+  </si>
+  <si>
+    <t>5516202</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518702</t>
+  </si>
+  <si>
+    <t>5518702</t>
+  </si>
+  <si>
+    <t>QR® 540 JCART R</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket with co-extruded red stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513802</t>
+  </si>
+  <si>
+    <t>5513802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5522802</t>
+  </si>
+  <si>
+    <t>5522802</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519302</t>
+  </si>
+  <si>
+    <t>5519302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASST G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5528902</t>
+  </si>
+  <si>
+    <t>5528902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5539402</t>
+  </si>
+  <si>
+    <t>5539402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544502</t>
+  </si>
+  <si>
+    <t>5544502</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559802</t>
+  </si>
+  <si>
+    <t>5559802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560502</t>
+  </si>
+  <si>
+    <t>5560502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560802</t>
+  </si>
+  <si>
+    <t>5560802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA GREY SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, Gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727803</t>
+  </si>
+  <si>
+    <t>5727803</t>
+  </si>
+  <si>
+    <t>P3® 840 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550084302</t>
+  </si>
+  <si>
+    <t>550084302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT 3G AJ SM</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5702003</t>
+  </si>
+  <si>
+    <t>5702003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA</t>
+  </si>
+  <si>
+    <t>CX3240006</t>
+  </si>
+  <si>
+    <t>100T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3220015</t>
+  </si>
+  <si>
+    <t>100T135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, Terracotta 1 in, SDR 11,  (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>FHD-ACC-CLAMP910</t>
+  </si>
+  <si>
+    <t>Cable clamp for flat or universal flat fiber optic cable</t>
+  </si>
+  <si>
+    <t>FHD</t>
+  </si>
+  <si>
+    <t>Fiber cable clamp</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693</t>
+  </si>
+  <si>
+    <t>760058693</t>
+  </si>
+  <si>
+    <t>BGND-12</t>
+  </si>
+  <si>
+    <t>Grounding Kit, Shelf Mounted Bracket</t>
+  </si>
+  <si>
+    <t>GND-STPKIT</t>
+  </si>
+  <si>
+    <t>Grounding Strap Kit, 6 AWG, 5 in</t>
+  </si>
+  <si>
+    <t>FPS-CJJAA0BY1000</t>
+  </si>
+  <si>
+    <t>FPS-CJJCA0BY1000</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play CWDM Module, 10 Channel with 1310 upgrade port</t>
+  </si>
+  <si>
+    <t>FPS-C1JJ108CA2AD1</t>
+  </si>
+  <si>
+    <t>300100116582</t>
+  </si>
+  <si>
+    <t>FPS-C1JJAA0BN1000</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBA0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0BN1-EX</t>
+  </si>
+  <si>
+    <t>FPS-C1JJBE0CN1000</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108C20D1-EX</t>
+  </si>
+  <si>
+    <t>300001781883</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ108C44D1-EX</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ116E00M010</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, 16-channel, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-W1JJ005F00M20</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play BWDM Module, dual, SC/APC</t>
+  </si>
+  <si>
+    <t>J96345-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC47AL1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 8 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, left, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuit, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCML2B43AB00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2D470D00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2F47002K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/APC, right, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2455001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, 2 circuits, LC/UPC, right, 1451 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MYA400C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 40, 1 circuit, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDKR1DQA21001L</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 21, 1 circuit, Demux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL1F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 1 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2BBA24BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A470B00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2BDA24BB1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML4BAA21BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2A550A00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/APC, right, 1551 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2B470C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKR2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/UPC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2DBB211A2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2C470B1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 4 channels, upgrade port, 2 circuits, LC/UPC, left, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2F47001K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1471 nm starting channel, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCMR2B43AC2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, upgrade port, 2 circuits, LC/APC, right, 1431 nm starting channel, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKL2F470000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 8 channels, 1310 nm port, 2 circuits, LC/UPC, left, 1471 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1M8A23B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 23, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDKL2MDA280C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 28, 2 circuits, Mux, LC/UPC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCKR2Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 2 circuits, LC/UPC, right, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MBA20BA00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VCML1Q430000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, CWDM, 10 channels, 1310 nm port, 1 circuit, LC/APC, left, 1431 nm starting channel, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MSA250C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 25, 1 circuit, Mux, LC/APC, left, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSB211C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 200 GHz channel spacing, starting channel 21, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML1M8A23B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, 100 GHz channel spacing, starting channel 23, 1 circuit, Mux, LC/APC, left, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA360C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 36, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MGA500C2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 12 channels, 100 GHz channel spacing, starting channel 50, 1 circuit, Mux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MYA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA440C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 44, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML1MYA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 20 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MQA200C00</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 40 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2BBA24BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDML2MDA520C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 52, 2 circuits, Mux, LC/APC, left, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2BDA24BB1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 24, 2 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR4BAA21BA1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 4 channels, upgrade port, 100 GHz channel spacing, starting channel 21, 4 circuits, Mux/Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DBB211A2K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, 200 GHz channel spacing, starting channel 24, 2 circuits, Demux, LC/APC, right, 2 test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR1MSA20B000</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 16 channels, 100 GHz channel spacing, starting channel 20, 1 circuit, Mux, LC/APC, right, no test ports</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2DDB211C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 200 GHz channel spacing, starting channel 21, 2 circuits, Demux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>NG4-VDMR2MDA200C1K</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, DWDM, 8 channels, upgrade port, EXP port, 100 GHz channel spacing, starting channel 20, 2 circuits, Mux, LC/APC, right, 1 test port</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ1SAG2AD1X</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, 16-channel, starting wavelength ITU 21, SC/APC</t>
+  </si>
+  <si>
+    <t>212855-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMQ1204L2-SUBU23</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, mux, 40 channels, 1561.42 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>224597-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DDQ1204L2-2T-U23</t>
+  </si>
+  <si>
+    <t>242291-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1441NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1542.14 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>258573-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6CLX551NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, CWDM, 3 channels + upgrade port, double demux, 20 nm channel spacing, 1533.47 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>287626-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1561NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1532.68 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>289162-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1481NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1538.98 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>324673-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBX1201NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, double demux, 1561.42 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>338861-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1201NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>353364-000</t>
+  </si>
+  <si>
+    <t>OCM1-CA2551L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux/Demux, LC/APC, 2 channels, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>381745-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DSD1284NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 16 channels, demux, 1554.94 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>386415-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DGX1504NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 12 channels, double demux, 1537.40 nm starting wavelength, 100 GHz channel spacing + upgrade</t>
+  </si>
+  <si>
+    <t>453481-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1361NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1548.52 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>518289-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB431L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1430 nm</t>
+  </si>
+  <si>
+    <t>522277-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1321NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1551.72 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>531555-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD121ANN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1560.61 nm starting wavelength, skipped channel spacing</t>
+  </si>
+  <si>
+    <t>537225-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAX1364NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, double demux, 1548.52 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>536725-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAD1401NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, demux, 1545.32 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>543438-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6CKX511NN</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, CWDM, 5 channels + upgrade port, double demux, 20 nm channel spacing, 1536.61 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>59684T-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DSD1254NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 16 channels, demux, 1557.36 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>652598-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYC471L1</t>
+  </si>
+  <si>
+    <t>FPS-MPP1LJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x8, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1WJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 2, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FDH 3000</t>
+  </si>
+  <si>
+    <t>FPS-LPP1PJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3AJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x32 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP4AJJ-OMX</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, front input, 126" Pigtail</t>
+  </si>
+  <si>
+    <t>FPS-MPP3ANN</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x32 splitter, SC/UPC (front pgtl) to SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-MPP3CJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 1x16 splitter, SC/APC (front pgtl) to SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-SPD1CJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 7 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-SPD1JJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 8, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-AJJ01</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x32 splitter, SC/APC splitter and output connect., 1 splitter</t>
+  </si>
+  <si>
+    <t>FPS-WP04W055NN0</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, quad, 1 x 2, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-SPL1GJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 2 x 32, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>FPS-MPP3HJJ</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Module, 2x16 WDM, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-SPB1AJJ-HD</t>
+  </si>
+  <si>
+    <t>FPS-MPP1UJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1x4, SC/APC</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4H010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, multimode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSKRF132</t>
+  </si>
+  <si>
+    <t>NG4 VAM, 1 1X32 SPLITTERS, LC/UPC, RIGHT</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VSMRF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, symmetrical split, singlemode, LC/APC, front, right, 1 circuit</t>
+  </si>
+  <si>
+    <t>NG4-VM7LF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, left, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKNRF4J010GM</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKRF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VM7RF2A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, SC/UPC, front, right, 2 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VSMLF8C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x2, symmetrical split, singlemode, LC/APC, front, left, 8 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMKNLF4C010GM</t>
+  </si>
+  <si>
+    <t>NG4-VSKLF132</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Splitter, 1x32, equal split, singlemode, LC/UPC, front, left, 1 circuit</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2MSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1x16 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1AJJ-1.2MM</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/APC, with 1.2 mm output</t>
+  </si>
+  <si>
+    <t>FPS-MPP4SJJ-2MM</t>
+  </si>
+  <si>
+    <t>Singlemode Splitter Module, 1 x 32, SC/APC, symmetrical split ratio, 126" pigtail</t>
+  </si>
+  <si>
+    <t>FPS-MPP4SNN-2MM</t>
+  </si>
+  <si>
+    <t>FPS-SPL1JJJ</t>
   </si>
   <si>
     <t>NG4-VMMLF4H</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, left, 4 circuits</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760239444</t>
+  </si>
+  <si>
+    <t>760239444</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNSES2SEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253638</t>
+  </si>
+  <si>
+    <t>760253638</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP11600L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x16 splitters, LC/APC, 4 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253639</t>
+  </si>
+  <si>
+    <t>760253639</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10800L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x8 splitters, LC/APC, 8 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4C</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1BR000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, one 1x2 splitter, singlemode, SC/UPC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1CP000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1ED000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU2000D0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, four 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-KUKUKU1CP000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, LC/UPC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AB000</t>
+  </si>
+  <si>
+    <t>VLM-57A7A4900A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AC000</t>
+  </si>
+  <si>
+    <t>VMM-KUKUKU2EJ000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Monitoring Module, four 1x2 splitters, singlemode, LC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A4900A0000</t>
+  </si>
+  <si>
+    <t>VMM-7U7U7U1AD000</t>
+  </si>
+  <si>
+    <t>VLM-M7U7U7U1AB000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27A7A8000A0000</t>
+  </si>
+  <si>
+    <t>VLM-M7U7U7U1ED000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U3MS000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, six 1x3 splitters, singlemode, SC/UPC, 60/20/20 split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U4AD000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, eight 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>VMMW-7U7U7U4HP000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 WideVAM Fiber Optic Monitoring Module, eight 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7AG116A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x16 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2000B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2100B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 55/45 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27U7U2900B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2300A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x2 splitter, singlemode, SC/APC, 65/35 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-2KAKA4900B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x4 splitters, singlemode, LC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2900A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x2 splitter, singlemode, SC/APC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A2900B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 95/5 split ratio</t>
+  </si>
+  <si>
+    <t>VSM-27A7A4900A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-2KUKU6000A0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, one 1x6 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VSM-4KUKU2600B0000</t>
+  </si>
+  <si>
+    <t>FCM/FL2 VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>116894-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1240-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 60/40 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>213464-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10300-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+  </si>
+  <si>
+    <t>239574-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1220-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 80/20 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159095</t>
+  </si>
+  <si>
+    <t>460159095</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159098</t>
+  </si>
+  <si>
+    <t>460159098</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-NNNQSEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, 0.250/0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>526878-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1225-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 75/25 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>61935G-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-20DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 2.0 m pigtails</t>
+  </si>
+  <si>
+    <t>622516-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1230-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 70/30 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>688817-000</t>
+  </si>
+  <si>
+    <t>OCC1P-11600-NNNQNQA-US40</t>
+  </si>
+  <si>
+    <t>754759-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10300-NNNQRIF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical split ratio, 0.250 mm/ribbon cable, field installable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235608</t>
+  </si>
+  <si>
+    <t>760235608</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-36DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235609</t>
+  </si>
+  <si>
+    <t>760235609</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-36DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235611</t>
+  </si>
+  <si>
+    <t>760235611</t>
+  </si>
+  <si>
+    <t>OCM6-SP11ZS2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x64 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235614</t>
+  </si>
+  <si>
+    <t>760235614</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236098</t>
+  </si>
+  <si>
+    <t>760236098</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236398</t>
+  </si>
+  <si>
+    <t>760236398</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P123200L2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x32, symmetrical, planar, singlemode, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238447</t>
+  </si>
+  <si>
+    <t>760238447</t>
+  </si>
+  <si>
+    <t>OCM6-SP514L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, five 1x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238448</t>
+  </si>
+  <si>
+    <t>760238448</t>
+  </si>
+  <si>
+    <t>OCM6-SP318L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238856</t>
+  </si>
+  <si>
+    <t>760238856</t>
+  </si>
+  <si>
+    <t>OCM6-SA822L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, eight 2x2 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238858</t>
+  </si>
+  <si>
+    <t>760238858</t>
+  </si>
+  <si>
+    <t>OCM6-SP328L2-16DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 2x8 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 1.6 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860634939</t>
+  </si>
+  <si>
+    <t>860634939</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860637058</t>
+  </si>
+  <si>
+    <t>860637058</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GL2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>A11211-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-30DASIA</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 3.0 m pigtails</t>
+  </si>
+  <si>
+    <t>A11601-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>A10948-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A21400</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with two 1x4 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>A68478-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>BP7852-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A61200</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with six 1x2 FBT splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>C23065-000</t>
+  </si>
+  <si>
+    <t>OCC1O-13200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1O Wideband Splitter, low loss planar, singlemode, 1x32, symmetrical ratio, 0.250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>OCC1O</t>
+  </si>
+  <si>
+    <t>C29177-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-16-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x6, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>C73000-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P21G00</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with two 1x16 Planar splitters with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CB3016-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-16-1A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x6, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CB9820-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11400</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x4 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CC0561-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S1ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CC1599-000</t>
+  </si>
+  <si>
+    <t>OCC1P-20800-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CC3157-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-20</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 20/80 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC3783-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-216-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x16, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC4455-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-40</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 40/60 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CC8284-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>CC8312-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC6250-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC5021-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-22-2A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 2x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CC8541-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNF</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, 0.250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC8542-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 8, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CC9545-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQF</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 4, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>CK7702-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10200-S2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x2, symmetrical ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CN9632-000</t>
+  </si>
+  <si>
+    <t>OCC1A-2200-NNANQNA-SASA</t>
+  </si>
+  <si>
+    <t>CN9787-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-4A-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, four 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CP3654-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S2SESEB</t>
+  </si>
+  <si>
+    <t>CR0128-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-24-1A-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x4, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CR5485-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-14DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 1.4 m pigtails</t>
+  </si>
+  <si>
+    <t>CR6731-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P113200S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x32, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CS1308-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1310-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GS2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CS1312-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CU4755-000</t>
+  </si>
+  <si>
+    <t>OCM1-SA21400S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, FBT, two 1x4 Splitters, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>CV5843-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-116-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x16, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5851-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-208-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x8, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5855-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-232-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 2x32, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CV5839-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-108-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Low loss Planar, grade P</t>
+  </si>
+  <si>
+    <t>CW1639-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-18-1P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, Input fibers left, output fibers right</t>
+  </si>
+  <si>
+    <t>CW3257-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP318NS2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, SC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW3203-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WNS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CW0093-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P113200S1</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x32, symmetrical, planar, singlemode, SC/UPC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>CW7360-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-L-45</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 45/55 ratio, 1x2, FBT component, grade A, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CX2455-000</t>
+  </si>
+  <si>
+    <t>OCC1P-16400-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x64, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX2617-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-S1SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, SC/UPC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CX3241-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-20</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 20/80 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3244-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-12-1A-R-45</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, 45/55 ratio, 1x2, FBT component, grade A, all fibers at right side</t>
+  </si>
+  <si>
+    <t>CX3357-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GSL2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC output only, symmetrical split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>CX5090-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GSL2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, LC/APC output only, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CY0681-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP112L2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x2 Splitter, singlemode, LC/APC, 50/50 split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY0682-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP114L2-18DB1-NZ</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>CY4697-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNSESEB</t>
+  </si>
+  <si>
+    <t>CY3912-000</t>
+  </si>
+  <si>
+    <t>OCM1-SP11800S2</t>
+  </si>
+  <si>
+    <t>CY8049-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA112S2-72CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 1x2 Splitter, singlemode, SC/APC, 50/50 split ratio, in-line style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>654266-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1201NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>656598-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1521NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1535.82 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>685129-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1361NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1548.52 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>697576-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAX1244NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, double demux, 1558.17 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>748575-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1331NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1550.92 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760235790</t>
+  </si>
+  <si>
+    <t>760235790</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1411NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1544.53 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236196</t>
+  </si>
+  <si>
+    <t>760236196</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1501NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1537.40 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236259</t>
+  </si>
+  <si>
+    <t>760236259</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DSD1254NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 16 channels, demux, 1557.36 nm starting wavelength, 100 GHz channel spacing + upgrade</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760237723</t>
+  </si>
+  <si>
+    <t>760237723</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DQD1214NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 40 channels, demux, 1560.61 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>FPS-D1JJ1YCC2AD1X</t>
+  </si>
+  <si>
+    <t>760241020</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play DWDM Module, 20-channel, ITU 40-59</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242099</t>
+  </si>
+  <si>
+    <t>760242099</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2-AX1321NN-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable DWDM, 4 Channels and upgrade port, Double Demultiplexing,  1551.72nm starting wavelength, 100GHz channel spacing, all fibers at right side</t>
+  </si>
+  <si>
+    <t>784299-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1361NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1548.52 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>838541-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3CDX471NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type, CWDM, 8 channels + upgrade port + 1310 nm port, double demux, 20 nm channel spacing, 1539.77 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530</t>
+  </si>
+  <si>
+    <t>860633530</t>
+  </si>
+  <si>
+    <t>OCFPS1U-CYS311L2</t>
+  </si>
+  <si>
+    <t>88185A-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMQ1204L2-2T-U23</t>
+  </si>
+  <si>
+    <t>899651-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DAX1284NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 4 channels + upgrade port, double demux, 1554.94 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>912228-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DBD1521NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 8 channels + upgrade port, demux, 1535.82 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>929218-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DSD1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 16 channels, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>942366-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3DQM1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 40 channels, mux, 1561.42 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>988743-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DQD1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 40 channels, demux, 1561.42 nm starting wavelength, 100 GHz channel spacing  + upgrade</t>
+  </si>
+  <si>
+    <t>973241-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/UPC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>B48787-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1281NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1554.94 nm starting wavelength, 100 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>CA9927-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMI471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 2 channels, upgrade port, 1310 nm port, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8038-000</t>
+  </si>
+  <si>
+    <t>OCM1-CM8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CC8358-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA551L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, upgrade port, starting wavelength 1550 nm</t>
+  </si>
+  <si>
+    <t>CC8359-000</t>
+  </si>
+  <si>
+    <t>OCM1-CYA471L1</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Double Mux, LC/UPC, 4 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CK4652-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8M471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Multiplexing,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CS9202-000</t>
+  </si>
+  <si>
+    <t>OCM1-CD8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>CU4786-000</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2-8M1441NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable DWDM, 8 Channels, Multiplexing,  1542.14nm starting wavelength, 100GHz channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CU4787-000</t>
+  </si>
+  <si>
+    <t>FIST-FDASA2-4M120ANN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable DWDM, 4 Channels, Multiplexing,  1561.42nm starting wavelength, 100GHz channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2311-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1491nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2312-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R510NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1511nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2313-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R530NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1531nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2315-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R570NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1571nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CW2317-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1R590NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Add/drop for 2 fibers,  1591nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CX2443-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3D4D1292NN</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72 type,  DWDM, 4 channels, demux, 1554.13 nm starting wavelength, 200 GHz channel spacing</t>
+  </si>
+  <si>
+    <t>CX5484-000</t>
+  </si>
+  <si>
+    <t>OCM1-CCF471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm, 1310 nm port</t>
+  </si>
+  <si>
+    <t>CY0077-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-8C471NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 8 Channels, Compact CWDM,  1471nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CZ1365-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4D551NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Demultiplexing,  1551nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>CZ4956-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DMQ1204L2-U23-SUB</t>
+  </si>
+  <si>
+    <t>DD6594-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6DBD1201NN2T-U23</t>
+  </si>
+  <si>
+    <t>EF5508-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DYY1204L2-2T-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, double mux, 20 channels, 1561.42 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EF5509-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-DYY1404L2-2T-SUB</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic DWDM Panel, double mux, 20 channels, 1545.32 nm starting wavelength, 100 GHz channel spacing, upgrade port, LC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EG4066-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-4M531NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 4 Channels, Multiplexing,  1531nm starting wavelength, 20nm channel spacing, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EG9081-000</t>
+  </si>
+  <si>
+    <t>OCM1-CC8471S2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Compact, SC/APC, 8 channels, starting wavelength 1470 nm</t>
+  </si>
+  <si>
+    <t>EG9149-000</t>
+  </si>
+  <si>
+    <t>FIST-FCASA2-1M490NN-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable CWDM, 1 Channel, Multiplexer,  1491nm starting wavelength, all fibers at left side</t>
+  </si>
+  <si>
+    <t>EH8724-000</t>
+  </si>
+  <si>
+    <t>OCM1-CDB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Demux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>EH8723-000</t>
+  </si>
+  <si>
+    <t>OCM1-CMB311L2</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Fiber Optic Module, CWDM, Mux, LC/APC, 8 channels, upgrade port, starting wavelength 1310 nm</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ110800</t>
+  </si>
+  <si>
+    <t>XPND module, 1x8 symmetrical split ratio, 1 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ116465</t>
+  </si>
+  <si>
+    <t>XPND module, 1x64 symmetrical split ratio, 1 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ213265</t>
+  </si>
+  <si>
+    <t>XPND module, 1x32 symmetrical split ratio, 2 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ410200</t>
+  </si>
+  <si>
+    <t>XPND module, 1x2 symmetrical split ratio, 4 splitters, SC/APC connectors</t>
+  </si>
+  <si>
+    <t>XP-SPTJJ411665</t>
+  </si>
+  <si>
+    <t>XPND module, 1x16 symmetrical split ratio, 4 splitters, SC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM116465</t>
+  </si>
+  <si>
+    <t>XPND module, 1x64 symmetrical split ratio, 1 splitters, LC/APC connectors, 65" Pigtails</t>
+  </si>
+  <si>
+    <t>XP-SPTMM810200</t>
+  </si>
+  <si>
+    <t>XPND module, 1x2 symmetrical split ratio, 8 splitters, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2CSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2WJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X2 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2JJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X8 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2MJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Dual 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2PJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 2X16 splitter, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-FMTSP-CJJ02</t>
+  </si>
+  <si>
+    <t>FMT Fiber Optic Splitter Patch Panel, 1U, 19 in, 1x16 splitter, SC/APC splitter and output connect., 2 splitters</t>
+  </si>
+  <si>
+    <t>CY4075-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WSL2-61CI1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, in-line style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ2609-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-L1SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x4, symmetrical ratio, LC/UPC, 0,9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>CZ3238-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA122L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, one 2x2 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ3243-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP124L2-19DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 2x4 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 1.9 m pigtails</t>
+  </si>
+  <si>
+    <t>CZ8312-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11GNS2-61CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x16 Splitter, singlemode, SC/APC output only, symmetrical split ratio, butt style, 61 cm pigtails</t>
+  </si>
+  <si>
+    <t>CZ9183-000</t>
+  </si>
+  <si>
+    <t>FIST-SASA3-12-1A-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splitter Array Sub-Assembly with splitter, symmetrical ratio, 1x2, FBT component, grade A</t>
+  </si>
+  <si>
+    <t>D39498-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11G00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x16 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>D83800-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-S2ASENB</t>
+  </si>
+  <si>
+    <t>OCC1A Wideband Splitter, singlemode, 1x2, 50/50 ratio, SC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>D80450-000</t>
+  </si>
+  <si>
+    <t>OCC1A-1200-NNANQNA</t>
+  </si>
+  <si>
+    <t>D87277-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6P11W00</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x32 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>D88684-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-14-1P-R</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x4, Planar component, grade P, all fibers at right side</t>
+  </si>
+  <si>
+    <t>E49835-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11800</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x8 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>E45575-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-6A11200</t>
+  </si>
+  <si>
+    <t>FOSC®  A-TRAY-24 type with one 1x2 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>E91273-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-NNNQNQA</t>
+  </si>
+  <si>
+    <t>E96958-000</t>
+  </si>
+  <si>
+    <t>OCC1P-23200-NNNQNQA</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x32, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EF7093-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WL2-30DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3 m pigtails</t>
+  </si>
+  <si>
+    <t>EG0041-001</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-CHT</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1 x 8, symmetrical split ratio, 0,250 mm cable, light duty housing</t>
+  </si>
+  <si>
+    <t>EG0039-001</t>
+  </si>
+  <si>
+    <t>OCC1P-10400-NNNQNQA-CHT</t>
+  </si>
+  <si>
+    <t>EG3371-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P123200S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x32, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EG8294-001</t>
+  </si>
+  <si>
+    <t>OCM6-SP414L2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, four 1x4 Splitters, singlemode, LC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EG7897-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SC-102-2P-S</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 1x2, Planar component, grade P</t>
+  </si>
+  <si>
+    <t>EG8892-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA-A2</t>
+  </si>
+  <si>
+    <t>EG9250-001</t>
+  </si>
+  <si>
+    <t>OCM1-SP11400S2-AP</t>
+  </si>
+  <si>
+    <t>OCM1 LGX Style Fiber Optic Splitter Module, Planar, one 1x4 Splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>EG9438-000</t>
+  </si>
+  <si>
+    <t>OCC1P-13200-NNNQNQF-2</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x32, symmetrical split ratio, 0,250 mm cable, field installable</t>
+  </si>
+  <si>
+    <t>EH3185-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-S3SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 1x8, symmetrical split ratio, SC/APC 9°, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH2763-000</t>
+  </si>
+  <si>
+    <t>OCC1P-21600-L2SESEB</t>
+  </si>
+  <si>
+    <t>OCC1P Wideband Splitter, planar, singlemode, 2x16, symmetrical split ratio, LC/APC, 0.9 mm cable, medium duty housing</t>
+  </si>
+  <si>
+    <t>EH0774-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP118S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x8 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH0776-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP218S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH0777-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP318S2-18DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, three 1x8 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>EH2060-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P121600S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 2x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>EJ0445-000</t>
+  </si>
+  <si>
+    <t>OCM6-SA812S2-50DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, FBT, eight 1x2 Splitters, singlemode, SC/APC, 50/50 split ratio, butt style, 5 m pigtails</t>
+  </si>
+  <si>
+    <t>EJ2002-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP21GS2-72CB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, two 1x16 Splitters, singlemode, SC/APC, symmetrical split ratio, butt style, 72 cm pigtails</t>
+  </si>
+  <si>
+    <t>EK2987-000</t>
+  </si>
+  <si>
+    <t>OCM6-SP11WS2-20DB1</t>
+  </si>
+  <si>
+    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, butt style, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>EM0065-000</t>
+  </si>
+  <si>
+    <t>FIST-FSASA2-18-1P-L</t>
+  </si>
+  <si>
+    <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, 1x8, Planar component, grade P, all fibers at left side</t>
+  </si>
+  <si>
+    <t>F04947-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-5A11400</t>
+  </si>
+  <si>
+    <t>FOSC®  B-TRAY-S24 type with one 1x4 FBT splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>F08852-000</t>
+  </si>
+  <si>
+    <t>OCC1P-10800-NNNQNQA</t>
+  </si>
+  <si>
+    <t>F07925-000</t>
+  </si>
+  <si>
+    <t>OCM5-SP11W00S2-18DASIA-U</t>
+  </si>
+  <si>
+    <t>OCM5 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, SC/APC, symmetrical split ratio, 1.8 m pigtails</t>
+  </si>
+  <si>
+    <t>F58883-000</t>
+  </si>
+  <si>
+    <t>FOSC-OC-3P11W00</t>
+  </si>
+  <si>
+    <t>FOSC®  D-TRAY-72  type with one 1x32 Planar splitter with symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2000A00</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A3900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1EJ000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2200B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 60/40 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A5300A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x5 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1HP000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2300B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 65/35 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1JJ000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, SC/UPC, 60/40 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2400B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2500B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 75/25 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U2400B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1JP000</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U2600B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 80/20 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7U7U1MK000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x3 splitters, singlemode, SC/UPC, 60/20/20 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MKUKUKU1AJ000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, two 1x2 splitters, singlemode, LC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U3900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27A7A2700B00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/APC, 85/15 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-M7U7UKU1AJ000</t>
+  </si>
+  <si>
+    <t>FMT-MKUKUKU2HD000</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Monitoring Module, four 1x2 splitters, singlemode, LC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS27U7U4900A00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, one 1x4 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>FMT-MS57A7A2000C00</t>
+  </si>
+  <si>
+    <t>FMT MicroVAM Fiber Optic Splitter Module, three 1x2 splitters, singlemode, SC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2DSS</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, Quad 1X2 splitter, LC/APC</t>
+  </si>
+  <si>
+    <t>FPS-CMPP2CJJ</t>
+  </si>
+  <si>
+    <t>FDH 4000/5000, 1X16 splitter, SC/APC</t>
+  </si>
+  <si>
     <t>CV5837-000</t>
   </si>
   <si>
     <t>FIST-FSASA3-SC-104-2P-S</t>
   </si>
   <si>
     <t>FIST® Fiber Splice Tray with Field Installable Splitter, symmetrical ratio, two 1x4, Planar component, grade P</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235608</t>
-[...8 lines deleted...]
-    <t>OCM6 Fiber Optic Splitter Module, Planar, one 1x32 Splitter, singlemode, LC/APC, symmetrical split ratio, butt style, 3.6 m pigtails</t>
+    <t>FPS-SPL1AJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 32, 9 in, SC/APC, singlemode</t>
+  </si>
+  <si>
+    <t>SP-10800NNNNXABB</t>
+  </si>
+  <si>
+    <t>PLC 1X8 250UM NO CONN</t>
+  </si>
+  <si>
+    <t>Wideband PLC Splitter, singlemode, 1x8, symmetrical split ratio, 0.250 mm cable, no connectors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241980</t>
+  </si>
+  <si>
+    <t>760241980</t>
+  </si>
+  <si>
+    <t>OCM8-SP112LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x2 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241649</t>
+  </si>
+  <si>
+    <t>760241649</t>
+  </si>
+  <si>
+    <t>OCM8-SP114LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x4 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241981</t>
+  </si>
+  <si>
+    <t>760241981</t>
+  </si>
+  <si>
+    <t>OCM8-SP118LLG-20DB</t>
+  </si>
+  <si>
+    <t>OCM8 Fiber Optic Splitter Module, Planar, 1x8 Splitter, singlemode, LC/APC, symmetrical split ratio, 2 m pigtails</t>
+  </si>
+  <si>
+    <t>FPS-LPP1WJJ</t>
+  </si>
+  <si>
+    <t>FPS-LPP1AJJ</t>
+  </si>
+  <si>
+    <t>FPS-LPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>FPS-LPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1GJJ</t>
+  </si>
+  <si>
+    <t>FPS-MPP1ANN</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 32, SC/UPC</t>
+  </si>
+  <si>
+    <t>FPS-LPP1MJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, dual 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>FPS-MPP1CJJ</t>
+  </si>
+  <si>
+    <t>FDH 3000 Plug-and-Play Splitter Module, 1 x 16, SC/APC</t>
+  </si>
+  <si>
+    <t>LSX-ACC036</t>
+  </si>
+  <si>
+    <t>LSX Fiber Fanout Mounting Kit</t>
+  </si>
+  <si>
+    <t>Fiber breakout kit</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT02</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 72-position</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT01</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96-position with rear cable management</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>RCP-CLPKIT2MM</t>
+  </si>
+  <si>
+    <t>Universal Fanout Hold Down Bracket for Glide Manager</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852</t>
+  </si>
+  <si>
+    <t>760033852</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-SPLX-EMT (JR/SR)</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 simplex LC adapters</t>
+  </si>
+  <si>
+    <t>1206121-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Blanking Plug and Dust Cover, SC duplex</t>
+  </si>
+  <si>
+    <t>Dust cover</t>
+  </si>
+  <si>
+    <t>165592-000</t>
+  </si>
+  <si>
+    <t>FACC-CAGE-NUT-TOOL</t>
+  </si>
+  <si>
+    <t>Cage nut tool for installing and removing cage nuts</t>
+  </si>
+  <si>
+    <t>Mounting tool</t>
+  </si>
+  <si>
+    <t>559299-3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Universal Device Holder for ribbon fiber cables</t>
+  </si>
+  <si>
+    <t>Fiber device holder</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845</t>
+  </si>
+  <si>
+    <t>760033845</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 duplex LC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878</t>
+  </si>
+  <si>
+    <t>760033878</t>
+  </si>
+  <si>
+    <t>600G2-24SC-DPLX-00</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 12 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875</t>
+  </si>
+  <si>
+    <t>760039875</t>
+  </si>
+  <si>
+    <t>G2-SRF</t>
+  </si>
+  <si>
+    <t>Small Diameter Cable Entrance Kit, 2 per kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701</t>
+  </si>
+  <si>
+    <t>760058701</t>
+  </si>
+  <si>
+    <t>RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Five 3/4" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677</t>
+  </si>
+  <si>
+    <t>760058677</t>
+  </si>
+  <si>
+    <t>RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 1/2" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410</t>
+  </si>
+  <si>
+    <t>760101410</t>
+  </si>
+  <si>
+    <t>360G2-4U-FLK</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148</t>
+  </si>
+  <si>
+    <t>760105148</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-G2-LC</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® G2-1U-MOD LC 5PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564</t>
+  </si>
+  <si>
+    <t>760117564</t>
+  </si>
+  <si>
+    <t>360-UMB</t>
+  </si>
+  <si>
+    <t>Universal Mounting Bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895</t>
+  </si>
+  <si>
+    <t>760122895</t>
+  </si>
+  <si>
+    <t>BAF-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911</t>
+  </si>
+  <si>
+    <t>760122911</t>
+  </si>
+  <si>
+    <t>BAF-1-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471</t>
+  </si>
+  <si>
+    <t>760161471</t>
+  </si>
+  <si>
+    <t>UHD-CBL-BRKT-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Ultra High Density Trunk Cable Bracket 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443</t>
+  </si>
+  <si>
+    <t>760168443</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-5PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 5PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919</t>
+  </si>
+  <si>
+    <t>760175919</t>
+  </si>
+  <si>
+    <t>CPP-FCM-KIT</t>
+  </si>
+  <si>
+    <t>Fiber Cable Management Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627</t>
+  </si>
+  <si>
+    <t>760209627</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 2U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286</t>
+  </si>
+  <si>
+    <t>760210286</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 2U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078</t>
+  </si>
+  <si>
+    <t>760211078</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-DOOR-COVER</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 1U Rear Door Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718</t>
+  </si>
+  <si>
+    <t>760237718</t>
+  </si>
+  <si>
+    <t>HD-1U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  1 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721</t>
+  </si>
+  <si>
+    <t>760237721</t>
+  </si>
+  <si>
+    <t>HD-4U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  4 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082</t>
+  </si>
+  <si>
+    <t>760239082</t>
+  </si>
+  <si>
+    <t>EPX-HD-UD-UDS2U-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Door lock kit for EPX , HD, UD, and UDS2U panels, including one (1) lock and one (1) key</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861</t>
+  </si>
+  <si>
+    <t>760239861</t>
+  </si>
+  <si>
+    <t>UMB-CMB-LG</t>
+  </si>
+  <si>
+    <t>Universal mounting bracket for cabinet mount applications for attaching cables or breakout kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369</t>
+  </si>
+  <si>
+    <t>760242369</t>
+  </si>
+  <si>
+    <t>QFIT-G2-ADPT-BRKT-4PK</t>
+  </si>
+  <si>
+    <t>UCP/Quick-Fit to G2 Adapter Bracket Kit (kit of 4)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661</t>
+  </si>
+  <si>
+    <t>760242661</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK6</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket 6” standoff</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662</t>
+  </si>
+  <si>
+    <t>760242662</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket flat</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038</t>
   </si>
   <si>
     <t>760245038</t>
   </si>
   <si>
     <t>CHD-BK-2U</t>
   </si>
   <si>
     <t>CHD-2RU blocking kit. For use with CHD ribbon fiber splice cassettes</t>
   </si>
   <si>
     <t>CHD</t>
   </si>
   <si>
     <t>Block kit</t>
   </si>
   <si>
-    <t>784299-000</t>
-[...5 lines deleted...]
-    <t>FOSC®  A-TRAY-24 type, DWDM, 8 channels + upgrade port, demux, 1548.52 nm starting wavelength, 100 GHz channel spacing</t>
+    <t>933662-000</t>
+  </si>
+  <si>
+    <t>FACC-ALLEN-KEY-5-350</t>
+  </si>
+  <si>
+    <t>Long Allen key for back mounting shelves in FIST-GR3(F) racks, 5 mm diameter, 350 mm long</t>
+  </si>
+  <si>
+    <t>FIST-GR3</t>
+  </si>
+  <si>
+    <t>9703902/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 5 cables with 3/4” fittings (72, 96, 144 armored cables)</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>CA2419-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>FIST® Cable extension kit , for mounting 2 additional cables on standard plate</t>
+  </si>
+  <si>
+    <t>Cable extension kit</t>
+  </si>
+  <si>
+    <t>CA2420-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXPL</t>
+  </si>
+  <si>
+    <t>FIST® Extension plate , includes FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>CA5746-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-I</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 3HU and 4HU 19in shelves, mounts 19in shelf in 19in rack</t>
+  </si>
+  <si>
+    <t>CC6994-000</t>
+  </si>
+  <si>
+    <t>FIST-SF-KTU-(100)</t>
+  </si>
+  <si>
+    <t>FIST® Small-form aramid yarn termination unit kit (100),  white termination units, capacity:  1 single fiber pigtail with diameter range 1.6-2.4 mm</t>
+  </si>
+  <si>
+    <t>FACT | FIST</t>
+  </si>
+  <si>
+    <t>CK1075-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>CK9421-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU-I-(M)</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves in 19in rack with ETSI pitch</t>
+  </si>
+  <si>
+    <t>CU9129-000</t>
+  </si>
+  <si>
+    <t>FIST-PTK3</t>
+  </si>
+  <si>
+    <t>FIST® Aramid yarn termination unit kit (4) with mounting bracket, plus (1) IFC bracket</t>
+  </si>
+  <si>
+    <t>E-501-L40</t>
+  </si>
+  <si>
+    <t>Variant of FDF-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FDF 8" FCM cable clamp kit for IFC and OSP cable</t>
+  </si>
+  <si>
+    <t>EG4811-000</t>
+  </si>
+  <si>
+    <t>FIST-ITK3</t>
+  </si>
+  <si>
+    <t>FIST® GSS3 Inner cable termination kit, providing strain relief to IFC sub-units in cable to splice to pigtails, with foam and tie-wraps 1 kit per shelf required</t>
+  </si>
+  <si>
+    <t>FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>EHD-CMB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket for zip typing generic cables</t>
+  </si>
+  <si>
+    <t>EHD-RMB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket for zip tying generic cables</t>
+  </si>
+  <si>
+    <t>F03491-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-B</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit for 2 IFC or breakout cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FL2-ACC033</t>
+  </si>
+  <si>
+    <t>FL2-ACC060</t>
+  </si>
+  <si>
+    <t>FL2-ACC007</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP07</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341</t>
+  </si>
+  <si>
+    <t>760246341</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-48PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813</t>
+  </si>
+  <si>
+    <t>760237813</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT-EHD</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit for EHD/CHD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339</t>
   </si>
   <si>
     <t>760248339</t>
   </si>
   <si>
     <t>CHD-ES-TROUGH-1U</t>
   </si>
   <si>
     <t>CHD-ES-1U panel Jumper Management Trough</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550084302</t>
-[...547 lines deleted...]
-  <si>
     <t>FMT-ACCVCG01P</t>
   </si>
   <si>
     <t>FMT Panel Vertical Cable Guide Kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667</t>
   </si>
   <si>
     <t>760251667</t>
   </si>
   <si>
     <t>Cable gland kit ½” NPT-E. For use with unterminated cable with an OD of 9.65 - 13.97mm</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265</t>
   </si>
   <si>
     <t>760251265</t>
   </si>
   <si>
     <t>Cable gland kit 3/4” NPT. For use with unterminated cable with an OD of 13 - 18 mm</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5702003</t>
-[...2690 lines deleted...]
-    <t>OCC1P Wideband Splitter, planar, singlemode, 1x3, symmetrical ratio, 0.250 mm cable, light duty housing, field installable</t>
+    <t>E-501-L217</t>
+  </si>
+  <si>
+    <t>FDF 8" FCM cable clamp kit for IFC cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221</t>
+  </si>
+  <si>
+    <t>760254221</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Rose, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223</t>
+  </si>
+  <si>
+    <t>760254223</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Orange, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227</t>
+  </si>
+  <si>
+    <t>760254227</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Violet, 25 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228</t>
+  </si>
+  <si>
+    <t>760254228</t>
+  </si>
+  <si>
+    <t>Propel Color Collar - Slate, 25 pack</t>
+  </si>
+  <si>
+    <t>NGF-FMT-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>FMT/NGF MicroVAM Fiber Optic Monitoring Module</t>
+  </si>
+  <si>
+    <t>NGF-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Modular Splitter Modules for FTTx applications</t>
+  </si>
+  <si>
+    <t>FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST Fiber Chassis Accessories such as cable termination unit (CTU) kits, mounting brackets and tubing</t>
+  </si>
+  <si>
+    <t>FIST-GMS2 | FIST-GPS2 | FIST-GPS3 | FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>Fiber cable termination unit | Mounting bracket | Tubing kit</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3-SPLITTER-TRAYS</t>
+  </si>
+  <si>
+    <t>FIST-FSASA3 Splitter splice trays</t>
   </si>
   <si>
     <t>1RU-SPLTR-PNLS</t>
   </si>
   <si>
     <t>1RU Splitter Panels</t>
   </si>
   <si>
-    <t>J96345-000</t>
-[...637 lines deleted...]
-  <si>
     <t>LSX-SPLTR-MODULES</t>
   </si>
   <si>
     <t>LGX VAM Fiber Optic Splitter Module</t>
   </si>
   <si>
     <t>LSX</t>
-  </si>
-[...1516 lines deleted...]
-    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, right, 4 circuits</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -11576,75 +10115,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1307" totalsRowShown="0">
-  <autoFilter ref="A1:J1307"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1146" totalsRowShown="0">
+  <autoFilter ref="A1:J1146"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item775788-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item778497-000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item876696-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242100" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242102" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcw4796-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemb56232-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemc24916-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemc76637-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemd32667-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme23172-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme80815-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme47713-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme92921-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme95015-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme96107-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemeg4245-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemeg9027-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemck2037-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemck2038-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemck6003-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemf09891-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item821183-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236260" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236262" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236263" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item945596-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itema17693-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itema19691-000" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item824499-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item834892-000" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item217586-000" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item224482-000" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item241835-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item259645-000" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7a7a7u1bc000" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2cp000" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4jp000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u6ms000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2hj000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ad000-a" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u3hb000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itempc4217-000" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ah0000" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1aj000" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2000a0000" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsmw-27a7a2000l00" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsmw-27a7a4900g00" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2200a0000" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka2000d0000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a3900a0000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kuku2000b0000" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemwr4550-000" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemnk7526-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760262388" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item131599-000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item760257757" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemg35247-000" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj106b2ad2" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108a00020" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1ajj" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1ejj" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1njj" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ajj" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1anj" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ann" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1cjj" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ejj" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-w1jj005f00m40" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mba20ba00" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1dqa20001l" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mda200c2k" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1dqa20001l" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1dqa21001l" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1mqa20001l" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mga500c2k" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda280c1k" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1mqa20001l" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1mqa21001l" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mqa200c2k" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1dqa200c00" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda440c1k" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2dda200c1k" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa200c2k" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda520c1k" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa20b000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2ddb211c1k" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa250c2k" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1dqa200c00" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda360c1k" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mda200c2k" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda440c1k" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msb211c2k" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda440c1k" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda520c1k" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr4b6a21ba4k" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mqa200c2k" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa200c2k" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2dda200c1k" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda280c1k" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771076" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771073" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771075" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item31565w-000" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item335773-000" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item352211-000" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item356391-000" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item561892-000" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item504090-000" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item14118f-000" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item162296-000" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item424749-000" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7ukuku1cj000" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7a7a7a1aj000" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2000b00" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1aj000" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2100b00" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a4900a00" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2000b00" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2200b00" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku3900a00" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku4900a00" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2600b00" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku5300a00" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku6000a00" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2800b00" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-inlc05" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a2000a00" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a6000a00" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka2000d00" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka4900b00" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc11" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka8000a00" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc13" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc14" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc17" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item784299-000" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item839150-000" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item88185a-000" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760235790" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236196" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236259" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item444709-000" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item453481-000" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj1ycc2ad1x" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242099" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241576" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242012" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241983" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242095" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242093" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253087" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253090" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253093" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253094" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253095" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253091" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760244205" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1216001" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1204004" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1202006" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1116001" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1108002" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1102006" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp2232001" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2216001" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2202006" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2108002" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2104004" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp3216001" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3208001" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3204002" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3108001" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3102003" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4202003" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4108001" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4102003" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxabb" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxabb" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxabb" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxabb" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxabb" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxabb" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxabb" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxbbb" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-1aa00nnnnxbbb" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20400nnnnxbbb" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-21600nnnnxbbb" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxabb" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxabb" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxabb" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxabb" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxabb" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxabb" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxabb" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxabb" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10202nnnnxbbb" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxbbb" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10207nnnnxbbb" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10220nnnnxbbb" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxbbb" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10245nnnnxbbb" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2caba" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2caba" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2caba" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1caba" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1caba" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2caba" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2caba" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2caba" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1caba" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl2cbba" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl2cbba" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnl1cbba" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1cbba" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2cbba" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbba" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbba" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nns2cbba" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1cbba" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item899651-000" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item912228-000" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcu4786-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcu4787-000" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item929218-000" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item942366-000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item988743-000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item979420-000" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemb48787-000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemck9236-000" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2000a00" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a3900a00" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1ej000" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2200b00" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a5300a00" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1hp000" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2300b00" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1jj000" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2400b00" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2500b00" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2400b00" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1jp000" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2600b00" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1mk000" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-mkukuku1aj000" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u3900a00" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2700b00" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7uku1aj000" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-mkukuku2hd000" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u4900a00" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a2000c00" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc18" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-inlc020" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760237723" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemf02571-000" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemf05486-000" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcz4956-000" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120008" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcx2443-000" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3140108" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3250004" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3250062" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360002" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350008" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350009" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360004" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350061" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350003" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450012" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450015" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450004" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450016" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450006" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450084" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450010" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750049" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemd33353-000" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemdd6594-000" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme97208-000" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemef5508-000" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemef5509-000" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemc76374-000" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgak-fec001" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771077" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3020008" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item302006100" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item324673-000" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item338861-000" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520007" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520063" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520060" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item381745-000" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item386415-000" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item212855-000" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda520c1k" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mya400c1k" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1dqa21001l" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2bba24ba1k" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2bda24bb1k" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml4baa21ba1k" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mqa200c00" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda360c1k" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2dbb211a2k" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda200c1k" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1m8a23b000" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda280c1k" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mba20ba00" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda200c1k" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa250c2k" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda360c1k" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msb211c2k" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1m8a23b000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda360c1k" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mga500c2k" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mya200c1k" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda440c1k" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mya200c1k" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mqa200c00" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2bba24ba1k" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda520c1k" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2bda24bb1k" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr4baa21ba1k" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2dbb211a2k" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa20b000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2ddb211c1k" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda200c1k" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108c20d1-ex" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108c44d1-ex" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj116e00m010" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ajj-hd" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-w1jj005f00m20" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1br000" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1cp000" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku1cp000" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ac000" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2ej000" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ad000" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeh3193-000" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item522277-000" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093204" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item531555-000" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item537225-000" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item536725-000" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item550085205" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item697576-000" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item748575-000" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item567465-000" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item59684t-000" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item654266-000" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item656598-000" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item685129-000" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item224597-000" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item242291-000" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item287626-000" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item289162-000" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u3ms000" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4ad000" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4hp000" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7ag116a0000" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2100b0000" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27u7u2900b0000" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2300a0000" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka4900b0000" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2900a0000" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2900b0000" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kuku6000a0000" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-4kuku2600b0000" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemzq5100-000" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item073242-000" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj1sag2ad1x" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5841-000" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2caaa" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2caaa" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2caaa" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1caaa" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1caaa" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1caaa" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1caaa" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2caaa" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2caaa" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1caaa" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1caaa" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1caaa" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2cbaa" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400l2l2cbaa" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2cbaa" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200l1l1cbaa" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400l1l1cbaa" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600l1l1cbaa" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2cbaa" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s2s2cbaa" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s1s1cbaa" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253738" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5849-000" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200l2l2cbaa" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1cbaa" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2cbaa" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200s1s1cbaa" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0cn1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c2jjaa0by1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj106b2ad2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108a00020" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-w1jj005f00m40" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemg35247-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2q430000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mba20ba00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ac2k" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1dqa20001l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mda200c2k" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1dqa20001l" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr1q430000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2b470c2k" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1dqa21001l" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1mqa20001l" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mga500c2k" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2455001k" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2c470b1k" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda280c1k" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1mqa20001l" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl1mqa21001l" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mqa200c2k" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ab00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1dqa200c00" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda440c1k" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2dda200c1k" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa200c2k" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda520c1k" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa20b000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2ddb211c1k" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa250c2k" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b470c2k" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1dqa200c00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8276-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8277-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8293-001" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg6568-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8297-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8891-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8893-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9784-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9252-001" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0787-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1040-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1758-001" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh1759-001" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh3096-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh7203-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh7204-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek3448-001" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek3112-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemem0066-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf59084-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7ukuku1cj000" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7a7a7a1aj000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2000b00" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1aj000" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2100b00" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a4900a00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2000b00" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2200b00" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku3900a00" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku4900a00" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2600b00" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku5300a00" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms2kuku6000a00" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2800b00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a2000a00" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a6000a00" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka2000d00" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka4900b00" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms5kaka8000a00" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nnnnxabb" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2102006" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242092" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242096" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda360c1k" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mda200c2k" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda440c1k" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msb211c2k" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda440c1k" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda520c1k" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr4b6a21ba4k" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mqa200c2k" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa200c2k" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2dda200c1k" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda280c1k" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item131599-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item162296-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item224482-000" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item241835-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item259645-000" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item296537-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item31565w-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item316997-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item335773-000" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item352211-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item356391-000" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item424749-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item533999-000" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item561892-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item6m2898-000" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item726774-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236260" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236262" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236263" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242100" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242102" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item775788-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item778497-000" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item821183-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item824499-000" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item834892-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633531" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item876696-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item881546-000" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item956826-000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item945596-000" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itema19691-000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemb56232-000" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc5588-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc6143-000" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8442-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4651-000" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemck6003-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2310-000" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2314-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2318-000" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcw4796-000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy1080-000" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241982" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242098" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253085" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253086" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242011" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241984" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242985" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242986" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253088" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242984" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242983" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253092" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760242987" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243011" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241435" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760243012" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253089" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp1232001" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1208002" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp1132001" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp1104004" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2208002" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2204004" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp2132001" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp2116001" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3202003" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp3116001" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp3104002" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4208001" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4204002" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx2ssp4116001" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemlx1ssp4104002" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lgx-spltr-mod" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxabb" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxabb" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxabb" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnnnxbbb" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnnnxbbb" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200nnnnxbbb" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-16400nnnnxbbb" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-20800nnnnxbbb" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-23200nnnnxbbb" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-26400nnnnxbbb" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxabb" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxabb" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10205nnnnxabb" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10240nnnnxabb" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10201nnnnxbbb" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10203nnnnxbbb" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10210nnnnxbbb" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10215nnnnxbbb" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10230nnnnxbbb" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-10200nnnnxbbb" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsf-20200nnnnxbbb" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2caba" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1caba" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nnl1caba" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns2caba" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1caba" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1caba" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600nns1caba" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl2cbba" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl2cbba" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nnl1cbba" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnl1cbba" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200nns1cbba" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns1cbba" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns1cbba" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg4847-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200l2l2caaa" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600l2l2caaa" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200l1l1caaa" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s2s2caaa" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2caaa" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-13200s2s2caaa" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1caaa" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1caaa" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l2l2cbaa" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800l1l1cbaa" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s2s2cbaa" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-11600s2s2cbaa" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10200s1s1cbaa" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400s1s1cbaa" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800s1s1cbaa" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5847-000" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760259439" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10400nns2cbdd" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nns2cbdd" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760262388" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252897" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemnk7526-000" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itempc4217-000" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item760257757" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemwr4550-000" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item14118f-000" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item217586-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771076" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771073" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item300001771075" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/item504090-000" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itema17693-000" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemc24916-000" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemc76637-000" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemck2037-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemck2038-000" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemd32667-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme23172-000" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme80815-000" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme47713-000" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme92921-000" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme95015-000" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/iteme96107-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemf09891-000" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-inlc05" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc11" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc13" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc14" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-attenuators/itemfoa-insc17" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7317-000" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7260-000" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy7273-000" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz8096-000" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemd38196-000" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemef5494-000" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemeg4245-000" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4561-000" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg8430-000" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemeg9027-000" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj111665" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj113265" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj210400" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm210800" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm213265" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm410400" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm411665" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ajj" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ass" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2ujj" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2xjj" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2njj" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1sjj" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ujj" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ejj01" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cnn" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1jjj" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1jjj" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ljj" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1kjj" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1njj" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1xjj" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1ajj" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1ejj" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spa1njj" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-wp03n055nn0" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1njj" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ann01" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ajj" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ojj" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1pjj" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ljj" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1anj" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3mjj" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ann" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3wjj" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1cjj" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ejj" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemqk7510-000" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2lss" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3gjj" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ann-1-2mm" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1sjj-1-2mm" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760244960" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253640" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252886" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760252887" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253969" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7a7a7u1bc000" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2cp000" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4jp000" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u6ms000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2hj000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ad000-a" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u3hb000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ah0000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1aj000" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2000a0000" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsmw-27a7a2000l00" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsmw-27a7a4900g00" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2200a0000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka2000d0000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a3900a0000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kuku2000b0000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemwh6662-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item121724-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item195714-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item2111684-1" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item2111684-2" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item347867-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item367652-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item399274-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159097" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item554944-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item626298-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234770" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760234762" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235545" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235612" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235613" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238857" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238510" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238861" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item764664-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item799956-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860633528" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item891722-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema13551-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema18219-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema61669-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema68313-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc74415-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc75701-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb4038-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemca0685-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb7630-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1541-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1542-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1037-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc6925-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8313-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8177-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8544-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc9987-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3653-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3849-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1307-000" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1309-000" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs2811-000" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7527-000" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7528-000" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs7529-000" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4756-000" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4243-000" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu8906-000" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5290-000" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5845-000" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5853-000" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5835-000" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw5512-000" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7232-000" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7234-000" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw9901-000" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx0659-000" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw8580-000" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw8580-001" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2089-000" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3037-000" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx1247-000" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2454-000" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3242-000" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3240-000" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0684-000" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy1541-000" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy3856-000" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy2615-000" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy7856-000" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy8048-000" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz2459-000" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz1836-000" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz1840-000" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3250-000" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3255-000" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3246-000" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz6768-000" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz7753-000" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8588-000" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8590-000" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd80891-000" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd35163-000" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd83104-000" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd39890-000" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd88525-000" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme43774-000" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef3406-000" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef5492-000" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3368-000" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3369-000" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3708-000" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg5932-002" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg6171-000" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8273-000" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8275-000" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/outside-plant-coaxial-cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjaa0by1000" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-cjjca0by1000" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jj108ca2ad1" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjaa0bn1000" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjba0bn1-ex" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0bn1-ex" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemfps-c1jjbe0cn1000" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108c20d1-ex" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj108c44d1-ex" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj116e00m010" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-w1jj005f00m20" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemj96345-000" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f47001k" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a470b00" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2a550a00" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr1f470000" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml2b43ab00" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2d470d00" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda520c1k" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2f47002k" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2455001k" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mya400c1k" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr1dqa21001l" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl1f470000" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2bba24ba1k" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a470b00" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2bda24bb1k" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml4baa21ba1k" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2a550a00" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mqa200c00" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2b470c2k" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f470000" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkr2mda360c1k" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2dbb211a2k" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2c470b1k" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2f47001k" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcmr2b43ac2k" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda200c1k" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckl2f470000" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1m8a23b000" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdkl2mda280c1k" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vckr2q430000" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mba20ba00" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda200c1k" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemng4-vcml1q430000" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1msa250c2k" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda360c1k" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msb211c2k" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1m8a23b000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda360c1k" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mga500c2k" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mya200c1k" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda440c1k" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml1mya200c1k" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1mqa200c00" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2bba24ba1k" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdml2mda520c1k" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2bda24bb1k" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr4baa21ba1k" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2dbb211a2k" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr1msa20b000" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2ddb211c1k" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemng4-vdmr2mda200c1k" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-modules/ng4-wdm-modules" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj1sag2ad1x" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item212855-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item224597-000" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item242291-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item258573-000" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item287626-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item289162-000" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item324673-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item338861-000" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item353364-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item381745-000" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item386415-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item453481-000" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item518289-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item522277-000" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item531555-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item537225-000" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item536725-000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item543438-000" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item59684t-000" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item652598-000" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ljj" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1wjj" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1pjj" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1mjj" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ajj" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4ajj-omx" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3ann" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3cjj" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-ajj01" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-wp04w055nn0" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp3hjj" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spb1ajj-hd" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ujj" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mss" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ajj-1-2mm" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4sjj-2mm" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp4snn-2mm" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760239444" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253638" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760253639" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1br000" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1cp000" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku1cp000" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ac000" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-kukuku2ej000" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmm-7u7u7u1ad000" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u3ms000" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4ad000" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvmmw-7u7u7u4hp000" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7ag116a0000" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2100b0000" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27u7u2900b0000" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2300a0000" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kaka4900b0000" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2900a0000" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a2900b0000" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-2kuku6000a0000" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemvsm-4kuku2600b0000" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdf-fl2-spltr-modules" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item116894-000" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item213464-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item239574-000" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159095" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item460159098" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item526878-000" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item61935g-000" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item622516-000" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item688817-000" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item754759-000" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235608" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235609" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235611" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760235614" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236098" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760236398" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238447" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238448" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238856" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760238858" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860634939" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item860637058" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema11211-000" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema11601-000" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema10948-000" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itema68478-000" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itembp7852-000" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc23065-000" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc29177-000" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemc73000-000" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb3016-000" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcb9820-000" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc0561-000" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc1599-000" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc3157-000" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc3783-000" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc4455-000" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8284-000" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8312-000" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc6250-000" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc5021-000" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8541-000" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc8542-000" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcc9545-000" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemck7702-000" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcn9632-000" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcn9787-000" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcp3654-000" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr0128-000" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr5485-000" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1308-000" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1310-000" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcs1312-000" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcu4755-000" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5843-000" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5851-000" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5855-000" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5839-000" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw1639-000" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw3257-000" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw3203-000" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcw7360-000" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2455-000" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx2617-000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3241-000" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3244-000" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx3357-000" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcx5090-000" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0681-000" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy0682-000" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy4697-000" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy3912-000" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy8049-000" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item654266-000" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item656598-000" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item685129-000" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item697576-000" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item748575-000" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760235790" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236196" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760236259" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760237723" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemfps-d1jj1ycc2ad1x" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/fdh3000-wdm-modules" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item760242099" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item784299-000" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item838541-000" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item860633530" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item88185a-000" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item899651-000" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item912228-000" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item929218-000" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item942366-000" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/item988743-000" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/item973241-000" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemb48787-000" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemca9927-000" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8038-000" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8358-000" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcc8359-000" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemck4652-000" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcs9202-000" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcu4786-000" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcu4787-000" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2311-000" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2312-000" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2313-000" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2315-000" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcw2317-000" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcx2443-000" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcx5484-000" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcy0077-000" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemcz1365-000" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemcz4956-000" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemdd6594-000" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemef5508-000" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/dwdm/itemef5509-000" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg4066-000" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9081-000" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeg9149-000" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8724-000" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/cwdm/itemeh8723-000" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj110800" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj116465" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj213265" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj410200" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptjj411665" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm116465" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemxp-sptmm810200" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/xpnd-splitter-modules" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2css" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2wjj" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2jjj" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2mjj" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2pjj" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-fmtsp-cjj02" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcy4075-000" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz2609-000" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3238-000" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz3243-000" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz8312-000" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcz9183-000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd39498-000" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd83800-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd80450-000" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd87277-000" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemd88684-000" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme49835-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme45575-000" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme91273-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/iteme96958-000" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemef7093-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg0041-001" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg0039-001" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8294-001" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg8892-000" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9250-001" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeg9438-000" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh3185-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh2763-000" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0774-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0776-000" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh0777-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemej0445-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemej2002-000" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemek2987-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemem0065-000" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf04947-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf08852-000" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf07925-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemf58883-000" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2000a00" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a3900a00" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1ej000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2200b00" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a5300a00" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1hp000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2300b00" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1jj000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2400b00" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2500b00" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2400b00" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1jp000" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u2600b00" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7u7u1mk000" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-mkukuku1aj000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u3900a00" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27a7a2700b00" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-m7u7uku1aj000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-mkukuku2hd000" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms27u7u4900a00" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfmt-ms57a7a2000c00" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2dss" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-cmpp2cjj" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh4000-fdh5000-splitter-modules" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemsp-10800nnnnxabb" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241980" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241649" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/item760241981" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1wjj" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1ajj" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1cjj" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1gjj" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1gjj" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1ann" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-lpp1mjj" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/itemfps-mpp1cjj" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fdh3000-splitter-modules" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-fmt-spltr-modules" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/ngf-spltr-modules" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-optic-passives/optical-splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J1307"/>
+  <dimension ref="A1:J1146"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="54.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -11652,29146 +10191,25698 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
         <v>14</v>
       </c>
+      <c r="F2" t="s">
+        <v>15</v>
+      </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-        <v>12</v>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" ht="12.75">
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F4" t="s">
+      <c r="C5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" t="s">
         <v>27</v>
       </c>
-      <c r="H5" t="s">
-[...39 lines deleted...]
-      <c r="G7" t="s">
+      <c r="I10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" t="s">
         <v>27</v>
       </c>
-      <c r="H7" t="s">
-[...7 lines deleted...]
-      <c r="B8" t="s">
+      <c r="I12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="G13" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>56</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G11" t="s">
+      <c r="C16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
         <v>62</v>
       </c>
-      <c r="G12" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>64</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
         <v>66</v>
       </c>
-      <c r="F13" t="s">
-[...143 lines deleted...]
-        <v>78</v>
+      <c r="F20" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" t="s">
+        <v>44</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>22</v>
+      </c>
+      <c r="I20" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>67</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="H21" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I21" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" t="s">
         <v>76</v>
       </c>
-      <c r="D22" t="s">
-[...60 lines deleted...]
-        <v>127</v>
+      <c r="F25" t="s">
+        <v>43</v>
+      </c>
+      <c r="G25" t="s">
+        <v>44</v>
       </c>
       <c r="H25" t="s">
-        <v>128</v>
+        <v>27</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D26" t="s">
-        <v>132</v>
+        <v>78</v>
+      </c>
+      <c r="F26" t="s">
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H26" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
-        <v>137</v>
+        <v>80</v>
+      </c>
+      <c r="F27" t="s">
+        <v>43</v>
       </c>
       <c r="G27" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H27" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="I27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
+      <c r="F29" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" t="s">
+        <v>88</v>
+      </c>
+      <c r="F31" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" t="s">
+        <v>44</v>
+      </c>
+      <c r="H32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" t="s">
+        <v>44</v>
+      </c>
+      <c r="H34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36" t="s">
+        <v>43</v>
+      </c>
+      <c r="G36" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" t="s">
+        <v>102</v>
+      </c>
+      <c r="G37" t="s">
+        <v>103</v>
+      </c>
+      <c r="H37" t="s">
+        <v>104</v>
+      </c>
+      <c r="I37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" t="s">
         <v>109</v>
       </c>
-    </row>
-[...230 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>182</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>183</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>184</v>
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>102</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="H39" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>117</v>
+      </c>
+      <c r="F40" t="s">
+        <v>118</v>
       </c>
       <c r="H40" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>119</v>
+      </c>
+      <c r="I40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="B41" t="s">
-        <v>189</v>
+        <v>122</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>117</v>
+      </c>
+      <c r="F41" t="s">
+        <v>118</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>119</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="H42" t="s">
-        <v>148</v>
+        <v>119</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
+        <v>129</v>
+      </c>
+      <c r="F43" t="s">
+        <v>118</v>
       </c>
       <c r="G43" t="s">
-        <v>178</v>
+        <v>109</v>
       </c>
       <c r="H43" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>197</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
+        <v>133</v>
+      </c>
+      <c r="F44" t="s">
+        <v>102</v>
       </c>
       <c r="G44" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>104</v>
+      </c>
+      <c r="I44" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>200</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>201</v>
+        <v>135</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>202</v>
+        <v>136</v>
       </c>
       <c r="F45" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G45" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I45" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>204</v>
+        <v>137</v>
       </c>
       <c r="B46" t="s">
-        <v>205</v>
+        <v>138</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>206</v>
+        <v>139</v>
       </c>
       <c r="F46" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G46" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="H46" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>104</v>
+      </c>
+      <c r="J46" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>207</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>208</v>
+        <v>142</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>209</v>
+        <v>143</v>
       </c>
       <c r="F47" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G47" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="H47" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I47" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>210</v>
+        <v>144</v>
       </c>
       <c r="B48" t="s">
-        <v>211</v>
+        <v>145</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>212</v>
+        <v>146</v>
       </c>
       <c r="F48" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="G48" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="H48" t="s">
-        <v>148</v>
+        <v>104</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>213</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>214</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>215</v>
+        <v>149</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G49" t="s">
-        <v>216</v>
+        <v>150</v>
       </c>
       <c r="H49" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="J49" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>217</v>
+        <v>151</v>
       </c>
       <c r="B50" t="s">
-        <v>218</v>
+        <v>152</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>219</v>
+        <v>153</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G50" t="s">
-        <v>203</v>
+        <v>154</v>
       </c>
       <c r="H50" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I50" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>220</v>
+        <v>155</v>
       </c>
       <c r="B51" t="s">
-        <v>221</v>
+        <v>156</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>222</v>
+        <v>157</v>
       </c>
       <c r="F51" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="G51" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
       <c r="H51" t="s">
-        <v>148</v>
+        <v>104</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>223</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>225</v>
+        <v>160</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G52" t="s">
-        <v>216</v>
+        <v>161</v>
       </c>
       <c r="H52" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I52" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>226</v>
+        <v>162</v>
       </c>
       <c r="B53" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G53" t="s">
-        <v>229</v>
+        <v>165</v>
       </c>
       <c r="H53" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="J53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>230</v>
+        <v>166</v>
       </c>
       <c r="B54" t="s">
-        <v>231</v>
+        <v>167</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>232</v>
+        <v>168</v>
       </c>
       <c r="F54" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G54" t="s">
-        <v>229</v>
+        <v>165</v>
       </c>
       <c r="H54" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>234</v>
+        <v>169</v>
       </c>
       <c r="B55" t="s">
-        <v>235</v>
+        <v>170</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>171</v>
+      </c>
+      <c r="F55" t="s">
+        <v>102</v>
+      </c>
+      <c r="G55" t="s">
+        <v>172</v>
       </c>
       <c r="H55" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>239</v>
+        <v>173</v>
       </c>
       <c r="B56" t="s">
-        <v>240</v>
+        <v>174</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>175</v>
+      </c>
+      <c r="F56" t="s">
+        <v>102</v>
+      </c>
+      <c r="G56" t="s">
+        <v>150</v>
       </c>
       <c r="H56" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>243</v>
+        <v>176</v>
       </c>
       <c r="B57" t="s">
-        <v>244</v>
+        <v>177</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>178</v>
+      </c>
+      <c r="F57" t="s">
+        <v>102</v>
+      </c>
+      <c r="G57" t="s">
+        <v>165</v>
       </c>
       <c r="H57" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>246</v>
+        <v>179</v>
       </c>
       <c r="B58" t="s">
-        <v>247</v>
+        <v>180</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>248</v>
+        <v>181</v>
       </c>
       <c r="F58" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="G58" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="H58" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>249</v>
+        <v>183</v>
       </c>
       <c r="B59" t="s">
-        <v>250</v>
+        <v>184</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>251</v>
+        <v>185</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
       </c>
       <c r="G59" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="H59" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="J59" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>254</v>
+        <v>187</v>
       </c>
       <c r="B60" t="s">
-        <v>255</v>
+        <v>188</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>256</v>
+        <v>189</v>
       </c>
       <c r="F60" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="G60" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="H60" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>257</v>
+        <v>190</v>
       </c>
       <c r="B61" t="s">
-        <v>258</v>
+        <v>191</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>259</v>
+        <v>192</v>
+      </c>
+      <c r="F61" t="s">
+        <v>102</v>
       </c>
       <c r="G61" t="s">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>260</v>
+        <v>193</v>
       </c>
       <c r="B62" t="s">
-        <v>261</v>
+        <v>194</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>262</v>
+        <v>195</v>
       </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="G62" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="H62" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>263</v>
+        <v>196</v>
       </c>
       <c r="B63" t="s">
-        <v>264</v>
+        <v>197</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>265</v>
+        <v>198</v>
+      </c>
+      <c r="F63" t="s">
+        <v>102</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>186</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="I63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>266</v>
+        <v>199</v>
       </c>
       <c r="B64" t="s">
-        <v>267</v>
+        <v>200</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>268</v>
+        <v>201</v>
+      </c>
+      <c r="F64" t="s">
+        <v>102</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>202</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>104</v>
+      </c>
+      <c r="I64" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>269</v>
+        <v>204</v>
       </c>
       <c r="B65" t="s">
-        <v>270</v>
+        <v>205</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>206</v>
+      </c>
+      <c r="F65" t="s">
+        <v>102</v>
       </c>
       <c r="H65" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>272</v>
+        <v>209</v>
       </c>
       <c r="B66" t="s">
-        <v>273</v>
+        <v>210</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>274</v>
+        <v>211</v>
       </c>
       <c r="F66" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>212</v>
       </c>
       <c r="H66" t="s">
-        <v>148</v>
+        <v>16</v>
+      </c>
+      <c r="I66" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>275</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>276</v>
+        <v>215</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>277</v>
+        <v>14</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>278</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>279</v>
+        <v>218</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>280</v>
+        <v>14</v>
       </c>
       <c r="F68" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>281</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>14</v>
+      </c>
+      <c r="F69" t="s">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
+        <v>223</v>
+      </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B71" t="s">
+        <v>226</v>
+      </c>
+      <c r="C71" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" t="s">
+        <v>227</v>
+      </c>
+      <c r="F71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12.75">
+      <c r="A72" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" t="s">
+        <v>230</v>
+      </c>
+      <c r="C72" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" t="s">
+        <v>227</v>
+      </c>
+      <c r="F72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" t="s">
+        <v>233</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>234</v>
+      </c>
+      <c r="F73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" t="s">
+        <v>16</v>
+      </c>
+      <c r="I73" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" t="s">
+        <v>237</v>
+      </c>
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" t="s">
+        <v>227</v>
+      </c>
+      <c r="F74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B75" t="s">
+        <v>240</v>
+      </c>
+      <c r="C75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" t="s">
+        <v>241</v>
+      </c>
+      <c r="F75" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" t="s">
+        <v>244</v>
+      </c>
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" t="s">
+        <v>227</v>
+      </c>
+      <c r="F76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B77" t="s">
+        <v>247</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
+        <v>248</v>
+      </c>
+      <c r="F77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B78" t="s">
+        <v>251</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
+        <v>227</v>
+      </c>
+      <c r="F78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
+        <v>251</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
+        <v>227</v>
+      </c>
+      <c r="F79" t="s">
+        <v>15</v>
+      </c>
+      <c r="H79" t="s">
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
+        <v>227</v>
+      </c>
+      <c r="F80" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12.75">
+      <c r="A81" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" t="s">
+        <v>260</v>
+      </c>
+      <c r="F81" t="s">
+        <v>15</v>
+      </c>
+      <c r="H81" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12.75">
+      <c r="A82" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" t="s">
+        <v>263</v>
+      </c>
+      <c r="C82" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" t="s">
+        <v>264</v>
+      </c>
+      <c r="F82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H82" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" t="s">
+        <v>267</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
+        <v>268</v>
+      </c>
+      <c r="F83" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B84" t="s">
+        <v>271</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" t="s">
+        <v>15</v>
+      </c>
+      <c r="H84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12.75">
+      <c r="A85" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B85" t="s">
+        <v>271</v>
+      </c>
+      <c r="C85" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12.75">
+      <c r="A86" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B86" t="s">
+        <v>276</v>
+      </c>
+      <c r="C86" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" t="s">
+        <v>277</v>
+      </c>
+      <c r="F86" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12.75">
+      <c r="A87" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B87" t="s">
+        <v>280</v>
+      </c>
+      <c r="C87" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" t="s">
+        <v>227</v>
+      </c>
+      <c r="F87" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B88" t="s">
+        <v>280</v>
+      </c>
+      <c r="C88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" t="s">
+        <v>227</v>
+      </c>
+      <c r="F88" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
+      <c r="A89" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B89" t="s">
         <v>285</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="1" t="s">
+      <c r="C89" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
+        <v>211</v>
+      </c>
+      <c r="F89" t="s">
+        <v>212</v>
+      </c>
+      <c r="H89" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D70" t="s">
+      <c r="B90" t="s">
         <v>288</v>
       </c>
-      <c r="E70" t="s">
-[...2 lines deleted...]
-      <c r="G70" t="s">
+      <c r="C90" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" t="s">
         <v>289</v>
       </c>
-      <c r="H70" t="s">
-[...7 lines deleted...]
-      <c r="B71" t="s">
+      <c r="F90" t="s">
+        <v>212</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12.75">
+      <c r="A91" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="B91" t="s">
         <v>292</v>
       </c>
-      <c r="G71" t="s">
-[...2 lines deleted...]
-      <c r="H71" t="s">
+      <c r="C91" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" t="s">
+        <v>227</v>
+      </c>
+      <c r="F91" t="s">
         <v>15</v>
       </c>
-      <c r="J71" t="s">
-[...7 lines deleted...]
-      <c r="B72" t="s">
+      <c r="H91" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12.75">
+      <c r="A92" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="B92" t="s">
         <v>295</v>
       </c>
-      <c r="G72" t="s">
-[...2 lines deleted...]
-      <c r="H72" t="s">
+      <c r="C92" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" t="s">
+        <v>296</v>
+      </c>
+      <c r="F92" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="1" t="s">
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12.75">
+      <c r="A93" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B93" t="s">
+        <v>299</v>
+      </c>
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>300</v>
+      </c>
+      <c r="F93" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12.75">
+      <c r="A94" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B94" t="s">
+        <v>303</v>
+      </c>
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
+        <v>304</v>
+      </c>
+      <c r="F94" t="s">
+        <v>305</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B95" t="s">
+        <v>308</v>
+      </c>
+      <c r="C95" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" t="s">
+        <v>227</v>
+      </c>
+      <c r="F95" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12.75">
+      <c r="A96" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B96" t="s">
+        <v>311</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
         <v>296</v>
       </c>
-      <c r="B73" t="s">
-[...94 lines deleted...]
-      <c r="H77" t="s">
+      <c r="F96" t="s">
         <v>15</v>
       </c>
-      <c r="J77" t="s">
-[...13 lines deleted...]
-      <c r="D78" t="s">
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12.75">
+      <c r="A97" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="G78" t="s">
-[...2 lines deleted...]
-      <c r="H78" t="s">
+      <c r="B97" t="s">
+        <v>314</v>
+      </c>
+      <c r="C97" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
+        <v>227</v>
+      </c>
+      <c r="F97" t="s">
         <v>15</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D79" t="s">
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12.75">
+      <c r="A98" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="G79" t="s">
-[...2 lines deleted...]
-      <c r="H79" t="s">
+      <c r="B98" t="s">
+        <v>317</v>
+      </c>
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
+        <v>296</v>
+      </c>
+      <c r="F98" t="s">
         <v>15</v>
       </c>
-      <c r="J79" t="s">
-[...411 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>148</v>
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>378</v>
+        <v>319</v>
       </c>
       <c r="B99" t="s">
-        <v>379</v>
+        <v>320</v>
       </c>
       <c r="C99" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" t="s">
+        <v>15</v>
+      </c>
+      <c r="H99" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" t="s">
+        <v>323</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
+        <v>227</v>
+      </c>
+      <c r="F100" t="s">
+        <v>15</v>
+      </c>
+      <c r="H100" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" t="s">
         <v>12</v>
       </c>
-      <c r="D99" t="s">
-[...2 lines deleted...]
-      <c r="G99" t="s">
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
         <v>14</v>
       </c>
-      <c r="H99" t="s">
+      <c r="F101" t="s">
         <v>15</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>388</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>328</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>390</v>
+        <v>227</v>
       </c>
       <c r="F102" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>391</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>392</v>
+        <v>331</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>227</v>
+      </c>
+      <c r="F103" t="s">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B104" t="s">
+        <v>334</v>
+      </c>
+      <c r="C104" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" t="s">
+        <v>227</v>
+      </c>
+      <c r="F104" t="s">
         <v>15</v>
       </c>
-      <c r="I103" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I104" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>397</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>398</v>
+        <v>337</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>260</v>
+      </c>
+      <c r="F105" t="s">
+        <v>15</v>
       </c>
       <c r="H105" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I105" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>400</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>268</v>
+      </c>
+      <c r="F106" t="s">
+        <v>15</v>
       </c>
       <c r="H106" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I106" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>403</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>404</v>
+        <v>343</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>344</v>
+      </c>
+      <c r="F107" t="s">
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>406</v>
+        <v>346</v>
       </c>
       <c r="B108" t="s">
-        <v>407</v>
+        <v>347</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>408</v>
+        <v>348</v>
       </c>
       <c r="F108" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I108" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>409</v>
+        <v>350</v>
       </c>
       <c r="B109" t="s">
-        <v>410</v>
+        <v>351</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>352</v>
+      </c>
+      <c r="F109" t="s">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>412</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>413</v>
+        <v>355</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>356</v>
+      </c>
+      <c r="F110" t="s">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I110" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>415</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
-        <v>416</v>
+        <v>359</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="G111" t="s">
+        <v>360</v>
+      </c>
+      <c r="F111" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" t="s">
+        <v>16</v>
+      </c>
+      <c r="I111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12.75">
+      <c r="A112" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B112" t="s">
+        <v>363</v>
+      </c>
+      <c r="C112" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" t="s">
+        <v>348</v>
+      </c>
+      <c r="F112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="12.75">
+      <c r="A113" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B113" t="s">
+        <v>366</v>
+      </c>
+      <c r="C113" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" t="s">
+        <v>352</v>
+      </c>
+      <c r="F113" t="s">
+        <v>15</v>
+      </c>
+      <c r="H113" t="s">
+        <v>16</v>
+      </c>
+      <c r="I113" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12.75">
+      <c r="A114" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B114" t="s">
+        <v>369</v>
+      </c>
+      <c r="C114" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" t="s">
         <v>14</v>
       </c>
-      <c r="H111" t="s">
+      <c r="F114" t="s">
         <v>15</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      </c>
       <c r="H114" t="s">
+        <v>16</v>
+      </c>
+      <c r="I114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="12.75">
+      <c r="A115" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B115" t="s">
+        <v>372</v>
+      </c>
+      <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
+        <v>360</v>
+      </c>
+      <c r="F115" t="s">
         <v>15</v>
       </c>
-      <c r="J114" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H115" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I115" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>430</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>431</v>
+        <v>375</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>376</v>
+      </c>
+      <c r="F116" t="s">
+        <v>212</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I116" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="B117" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>435</v>
+        <v>380</v>
       </c>
       <c r="F117" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>212</v>
       </c>
       <c r="H117" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>436</v>
+        <v>382</v>
       </c>
       <c r="B118" t="s">
-        <v>437</v>
+        <v>383</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>211</v>
+      </c>
+      <c r="F118" t="s">
+        <v>212</v>
       </c>
       <c r="H118" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>439</v>
+        <v>385</v>
       </c>
       <c r="B119" t="s">
-        <v>440</v>
+        <v>386</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>211</v>
+      </c>
+      <c r="F119" t="s">
+        <v>212</v>
       </c>
       <c r="H119" t="s">
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="I119" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>442</v>
+        <v>388</v>
       </c>
       <c r="B120" t="s">
-        <v>443</v>
+        <v>389</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>390</v>
+      </c>
+      <c r="F120" t="s">
+        <v>212</v>
       </c>
       <c r="H120" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>445</v>
+        <v>392</v>
       </c>
       <c r="B121" t="s">
-        <v>446</v>
+        <v>393</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>394</v>
+      </c>
+      <c r="F121" t="s">
+        <v>212</v>
       </c>
       <c r="H121" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>448</v>
+        <v>396</v>
       </c>
       <c r="B122" t="s">
-        <v>449</v>
+        <v>397</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>398</v>
+      </c>
+      <c r="F122" t="s">
+        <v>212</v>
       </c>
       <c r="H122" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I122" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>451</v>
+        <v>400</v>
       </c>
       <c r="B123" t="s">
-        <v>452</v>
+        <v>401</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>398</v>
+      </c>
+      <c r="F123" t="s">
+        <v>212</v>
       </c>
       <c r="H123" t="s">
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="I123" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>454</v>
+        <v>403</v>
       </c>
       <c r="B124" t="s">
-        <v>455</v>
+        <v>404</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>398</v>
+      </c>
+      <c r="F124" t="s">
+        <v>212</v>
       </c>
       <c r="H124" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="B125" t="s">
-        <v>458</v>
+        <v>407</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>459</v>
+        <v>380</v>
       </c>
       <c r="F125" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>212</v>
       </c>
       <c r="H125" t="s">
-        <v>153</v>
+        <v>16</v>
+      </c>
+      <c r="I125" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>460</v>
+        <v>409</v>
       </c>
       <c r="B126" t="s">
-        <v>461</v>
+        <v>410</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>289</v>
+      </c>
+      <c r="F126" t="s">
+        <v>212</v>
       </c>
       <c r="H126" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>463</v>
+        <v>412</v>
       </c>
       <c r="B127" t="s">
-        <v>464</v>
+        <v>413</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>14</v>
+      </c>
+      <c r="F127" t="s">
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>466</v>
+        <v>415</v>
       </c>
       <c r="B128" t="s">
-        <v>467</v>
+        <v>416</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F128" t="s">
+        <v>15</v>
       </c>
       <c r="H128" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B129" t="s">
+        <v>359</v>
+      </c>
+      <c r="C129" t="s">
+        <v>13</v>
+      </c>
+      <c r="D129" t="s">
+        <v>360</v>
+      </c>
+      <c r="F129" t="s">
         <v>15</v>
       </c>
-      <c r="J128" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>470</v>
+        <v>419</v>
       </c>
       <c r="B130" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>420</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>421</v>
       </c>
       <c r="D130" t="s">
-        <v>472</v>
+        <v>422</v>
       </c>
       <c r="G130" t="s">
-        <v>58</v>
+        <v>423</v>
       </c>
       <c r="H130" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>473</v>
+        <v>425</v>
       </c>
       <c r="B131" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>426</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>421</v>
       </c>
       <c r="D131" t="s">
-        <v>475</v>
+        <v>422</v>
       </c>
       <c r="G131" t="s">
-        <v>35</v>
+        <v>423</v>
       </c>
       <c r="H131" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>424</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>476</v>
+        <v>427</v>
       </c>
       <c r="B132" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>428</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>421</v>
       </c>
       <c r="D132" t="s">
-        <v>478</v>
+        <v>422</v>
       </c>
       <c r="G132" t="s">
-        <v>35</v>
+        <v>423</v>
       </c>
       <c r="H132" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>479</v>
+        <v>429</v>
       </c>
       <c r="B133" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>430</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>421</v>
       </c>
       <c r="D133" t="s">
-        <v>481</v>
+        <v>431</v>
       </c>
       <c r="G133" t="s">
-        <v>163</v>
+        <v>423</v>
       </c>
       <c r="H133" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>432</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D134" t="s">
-        <v>484</v>
+        <v>434</v>
       </c>
       <c r="G134" t="s">
-        <v>58</v>
+        <v>435</v>
       </c>
       <c r="H134" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I134" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>485</v>
+        <v>437</v>
       </c>
       <c r="B135" t="s">
-        <v>486</v>
+        <v>438</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="G135" t="s">
-        <v>35</v>
+        <v>440</v>
       </c>
       <c r="H135" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="136" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>487</v>
+        <v>441</v>
       </c>
       <c r="B136" t="s">
-        <v>488</v>
+        <v>442</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="G136" t="s">
-        <v>35</v>
+        <v>440</v>
       </c>
       <c r="H136" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="137" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>489</v>
+        <v>444</v>
       </c>
       <c r="B137" t="s">
-        <v>490</v>
+        <v>445</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>446</v>
       </c>
       <c r="G137" t="s">
-        <v>492</v>
+        <v>440</v>
       </c>
       <c r="H137" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="B138" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>449</v>
       </c>
       <c r="G138" t="s">
-        <v>229</v>
+        <v>440</v>
       </c>
       <c r="H138" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>496</v>
+        <v>450</v>
       </c>
       <c r="B139" t="s">
-        <v>497</v>
+        <v>451</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>452</v>
       </c>
       <c r="G139" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
       <c r="H139" t="s">
-        <v>108</v>
+        <v>436</v>
       </c>
       <c r="I139" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="B140" t="s">
-        <v>501</v>
+        <v>455</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>456</v>
       </c>
       <c r="G140" t="s">
-        <v>503</v>
+        <v>457</v>
       </c>
       <c r="H140" t="s">
-        <v>108</v>
+        <v>458</v>
       </c>
       <c r="J140" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>504</v>
+        <v>459</v>
       </c>
       <c r="B141" t="s">
-        <v>505</v>
+        <v>460</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>461</v>
       </c>
       <c r="G141" t="s">
-        <v>503</v>
+        <v>457</v>
       </c>
       <c r="H141" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J141" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>507</v>
+        <v>462</v>
       </c>
       <c r="B142" t="s">
-        <v>508</v>
+        <v>463</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>464</v>
       </c>
       <c r="G142" t="s">
-        <v>510</v>
+        <v>440</v>
       </c>
       <c r="H142" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>511</v>
+        <v>465</v>
       </c>
       <c r="B143" t="s">
-        <v>512</v>
+        <v>466</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>467</v>
       </c>
       <c r="G143" t="s">
-        <v>229</v>
+        <v>453</v>
       </c>
       <c r="H143" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J143" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>514</v>
+        <v>468</v>
       </c>
       <c r="B144" t="s">
-        <v>515</v>
+        <v>469</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>470</v>
       </c>
       <c r="G144" t="s">
-        <v>503</v>
+        <v>453</v>
       </c>
       <c r="H144" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>517</v>
+        <v>471</v>
       </c>
       <c r="B145" t="s">
-        <v>518</v>
+        <v>472</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>473</v>
       </c>
       <c r="G145" t="s">
-        <v>520</v>
+        <v>474</v>
       </c>
       <c r="H145" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:10" ht="12.75">
+        <v>475</v>
+      </c>
+      <c r="J145" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>521</v>
+        <v>476</v>
       </c>
       <c r="B146" t="s">
-        <v>522</v>
+        <v>477</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>478</v>
       </c>
       <c r="G146" t="s">
-        <v>524</v>
+        <v>440</v>
       </c>
       <c r="H146" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="147" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>525</v>
+        <v>479</v>
       </c>
       <c r="B147" t="s">
-        <v>526</v>
+        <v>480</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>481</v>
       </c>
       <c r="G147" t="s">
+        <v>453</v>
+      </c>
+      <c r="H147" t="s">
+        <v>436</v>
+      </c>
+      <c r="J147" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12.75">
+      <c r="A148" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B148" t="s">
+        <v>483</v>
+      </c>
+      <c r="C148" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" t="s">
+        <v>484</v>
+      </c>
+      <c r="G148" t="s">
+        <v>453</v>
+      </c>
+      <c r="H148" t="s">
+        <v>436</v>
+      </c>
+      <c r="J148" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B149" t="s">
+        <v>486</v>
+      </c>
+      <c r="C149" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" t="s">
+        <v>487</v>
+      </c>
+      <c r="G149" t="s">
+        <v>440</v>
+      </c>
+      <c r="H149" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B150" t="s">
+        <v>489</v>
+      </c>
+      <c r="C150" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" t="s">
+        <v>490</v>
+      </c>
+      <c r="G150" t="s">
+        <v>457</v>
+      </c>
+      <c r="H150" t="s">
+        <v>458</v>
+      </c>
+      <c r="J150" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="12.75">
+      <c r="A151" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B151" t="s">
         <v>492</v>
       </c>
-      <c r="H147" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>539</v>
+        <v>493</v>
       </c>
       <c r="G151" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="H151" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J151" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>540</v>
+        <v>494</v>
       </c>
       <c r="B152" t="s">
-        <v>541</v>
+        <v>495</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>478</v>
       </c>
       <c r="G152" t="s">
-        <v>152</v>
+        <v>440</v>
       </c>
       <c r="H152" t="s">
-        <v>153</v>
+        <v>436</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>543</v>
+        <v>496</v>
       </c>
       <c r="B153" t="s">
-        <v>544</v>
+        <v>497</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="G153" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="H153" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>545</v>
+        <v>499</v>
       </c>
       <c r="B154" t="s">
-        <v>546</v>
+        <v>500</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>547</v>
+        <v>501</v>
+      </c>
+      <c r="F154" t="s">
+        <v>502</v>
       </c>
       <c r="G154" t="s">
-        <v>35</v>
+        <v>503</v>
       </c>
       <c r="H154" t="s">
-        <v>36</v>
+        <v>504</v>
+      </c>
+      <c r="J154" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>548</v>
+        <v>505</v>
       </c>
       <c r="B155" t="s">
-        <v>549</v>
+        <v>506</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>550</v>
+        <v>507</v>
+      </c>
+      <c r="F155" t="s">
+        <v>502</v>
       </c>
       <c r="G155" t="s">
-        <v>35</v>
+        <v>503</v>
       </c>
       <c r="H155" t="s">
-        <v>36</v>
+        <v>504</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>508</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D156" t="s">
-        <v>553</v>
+        <v>510</v>
       </c>
       <c r="G156" t="s">
-        <v>163</v>
+        <v>511</v>
       </c>
       <c r="H156" t="s">
-        <v>554</v>
+        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>512</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D157" t="s">
-        <v>553</v>
+        <v>513</v>
       </c>
       <c r="G157" t="s">
-        <v>163</v>
+        <v>511</v>
       </c>
       <c r="H157" t="s">
-        <v>554</v>
+        <v>436</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>514</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D158" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>515</v>
       </c>
       <c r="G158" t="s">
-        <v>152</v>
+        <v>511</v>
       </c>
       <c r="H158" t="s">
-        <v>153</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>516</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D159" t="s">
-        <v>562</v>
+        <v>517</v>
       </c>
       <c r="G159" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>518</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D160" t="s">
-        <v>565</v>
+        <v>519</v>
       </c>
       <c r="G160" t="s">
-        <v>58</v>
+        <v>511</v>
       </c>
       <c r="H160" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>520</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D161" t="s">
-        <v>568</v>
+        <v>521</v>
       </c>
       <c r="G161" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H161" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>522</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D162" t="s">
-        <v>571</v>
+        <v>523</v>
       </c>
       <c r="G162" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H162" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>524</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D163" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="G163" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H163" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>526</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D164" t="s">
-        <v>577</v>
+        <v>527</v>
       </c>
       <c r="G164" t="s">
-        <v>58</v>
+        <v>511</v>
       </c>
       <c r="H164" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>528</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D165" t="s">
-        <v>580</v>
+        <v>529</v>
       </c>
       <c r="G165" t="s">
-        <v>58</v>
+        <v>511</v>
       </c>
       <c r="H165" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>530</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D166" t="s">
-        <v>583</v>
+        <v>531</v>
       </c>
       <c r="G166" t="s">
-        <v>35</v>
+        <v>511</v>
       </c>
       <c r="H166" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>532</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D167" t="s">
-        <v>586</v>
+        <v>533</v>
       </c>
       <c r="G167" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H167" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>534</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D168" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>535</v>
       </c>
       <c r="G168" t="s">
-        <v>27</v>
+        <v>511</v>
       </c>
       <c r="H168" t="s">
-        <v>153</v>
+        <v>436</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>536</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D169" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>537</v>
       </c>
       <c r="G169" t="s">
-        <v>27</v>
+        <v>511</v>
       </c>
       <c r="H169" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>538</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D170" t="s">
-        <v>595</v>
+        <v>539</v>
       </c>
       <c r="G170" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H170" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>540</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D171" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>541</v>
       </c>
       <c r="G171" t="s">
-        <v>27</v>
+        <v>511</v>
       </c>
       <c r="H171" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>542</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D172" t="s">
-        <v>316</v>
+        <v>543</v>
       </c>
       <c r="G172" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H172" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>544</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D173" t="s">
-        <v>603</v>
+        <v>545</v>
       </c>
       <c r="G173" t="s">
-        <v>252</v>
+        <v>511</v>
       </c>
       <c r="H173" t="s">
-        <v>253</v>
+        <v>436</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>546</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>509</v>
       </c>
       <c r="D174" t="s">
-        <v>606</v>
+        <v>547</v>
       </c>
       <c r="G174" t="s">
-        <v>252</v>
+        <v>511</v>
       </c>
       <c r="H174" t="s">
-        <v>253</v>
+        <v>436</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>607</v>
+        <v>548</v>
       </c>
       <c r="B175" t="s">
-        <v>608</v>
+        <v>549</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>550</v>
       </c>
       <c r="H175" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>610</v>
+        <v>552</v>
       </c>
       <c r="B176" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>553</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>554</v>
       </c>
       <c r="D176" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>555</v>
       </c>
       <c r="G176" t="s">
-        <v>27</v>
+        <v>435</v>
       </c>
       <c r="H176" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I176" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="B177" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>557</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>558</v>
       </c>
       <c r="D177" t="s">
-        <v>615</v>
+        <v>559</v>
       </c>
       <c r="G177" t="s">
-        <v>58</v>
+        <v>560</v>
       </c>
       <c r="H177" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" ht="12.75">
+        <v>475</v>
+      </c>
+      <c r="I177" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>616</v>
+        <v>562</v>
       </c>
       <c r="B178" t="s">
-        <v>617</v>
+        <v>563</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>618</v>
+        <v>564</v>
       </c>
       <c r="G178" t="s">
-        <v>47</v>
+        <v>565</v>
       </c>
       <c r="H178" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="179" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>619</v>
+        <v>567</v>
       </c>
       <c r="B179" t="s">
-        <v>620</v>
+        <v>568</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>621</v>
+        <v>569</v>
       </c>
       <c r="G179" t="s">
-        <v>47</v>
+        <v>565</v>
       </c>
       <c r="H179" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>622</v>
+        <v>570</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>571</v>
       </c>
       <c r="G180" t="s">
-        <v>93</v>
+        <v>572</v>
       </c>
       <c r="H180" t="s">
-        <v>84</v>
+        <v>573</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>624</v>
+        <v>574</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>575</v>
       </c>
       <c r="G181" t="s">
-        <v>93</v>
+        <v>572</v>
       </c>
       <c r="H181" t="s">
-        <v>84</v>
+        <v>576</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>577</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>484</v>
+        <v>578</v>
+      </c>
+      <c r="E182" t="s">
+        <v>579</v>
       </c>
       <c r="G182" t="s">
-        <v>58</v>
+        <v>435</v>
       </c>
       <c r="H182" t="s">
-        <v>36</v>
+        <v>576</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>580</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D183" t="s">
-        <v>630</v>
+        <v>582</v>
       </c>
       <c r="G183" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
       <c r="H183" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:10" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>585</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D184" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>586</v>
       </c>
       <c r="G184" t="s">
-        <v>171</v>
+        <v>583</v>
       </c>
       <c r="H184" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="185" spans="1:10" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>587</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D185" t="s">
-        <v>636</v>
+        <v>588</v>
       </c>
       <c r="G185" t="s">
-        <v>252</v>
+        <v>583</v>
       </c>
       <c r="H185" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>584</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>589</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D186" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>590</v>
       </c>
       <c r="G186" t="s">
-        <v>171</v>
+        <v>583</v>
       </c>
       <c r="H186" t="s">
-        <v>148</v>
+        <v>584</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>591</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D187" t="s">
-        <v>643</v>
+        <v>592</v>
       </c>
       <c r="G187" t="s">
-        <v>58</v>
+        <v>583</v>
       </c>
       <c r="H187" t="s">
-        <v>36</v>
+        <v>576</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>593</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D188" t="s">
-        <v>316</v>
+        <v>582</v>
       </c>
       <c r="G188" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
       <c r="H188" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:10" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>594</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D189" t="s">
-        <v>650</v>
+        <v>588</v>
       </c>
       <c r="G189" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
       <c r="H189" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>584</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>595</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D190" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>590</v>
+      </c>
+      <c r="G190" t="s">
+        <v>583</v>
       </c>
       <c r="H190" t="s">
-        <v>655</v>
+        <v>584</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>596</v>
       </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>597</v>
+      </c>
+      <c r="G191" t="s">
+        <v>598</v>
       </c>
       <c r="H191" t="s">
-        <v>655</v>
+        <v>576</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>661</v>
+        <v>600</v>
       </c>
       <c r="B192" t="s">
-        <v>662</v>
+        <v>601</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>663</v>
+        <v>602</v>
       </c>
       <c r="E192" t="s">
-        <v>78</v>
+        <v>579</v>
       </c>
       <c r="H192" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" ht="12.75">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>664</v>
+        <v>605</v>
       </c>
       <c r="B193" t="s">
-        <v>665</v>
+        <v>606</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D193" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>607</v>
+      </c>
+      <c r="E193" t="s">
+        <v>579</v>
       </c>
       <c r="H193" t="s">
-        <v>28</v>
+        <v>603</v>
+      </c>
+      <c r="J193" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>608</v>
+      </c>
+      <c r="C194" t="s">
+        <v>13</v>
       </c>
       <c r="D194" t="s">
-        <v>671</v>
+        <v>609</v>
+      </c>
+      <c r="E194" t="s">
+        <v>610</v>
       </c>
       <c r="H194" t="s">
-        <v>672</v>
+        <v>611</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>612</v>
+      </c>
+      <c r="C195" t="s">
+        <v>13</v>
       </c>
       <c r="D195" t="s">
-        <v>676</v>
+        <v>613</v>
       </c>
       <c r="E195" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>610</v>
       </c>
       <c r="H195" t="s">
-        <v>677</v>
+        <v>614</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>615</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D196" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>616</v>
+      </c>
+      <c r="E196" t="s">
+        <v>610</v>
       </c>
       <c r="H196" t="s">
-        <v>36</v>
+        <v>617</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>683</v>
+        <v>619</v>
       </c>
       <c r="B197" t="s">
-        <v>684</v>
+        <v>620</v>
       </c>
       <c r="C197" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D197" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>621</v>
+      </c>
+      <c r="E197" t="s">
+        <v>579</v>
       </c>
       <c r="H197" t="s">
-        <v>36</v>
+        <v>622</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>687</v>
+        <v>624</v>
       </c>
       <c r="B198" t="s">
-        <v>688</v>
+        <v>625</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s">
-        <v>689</v>
+        <v>626</v>
+      </c>
+      <c r="E198" t="s">
+        <v>579</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="H198" t="s">
-        <v>28</v>
+        <v>617</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>691</v>
+        <v>629</v>
       </c>
       <c r="B199" t="s">
-        <v>692</v>
+        <v>630</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D199" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>631</v>
+      </c>
+      <c r="E199" t="s">
+        <v>579</v>
       </c>
       <c r="H199" t="s">
-        <v>28</v>
+        <v>632</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
       <c r="B200" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D200" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>636</v>
+      </c>
+      <c r="E200" t="s">
+        <v>579</v>
       </c>
       <c r="H200" t="s">
-        <v>28</v>
+        <v>637</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>699</v>
+        <v>639</v>
       </c>
       <c r="B201" t="s">
-        <v>700</v>
+        <v>640</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D201" t="s">
-        <v>701</v>
+        <v>641</v>
+      </c>
+      <c r="E201" t="s">
+        <v>579</v>
       </c>
       <c r="H201" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" ht="12.75">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>702</v>
+        <v>643</v>
       </c>
       <c r="B202" t="s">
-        <v>703</v>
+        <v>644</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D202" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>645</v>
+      </c>
+      <c r="E202" t="s">
+        <v>646</v>
       </c>
       <c r="H202" t="s">
-        <v>43</v>
+        <v>632</v>
+      </c>
+      <c r="J202" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>705</v>
+        <v>648</v>
       </c>
       <c r="B203" t="s">
-        <v>706</v>
+        <v>649</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D203" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>650</v>
+      </c>
+      <c r="E203" t="s">
+        <v>579</v>
       </c>
       <c r="H203" t="s">
-        <v>28</v>
+        <v>617</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>708</v>
+        <v>652</v>
       </c>
       <c r="B204" t="s">
-        <v>709</v>
+        <v>653</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>710</v>
+        <v>654</v>
       </c>
       <c r="E204" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>579</v>
       </c>
       <c r="H204" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:10" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>713</v>
+        <v>656</v>
       </c>
       <c r="B205" t="s">
-        <v>714</v>
+        <v>657</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D205" t="s">
-        <v>715</v>
+        <v>658</v>
       </c>
       <c r="E205" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>579</v>
       </c>
       <c r="H205" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="206" spans="1:10" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>716</v>
+        <v>660</v>
       </c>
       <c r="B206" t="s">
-        <v>717</v>
+        <v>661</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D206" t="s">
-        <v>718</v>
+        <v>662</v>
       </c>
       <c r="E206" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>579</v>
       </c>
       <c r="H206" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="207" spans="1:9" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>719</v>
+        <v>664</v>
       </c>
       <c r="B207" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D207" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>666</v>
+      </c>
+      <c r="E207" t="s">
+        <v>579</v>
       </c>
       <c r="H207" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>637</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>668</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D208" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>669</v>
+      </c>
+      <c r="E208" t="s">
+        <v>579</v>
       </c>
       <c r="H208" t="s">
-        <v>253</v>
+        <v>632</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>724</v>
+        <v>671</v>
       </c>
       <c r="B209" t="s">
-        <v>725</v>
+        <v>672</v>
       </c>
       <c r="C209" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D209" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>673</v>
+      </c>
+      <c r="E209" t="s">
+        <v>579</v>
       </c>
       <c r="H209" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" ht="12.75">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>727</v>
+        <v>675</v>
       </c>
       <c r="B210" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D210" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>677</v>
+      </c>
+      <c r="E210" t="s">
+        <v>579</v>
       </c>
       <c r="H210" t="s">
-        <v>28</v>
+        <v>632</v>
+      </c>
+      <c r="J210" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>730</v>
+        <v>679</v>
       </c>
       <c r="B211" t="s">
-        <v>731</v>
+        <v>680</v>
       </c>
       <c r="C211" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>681</v>
+      </c>
+      <c r="E211" t="s">
+        <v>579</v>
       </c>
       <c r="H211" t="s">
-        <v>148</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>733</v>
+        <v>683</v>
       </c>
       <c r="B212" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>684</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D212" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>686</v>
+      </c>
+      <c r="E212" t="s">
+        <v>579</v>
       </c>
       <c r="G212" t="s">
-        <v>27</v>
+        <v>687</v>
       </c>
       <c r="H212" t="s">
-        <v>148</v>
+        <v>688</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>736</v>
+        <v>690</v>
       </c>
       <c r="B213" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>691</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D213" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>692</v>
+      </c>
+      <c r="E213" t="s">
+        <v>579</v>
       </c>
       <c r="G213" t="s">
-        <v>27</v>
+        <v>687</v>
       </c>
       <c r="H213" t="s">
-        <v>28</v>
+        <v>688</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>739</v>
+        <v>694</v>
       </c>
       <c r="B214" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>695</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D214" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>696</v>
+      </c>
+      <c r="E214" t="s">
+        <v>579</v>
       </c>
       <c r="G214" t="s">
-        <v>27</v>
+        <v>687</v>
       </c>
       <c r="H214" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:10" ht="12.75">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>743</v>
+        <v>698</v>
       </c>
       <c r="B215" t="s">
-        <v>744</v>
+        <v>699</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D215" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>700</v>
+      </c>
+      <c r="E215" t="s">
+        <v>579</v>
       </c>
       <c r="H215" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>617</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>747</v>
+        <v>702</v>
       </c>
       <c r="B216" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>703</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D216" t="s">
-        <v>749</v>
+        <v>704</v>
+      </c>
+      <c r="E216" t="s">
+        <v>579</v>
       </c>
       <c r="G216" t="s">
-        <v>163</v>
+        <v>687</v>
       </c>
       <c r="H216" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>751</v>
+        <v>706</v>
       </c>
       <c r="B217" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>707</v>
+      </c>
+      <c r="C217" t="s">
+        <v>13</v>
       </c>
       <c r="D217" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>708</v>
       </c>
       <c r="H217" t="s">
-        <v>237</v>
+        <v>632</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>710</v>
+      </c>
+      <c r="B218" t="s">
+        <v>711</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D218" t="s">
-        <v>756</v>
+        <v>712</v>
       </c>
       <c r="E218" t="s">
-        <v>78</v>
+        <v>579</v>
+      </c>
+      <c r="G218" t="s">
+        <v>687</v>
       </c>
       <c r="H218" t="s">
-        <v>237</v>
+        <v>622</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>758</v>
+        <v>714</v>
       </c>
       <c r="B219" t="s">
-        <v>759</v>
+        <v>715</v>
       </c>
       <c r="C219" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D219" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
       <c r="E219" t="s">
-        <v>78</v>
+        <v>579</v>
       </c>
       <c r="H219" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:10" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>762</v>
+        <v>718</v>
       </c>
       <c r="B220" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>719</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>720</v>
       </c>
       <c r="D220" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>721</v>
       </c>
       <c r="H220" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>722</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>766</v>
+        <v>724</v>
       </c>
       <c r="B221" t="s">
-        <v>767</v>
+        <v>725</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>768</v>
+        <v>726</v>
       </c>
       <c r="E221" t="s">
-        <v>78</v>
+        <v>579</v>
       </c>
       <c r="H221" t="s">
-        <v>769</v>
+        <v>727</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>771</v>
+        <v>729</v>
       </c>
       <c r="B222" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>730</v>
+      </c>
+      <c r="C222" t="s">
+        <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>773</v>
+        <v>731</v>
       </c>
       <c r="E222" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>579</v>
       </c>
       <c r="H222" t="s">
-        <v>774</v>
+        <v>727</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>776</v>
+        <v>732</v>
       </c>
       <c r="B223" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>733</v>
+      </c>
+      <c r="C223" t="s">
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>778</v>
+        <v>734</v>
       </c>
       <c r="E223" t="s">
-        <v>78</v>
+        <v>579</v>
       </c>
       <c r="G223" t="s">
-        <v>289</v>
+        <v>735</v>
       </c>
       <c r="H223" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>780</v>
+        <v>737</v>
       </c>
       <c r="B224" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>738</v>
+      </c>
+      <c r="C224" t="s">
+        <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>782</v>
+        <v>739</v>
       </c>
       <c r="E224" t="s">
-        <v>78</v>
+        <v>579</v>
       </c>
       <c r="G224" t="s">
-        <v>289</v>
+        <v>735</v>
       </c>
       <c r="H224" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>622</v>
+      </c>
+      <c r="J224" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>784</v>
+        <v>740</v>
       </c>
       <c r="B225" t="s">
-        <v>785</v>
+        <v>741</v>
       </c>
       <c r="C225" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>786</v>
+        <v>742</v>
       </c>
       <c r="E225" t="s">
-        <v>78</v>
+        <v>579</v>
+      </c>
+      <c r="G225" t="s">
+        <v>735</v>
       </c>
       <c r="H225" t="s">
-        <v>769</v>
+        <v>622</v>
+      </c>
+      <c r="J225" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>743</v>
+      </c>
+      <c r="B226" t="s">
+        <v>744</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>745</v>
       </c>
       <c r="D226" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>746</v>
+      </c>
+      <c r="F226" t="s">
+        <v>502</v>
+      </c>
+      <c r="G226" t="s">
+        <v>747</v>
       </c>
       <c r="H226" t="s">
-        <v>84</v>
+        <v>748</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>790</v>
+        <v>749</v>
       </c>
       <c r="B227" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>750</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>745</v>
       </c>
       <c r="D227" t="s">
-        <v>792</v>
+        <v>751</v>
+      </c>
+      <c r="F227" t="s">
+        <v>502</v>
       </c>
       <c r="G227" t="s">
-        <v>35</v>
+        <v>752</v>
       </c>
       <c r="H227" t="s">
-        <v>43</v>
+        <v>622</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>793</v>
+        <v>753</v>
       </c>
       <c r="B228" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>754</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>745</v>
       </c>
       <c r="D228" t="s">
-        <v>795</v>
+        <v>755</v>
+      </c>
+      <c r="F228" t="s">
+        <v>502</v>
       </c>
       <c r="G228" t="s">
-        <v>35</v>
+        <v>747</v>
       </c>
       <c r="H228" t="s">
-        <v>43</v>
+        <v>748</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>756</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>799</v>
+        <v>757</v>
       </c>
       <c r="E229" t="s">
-        <v>78</v>
+        <v>646</v>
+      </c>
+      <c r="G229" t="s">
+        <v>758</v>
       </c>
       <c r="H229" t="s">
-        <v>769</v>
+        <v>622</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>759</v>
       </c>
       <c r="C230" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>803</v>
+        <v>760</v>
       </c>
       <c r="E230" t="s">
-        <v>78</v>
+        <v>646</v>
+      </c>
+      <c r="G230" t="s">
+        <v>758</v>
       </c>
       <c r="H230" t="s">
-        <v>769</v>
+        <v>622</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>761</v>
       </c>
       <c r="C231" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D231" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>762</v>
+      </c>
+      <c r="G231" t="s">
+        <v>763</v>
       </c>
       <c r="H231" t="s">
-        <v>769</v>
+        <v>576</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>764</v>
       </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>765</v>
+      </c>
+      <c r="G232" t="s">
+        <v>766</v>
       </c>
       <c r="H232" t="s">
-        <v>84</v>
+        <v>576</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>767</v>
       </c>
       <c r="C233" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>815</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>768</v>
+      </c>
+      <c r="G233" t="s">
+        <v>511</v>
       </c>
       <c r="H233" t="s">
-        <v>769</v>
+        <v>576</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>769</v>
       </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>768</v>
+      </c>
+      <c r="G234" t="s">
+        <v>511</v>
       </c>
       <c r="H234" t="s">
-        <v>769</v>
+        <v>576</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>771</v>
+      </c>
+      <c r="B235" t="s">
+        <v>772</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D235" t="s">
-        <v>822</v>
+        <v>773</v>
+      </c>
+      <c r="E235" t="s">
+        <v>579</v>
       </c>
       <c r="G235" t="s">
-        <v>823</v>
+        <v>687</v>
       </c>
       <c r="H235" t="s">
-        <v>36</v>
+        <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>824</v>
+        <v>775</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>825</v>
+        <v>776</v>
+      </c>
+      <c r="E236" t="s">
+        <v>646</v>
       </c>
       <c r="G236" t="s">
-        <v>823</v>
+        <v>758</v>
       </c>
       <c r="H236" t="s">
-        <v>36</v>
+        <v>777</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>826</v>
+        <v>779</v>
       </c>
       <c r="B237" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>780</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D237" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>782</v>
+      </c>
+      <c r="E237" t="s">
+        <v>579</v>
       </c>
       <c r="H237" t="s">
-        <v>253</v>
+        <v>622</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>829</v>
+        <v>784</v>
       </c>
       <c r="B238" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>785</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D238" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>786</v>
+      </c>
+      <c r="E238" t="s">
+        <v>579</v>
       </c>
       <c r="H238" t="s">
-        <v>28</v>
+        <v>576</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>832</v>
+        <v>788</v>
       </c>
       <c r="B239" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>789</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D239" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>790</v>
+      </c>
+      <c r="E239" t="s">
+        <v>579</v>
       </c>
       <c r="H239" t="s">
-        <v>164</v>
+        <v>637</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>792</v>
       </c>
       <c r="C240" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>793</v>
+      </c>
+      <c r="E240" t="s">
+        <v>579</v>
       </c>
       <c r="H240" t="s">
-        <v>28</v>
+        <v>622</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>837</v>
+        <v>795</v>
       </c>
       <c r="B241" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>796</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D241" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>797</v>
+      </c>
+      <c r="E241" t="s">
+        <v>579</v>
       </c>
       <c r="H241" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:10" ht="12.75">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>841</v>
+        <v>800</v>
       </c>
       <c r="B242" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>801</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D242" t="s">
-        <v>843</v>
+        <v>802</v>
       </c>
       <c r="E242" t="s">
-        <v>92</v>
+        <v>579</v>
       </c>
       <c r="H242" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>803</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>844</v>
+        <v>805</v>
+      </c>
+      <c r="B243" t="s">
+        <v>806</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>845</v>
+        <v>781</v>
       </c>
       <c r="D243" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>807</v>
+      </c>
+      <c r="E243" t="s">
+        <v>579</v>
       </c>
       <c r="H243" t="s">
-        <v>36</v>
+        <v>808</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>810</v>
+      </c>
+      <c r="C244" t="s">
+        <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>811</v>
+      </c>
+      <c r="E244" t="s">
+        <v>579</v>
       </c>
       <c r="H244" t="s">
-        <v>36</v>
+        <v>614</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>813</v>
+      </c>
+      <c r="B245" t="s">
+        <v>814</v>
+      </c>
+      <c r="C245" t="s">
+        <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>815</v>
+      </c>
+      <c r="E245" t="s">
+        <v>646</v>
+      </c>
+      <c r="F245" t="s">
+        <v>816</v>
       </c>
       <c r="H245" t="s">
-        <v>36</v>
+        <v>817</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>851</v>
+        <v>819</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D246" t="s">
-        <v>853</v>
+        <v>821</v>
+      </c>
+      <c r="E246" t="s">
+        <v>579</v>
+      </c>
+      <c r="F246" t="s">
+        <v>822</v>
       </c>
       <c r="G246" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="H246" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>855</v>
+        <v>826</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>845</v>
+        <v>820</v>
       </c>
       <c r="D247" t="s">
-        <v>856</v>
+        <v>827</v>
+      </c>
+      <c r="E247" t="s">
+        <v>579</v>
+      </c>
+      <c r="F247" t="s">
+        <v>822</v>
       </c>
       <c r="G247" t="s">
-        <v>133</v>
+        <v>823</v>
       </c>
       <c r="H247" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>857</v>
+        <v>829</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D248" t="s">
-        <v>858</v>
+        <v>830</v>
+      </c>
+      <c r="E248" t="s">
+        <v>579</v>
+      </c>
+      <c r="F248" t="s">
+        <v>822</v>
       </c>
       <c r="G248" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="H248" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D249" t="s">
-        <v>860</v>
+        <v>833</v>
+      </c>
+      <c r="E249" t="s">
+        <v>579</v>
+      </c>
+      <c r="F249" t="s">
+        <v>822</v>
       </c>
       <c r="G249" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="H249" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>861</v>
+        <v>835</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>845</v>
+        <v>820</v>
       </c>
       <c r="D250" t="s">
-        <v>862</v>
+        <v>836</v>
+      </c>
+      <c r="E250" t="s">
+        <v>579</v>
+      </c>
+      <c r="F250" t="s">
+        <v>822</v>
       </c>
       <c r="G250" t="s">
-        <v>133</v>
+        <v>823</v>
       </c>
       <c r="H250" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>863</v>
+        <v>838</v>
       </c>
       <c r="C251" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D251" t="s">
+        <v>839</v>
+      </c>
+      <c r="E251" t="s">
+        <v>579</v>
+      </c>
+      <c r="F251" t="s">
+        <v>822</v>
+      </c>
+      <c r="G251" t="s">
+        <v>823</v>
+      </c>
+      <c r="H251" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="12.75">
+      <c r="A252" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B252" t="s">
+        <v>841</v>
+      </c>
+      <c r="C252" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" t="s">
+        <v>842</v>
+      </c>
+      <c r="F252" t="s">
+        <v>102</v>
+      </c>
+      <c r="G252" t="s">
+        <v>103</v>
+      </c>
+      <c r="H252" t="s">
+        <v>104</v>
+      </c>
+      <c r="I252" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="12.75">
+      <c r="A253" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B253" t="s">
+        <v>844</v>
+      </c>
+      <c r="C253" t="s">
+        <v>13</v>
+      </c>
+      <c r="D253" t="s">
+        <v>845</v>
+      </c>
+      <c r="F253" t="s">
+        <v>102</v>
+      </c>
+      <c r="G253" t="s">
+        <v>150</v>
+      </c>
+      <c r="H253" t="s">
+        <v>104</v>
+      </c>
+      <c r="I253" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="12.75">
+      <c r="A254" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D254" t="s">
+        <v>847</v>
+      </c>
+      <c r="F254" t="s">
+        <v>43</v>
+      </c>
+      <c r="G254" t="s">
+        <v>44</v>
+      </c>
+      <c r="H254" t="s">
+        <v>27</v>
+      </c>
+      <c r="I254" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="12.75">
+      <c r="A255" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D255" t="s">
+        <v>849</v>
+      </c>
+      <c r="F255" t="s">
+        <v>43</v>
+      </c>
+      <c r="G255" t="s">
+        <v>44</v>
+      </c>
+      <c r="H255" t="s">
+        <v>27</v>
+      </c>
+      <c r="I255" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="12.75">
+      <c r="A256" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D256" t="s">
+        <v>851</v>
+      </c>
+      <c r="F256" t="s">
+        <v>43</v>
+      </c>
+      <c r="G256" t="s">
+        <v>44</v>
+      </c>
+      <c r="H256" t="s">
+        <v>27</v>
+      </c>
+      <c r="I256" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="12.75">
+      <c r="A257" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="D251" t="s">
-[...2 lines deleted...]
-      <c r="G251" t="s">
+      <c r="C257" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D257" t="s">
+        <v>853</v>
+      </c>
+      <c r="F257" t="s">
+        <v>43</v>
+      </c>
+      <c r="G257" t="s">
+        <v>44</v>
+      </c>
+      <c r="H257" t="s">
+        <v>27</v>
+      </c>
+      <c r="I257" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="12.75">
+      <c r="A258" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="H251" t="s">
-[...110 lines deleted...]
-      <c r="G257" t="s">
+      <c r="C258" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D258" t="s">
+        <v>855</v>
+      </c>
+      <c r="F258" t="s">
+        <v>43</v>
+      </c>
+      <c r="G258" t="s">
+        <v>44</v>
+      </c>
+      <c r="H258" t="s">
         <v>27</v>
       </c>
-      <c r="H257" t="s">
-[...17 lines deleted...]
-        <v>883</v>
+      <c r="I258" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:9" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>856</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D259" t="s">
-        <v>885</v>
+        <v>857</v>
+      </c>
+      <c r="F259" t="s">
+        <v>43</v>
       </c>
       <c r="G259" t="s">
-        <v>886</v>
+        <v>44</v>
       </c>
       <c r="H259" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I259" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>887</v>
+        <v>858</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>852</v>
+        <v>41</v>
       </c>
       <c r="D260" t="s">
-        <v>868</v>
+        <v>859</v>
+      </c>
+      <c r="F260" t="s">
+        <v>43</v>
       </c>
       <c r="G260" t="s">
-        <v>854</v>
+        <v>44</v>
       </c>
       <c r="H260" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I260" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>888</v>
+        <v>860</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>852</v>
+        <v>41</v>
       </c>
       <c r="D261" t="s">
-        <v>889</v>
+        <v>861</v>
+      </c>
+      <c r="F261" t="s">
+        <v>43</v>
       </c>
       <c r="G261" t="s">
-        <v>854</v>
+        <v>44</v>
       </c>
       <c r="H261" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I261" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>890</v>
+        <v>862</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>852</v>
+        <v>41</v>
       </c>
       <c r="D262" t="s">
-        <v>868</v>
+        <v>863</v>
+      </c>
+      <c r="F262" t="s">
+        <v>43</v>
       </c>
       <c r="G262" t="s">
-        <v>854</v>
+        <v>44</v>
       </c>
       <c r="H262" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I262" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>852</v>
+        <v>41</v>
       </c>
       <c r="D263" t="s">
-        <v>892</v>
+        <v>865</v>
+      </c>
+      <c r="F263" t="s">
+        <v>43</v>
       </c>
       <c r="G263" t="s">
-        <v>854</v>
+        <v>44</v>
       </c>
       <c r="H263" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I263" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>893</v>
+        <v>866</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>852</v>
+        <v>41</v>
       </c>
       <c r="D264" t="s">
-        <v>894</v>
+        <v>867</v>
+      </c>
+      <c r="F264" t="s">
+        <v>43</v>
       </c>
       <c r="G264" t="s">
-        <v>854</v>
+        <v>44</v>
       </c>
       <c r="H264" t="s">
-        <v>36</v>
+        <v>27</v>
+      </c>
+      <c r="I264" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>868</v>
+      </c>
+      <c r="B265" t="s">
+        <v>869</v>
+      </c>
+      <c r="C265" t="s">
+        <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>896</v>
+        <v>870</v>
+      </c>
+      <c r="F265" t="s">
+        <v>36</v>
       </c>
       <c r="G265" t="s">
-        <v>854</v>
+        <v>37</v>
       </c>
       <c r="H265" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>871</v>
+      </c>
+      <c r="B266" t="s">
+        <v>872</v>
+      </c>
+      <c r="C266" t="s">
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>898</v>
+        <v>873</v>
+      </c>
+      <c r="F266" t="s">
+        <v>36</v>
       </c>
       <c r="G266" t="s">
-        <v>854</v>
+        <v>37</v>
       </c>
       <c r="H266" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>874</v>
+      </c>
+      <c r="B267" t="s">
+        <v>875</v>
+      </c>
+      <c r="C267" t="s">
+        <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>900</v>
+        <v>876</v>
+      </c>
+      <c r="F267" t="s">
+        <v>36</v>
       </c>
       <c r="G267" t="s">
-        <v>854</v>
+        <v>37</v>
       </c>
       <c r="H267" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>877</v>
+      </c>
+      <c r="B268" t="s">
+        <v>878</v>
+      </c>
+      <c r="C268" t="s">
+        <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="G268" t="s">
-        <v>854</v>
+        <v>474</v>
       </c>
       <c r="H268" t="s">
-        <v>36</v>
+        <v>880</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>881</v>
+      </c>
+      <c r="B269" t="s">
+        <v>882</v>
+      </c>
+      <c r="C269" t="s">
+        <v>13</v>
       </c>
       <c r="D269" t="s">
-        <v>904</v>
+        <v>883</v>
+      </c>
+      <c r="F269" t="s">
+        <v>36</v>
       </c>
       <c r="G269" t="s">
-        <v>854</v>
+        <v>37</v>
       </c>
       <c r="H269" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>884</v>
+      </c>
+      <c r="B270" t="s">
+        <v>885</v>
+      </c>
+      <c r="C270" t="s">
+        <v>13</v>
       </c>
       <c r="D270" t="s">
-        <v>906</v>
+        <v>886</v>
       </c>
       <c r="G270" t="s">
-        <v>854</v>
+        <v>453</v>
       </c>
       <c r="H270" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="12.75">
+      <c r="A271" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B271" t="s">
+        <v>888</v>
+      </c>
+      <c r="C271" t="s">
+        <v>13</v>
+      </c>
+      <c r="D271" t="s">
+        <v>889</v>
+      </c>
+      <c r="F271" t="s">
         <v>36</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="G271" t="s">
-        <v>854</v>
+        <v>37</v>
       </c>
       <c r="H271" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I271" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="B272" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
       <c r="C272" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D272" t="s">
-        <v>911</v>
+        <v>892</v>
       </c>
       <c r="G272" t="s">
-        <v>252</v>
+        <v>453</v>
       </c>
       <c r="H272" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>912</v>
+        <v>893</v>
       </c>
       <c r="B273" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
       <c r="C273" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D273" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="F273" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G273" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H273" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>916</v>
+        <v>896</v>
       </c>
       <c r="B274" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D274" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="F274" t="s">
-        <v>919</v>
+        <v>36</v>
+      </c>
+      <c r="G274" t="s">
+        <v>37</v>
       </c>
       <c r="H274" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>38</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>899</v>
+      </c>
+      <c r="B275" t="s">
+        <v>900</v>
+      </c>
+      <c r="C275" t="s">
+        <v>13</v>
       </c>
       <c r="D275" t="s">
-        <v>923</v>
+        <v>901</v>
+      </c>
+      <c r="F275" t="s">
+        <v>36</v>
       </c>
       <c r="G275" t="s">
-        <v>924</v>
+        <v>37</v>
       </c>
       <c r="H275" t="s">
-        <v>925</v>
+        <v>38</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>902</v>
+      </c>
+      <c r="B276" t="s">
+        <v>903</v>
+      </c>
+      <c r="C276" t="s">
+        <v>13</v>
       </c>
       <c r="D276" t="s">
-        <v>927</v>
+        <v>904</v>
       </c>
       <c r="G276" t="s">
-        <v>924</v>
+        <v>453</v>
       </c>
       <c r="H276" t="s">
-        <v>925</v>
+        <v>27</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>905</v>
+      </c>
+      <c r="B277" t="s">
+        <v>906</v>
+      </c>
+      <c r="C277" t="s">
+        <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>929</v>
+        <v>907</v>
       </c>
       <c r="G277" t="s">
-        <v>924</v>
+        <v>453</v>
       </c>
       <c r="H277" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>930</v>
+        <v>908</v>
       </c>
       <c r="B278" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="C278" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>251</v>
+        <v>910</v>
       </c>
       <c r="G278" t="s">
-        <v>252</v>
+        <v>453</v>
       </c>
       <c r="H278" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>932</v>
+        <v>911</v>
+      </c>
+      <c r="B279" t="s">
+        <v>912</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D279" t="s">
-        <v>933</v>
+        <v>913</v>
       </c>
       <c r="G279" t="s">
-        <v>934</v>
+        <v>453</v>
       </c>
       <c r="H279" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>936</v>
+        <v>914</v>
       </c>
       <c r="B280" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>915</v>
+      </c>
+      <c r="C280" t="s">
+        <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>916</v>
       </c>
       <c r="G280" t="s">
-        <v>147</v>
+        <v>453</v>
       </c>
       <c r="H280" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>940</v>
+        <v>918</v>
       </c>
       <c r="B281" t="s">
-        <v>941</v>
+        <v>919</v>
       </c>
       <c r="C281" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D281" t="s">
-        <v>942</v>
+        <v>920</v>
+      </c>
+      <c r="F281" t="s">
+        <v>36</v>
       </c>
       <c r="G281" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="H281" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>38</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>943</v>
+        <v>922</v>
       </c>
       <c r="B282" t="s">
-        <v>944</v>
+        <v>923</v>
       </c>
       <c r="C282" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D282" t="s">
-        <v>945</v>
+        <v>924</v>
+      </c>
+      <c r="F282" t="s">
+        <v>36</v>
+      </c>
+      <c r="G282" t="s">
+        <v>37</v>
       </c>
       <c r="H282" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>946</v>
+        <v>926</v>
       </c>
       <c r="B283" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D283" t="s">
-        <v>948</v>
+        <v>928</v>
+      </c>
+      <c r="F283" t="s">
+        <v>36</v>
+      </c>
+      <c r="G283" t="s">
+        <v>37</v>
       </c>
       <c r="H283" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B284" t="s">
+        <v>931</v>
+      </c>
+      <c r="C284" t="s">
+        <v>13</v>
+      </c>
+      <c r="D284" t="s">
+        <v>932</v>
+      </c>
+      <c r="F284" t="s">
+        <v>502</v>
+      </c>
+      <c r="G284" t="s">
+        <v>933</v>
+      </c>
+      <c r="H284" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="12.75">
+      <c r="A285" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B285" t="s">
+        <v>936</v>
+      </c>
+      <c r="C285" t="s">
+        <v>13</v>
+      </c>
+      <c r="D285" t="s">
+        <v>937</v>
+      </c>
+      <c r="F285" t="s">
+        <v>502</v>
+      </c>
+      <c r="G285" t="s">
+        <v>933</v>
+      </c>
+      <c r="H285" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="12.75">
+      <c r="A286" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B286" t="s">
+        <v>939</v>
+      </c>
+      <c r="C286" t="s">
+        <v>13</v>
+      </c>
+      <c r="D286" t="s">
+        <v>940</v>
+      </c>
+      <c r="F286" t="s">
+        <v>36</v>
+      </c>
+      <c r="G286" t="s">
+        <v>37</v>
+      </c>
+      <c r="H286" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="12.75">
+      <c r="A287" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B287" t="s">
+        <v>942</v>
+      </c>
+      <c r="C287" t="s">
+        <v>13</v>
+      </c>
+      <c r="D287" t="s">
+        <v>943</v>
+      </c>
+      <c r="F287" t="s">
+        <v>36</v>
+      </c>
+      <c r="G287" t="s">
+        <v>37</v>
+      </c>
+      <c r="H287" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="12.75">
+      <c r="A288" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B288" t="s">
+        <v>945</v>
+      </c>
+      <c r="C288" t="s">
+        <v>13</v>
+      </c>
+      <c r="D288" t="s">
+        <v>946</v>
+      </c>
+      <c r="F288" t="s">
+        <v>36</v>
+      </c>
+      <c r="G288" t="s">
+        <v>37</v>
+      </c>
+      <c r="H288" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
+      <c r="A289" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B289" t="s">
+        <v>948</v>
+      </c>
+      <c r="C289" t="s">
+        <v>13</v>
+      </c>
+      <c r="D289" t="s">
+        <v>949</v>
+      </c>
+      <c r="F289" t="s">
+        <v>36</v>
+      </c>
+      <c r="G289" t="s">
+        <v>37</v>
+      </c>
+      <c r="H289" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="12.75">
+      <c r="A290" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="B284" t="s">
+      <c r="B290" t="s">
         <v>951</v>
       </c>
-      <c r="C284" t="s">
-[...2 lines deleted...]
-      <c r="D284" t="s">
+      <c r="C290" t="s">
+        <v>13</v>
+      </c>
+      <c r="D290" t="s">
         <v>952</v>
       </c>
-      <c r="F284" t="s">
-[...7 lines deleted...]
-      <c r="A285" s="1" t="s">
+      <c r="F290" t="s">
+        <v>36</v>
+      </c>
+      <c r="G290" t="s">
+        <v>37</v>
+      </c>
+      <c r="H290" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="12.75">
+      <c r="A291" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="C285" s="1" t="s">
+      <c r="B291" t="s">
         <v>955</v>
       </c>
-      <c r="D285" t="s">
+      <c r="C291" t="s">
+        <v>13</v>
+      </c>
+      <c r="D291" t="s">
         <v>956</v>
       </c>
-      <c r="F285" t="s">
+      <c r="G291" t="s">
+        <v>474</v>
+      </c>
+      <c r="H291" t="s">
         <v>957</v>
       </c>
-      <c r="H285" t="s">
+    </row>
+    <row r="292" spans="1:8" ht="12.75">
+      <c r="A292" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B292" t="s">
+        <v>959</v>
+      </c>
+      <c r="C292" t="s">
+        <v>13</v>
+      </c>
+      <c r="D292" t="s">
+        <v>960</v>
+      </c>
+      <c r="F292" t="s">
         <v>36</v>
       </c>
-      <c r="I285" t="s">
-[...135 lines deleted...]
-      </c>
       <c r="G292" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="H292" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
       <c r="B293" t="s">
-        <v>974</v>
+        <v>962</v>
       </c>
       <c r="C293" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D293" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>963</v>
       </c>
       <c r="G293" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="H293" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>977</v>
+        <v>964</v>
       </c>
       <c r="B294" t="s">
-        <v>978</v>
+        <v>965</v>
       </c>
       <c r="C294" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>966</v>
+      </c>
+      <c r="G294" t="s">
+        <v>453</v>
       </c>
       <c r="H294" t="s">
-        <v>920</v>
+        <v>22</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="B295" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="C295" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="F295" t="s">
-        <v>980</v>
+        <v>36</v>
+      </c>
+      <c r="G295" t="s">
+        <v>37</v>
       </c>
       <c r="H295" t="s">
-        <v>920</v>
+        <v>38</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="B296" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="C296" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="F296" t="s">
-        <v>980</v>
+        <v>36</v>
+      </c>
+      <c r="G296" t="s">
+        <v>37</v>
       </c>
       <c r="H296" t="s">
-        <v>920</v>
+        <v>38</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B297" t="s">
+        <v>974</v>
+      </c>
+      <c r="C297" t="s">
+        <v>13</v>
+      </c>
+      <c r="D297" t="s">
+        <v>975</v>
+      </c>
+      <c r="F297" t="s">
+        <v>36</v>
+      </c>
+      <c r="G297" t="s">
+        <v>37</v>
+      </c>
+      <c r="H297" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
+      <c r="A298" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B298" t="s">
+        <v>977</v>
+      </c>
+      <c r="C298" t="s">
+        <v>13</v>
+      </c>
+      <c r="D298" t="s">
+        <v>978</v>
+      </c>
+      <c r="G298" t="s">
+        <v>453</v>
+      </c>
+      <c r="H298" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="12.75">
+      <c r="A299" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B299" t="s">
+        <v>980</v>
+      </c>
+      <c r="C299" t="s">
+        <v>13</v>
+      </c>
+      <c r="D299" t="s">
+        <v>981</v>
+      </c>
+      <c r="F299" t="s">
+        <v>36</v>
+      </c>
+      <c r="G299" t="s">
+        <v>37</v>
+      </c>
+      <c r="H299" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
+      <c r="A300" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B300" t="s">
+        <v>984</v>
+      </c>
+      <c r="C300" t="s">
+        <v>13</v>
+      </c>
+      <c r="D300" t="s">
+        <v>985</v>
+      </c>
+      <c r="F300" t="s">
+        <v>36</v>
+      </c>
+      <c r="G300" t="s">
+        <v>37</v>
+      </c>
+      <c r="H300" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="12.75">
+      <c r="A301" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B301" t="s">
         <v>987</v>
       </c>
-      <c r="B297" t="s">
+      <c r="C301" t="s">
+        <v>13</v>
+      </c>
+      <c r="D301" t="s">
         <v>988</v>
       </c>
-      <c r="C297" t="s">
-[...13 lines deleted...]
-      <c r="A298" s="1" t="s">
+      <c r="F301" t="s">
+        <v>502</v>
+      </c>
+      <c r="G301" t="s">
+        <v>989</v>
+      </c>
+      <c r="H301" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
+      <c r="A302" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="B298" t="s">
+      <c r="B302" t="s">
         <v>991</v>
       </c>
-      <c r="C298" t="s">
-[...2 lines deleted...]
-      <c r="D298" t="s">
+      <c r="C302" t="s">
+        <v>13</v>
+      </c>
+      <c r="D302" t="s">
         <v>992</v>
       </c>
-      <c r="F298" t="s">
-[...10 lines deleted...]
-      <c r="A299" s="1" t="s">
+      <c r="F302" t="s">
+        <v>36</v>
+      </c>
+      <c r="G302" t="s">
+        <v>37</v>
+      </c>
+      <c r="H302" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="12.75">
+      <c r="A303" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B303" t="s">
         <v>994</v>
       </c>
-      <c r="B299" t="s">
+      <c r="C303" t="s">
+        <v>13</v>
+      </c>
+      <c r="D303" t="s">
         <v>995</v>
       </c>
-      <c r="C299" t="s">
-[...16 lines deleted...]
-      <c r="A300" s="1" t="s">
+      <c r="F303" t="s">
+        <v>502</v>
+      </c>
+      <c r="G303" t="s">
+        <v>989</v>
+      </c>
+      <c r="H303" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
+      <c r="A304" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B304" t="s">
         <v>997</v>
       </c>
-      <c r="B300" t="s">
+      <c r="C304" t="s">
+        <v>13</v>
+      </c>
+      <c r="D304" t="s">
         <v>998</v>
       </c>
-      <c r="C300" t="s">
-[...2 lines deleted...]
-      <c r="D300" t="s">
+      <c r="F304" t="s">
+        <v>502</v>
+      </c>
+      <c r="G304" t="s">
+        <v>989</v>
+      </c>
+      <c r="H304" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="12.75">
+      <c r="A305" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="F300" t="s">
-[...10 lines deleted...]
-      <c r="A301" s="1" t="s">
+      <c r="B305" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C305" t="s">
+        <v>13</v>
+      </c>
+      <c r="D305" t="s">
         <v>1001</v>
       </c>
-      <c r="B301" t="s">
+      <c r="F305" t="s">
+        <v>502</v>
+      </c>
+      <c r="G305" t="s">
+        <v>989</v>
+      </c>
+      <c r="H305" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="12.75">
+      <c r="A306" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="C301" t="s">
-[...16 lines deleted...]
-      <c r="A302" s="1" t="s">
+      <c r="B306" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C306" t="s">
+        <v>13</v>
+      </c>
+      <c r="D306" t="s">
+        <v>879</v>
+      </c>
+      <c r="G306" t="s">
+        <v>474</v>
+      </c>
+      <c r="H306" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
+      <c r="A307" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B302" t="s">
+      <c r="B307" t="s">
         <v>1005</v>
       </c>
-      <c r="C302" t="s">
-[...2 lines deleted...]
-      <c r="D302" t="s">
+      <c r="C307" t="s">
+        <v>13</v>
+      </c>
+      <c r="D307" t="s">
         <v>1006</v>
       </c>
-      <c r="F302" t="s">
-[...10 lines deleted...]
-      <c r="A303" s="1" t="s">
+      <c r="F307" t="s">
+        <v>502</v>
+      </c>
+      <c r="G307" t="s">
+        <v>989</v>
+      </c>
+      <c r="H307" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="12.75">
+      <c r="A308" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B303" t="s">
+      <c r="B308" t="s">
         <v>1009</v>
       </c>
-      <c r="C303" t="s">
-[...19 lines deleted...]
-      <c r="B304" t="s">
+      <c r="C308" t="s">
+        <v>13</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G308" t="s">
+        <v>565</v>
+      </c>
+      <c r="H308" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="12.75">
+      <c r="A309" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="C304" t="s">
-[...2 lines deleted...]
-      <c r="D304" t="s">
+      <c r="B309" t="s">
         <v>1013</v>
       </c>
-      <c r="F304" t="s">
-[...13 lines deleted...]
-      <c r="B305" t="s">
+      <c r="C309" t="s">
+        <v>13</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G309" t="s">
+        <v>565</v>
+      </c>
+      <c r="H309" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="12.75">
+      <c r="A310" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="C305" t="s">
-[...16 lines deleted...]
-      <c r="A306" s="1" t="s">
+      <c r="B310" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C310" t="s">
+        <v>13</v>
+      </c>
+      <c r="D310" t="s">
         <v>1018</v>
       </c>
-      <c r="B306" t="s">
-[...19 lines deleted...]
-      <c r="A307" s="1" t="s">
+      <c r="G310" t="s">
+        <v>565</v>
+      </c>
+      <c r="H310" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="12.75">
+      <c r="A311" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="B307" t="s">
+      <c r="B311" t="s">
         <v>1021</v>
       </c>
-      <c r="C307" t="s">
-[...19 lines deleted...]
-      <c r="B308" t="s">
+      <c r="C311" t="s">
+        <v>13</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G311" t="s">
+        <v>565</v>
+      </c>
+      <c r="H311" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
+      <c r="A312" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="C308" t="s">
-[...2 lines deleted...]
-      <c r="D308" t="s">
+      <c r="B312" t="s">
         <v>1025</v>
       </c>
-      <c r="F308" t="s">
-[...13 lines deleted...]
-      <c r="B309" t="s">
+      <c r="C312" t="s">
+        <v>13</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G312" t="s">
+        <v>565</v>
+      </c>
+      <c r="H312" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
+      <c r="A313" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="C309" t="s">
-[...2 lines deleted...]
-      <c r="D309" t="s">
+      <c r="B313" t="s">
         <v>1029</v>
       </c>
-      <c r="F309" t="s">
-[...13 lines deleted...]
-      <c r="B310" t="s">
+      <c r="C313" t="s">
+        <v>13</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G313" t="s">
+        <v>565</v>
+      </c>
+      <c r="H313" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
+      <c r="A314" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C310" t="s">
-[...2 lines deleted...]
-      <c r="D310" t="s">
+      <c r="B314" t="s">
         <v>1033</v>
       </c>
-      <c r="F310" t="s">
-[...13 lines deleted...]
-      <c r="B311" t="s">
+      <c r="C314" t="s">
+        <v>13</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G314" t="s">
+        <v>565</v>
+      </c>
+      <c r="H314" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
+      <c r="A315" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="C311" t="s">
-[...16 lines deleted...]
-      <c r="A312" s="1" t="s">
+      <c r="B315" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C315" t="s">
+        <v>13</v>
+      </c>
+      <c r="D315" t="s">
         <v>1038</v>
       </c>
-      <c r="B312" t="s">
-[...19 lines deleted...]
-      <c r="A313" s="1" t="s">
+      <c r="G315" t="s">
+        <v>565</v>
+      </c>
+      <c r="H315" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="12.75">
+      <c r="A316" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="B313" t="s">
+      <c r="B316" t="s">
         <v>1041</v>
       </c>
-      <c r="C313" t="s">
-[...2 lines deleted...]
-      <c r="D313" t="s">
+      <c r="C316" t="s">
+        <v>13</v>
+      </c>
+      <c r="D316" t="s">
         <v>1042</v>
       </c>
-      <c r="F313" t="s">
-[...10 lines deleted...]
-      <c r="A314" s="1" t="s">
+      <c r="G316" t="s">
+        <v>565</v>
+      </c>
+      <c r="H316" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
+      <c r="A317" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="B314" t="s">
+      <c r="B317" t="s">
         <v>1045</v>
       </c>
-      <c r="C314" t="s">
-[...39 lines deleted...]
-      <c r="A316" s="1" t="s">
+      <c r="C317" t="s">
+        <v>13</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G317" t="s">
+        <v>565</v>
+      </c>
+      <c r="H317" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
+      <c r="A318" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="B316" t="s">
+      <c r="B318" t="s">
         <v>1049</v>
       </c>
-      <c r="C316" t="s">
-[...2 lines deleted...]
-      <c r="D316" t="s">
+      <c r="C318" t="s">
+        <v>13</v>
+      </c>
+      <c r="D318" t="s">
         <v>1050</v>
       </c>
-      <c r="F316" t="s">
-[...13 lines deleted...]
-      <c r="A317" s="1" t="s">
+      <c r="G318" t="s">
+        <v>565</v>
+      </c>
+      <c r="H318" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="12.75">
+      <c r="A319" s="1" t="s">
         <v>1052</v>
       </c>
-      <c r="B317" t="s">
+      <c r="B319" t="s">
         <v>1053</v>
       </c>
-      <c r="C317" t="s">
-[...16 lines deleted...]
-      <c r="A318" s="1" t="s">
+      <c r="C319" t="s">
+        <v>13</v>
+      </c>
+      <c r="D319" t="s">
         <v>1054</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D318" t="s">
+      <c r="G319" t="s">
+        <v>565</v>
+      </c>
+      <c r="H319" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="12.75">
+      <c r="A320" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="F318" t="s">
+      <c r="B320" t="s">
         <v>1057</v>
       </c>
-      <c r="G318" t="s">
+      <c r="C320" t="s">
+        <v>13</v>
+      </c>
+      <c r="D320" t="s">
         <v>1058</v>
       </c>
-      <c r="H318" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="G320" t="s">
-        <v>1058</v>
+        <v>565</v>
       </c>
       <c r="H320" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C321" t="s">
+        <v>13</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G321" t="s">
+        <v>565</v>
+      </c>
+      <c r="H321" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="12.75">
+      <c r="A322" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B322" t="s">
         <v>1065</v>
       </c>
-      <c r="C321" t="s">
-[...2 lines deleted...]
-      <c r="D321" t="s">
+      <c r="C322" t="s">
+        <v>13</v>
+      </c>
+      <c r="D322" t="s">
         <v>1066</v>
       </c>
-      <c r="G321" t="s">
-[...10 lines deleted...]
-      <c r="C322" s="1" t="s">
+      <c r="G322" t="s">
+        <v>565</v>
+      </c>
+      <c r="H322" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="12.75">
+      <c r="A323" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="D322" t="s">
+      <c r="B323" t="s">
         <v>1069</v>
       </c>
-      <c r="G322" t="s">
+      <c r="C323" t="s">
+        <v>13</v>
+      </c>
+      <c r="D323" t="s">
         <v>1070</v>
       </c>
-      <c r="H322" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G323" t="s">
-        <v>35</v>
+        <v>565</v>
       </c>
       <c r="H323" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C324" t="s">
+        <v>13</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G324" t="s">
+        <v>565</v>
+      </c>
+      <c r="H324" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" ht="12.75">
+      <c r="A325" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B325" t="s">
         <v>1076</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C325" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D325" t="s">
         <v>1077</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="G325" t="s">
+        <v>435</v>
+      </c>
+      <c r="H325" t="s">
+        <v>436</v>
+      </c>
+      <c r="I325" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" ht="12.75">
+      <c r="A326" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="D324" t="s">
+      <c r="B326" t="s">
         <v>1079</v>
       </c>
-      <c r="F324" t="s">
+      <c r="C326" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D326" t="s">
         <v>1080</v>
       </c>
-      <c r="G324" t="s">
+      <c r="G326" t="s">
+        <v>435</v>
+      </c>
+      <c r="H326" t="s">
+        <v>436</v>
+      </c>
+      <c r="I326" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" ht="12.75">
+      <c r="A327" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="H324" t="s">
+      <c r="B327" t="s">
         <v>1082</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="C327" s="1" t="s">
-        <v>1078</v>
+        <v>554</v>
       </c>
       <c r="D327" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="G327" t="s">
-        <v>1081</v>
+        <v>435</v>
       </c>
       <c r="H327" t="s">
-        <v>1082</v>
+        <v>436</v>
+      </c>
+      <c r="I327" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:9" ht="12.75">
       <c r="A328" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G328" t="s">
+        <v>435</v>
+      </c>
+      <c r="H328" t="s">
+        <v>436</v>
+      </c>
+      <c r="I328" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" ht="12.75">
+      <c r="A329" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G329" t="s">
+        <v>435</v>
+      </c>
+      <c r="H329" t="s">
+        <v>436</v>
+      </c>
+      <c r="I329" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" ht="12.75">
+      <c r="A330" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G330" t="s">
+        <v>435</v>
+      </c>
+      <c r="H330" t="s">
+        <v>436</v>
+      </c>
+      <c r="I330" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" ht="12.75">
+      <c r="A331" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B331" t="s">
         <v>1094</v>
       </c>
-      <c r="C328" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D328" t="s">
+      <c r="C331" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D331" t="s">
         <v>1095</v>
       </c>
-      <c r="F328" t="s">
-[...13 lines deleted...]
-      <c r="A329" s="1" t="s">
+      <c r="G331" t="s">
+        <v>435</v>
+      </c>
+      <c r="H331" t="s">
+        <v>436</v>
+      </c>
+      <c r="I331" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" ht="12.75">
+      <c r="A332" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B332" t="s">
         <v>1097</v>
       </c>
-      <c r="B329" t="s">
+      <c r="C332" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D332" t="s">
         <v>1098</v>
       </c>
-      <c r="C329" t="s">
-[...2 lines deleted...]
-      <c r="D329" t="s">
+      <c r="G332" t="s">
+        <v>435</v>
+      </c>
+      <c r="H332" t="s">
+        <v>436</v>
+      </c>
+      <c r="I332" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" ht="12.75">
+      <c r="A333" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="E329" t="s">
-[...2 lines deleted...]
-      <c r="H329" t="s">
+      <c r="B333" t="s">
         <v>1100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A330" s="1" t="s">
+      <c r="C333" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G333" t="s">
+        <v>435</v>
+      </c>
+      <c r="H333" t="s">
+        <v>436</v>
+      </c>
+      <c r="I333" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" ht="12.75">
+      <c r="A334" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="B330" t="s">
+      <c r="B334" t="s">
         <v>1103</v>
       </c>
-      <c r="C330" t="s">
-[...2 lines deleted...]
-      <c r="D330" t="s">
+      <c r="C334" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D334" t="s">
         <v>1104</v>
       </c>
-      <c r="E330" t="s">
-[...81 lines deleted...]
-      </c>
       <c r="G334" t="s">
-        <v>882</v>
+        <v>435</v>
       </c>
       <c r="H334" t="s">
-        <v>883</v>
+        <v>436</v>
+      </c>
+      <c r="I334" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:9" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1116</v>
+        <v>1105</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1106</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1117</v>
+        <v>554</v>
       </c>
       <c r="D335" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="G335" t="s">
-        <v>1119</v>
+        <v>435</v>
       </c>
       <c r="H335" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I335" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:9" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1120</v>
+        <v>1108</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1109</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1068</v>
+        <v>554</v>
       </c>
       <c r="D336" t="s">
-        <v>1121</v>
+        <v>1110</v>
       </c>
       <c r="G336" t="s">
-        <v>1070</v>
+        <v>435</v>
       </c>
       <c r="H336" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I336" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:9" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1122</v>
+        <v>1111</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1112</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1068</v>
+        <v>554</v>
       </c>
       <c r="D337" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1113</v>
       </c>
       <c r="G337" t="s">
-        <v>1125</v>
+        <v>435</v>
       </c>
       <c r="H337" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I337" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:9" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>1114</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>554</v>
       </c>
       <c r="D338" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
       <c r="G338" t="s">
-        <v>133</v>
+        <v>435</v>
       </c>
       <c r="H338" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I338" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>1117</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>554</v>
       </c>
       <c r="D339" t="s">
-        <v>1129</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="G339" t="s">
-        <v>1131</v>
+        <v>435</v>
       </c>
       <c r="H339" t="s">
-        <v>1132</v>
+        <v>436</v>
+      </c>
+      <c r="I339" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:9" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>1120</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>558</v>
       </c>
       <c r="D340" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1122</v>
       </c>
       <c r="G340" t="s">
-        <v>1058</v>
+        <v>560</v>
       </c>
       <c r="H340" t="s">
-        <v>36</v>
+        <v>475</v>
       </c>
       <c r="I340" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:9" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>1123</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>558</v>
       </c>
       <c r="D341" t="s">
-        <v>1136</v>
+        <v>1125</v>
       </c>
       <c r="G341" t="s">
-        <v>1070</v>
+        <v>560</v>
       </c>
       <c r="H341" t="s">
-        <v>1137</v>
+        <v>475</v>
       </c>
       <c r="I341" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:9" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>1126</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>558</v>
       </c>
       <c r="D342" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="G342" t="s">
-        <v>1119</v>
+        <v>560</v>
       </c>
       <c r="H342" t="s">
-        <v>36</v>
+        <v>475</v>
       </c>
       <c r="I342" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:9" ht="12.75">
       <c r="A343" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G343" t="s">
+        <v>560</v>
+      </c>
+      <c r="H343" t="s">
+        <v>475</v>
+      </c>
+      <c r="I343" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" ht="12.75">
+      <c r="A344" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G344" t="s">
+        <v>560</v>
+      </c>
+      <c r="H344" t="s">
+        <v>475</v>
+      </c>
+      <c r="I344" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" ht="12.75">
+      <c r="A345" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G345" t="s">
+        <v>560</v>
+      </c>
+      <c r="H345" t="s">
+        <v>475</v>
+      </c>
+      <c r="I345" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" ht="12.75">
+      <c r="A346" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D346" t="s">
         <v>1140</v>
       </c>
-      <c r="C343" t="s">
-[...2 lines deleted...]
-      <c r="D343" t="s">
+      <c r="G346" t="s">
+        <v>560</v>
+      </c>
+      <c r="H346" t="s">
+        <v>475</v>
+      </c>
+      <c r="I346" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="12.75">
+      <c r="A347" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="G343" t="s">
-[...10 lines deleted...]
-      <c r="A344" s="1" t="s">
+      <c r="B347" t="s">
         <v>1142</v>
       </c>
-      <c r="C344" t="s">
-[...2 lines deleted...]
-      <c r="D344" t="s">
+      <c r="C347" t="s">
+        <v>13</v>
+      </c>
+      <c r="D347" t="s">
         <v>1143</v>
       </c>
-      <c r="E344" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="H347" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>551</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C348" t="s">
+        <v>13</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H348" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="12.75">
+      <c r="A349" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C349" t="s">
+        <v>13</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H349" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="12.75">
+      <c r="A350" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C350" t="s">
+        <v>13</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H350" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" ht="12.75">
+      <c r="A351" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="C348" t="s">
-[...2 lines deleted...]
-      <c r="D348" t="s">
+      <c r="B351" t="s">
         <v>1154</v>
       </c>
-      <c r="E348" t="s">
-[...10 lines deleted...]
-      <c r="A349" s="1" t="s">
+      <c r="C351" t="s">
+        <v>13</v>
+      </c>
+      <c r="D351" t="s">
         <v>1155</v>
       </c>
-      <c r="C349" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D349" t="s">
+      <c r="H351" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="12.75">
+      <c r="A352" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="G349" t="s">
-[...10 lines deleted...]
-      <c r="A350" s="1" t="s">
+      <c r="B352" t="s">
         <v>1157</v>
       </c>
-      <c r="C350" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D350" t="s">
+      <c r="C352" t="s">
+        <v>13</v>
+      </c>
+      <c r="D352" t="s">
         <v>1158</v>
       </c>
-      <c r="G350" t="s">
-[...10 lines deleted...]
-      <c r="A351" s="1" t="s">
+      <c r="H352" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="12.75">
+      <c r="A353" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="C351" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D351" t="s">
+      <c r="B353" t="s">
         <v>1160</v>
       </c>
-      <c r="G351" t="s">
-[...10 lines deleted...]
-      <c r="A352" s="1" t="s">
+      <c r="C353" t="s">
+        <v>13</v>
+      </c>
+      <c r="D353" t="s">
         <v>1161</v>
       </c>
-      <c r="C352" s="1" t="s">
+      <c r="H353" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="12.75">
+      <c r="A354" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="D352" t="s">
+      <c r="B354" t="s">
         <v>1163</v>
       </c>
-      <c r="G352" t="s">
-[...10 lines deleted...]
-      <c r="A353" s="1" t="s">
+      <c r="C354" t="s">
+        <v>13</v>
+      </c>
+      <c r="D354" t="s">
         <v>1164</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D353" t="s">
+      <c r="H354" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="12.75">
+      <c r="A355" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="G353" t="s">
-[...10 lines deleted...]
-      <c r="A354" s="1" t="s">
+      <c r="B355" t="s">
         <v>1166</v>
       </c>
-      <c r="C354" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D354" t="s">
+      <c r="C355" t="s">
+        <v>13</v>
+      </c>
+      <c r="D355" t="s">
         <v>1167</v>
       </c>
-      <c r="G354" t="s">
-[...10 lines deleted...]
-      <c r="A355" s="1" t="s">
+      <c r="H355" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="12.75">
+      <c r="A356" s="1" t="s">
         <v>1168</v>
       </c>
-      <c r="C355" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D355" t="s">
+      <c r="B356" t="s">
         <v>1169</v>
       </c>
-      <c r="G355" t="s">
-[...10 lines deleted...]
-      <c r="A356" s="1" t="s">
+      <c r="C356" t="s">
+        <v>13</v>
+      </c>
+      <c r="D356" t="s">
         <v>1170</v>
       </c>
-      <c r="C356" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D356" t="s">
+      <c r="H356" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="12.75">
+      <c r="A357" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="G356" t="s">
-[...10 lines deleted...]
-      <c r="A357" s="1" t="s">
+      <c r="B357" t="s">
         <v>1172</v>
       </c>
-      <c r="C357" s="1" t="s">
-        <v>1162</v>
+      <c r="C357" t="s">
+        <v>13</v>
       </c>
       <c r="D357" t="s">
         <v>1173</v>
       </c>
-      <c r="G357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H357" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="12.75">
+      <c r="A358" s="1" t="s">
         <v>1174</v>
       </c>
-      <c r="I357" t="s">
-[...4 lines deleted...]
-      <c r="A358" s="1" t="s">
+      <c r="B358" t="s">
         <v>1175</v>
       </c>
-      <c r="C358" s="1" t="s">
-        <v>1068</v>
+      <c r="C358" t="s">
+        <v>13</v>
       </c>
       <c r="D358" t="s">
         <v>1176</v>
       </c>
-      <c r="G358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H358" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
         <v>1177</v>
       </c>
+      <c r="B359" t="s">
+        <v>1178</v>
+      </c>
       <c r="C359" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D359" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="G359" t="s">
         <v>1179</v>
       </c>
       <c r="H359" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="C360" s="1" t="s">
-        <v>1068</v>
+      <c r="B360" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C360" t="s">
+        <v>13</v>
       </c>
       <c r="D360" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1182</v>
       </c>
       <c r="H360" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="361" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1183</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C361" t="s">
+        <v>13</v>
       </c>
       <c r="D361" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1185</v>
       </c>
       <c r="H361" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="362" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1186</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C362" t="s">
+        <v>13</v>
       </c>
       <c r="D362" t="s">
-        <v>1185</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1188</v>
       </c>
       <c r="H362" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="363" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1189</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C363" t="s">
+        <v>13</v>
       </c>
       <c r="D363" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1191</v>
       </c>
       <c r="H363" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="364" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1192</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C364" t="s">
+        <v>13</v>
       </c>
       <c r="D364" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1194</v>
       </c>
       <c r="H364" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="365" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1195</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C365" t="s">
+        <v>13</v>
       </c>
       <c r="D365" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1197</v>
       </c>
       <c r="H365" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="366" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1198</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C366" t="s">
+        <v>13</v>
       </c>
       <c r="D366" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1200</v>
       </c>
       <c r="H366" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="367" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1201</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C367" t="s">
+        <v>13</v>
       </c>
       <c r="D367" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1203</v>
       </c>
       <c r="H367" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="368" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1204</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C368" t="s">
+        <v>13</v>
       </c>
       <c r="D368" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1206</v>
       </c>
       <c r="H368" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1207</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C369" t="s">
+        <v>13</v>
       </c>
       <c r="D369" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="H369" t="s">
-        <v>36</v>
+        <v>551</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1210</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C370" t="s">
+        <v>13</v>
       </c>
       <c r="D370" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1212</v>
       </c>
       <c r="H370" t="s">
-        <v>36</v>
+        <v>551</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1213</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C371" t="s">
+        <v>13</v>
       </c>
       <c r="D371" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1215</v>
       </c>
       <c r="H371" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1216</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C372" t="s">
+        <v>13</v>
       </c>
       <c r="D372" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1218</v>
       </c>
       <c r="H372" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>1219</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C373" t="s">
+        <v>13</v>
       </c>
       <c r="D373" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>1221</v>
       </c>
       <c r="H373" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1222</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C374" t="s">
+        <v>13</v>
       </c>
       <c r="D374" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1224</v>
       </c>
       <c r="H374" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1210</v>
+        <v>1225</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1226</v>
       </c>
       <c r="C375" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D375" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1227</v>
       </c>
       <c r="H375" t="s">
-        <v>139</v>
+        <v>551</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1228</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C376" t="s">
+        <v>13</v>
       </c>
       <c r="D376" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1230</v>
       </c>
       <c r="H376" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1231</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C377" t="s">
+        <v>13</v>
       </c>
       <c r="D377" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1233</v>
       </c>
       <c r="H377" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="378" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1234</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C378" t="s">
+        <v>13</v>
       </c>
       <c r="D378" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1236</v>
       </c>
       <c r="H378" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="379" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>1237</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C379" t="s">
+        <v>13</v>
       </c>
       <c r="D379" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>1239</v>
       </c>
       <c r="H379" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="380" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1221</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>1240</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C380" t="s">
+        <v>13</v>
       </c>
       <c r="D380" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1242</v>
       </c>
       <c r="H380" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1243</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C381" t="s">
+        <v>13</v>
       </c>
       <c r="D381" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1245</v>
       </c>
       <c r="H381" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>1246</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C382" t="s">
+        <v>13</v>
       </c>
       <c r="D382" t="s">
-        <v>1225</v>
+        <v>1248</v>
+      </c>
+      <c r="F382" t="s">
+        <v>502</v>
       </c>
       <c r="G382" t="s">
-        <v>924</v>
+        <v>503</v>
       </c>
       <c r="H382" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1249</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C383" t="s">
+        <v>13</v>
       </c>
       <c r="D383" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1251</v>
       </c>
       <c r="H383" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>1252</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C384" t="s">
+        <v>13</v>
       </c>
       <c r="D384" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>1254</v>
       </c>
       <c r="H384" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1255</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C385" t="s">
+        <v>13</v>
       </c>
       <c r="D385" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1257</v>
       </c>
       <c r="H385" t="s">
-        <v>36</v>
+        <v>551</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1258</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C386" t="s">
+        <v>13</v>
       </c>
       <c r="D386" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="H386" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1261</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C387" t="s">
+        <v>13</v>
       </c>
       <c r="D387" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1263</v>
       </c>
       <c r="H387" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1236</v>
+        <v>1264</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1265</v>
       </c>
       <c r="C388" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D388" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>1149</v>
+        <v>1266</v>
       </c>
       <c r="H388" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1238</v>
+        <v>1267</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1268</v>
       </c>
       <c r="C389" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D389" t="s">
-        <v>1239</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1269</v>
       </c>
       <c r="H389" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>551</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1240</v>
+        <v>1270</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1271</v>
       </c>
       <c r="C390" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D390" t="s">
-        <v>1241</v>
-[...5 lines deleted...]
-        <v>1081</v>
+        <v>1272</v>
       </c>
       <c r="H390" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1273</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C391" t="s">
+        <v>13</v>
       </c>
       <c r="D391" t="s">
-        <v>1244</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1275</v>
       </c>
       <c r="H391" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="392" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1276</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C392" t="s">
+        <v>13</v>
       </c>
       <c r="D392" t="s">
-        <v>1246</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1278</v>
       </c>
       <c r="H392" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="393" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1279</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C393" t="s">
+        <v>13</v>
       </c>
       <c r="D393" t="s">
-        <v>1248</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1281</v>
       </c>
       <c r="H393" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="394" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1282</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C394" t="s">
+        <v>13</v>
       </c>
       <c r="D394" t="s">
-        <v>1250</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1284</v>
       </c>
       <c r="H394" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="395" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1251</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1285</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C395" t="s">
+        <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>1252</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1287</v>
       </c>
       <c r="H395" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="396" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1288</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C396" t="s">
+        <v>13</v>
       </c>
       <c r="D396" t="s">
-        <v>1254</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1290</v>
       </c>
       <c r="H396" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="397" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1291</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C397" t="s">
+        <v>13</v>
       </c>
       <c r="D397" t="s">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1293</v>
       </c>
       <c r="H397" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="398" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1257</v>
+        <v>1294</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1295</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1243</v>
+        <v>1296</v>
       </c>
       <c r="D398" t="s">
-        <v>1258</v>
+        <v>1297</v>
       </c>
       <c r="F398" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G398" t="s">
-        <v>1058</v>
+        <v>1298</v>
       </c>
       <c r="H398" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
       </c>
     </row>
     <row r="399" spans="1:9" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1259</v>
+        <v>1299</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1300</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1243</v>
+        <v>558</v>
       </c>
       <c r="D399" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1301</v>
       </c>
       <c r="G399" t="s">
-        <v>1058</v>
+        <v>560</v>
       </c>
       <c r="H399" t="s">
-        <v>1174</v>
+        <v>475</v>
       </c>
       <c r="I399" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:9" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1261</v>
+        <v>1302</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1303</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1243</v>
+        <v>558</v>
       </c>
       <c r="D400" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1304</v>
       </c>
       <c r="G400" t="s">
-        <v>1058</v>
+        <v>560</v>
       </c>
       <c r="H400" t="s">
-        <v>1174</v>
+        <v>475</v>
       </c>
       <c r="I400" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:9" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1306</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C401" t="s">
+        <v>13</v>
       </c>
       <c r="D401" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1308</v>
       </c>
       <c r="G401" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H401" t="s">
-        <v>1174</v>
+        <v>458</v>
       </c>
       <c r="I401" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1309</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C402" t="s">
+        <v>13</v>
       </c>
       <c r="D402" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1311</v>
       </c>
       <c r="H402" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="403" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1312</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C403" t="s">
+        <v>13</v>
       </c>
       <c r="D403" t="s">
-        <v>1268</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>1314</v>
       </c>
       <c r="H403" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="404" spans="1:9" ht="12.75">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1269</v>
+        <v>1316</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1317</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1243</v>
+        <v>1296</v>
       </c>
       <c r="D404" t="s">
-        <v>1270</v>
+        <v>1318</v>
       </c>
       <c r="F404" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G404" t="s">
-        <v>1058</v>
+        <v>1298</v>
       </c>
       <c r="H404" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="405" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1271</v>
+        <v>1320</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1321</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1243</v>
+        <v>1322</v>
       </c>
       <c r="D405" t="s">
-        <v>1272</v>
+        <v>1323</v>
       </c>
       <c r="F405" t="s">
-        <v>1057</v>
+        <v>1324</v>
       </c>
       <c r="G405" t="s">
-        <v>1058</v>
+        <v>1325</v>
       </c>
       <c r="H405" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="406" spans="1:9" ht="12.75">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1327</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C406" t="s">
+        <v>13</v>
       </c>
       <c r="D406" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1329</v>
       </c>
       <c r="G406" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H406" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="407" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J406" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1332</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C407" t="s">
+        <v>13</v>
       </c>
       <c r="D407" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1334</v>
       </c>
       <c r="G407" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H407" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="408" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J407" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1336</v>
+      </c>
+      <c r="C408" t="s">
+        <v>13</v>
       </c>
       <c r="D408" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1337</v>
       </c>
       <c r="G408" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H408" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="409" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1338</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C409" t="s">
+        <v>13</v>
       </c>
       <c r="D409" t="s">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1340</v>
       </c>
       <c r="G409" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H409" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="410" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J409" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1341</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C410" t="s">
+        <v>13</v>
       </c>
       <c r="D410" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1343</v>
       </c>
       <c r="G410" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H410" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="411" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J410" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1344</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C411" t="s">
+        <v>13</v>
       </c>
       <c r="D411" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1346</v>
       </c>
       <c r="G411" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H411" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="412" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1348</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C412" t="s">
+        <v>13</v>
       </c>
       <c r="D412" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1350</v>
       </c>
       <c r="G412" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H412" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="413" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J412" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1353</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C413" t="s">
+        <v>13</v>
       </c>
       <c r="D413" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1355</v>
       </c>
       <c r="G413" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H413" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="414" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J413" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1357</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C414" t="s">
+        <v>13</v>
       </c>
       <c r="D414" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1359</v>
       </c>
       <c r="G414" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H414" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="415" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1360</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C415" t="s">
+        <v>13</v>
       </c>
       <c r="D415" t="s">
-        <v>1292</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1362</v>
       </c>
       <c r="G415" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H415" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="416" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J415" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1363</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C416" t="s">
+        <v>13</v>
       </c>
       <c r="D416" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1365</v>
       </c>
       <c r="G416" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H416" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="417" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1366</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C417" t="s">
+        <v>13</v>
       </c>
       <c r="D417" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1329</v>
       </c>
       <c r="G417" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H417" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="418" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1368</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C418" t="s">
+        <v>13</v>
       </c>
       <c r="D418" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1355</v>
       </c>
       <c r="G418" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H418" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="419" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1370</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C419" t="s">
+        <v>13</v>
       </c>
       <c r="D419" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1372</v>
       </c>
       <c r="G419" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H419" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="420" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1373</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C420" t="s">
+        <v>13</v>
       </c>
       <c r="D420" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1375</v>
       </c>
       <c r="G420" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H420" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="421" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1376</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C421" t="s">
+        <v>13</v>
       </c>
       <c r="D421" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1378</v>
       </c>
       <c r="G421" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H421" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="422" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1379</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C422" t="s">
+        <v>13</v>
       </c>
       <c r="D422" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1381</v>
       </c>
       <c r="G422" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H422" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="423" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J422" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1382</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C423" t="s">
+        <v>13</v>
       </c>
       <c r="D423" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1384</v>
       </c>
       <c r="G423" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H423" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="424" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J423" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1385</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C424" t="s">
+        <v>13</v>
       </c>
       <c r="D424" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1387</v>
       </c>
       <c r="G424" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H424" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="425" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1388</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C425" t="s">
+        <v>13</v>
       </c>
       <c r="D425" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1390</v>
       </c>
       <c r="G425" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H425" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="426" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1391</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C426" t="s">
+        <v>13</v>
       </c>
       <c r="D426" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1393</v>
       </c>
       <c r="G426" t="s">
-        <v>1316</v>
+        <v>1330</v>
       </c>
       <c r="H426" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="427" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1394</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C427" t="s">
+        <v>13</v>
       </c>
       <c r="D427" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1396</v>
       </c>
       <c r="G427" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H427" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="428" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J427" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1397</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C428" t="s">
+        <v>13</v>
       </c>
       <c r="D428" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1399</v>
       </c>
       <c r="G428" t="s">
-        <v>1058</v>
+        <v>1330</v>
       </c>
       <c r="H428" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="429" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J428" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1400</v>
+      </c>
+      <c r="C429" t="s">
+        <v>13</v>
       </c>
       <c r="D429" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1393</v>
       </c>
       <c r="G429" t="s">
-        <v>1316</v>
+        <v>1351</v>
       </c>
       <c r="H429" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="430" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J429" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1401</v>
+      </c>
+      <c r="C430" t="s">
+        <v>13</v>
       </c>
       <c r="D430" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1402</v>
       </c>
       <c r="G430" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H430" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="431" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J430" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1403</v>
+      </c>
+      <c r="C431" t="s">
+        <v>13</v>
       </c>
       <c r="D431" t="s">
-        <v>1326</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1404</v>
       </c>
       <c r="G431" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H431" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="432" spans="1:8" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J431" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>1405</v>
+      </c>
+      <c r="C432" t="s">
+        <v>13</v>
       </c>
       <c r="D432" t="s">
-        <v>923</v>
+        <v>1406</v>
       </c>
       <c r="G432" t="s">
-        <v>924</v>
+        <v>1351</v>
       </c>
       <c r="H432" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J432" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1328</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1407</v>
+      </c>
+      <c r="C433" t="s">
+        <v>13</v>
       </c>
       <c r="D433" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1408</v>
       </c>
       <c r="G433" t="s">
-        <v>1058</v>
+        <v>1351</v>
       </c>
       <c r="H433" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="434" spans="1:9" ht="12.75">
+        <v>1331</v>
+      </c>
+      <c r="J433" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1330</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1409</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C434" t="s">
+        <v>13</v>
       </c>
       <c r="D434" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1411</v>
       </c>
       <c r="G434" t="s">
-        <v>1316</v>
+        <v>474</v>
       </c>
       <c r="H434" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="435" spans="1:9" ht="12.75">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1332</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1412</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C435" t="s">
+        <v>13</v>
       </c>
       <c r="D435" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1411</v>
       </c>
       <c r="G435" t="s">
-        <v>1058</v>
+        <v>474</v>
       </c>
       <c r="H435" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>957</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>1414</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C436" t="s">
+        <v>13</v>
       </c>
       <c r="D436" t="s">
-        <v>1335</v>
+        <v>1416</v>
+      </c>
+      <c r="F436" t="s">
+        <v>502</v>
       </c>
       <c r="G436" t="s">
-        <v>924</v>
+        <v>989</v>
       </c>
       <c r="H436" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:9" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1417</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C437" t="s">
+        <v>13</v>
       </c>
       <c r="D437" t="s">
-        <v>1337</v>
+        <v>1419</v>
       </c>
       <c r="F437" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G437" t="s">
-        <v>1058</v>
+        <v>989</v>
       </c>
       <c r="H437" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="438" spans="1:9" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1420</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C438" t="s">
+        <v>13</v>
       </c>
       <c r="D438" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1422</v>
       </c>
       <c r="G438" t="s">
-        <v>1058</v>
+        <v>453</v>
       </c>
       <c r="H438" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="439" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1340</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1423</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C439" t="s">
+        <v>13</v>
       </c>
       <c r="D439" t="s">
-        <v>1341</v>
+        <v>1425</v>
       </c>
       <c r="F439" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G439" t="s">
-        <v>1316</v>
+        <v>989</v>
       </c>
       <c r="H439" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="440" spans="1:9" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1426</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C440" t="s">
+        <v>13</v>
       </c>
       <c r="D440" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1428</v>
       </c>
       <c r="G440" t="s">
-        <v>1058</v>
+        <v>474</v>
       </c>
       <c r="H440" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>880</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>1429</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C441" t="s">
+        <v>13</v>
       </c>
       <c r="D441" t="s">
-        <v>927</v>
+        <v>1431</v>
+      </c>
+      <c r="F441" t="s">
+        <v>502</v>
       </c>
       <c r="G441" t="s">
-        <v>924</v>
+        <v>989</v>
       </c>
       <c r="H441" t="s">
-        <v>925</v>
+        <v>982</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>1432</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C442" t="s">
+        <v>13</v>
       </c>
       <c r="D442" t="s">
-        <v>929</v>
+        <v>1434</v>
+      </c>
+      <c r="F442" t="s">
+        <v>502</v>
       </c>
       <c r="G442" t="s">
-        <v>924</v>
+        <v>989</v>
       </c>
       <c r="H442" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:9" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1346</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1435</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C443" t="s">
+        <v>13</v>
       </c>
       <c r="D443" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1437</v>
       </c>
       <c r="G443" t="s">
-        <v>1316</v>
+        <v>474</v>
       </c>
       <c r="H443" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>880</v>
       </c>
     </row>
     <row r="444" spans="1:9" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1348</v>
+        <v>1438</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1055</v>
+        <v>1439</v>
       </c>
       <c r="D444" t="s">
-        <v>1349</v>
+        <v>1440</v>
       </c>
       <c r="F444" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1316</v>
+        <v>1441</v>
       </c>
       <c r="H444" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I444" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:9" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1350</v>
+        <v>1442</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1055</v>
+        <v>1439</v>
       </c>
       <c r="D445" t="s">
-        <v>1351</v>
+        <v>1443</v>
       </c>
       <c r="F445" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1316</v>
+        <v>1441</v>
       </c>
       <c r="H445" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I445" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1352</v>
+        <v>1444</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>922</v>
+        <v>1439</v>
       </c>
       <c r="D446" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>1445</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1441</v>
       </c>
       <c r="H446" t="s">
-        <v>88</v>
+        <v>436</v>
+      </c>
+      <c r="I446" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:9" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1354</v>
+        <v>1446</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1243</v>
+        <v>1439</v>
       </c>
       <c r="D447" t="s">
-        <v>1355</v>
+        <v>1447</v>
       </c>
       <c r="F447" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>1441</v>
       </c>
       <c r="H447" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
       <c r="I447" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:9" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1356</v>
+        <v>1448</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1055</v>
+        <v>1439</v>
       </c>
       <c r="D448" t="s">
-        <v>1357</v>
+        <v>1449</v>
       </c>
       <c r="F448" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>1441</v>
       </c>
       <c r="H448" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I448" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1359</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1450</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D449" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>1451</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1441</v>
       </c>
       <c r="H449" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="450" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I449" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1364</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1452</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D450" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>1453</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1441</v>
       </c>
       <c r="H450" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="451" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I450" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1367</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1454</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D451" t="s">
-        <v>1369</v>
+        <v>1456</v>
       </c>
       <c r="G451" t="s">
-        <v>1362</v>
+        <v>1457</v>
       </c>
       <c r="H451" t="s">
-        <v>253</v>
+        <v>436</v>
+      </c>
+      <c r="I451" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:9" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1371</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1458</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D452" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>1459</v>
       </c>
       <c r="G452" t="s">
-        <v>21</v>
+        <v>1457</v>
       </c>
       <c r="H452" t="s">
-        <v>108</v>
+        <v>436</v>
       </c>
       <c r="I452" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:9" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1374</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1460</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D453" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1461</v>
       </c>
       <c r="G453" t="s">
-        <v>27</v>
+        <v>1457</v>
       </c>
       <c r="H453" t="s">
-        <v>28</v>
+        <v>436</v>
       </c>
       <c r="I453" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1377</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1462</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D454" t="s">
-        <v>1379</v>
+        <v>1463</v>
       </c>
       <c r="G454" t="s">
-        <v>35</v>
+        <v>1457</v>
       </c>
       <c r="H454" t="s">
-        <v>43</v>
+        <v>436</v>
+      </c>
+      <c r="I454" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:9" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1381</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1464</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D455" t="s">
-        <v>1383</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>1465</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1457</v>
       </c>
       <c r="H455" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I455" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1384</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1466</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D456" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1468</v>
       </c>
       <c r="G456" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H456" t="s">
-        <v>28</v>
+        <v>436</v>
+      </c>
+      <c r="I456" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:9" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1388</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1469</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D457" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>1470</v>
       </c>
       <c r="G457" t="s">
         <v>21</v>
       </c>
       <c r="H457" t="s">
-        <v>108</v>
+        <v>436</v>
       </c>
       <c r="I457" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>1471</v>
       </c>
       <c r="C458" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D458" t="s">
-        <v>310</v>
+        <v>1472</v>
       </c>
       <c r="G458" t="s">
-        <v>47</v>
+        <v>511</v>
       </c>
       <c r="H458" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="459" spans="1:8" ht="12.75">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1393</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1473</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D459" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1474</v>
       </c>
       <c r="G459" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H459" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I459" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1396</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1475</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D460" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1476</v>
       </c>
       <c r="G460" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H460" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I460" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1477</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D461" t="s">
-        <v>1401</v>
+        <v>1478</v>
       </c>
       <c r="G461" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H461" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="462" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I461" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1402</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1479</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D462" t="s">
-        <v>1404</v>
+        <v>1480</v>
       </c>
       <c r="G462" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H462" t="s">
-        <v>1174</v>
+        <v>436</v>
+      </c>
+      <c r="I462" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:9" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1406</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1481</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D463" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1482</v>
+      </c>
+      <c r="G463" t="s">
+        <v>21</v>
       </c>
       <c r="H463" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I463" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:9" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1409</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1483</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D464" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1484</v>
+      </c>
+      <c r="G464" t="s">
+        <v>21</v>
       </c>
       <c r="H464" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I464" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1411</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1485</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D465" t="s">
-        <v>1413</v>
+        <v>1486</v>
       </c>
       <c r="G465" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H465" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I465" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1414</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1487</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D466" t="s">
-        <v>1416</v>
+        <v>1488</v>
       </c>
       <c r="G466" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
       <c r="H466" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="467" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I466" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1418</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1489</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D467" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1491</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1492</v>
       </c>
       <c r="H467" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="468" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1421</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1493</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D468" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1494</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1492</v>
       </c>
       <c r="H468" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="469" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1425</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1495</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D469" t="s">
-        <v>1427</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1496</v>
+      </c>
+      <c r="G469" t="s">
+        <v>1492</v>
       </c>
       <c r="H469" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="470" spans="1:9" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1497</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D470" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1498</v>
+      </c>
+      <c r="G470" t="s">
+        <v>21</v>
       </c>
       <c r="H470" t="s">
-        <v>1432</v>
+        <v>436</v>
       </c>
       <c r="I470" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1434</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1499</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D471" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1501</v>
+      </c>
+      <c r="G471" t="s">
+        <v>435</v>
       </c>
       <c r="H471" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="472" spans="1:9" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1439</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1502</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D472" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1486</v>
+      </c>
+      <c r="G472" t="s">
+        <v>21</v>
       </c>
       <c r="H472" t="s">
-        <v>1432</v>
+        <v>436</v>
       </c>
       <c r="I472" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>1443</v>
+        <v>1503</v>
       </c>
       <c r="C473" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D473" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1504</v>
+      </c>
+      <c r="G473" t="s">
+        <v>511</v>
       </c>
       <c r="H473" t="s">
-        <v>1432</v>
-[...5 lines deleted...]
-    <row r="474" spans="1:9" ht="12.75">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1445</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1505</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D474" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1506</v>
+      </c>
+      <c r="G474" t="s">
+        <v>1492</v>
       </c>
       <c r="H474" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="475" spans="1:9" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1448</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1507</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D475" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1508</v>
+      </c>
+      <c r="G475" t="s">
+        <v>21</v>
       </c>
       <c r="H475" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I475" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:9" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1509</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D476" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1510</v>
+      </c>
+      <c r="G476" t="s">
+        <v>21</v>
       </c>
       <c r="H476" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I476" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:9" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1454</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1511</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D477" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1513</v>
+      </c>
+      <c r="G477" t="s">
+        <v>583</v>
       </c>
       <c r="H477" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I477" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1457</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1514</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D478" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1468</v>
+      </c>
+      <c r="G478" t="s">
+        <v>21</v>
       </c>
       <c r="H478" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I478" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1460</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1515</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D479" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1516</v>
+      </c>
+      <c r="G479" t="s">
+        <v>1492</v>
       </c>
       <c r="H479" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="480" spans="1:9" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1463</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1517</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D480" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1518</v>
+      </c>
+      <c r="G480" t="s">
+        <v>583</v>
       </c>
       <c r="H480" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I480" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1466</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1519</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D481" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1520</v>
+      </c>
+      <c r="G481" t="s">
+        <v>1492</v>
       </c>
       <c r="H481" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="482" spans="1:9" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1521</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D482" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1522</v>
+      </c>
+      <c r="G482" t="s">
+        <v>583</v>
       </c>
       <c r="H482" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I482" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1472</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1523</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D483" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1524</v>
+      </c>
+      <c r="G483" t="s">
+        <v>1492</v>
       </c>
       <c r="H483" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="484" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1475</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1525</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D484" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1526</v>
+      </c>
+      <c r="G484" t="s">
+        <v>1492</v>
       </c>
       <c r="H484" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="485" spans="1:9" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1478</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1527</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D485" t="s">
-        <v>1033</v>
+        <v>1529</v>
       </c>
       <c r="F485" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G485" t="s">
+        <v>44</v>
       </c>
       <c r="H485" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I485" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:9" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1481</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1530</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D486" t="s">
-        <v>1483</v>
+        <v>1532</v>
       </c>
       <c r="F486" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G486" t="s">
+        <v>1533</v>
       </c>
       <c r="H486" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I486" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1484</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1535</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D487" t="s">
-        <v>1486</v>
+        <v>1536</v>
+      </c>
+      <c r="F487" t="s">
+        <v>43</v>
       </c>
       <c r="G487" t="s">
-        <v>35</v>
+        <v>1533</v>
       </c>
       <c r="H487" t="s">
-        <v>43</v>
+        <v>1534</v>
+      </c>
+      <c r="I487" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:9" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1488</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1537</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D488" t="s">
-        <v>1490</v>
+        <v>1538</v>
       </c>
       <c r="F488" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G488" t="s">
+        <v>44</v>
       </c>
       <c r="H488" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I488" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1492</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1539</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D489" t="s">
-        <v>1494</v>
+        <v>1540</v>
       </c>
       <c r="F489" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G489" t="s">
+        <v>44</v>
       </c>
       <c r="H489" t="s">
-        <v>920</v>
+        <v>436</v>
+      </c>
+      <c r="I489" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:9" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1496</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1541</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D490" t="s">
-        <v>1498</v>
+        <v>1542</v>
       </c>
       <c r="F490" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G490" t="s">
+        <v>1533</v>
       </c>
       <c r="H490" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I490" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:9" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1543</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D491" t="s">
-        <v>1502</v>
+        <v>1544</v>
       </c>
       <c r="F491" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G491" t="s">
+        <v>44</v>
       </c>
       <c r="H491" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I491" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:9" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1504</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1545</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D492" t="s">
-        <v>1490</v>
+        <v>1546</v>
       </c>
       <c r="F492" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G492" t="s">
+        <v>44</v>
       </c>
       <c r="H492" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I492" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:9" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1507</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1547</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D493" t="s">
-        <v>1494</v>
+        <v>1548</v>
       </c>
       <c r="F493" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G493" t="s">
+        <v>44</v>
       </c>
       <c r="H493" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I493" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:9" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1510</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1549</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D494" t="s">
-        <v>979</v>
+        <v>1550</v>
       </c>
       <c r="F494" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G494" t="s">
+        <v>1533</v>
       </c>
       <c r="H494" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I494" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:9" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1513</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1551</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D495" t="s">
-        <v>1502</v>
+        <v>1552</v>
       </c>
       <c r="F495" t="s">
-        <v>980</v>
+        <v>43</v>
+      </c>
+      <c r="G495" t="s">
+        <v>1533</v>
       </c>
       <c r="H495" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I495" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:9" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1516</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1553</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D496" t="s">
-        <v>1518</v>
+        <v>1554</v>
       </c>
       <c r="F496" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G496" t="s">
+        <v>1533</v>
       </c>
       <c r="H496" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I496" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:9" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1520</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1555</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D497" t="s">
-        <v>1522</v>
+        <v>1556</v>
       </c>
       <c r="F497" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G497" t="s">
+        <v>1533</v>
       </c>
       <c r="H497" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I497" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:9" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1524</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1557</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D498" t="s">
-        <v>918</v>
+        <v>1558</v>
       </c>
       <c r="F498" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G498" t="s">
+        <v>44</v>
       </c>
       <c r="H498" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I498" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1527</v>
+        <v>1559</v>
       </c>
       <c r="B499" t="s">
-        <v>1528</v>
+        <v>1560</v>
       </c>
       <c r="C499" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D499" t="s">
-        <v>918</v>
+        <v>1561</v>
       </c>
       <c r="F499" t="s">
-        <v>919</v>
+        <v>36</v>
+      </c>
+      <c r="G499" t="s">
+        <v>37</v>
       </c>
       <c r="H499" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="500" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1530</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1562</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D500" t="s">
-        <v>1532</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>1563</v>
+      </c>
+      <c r="G500" t="s">
+        <v>1457</v>
       </c>
       <c r="H500" t="s">
-        <v>920</v>
+        <v>436</v>
+      </c>
+      <c r="I500" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:9" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1534</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1564</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D501" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>1565</v>
+      </c>
+      <c r="G501" t="s">
+        <v>21</v>
       </c>
       <c r="H501" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I501" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:9" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1537</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1566</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D502" t="s">
-        <v>1539</v>
+        <v>1567</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1568</v>
       </c>
       <c r="G502" t="s">
-        <v>47</v>
+        <v>1569</v>
       </c>
       <c r="H502" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="I502" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:9" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1541</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1570</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D503" t="s">
-        <v>1543</v>
+        <v>1571</v>
       </c>
       <c r="F503" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G503" t="s">
+        <v>44</v>
       </c>
       <c r="H503" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I503" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:9" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1545</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1572</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D504" t="s">
-        <v>1543</v>
+        <v>1573</v>
       </c>
       <c r="F504" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G504" t="s">
+        <v>44</v>
       </c>
       <c r="H504" t="s">
-        <v>920</v>
+        <v>1534</v>
       </c>
       <c r="I504" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1548</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1574</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D505" t="s">
-        <v>1543</v>
+        <v>1575</v>
       </c>
       <c r="F505" t="s">
-        <v>919</v>
+        <v>43</v>
+      </c>
+      <c r="G505" t="s">
+        <v>44</v>
       </c>
       <c r="H505" t="s">
-        <v>920</v>
+        <v>1534</v>
+      </c>
+      <c r="I505" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:9" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1551</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1576</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D506" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>1577</v>
+      </c>
+      <c r="G506" t="s">
+        <v>21</v>
       </c>
       <c r="H506" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I506" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:9" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1554</v>
+        <v>1579</v>
       </c>
       <c r="B507" t="s">
-        <v>1555</v>
+        <v>1580</v>
       </c>
       <c r="C507" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D507" t="s">
-        <v>1383</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>1581</v>
+      </c>
+      <c r="G507" t="s">
+        <v>453</v>
       </c>
       <c r="H507" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I507" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1556</v>
+        <v>1583</v>
       </c>
       <c r="B508" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1584</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D508" t="s">
-        <v>1558</v>
+        <v>1585</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1324</v>
       </c>
       <c r="G508" t="s">
-        <v>252</v>
+        <v>1325</v>
       </c>
       <c r="H508" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1587</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D509" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>1589</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G509" t="s">
+        <v>1325</v>
       </c>
       <c r="H509" t="s">
-        <v>1562</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1563</v>
+        <v>1591</v>
       </c>
       <c r="B510" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1592</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D510" t="s">
-        <v>1565</v>
+        <v>1589</v>
       </c>
       <c r="F510" t="s">
-        <v>26</v>
+        <v>1324</v>
       </c>
       <c r="G510" t="s">
-        <v>27</v>
+        <v>1325</v>
       </c>
       <c r="H510" t="s">
-        <v>28</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1594</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D511" t="s">
-        <v>1567</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>1596</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G511" t="s">
+        <v>1325</v>
       </c>
       <c r="H511" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:8" ht="12.75">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1597</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D512" t="s">
-        <v>1570</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>1598</v>
+      </c>
+      <c r="F512" t="s">
+        <v>43</v>
+      </c>
+      <c r="G512" t="s">
+        <v>44</v>
       </c>
       <c r="H512" t="s">
-        <v>769</v>
+        <v>1534</v>
+      </c>
+      <c r="I512" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1571</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1599</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D513" t="s">
-        <v>1573</v>
+        <v>1600</v>
       </c>
       <c r="G513" t="s">
-        <v>47</v>
+        <v>435</v>
       </c>
       <c r="H513" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1574</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1601</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D514" t="s">
-        <v>1576</v>
+        <v>1602</v>
       </c>
       <c r="G514" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="H514" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1578</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1603</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D515" t="s">
-        <v>1580</v>
+        <v>1604</v>
       </c>
       <c r="G515" t="s">
-        <v>47</v>
+        <v>435</v>
       </c>
       <c r="H515" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1581</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1605</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D516" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="G516" t="s">
-        <v>14</v>
+        <v>1607</v>
       </c>
       <c r="H516" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1608</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D517" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>1609</v>
+      </c>
+      <c r="G517" t="s">
+        <v>435</v>
       </c>
       <c r="H517" t="s">
-        <v>1568</v>
+        <v>436</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1588</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1610</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D518" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1611</v>
+      </c>
+      <c r="G518" t="s">
+        <v>1607</v>
       </c>
       <c r="H518" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1590</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1612</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D519" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1613</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1607</v>
       </c>
       <c r="H519" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1591</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1614</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D520" t="s">
-        <v>1593</v>
+        <v>1615</v>
+      </c>
+      <c r="G520" t="s">
+        <v>435</v>
       </c>
       <c r="H520" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-        <v>1595</v>
+        <v>1616</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>145</v>
+        <v>1490</v>
       </c>
       <c r="D521" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1617</v>
       </c>
       <c r="G521" t="s">
-        <v>147</v>
+        <v>1607</v>
       </c>
       <c r="H521" t="s">
-        <v>148</v>
+        <v>436</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1618</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D522" t="s">
-        <v>1598</v>
+        <v>1619</v>
       </c>
       <c r="G522" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H522" t="s">
-        <v>88</v>
+        <v>436</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1620</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D523" t="s">
-        <v>1598</v>
+        <v>1621</v>
       </c>
       <c r="G523" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H523" t="s">
-        <v>88</v>
+        <v>436</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D524" t="s">
-        <v>1602</v>
+        <v>1623</v>
       </c>
       <c r="G524" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H524" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1603</v>
+        <v>1624</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1601</v>
+        <v>1500</v>
       </c>
       <c r="D525" t="s">
-        <v>1604</v>
+        <v>1625</v>
       </c>
       <c r="G525" t="s">
-        <v>1179</v>
+        <v>435</v>
       </c>
       <c r="H525" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1605</v>
+        <v>1626</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D526" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
       <c r="G526" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H526" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G527" t="s">
         <v>1607</v>
       </c>
-      <c r="C527" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H527" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1609</v>
+        <v>1629</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D528" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="G528" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H528" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1611</v>
+        <v>1630</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D529" t="s">
-        <v>1612</v>
+        <v>1631</v>
       </c>
       <c r="G529" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H529" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1613</v>
+        <v>1632</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D530" t="s">
-        <v>1614</v>
+        <v>1633</v>
       </c>
       <c r="G530" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H530" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1615</v>
+        <v>1634</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D531" t="s">
-        <v>1616</v>
+        <v>1635</v>
       </c>
       <c r="G531" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H531" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1617</v>
+        <v>1636</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D532" t="s">
-        <v>1618</v>
+        <v>1637</v>
       </c>
       <c r="G532" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H532" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1619</v>
+        <v>1638</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D533" t="s">
-        <v>1620</v>
+        <v>1639</v>
       </c>
       <c r="G533" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H533" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1621</v>
+        <v>1640</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D534" t="s">
-        <v>1622</v>
+        <v>1641</v>
       </c>
       <c r="G534" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H534" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1623</v>
+        <v>1642</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D535" t="s">
-        <v>1624</v>
+        <v>1643</v>
       </c>
       <c r="G535" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H535" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1625</v>
+        <v>1644</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D536" t="s">
-        <v>1626</v>
+        <v>1645</v>
       </c>
       <c r="G536" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H536" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1627</v>
+        <v>1646</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D537" t="s">
-        <v>1628</v>
+        <v>1647</v>
       </c>
       <c r="G537" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H537" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" ht="12.75">
+      <c r="A538" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C538" t="s">
+        <v>13</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F538" t="s">
         <v>36</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="G538" t="s">
-        <v>1362</v>
+        <v>37</v>
       </c>
       <c r="H538" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="539" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1651</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C539" t="s">
+        <v>13</v>
       </c>
       <c r="D539" t="s">
-        <v>1631</v>
+        <v>1653</v>
       </c>
       <c r="G539" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H539" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J539" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1632</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1654</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C540" t="s">
+        <v>13</v>
       </c>
       <c r="D540" t="s">
-        <v>1633</v>
+        <v>1656</v>
       </c>
       <c r="G540" t="s">
-        <v>1179</v>
+        <v>1657</v>
       </c>
       <c r="H540" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1658</v>
+      </c>
+      <c r="C541" t="s">
+        <v>13</v>
       </c>
       <c r="D541" t="s">
-        <v>1635</v>
+        <v>1659</v>
       </c>
       <c r="G541" t="s">
-        <v>1179</v>
+        <v>1660</v>
       </c>
       <c r="H541" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1661</v>
+      </c>
+      <c r="C542" t="s">
+        <v>13</v>
       </c>
       <c r="D542" t="s">
-        <v>1637</v>
+        <v>1662</v>
       </c>
       <c r="G542" t="s">
-        <v>1179</v>
+        <v>1660</v>
       </c>
       <c r="H542" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="543" spans="1:10" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1638</v>
+        <v>1663</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1664</v>
       </c>
       <c r="C543" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D543" t="s">
-        <v>1639</v>
+        <v>456</v>
       </c>
       <c r="G543" t="s">
-        <v>1362</v>
+        <v>457</v>
       </c>
       <c r="H543" t="s">
-        <v>253</v>
+        <v>458</v>
       </c>
       <c r="J543" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1665</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C544" t="s">
+        <v>13</v>
       </c>
       <c r="D544" t="s">
-        <v>1641</v>
+        <v>1667</v>
       </c>
       <c r="G544" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H544" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:10" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J544" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1642</v>
+        <v>1668</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1669</v>
       </c>
       <c r="C545" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D545" t="s">
-        <v>1643</v>
+        <v>1670</v>
       </c>
       <c r="G545" t="s">
-        <v>1362</v>
+        <v>457</v>
       </c>
       <c r="H545" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="546" spans="1:10" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1644</v>
+        <v>1672</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1673</v>
       </c>
       <c r="C546" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D546" t="s">
-        <v>1645</v>
+        <v>1674</v>
       </c>
       <c r="G546" t="s">
-        <v>1362</v>
+        <v>457</v>
       </c>
       <c r="H546" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="547" spans="1:10" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1646</v>
+        <v>1675</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1676</v>
       </c>
       <c r="C547" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D547" t="s">
-        <v>1647</v>
+        <v>1677</v>
       </c>
       <c r="G547" t="s">
-        <v>1362</v>
+        <v>457</v>
       </c>
       <c r="H547" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="548" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I547" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1648</v>
+        <v>1678</v>
       </c>
       <c r="B548" t="s">
-        <v>1649</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1679</v>
+      </c>
+      <c r="C548" t="s">
+        <v>13</v>
       </c>
       <c r="D548" t="s">
-        <v>1650</v>
+        <v>1680</v>
       </c>
       <c r="G548" t="s">
-        <v>133</v>
+        <v>1657</v>
       </c>
       <c r="H548" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="549" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1651</v>
+        <v>1682</v>
       </c>
       <c r="B549" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1683</v>
+      </c>
+      <c r="C549" t="s">
+        <v>13</v>
       </c>
       <c r="D549" t="s">
-        <v>1653</v>
+        <v>1684</v>
       </c>
       <c r="G549" t="s">
-        <v>133</v>
+        <v>1685</v>
       </c>
       <c r="H549" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="550" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1654</v>
+        <v>1687</v>
       </c>
       <c r="B550" t="s">
-        <v>1655</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1688</v>
+      </c>
+      <c r="C550" t="s">
+        <v>13</v>
       </c>
       <c r="D550" t="s">
-        <v>1656</v>
+        <v>1689</v>
       </c>
       <c r="G550" t="s">
-        <v>133</v>
+        <v>440</v>
       </c>
       <c r="H550" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="551" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C551" t="s">
+        <v>13</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G551" t="s">
+        <v>440</v>
+      </c>
+      <c r="H551" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8" ht="12.75">
+      <c r="A552" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C552" t="s">
+        <v>13</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G552" t="s">
+        <v>440</v>
+      </c>
+      <c r="H552" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8" ht="12.75">
+      <c r="A553" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C553" t="s">
+        <v>13</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G553" t="s">
+        <v>440</v>
+      </c>
+      <c r="H553" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8" ht="12.75">
+      <c r="A554" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C554" t="s">
+        <v>13</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G554" t="s">
+        <v>440</v>
+      </c>
+      <c r="H554" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" ht="12.75">
+      <c r="A555" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C555" t="s">
+        <v>13</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G555" t="s">
+        <v>457</v>
+      </c>
+      <c r="H555" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="12.75">
+      <c r="A556" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C556" t="s">
+        <v>13</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G556" t="s">
+        <v>457</v>
+      </c>
+      <c r="H556" t="s">
+        <v>458</v>
+      </c>
+      <c r="J556" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" ht="12.75">
+      <c r="A557" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C557" t="s">
+        <v>13</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G557" t="s">
         <v>1657</v>
       </c>
-      <c r="B551" t="s">
-[...148 lines deleted...]
-      </c>
       <c r="H557" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="558" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1678</v>
+        <v>1717</v>
       </c>
       <c r="B558" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1718</v>
+      </c>
+      <c r="C558" t="s">
+        <v>13</v>
       </c>
       <c r="D558" t="s">
-        <v>1680</v>
+        <v>1719</v>
       </c>
       <c r="G558" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="H558" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="559" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1681</v>
+        <v>1721</v>
       </c>
       <c r="B559" t="s">
-        <v>1682</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1722</v>
+      </c>
+      <c r="C559" t="s">
+        <v>13</v>
       </c>
       <c r="D559" t="s">
-        <v>1683</v>
+        <v>1723</v>
       </c>
       <c r="G559" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="H559" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="560" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J559" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1684</v>
+        <v>1724</v>
       </c>
       <c r="B560" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1725</v>
+      </c>
+      <c r="C560" t="s">
+        <v>13</v>
       </c>
       <c r="D560" t="s">
-        <v>1686</v>
+        <v>1726</v>
       </c>
       <c r="G560" t="s">
-        <v>133</v>
+        <v>457</v>
       </c>
       <c r="H560" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>458</v>
+      </c>
+      <c r="J560" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="561" spans="1:9" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1687</v>
+        <v>1727</v>
       </c>
       <c r="B561" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1728</v>
+      </c>
+      <c r="C561" t="s">
+        <v>13</v>
       </c>
       <c r="D561" t="s">
-        <v>1689</v>
+        <v>456</v>
       </c>
       <c r="G561" t="s">
-        <v>133</v>
+        <v>457</v>
       </c>
       <c r="H561" t="s">
+        <v>458</v>
+      </c>
+      <c r="I561" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" ht="12.75">
+      <c r="A562" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C562" t="s">
+        <v>13</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H562" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" ht="12.75">
+      <c r="A563" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C563" t="s">
+        <v>13</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F563" t="s">
         <v>36</v>
       </c>
-      <c r="I561" t="s">
-[...19 lines deleted...]
-      <c r="H562" t="s">
+      <c r="G563" t="s">
+        <v>37</v>
+      </c>
+      <c r="H563" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" ht="12.75">
+      <c r="A564" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C564" t="s">
+        <v>13</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F564" t="s">
         <v>36</v>
       </c>
-      <c r="I562" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="G564" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="H564" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="565" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1699</v>
+        <v>1738</v>
       </c>
       <c r="B565" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1739</v>
+      </c>
+      <c r="C565" t="s">
+        <v>13</v>
       </c>
       <c r="D565" t="s">
-        <v>1701</v>
+        <v>1740</v>
+      </c>
+      <c r="F565" t="s">
+        <v>36</v>
       </c>
       <c r="G565" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="H565" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="566" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1702</v>
+        <v>1741</v>
       </c>
       <c r="B566" t="s">
-        <v>1703</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1742</v>
+      </c>
+      <c r="C566" t="s">
+        <v>13</v>
       </c>
       <c r="D566" t="s">
-        <v>1704</v>
+        <v>1743</v>
+      </c>
+      <c r="F566" t="s">
+        <v>36</v>
       </c>
       <c r="G566" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="H566" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="567" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1705</v>
+        <v>1744</v>
       </c>
       <c r="B567" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1745</v>
+      </c>
+      <c r="C567" t="s">
+        <v>13</v>
       </c>
       <c r="D567" t="s">
-        <v>1707</v>
+        <v>1746</v>
       </c>
       <c r="G567" t="s">
-        <v>138</v>
+        <v>1657</v>
       </c>
       <c r="H567" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="568" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1708</v>
+        <v>1747</v>
       </c>
       <c r="B568" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1748</v>
+      </c>
+      <c r="C568" t="s">
+        <v>13</v>
       </c>
       <c r="D568" t="s">
-        <v>1710</v>
+        <v>1749</v>
       </c>
       <c r="G568" t="s">
-        <v>138</v>
+        <v>1657</v>
       </c>
       <c r="H568" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-    <row r="569" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1711</v>
+        <v>1750</v>
       </c>
       <c r="B569" t="s">
-        <v>1712</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1751</v>
+      </c>
+      <c r="C569" t="s">
+        <v>13</v>
       </c>
       <c r="D569" t="s">
-        <v>1713</v>
+        <v>1752</v>
       </c>
       <c r="G569" t="s">
-        <v>138</v>
+        <v>453</v>
       </c>
       <c r="H569" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1714</v>
+        <v>1753</v>
       </c>
       <c r="B570" t="s">
-        <v>1715</v>
+        <v>1754</v>
       </c>
       <c r="C570" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D570" t="s">
-        <v>1716</v>
+        <v>1755</v>
+      </c>
+      <c r="F570" t="s">
+        <v>502</v>
+      </c>
+      <c r="G570" t="s">
+        <v>503</v>
       </c>
       <c r="H570" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1717</v>
+        <v>1756</v>
       </c>
       <c r="B571" t="s">
-        <v>1718</v>
+        <v>1757</v>
       </c>
       <c r="C571" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D571" t="s">
-        <v>1719</v>
+        <v>1758</v>
+      </c>
+      <c r="F571" t="s">
+        <v>502</v>
+      </c>
+      <c r="G571" t="s">
+        <v>503</v>
       </c>
       <c r="H571" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1720</v>
+        <v>1759</v>
       </c>
       <c r="B572" t="s">
-        <v>1721</v>
+        <v>1760</v>
       </c>
       <c r="C572" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D572" t="s">
-        <v>1722</v>
+        <v>1761</v>
+      </c>
+      <c r="F572" t="s">
+        <v>36</v>
+      </c>
+      <c r="G572" t="s">
+        <v>37</v>
       </c>
       <c r="H572" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1723</v>
+        <v>1762</v>
       </c>
       <c r="B573" t="s">
-        <v>1724</v>
+        <v>1763</v>
       </c>
       <c r="C573" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D573" t="s">
-        <v>1725</v>
+        <v>1764</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1765</v>
       </c>
       <c r="H573" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1726</v>
+        <v>1766</v>
       </c>
       <c r="B574" t="s">
-        <v>1727</v>
+        <v>1767</v>
       </c>
       <c r="C574" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D574" t="s">
-        <v>1728</v>
+        <v>1768</v>
+      </c>
+      <c r="G574" t="s">
+        <v>457</v>
       </c>
       <c r="H574" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="I574" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1729</v>
+        <v>1769</v>
       </c>
       <c r="B575" t="s">
-        <v>1730</v>
+        <v>1770</v>
       </c>
       <c r="C575" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D575" t="s">
-        <v>1731</v>
+        <v>1771</v>
+      </c>
+      <c r="F575" t="s">
+        <v>36</v>
+      </c>
+      <c r="G575" t="s">
+        <v>37</v>
       </c>
       <c r="H575" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="B576" t="s">
-        <v>1733</v>
+        <v>1773</v>
       </c>
       <c r="C576" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D576" t="s">
-        <v>1734</v>
+        <v>1774</v>
+      </c>
+      <c r="G576" t="s">
+        <v>457</v>
       </c>
       <c r="H576" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I576" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1735</v>
+        <v>1775</v>
       </c>
       <c r="B577" t="s">
-        <v>1736</v>
+        <v>1776</v>
       </c>
       <c r="C577" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D577" t="s">
-        <v>1737</v>
+        <v>1709</v>
+      </c>
+      <c r="G577" t="s">
+        <v>457</v>
       </c>
       <c r="H577" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J577" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1738</v>
+        <v>1777</v>
       </c>
       <c r="B578" t="s">
-        <v>1739</v>
+        <v>1778</v>
       </c>
       <c r="C578" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D578" t="s">
-        <v>1740</v>
+        <v>1779</v>
+      </c>
+      <c r="G578" t="s">
+        <v>457</v>
       </c>
       <c r="H578" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J578" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1741</v>
+        <v>1780</v>
       </c>
       <c r="B579" t="s">
-        <v>1742</v>
+        <v>1781</v>
       </c>
       <c r="C579" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D579" t="s">
-        <v>1743</v>
+        <v>1782</v>
+      </c>
+      <c r="G579" t="s">
+        <v>457</v>
       </c>
       <c r="H579" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1744</v>
+        <v>1783</v>
       </c>
       <c r="B580" t="s">
-        <v>1745</v>
+        <v>1784</v>
       </c>
       <c r="C580" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D580" t="s">
-        <v>1746</v>
+        <v>1785</v>
+      </c>
+      <c r="G580" t="s">
+        <v>440</v>
       </c>
       <c r="H580" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1747</v>
+        <v>1786</v>
       </c>
       <c r="B581" t="s">
-        <v>1748</v>
+        <v>1787</v>
       </c>
       <c r="C581" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D581" t="s">
-        <v>1749</v>
+        <v>1788</v>
+      </c>
+      <c r="G581" t="s">
+        <v>440</v>
       </c>
       <c r="H581" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1750</v>
+        <v>1789</v>
       </c>
       <c r="B582" t="s">
-        <v>1751</v>
+        <v>1790</v>
       </c>
       <c r="C582" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D582" t="s">
-        <v>1752</v>
+        <v>1791</v>
+      </c>
+      <c r="G582" t="s">
+        <v>440</v>
       </c>
       <c r="H582" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1753</v>
+        <v>1792</v>
       </c>
       <c r="B583" t="s">
-        <v>1754</v>
+        <v>1793</v>
       </c>
       <c r="C583" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D583" t="s">
-        <v>1755</v>
+        <v>1794</v>
+      </c>
+      <c r="G583" t="s">
+        <v>474</v>
       </c>
       <c r="H583" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:8" ht="12.75">
+        <v>475</v>
+      </c>
+      <c r="J583" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1756</v>
+        <v>1795</v>
       </c>
       <c r="B584" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="C584" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D584" t="s">
-        <v>1758</v>
+        <v>456</v>
+      </c>
+      <c r="G584" t="s">
+        <v>457</v>
       </c>
       <c r="H584" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J584" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="B585" t="s">
-        <v>1760</v>
+        <v>1798</v>
       </c>
       <c r="C585" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D585" t="s">
-        <v>1761</v>
+        <v>1799</v>
+      </c>
+      <c r="G585" t="s">
+        <v>457</v>
       </c>
       <c r="H585" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1762</v>
+        <v>1800</v>
       </c>
       <c r="B586" t="s">
-        <v>1763</v>
+        <v>1801</v>
       </c>
       <c r="C586" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D586" t="s">
-        <v>1764</v>
+        <v>1709</v>
+      </c>
+      <c r="G586" t="s">
+        <v>457</v>
       </c>
       <c r="H586" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J586" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1765</v>
+        <v>1802</v>
       </c>
       <c r="B587" t="s">
-        <v>1766</v>
+        <v>1803</v>
       </c>
       <c r="C587" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D587" t="s">
-        <v>1767</v>
+        <v>1804</v>
+      </c>
+      <c r="G587" t="s">
+        <v>453</v>
       </c>
       <c r="H587" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1768</v>
+        <v>1805</v>
       </c>
       <c r="B588" t="s">
-        <v>1769</v>
+        <v>1806</v>
       </c>
       <c r="C588" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D588" t="s">
-        <v>1770</v>
+        <v>1807</v>
+      </c>
+      <c r="F588" t="s">
+        <v>502</v>
+      </c>
+      <c r="G588" t="s">
+        <v>503</v>
       </c>
       <c r="H588" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1771</v>
+        <v>1808</v>
       </c>
       <c r="B589" t="s">
-        <v>1772</v>
+        <v>1809</v>
       </c>
       <c r="C589" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D589" t="s">
-        <v>1773</v>
+        <v>1810</v>
+      </c>
+      <c r="G589" t="s">
+        <v>457</v>
       </c>
       <c r="H589" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J589" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1774</v>
+        <v>1811</v>
       </c>
       <c r="B590" t="s">
-        <v>1775</v>
+        <v>1812</v>
       </c>
       <c r="C590" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D590" t="s">
-        <v>1776</v>
+        <v>1813</v>
+      </c>
+      <c r="G590" t="s">
+        <v>457</v>
       </c>
       <c r="H590" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1777</v>
+        <v>1814</v>
       </c>
       <c r="B591" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1815</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D591" t="s">
-        <v>1779</v>
+        <v>1816</v>
+      </c>
+      <c r="F591" t="s">
+        <v>502</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1298</v>
       </c>
       <c r="H591" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1780</v>
+        <v>1817</v>
       </c>
       <c r="B592" t="s">
-        <v>1781</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1818</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D592" t="s">
-        <v>1782</v>
+        <v>1819</v>
+      </c>
+      <c r="F592" t="s">
+        <v>502</v>
+      </c>
+      <c r="G592" t="s">
+        <v>1298</v>
       </c>
       <c r="H592" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1783</v>
+        <v>1820</v>
       </c>
       <c r="B593" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1821</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D593" t="s">
-        <v>1785</v>
+        <v>1822</v>
+      </c>
+      <c r="F593" t="s">
+        <v>502</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1298</v>
       </c>
       <c r="H593" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1786</v>
+        <v>1823</v>
       </c>
       <c r="B594" t="s">
-        <v>1787</v>
+        <v>1824</v>
       </c>
       <c r="C594" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D594" t="s">
-        <v>1788</v>
+        <v>1825</v>
+      </c>
+      <c r="G594" t="s">
+        <v>440</v>
       </c>
       <c r="H594" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1789</v>
+        <v>1826</v>
       </c>
       <c r="B595" t="s">
-        <v>1790</v>
+        <v>1827</v>
       </c>
       <c r="C595" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D595" t="s">
-        <v>1791</v>
+        <v>1828</v>
+      </c>
+      <c r="F595" t="s">
+        <v>502</v>
+      </c>
+      <c r="G595" t="s">
+        <v>503</v>
       </c>
       <c r="H595" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1792</v>
+        <v>1829</v>
       </c>
       <c r="B596" t="s">
-        <v>1793</v>
+        <v>1830</v>
       </c>
       <c r="C596" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D596" t="s">
-        <v>1794</v>
+        <v>1831</v>
+      </c>
+      <c r="F596" t="s">
+        <v>502</v>
+      </c>
+      <c r="G596" t="s">
+        <v>503</v>
       </c>
       <c r="H596" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1795</v>
+        <v>1832</v>
       </c>
       <c r="B597" t="s">
-        <v>1796</v>
+        <v>1833</v>
       </c>
       <c r="C597" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D597" t="s">
-        <v>1797</v>
+        <v>1834</v>
+      </c>
+      <c r="G597" t="s">
+        <v>1765</v>
       </c>
       <c r="H597" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1798</v>
+        <v>1835</v>
       </c>
       <c r="B598" t="s">
-        <v>1799</v>
+        <v>1836</v>
       </c>
       <c r="C598" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D598" t="s">
-        <v>1800</v>
+        <v>1837</v>
+      </c>
+      <c r="G598" t="s">
+        <v>440</v>
       </c>
       <c r="H598" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1801</v>
+        <v>1838</v>
       </c>
       <c r="B599" t="s">
-        <v>1802</v>
+        <v>1839</v>
       </c>
       <c r="C599" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D599" t="s">
-        <v>1803</v>
+        <v>1840</v>
+      </c>
+      <c r="G599" t="s">
+        <v>1685</v>
       </c>
       <c r="H599" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1804</v>
+        <v>1841</v>
       </c>
       <c r="B600" t="s">
-        <v>1805</v>
+        <v>1842</v>
       </c>
       <c r="C600" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D600" t="s">
-        <v>1806</v>
+        <v>1843</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1685</v>
       </c>
       <c r="H600" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1807</v>
+        <v>1844</v>
       </c>
       <c r="B601" t="s">
-        <v>1808</v>
+        <v>1845</v>
       </c>
       <c r="C601" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D601" t="s">
-        <v>1809</v>
+        <v>1846</v>
+      </c>
+      <c r="G601" t="s">
+        <v>457</v>
       </c>
       <c r="H601" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J601" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1810</v>
+        <v>1847</v>
       </c>
       <c r="B602" t="s">
-        <v>1811</v>
+        <v>1848</v>
       </c>
       <c r="C602" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D602" t="s">
-        <v>1812</v>
+        <v>1849</v>
+      </c>
+      <c r="F602" t="s">
+        <v>502</v>
+      </c>
+      <c r="G602" t="s">
+        <v>503</v>
       </c>
       <c r="H602" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1813</v>
+        <v>1850</v>
       </c>
       <c r="B603" t="s">
-        <v>1814</v>
+        <v>1851</v>
       </c>
       <c r="C603" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D603" t="s">
-        <v>1815</v>
+        <v>1852</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1765</v>
       </c>
       <c r="H603" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1816</v>
+        <v>1853</v>
       </c>
       <c r="B604" t="s">
-        <v>1817</v>
+        <v>1854</v>
       </c>
       <c r="C604" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D604" t="s">
-        <v>1818</v>
+        <v>1855</v>
+      </c>
+      <c r="G604" t="s">
+        <v>457</v>
       </c>
       <c r="H604" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J604" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1819</v>
+        <v>1856</v>
       </c>
       <c r="B605" t="s">
-        <v>1820</v>
+        <v>1857</v>
       </c>
       <c r="C605" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D605" t="s">
-        <v>1821</v>
+        <v>1858</v>
       </c>
       <c r="F605" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G605" t="s">
-        <v>171</v>
+        <v>503</v>
       </c>
       <c r="H605" t="s">
-        <v>148</v>
+        <v>504</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1823</v>
+        <v>1859</v>
       </c>
       <c r="B606" t="s">
-        <v>1824</v>
+        <v>1860</v>
       </c>
       <c r="C606" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D606" t="s">
-        <v>1825</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>1861</v>
       </c>
       <c r="F606" t="s">
-        <v>1826</v>
+        <v>502</v>
+      </c>
+      <c r="G606" t="s">
+        <v>503</v>
       </c>
       <c r="H606" t="s">
-        <v>1827</v>
+        <v>504</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1862</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C607" t="s">
+        <v>13</v>
       </c>
       <c r="D607" t="s">
-        <v>1831</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1864</v>
       </c>
       <c r="G607" t="s">
-        <v>1131</v>
+        <v>440</v>
       </c>
       <c r="H607" t="s">
-        <v>1132</v>
+        <v>436</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1833</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1865</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C608" t="s">
+        <v>13</v>
       </c>
       <c r="D608" t="s">
-        <v>1834</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>478</v>
       </c>
       <c r="G608" t="s">
-        <v>1131</v>
+        <v>440</v>
       </c>
       <c r="H608" t="s">
-        <v>1132</v>
+        <v>436</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1836</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1867</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C609" t="s">
+        <v>13</v>
       </c>
       <c r="D609" t="s">
-        <v>1837</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1869</v>
       </c>
       <c r="G609" t="s">
-        <v>1131</v>
+        <v>453</v>
       </c>
       <c r="H609" t="s">
-        <v>1132</v>
+        <v>436</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1839</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1870</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C610" t="s">
+        <v>13</v>
       </c>
       <c r="D610" t="s">
-        <v>1840</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1872</v>
       </c>
       <c r="G610" t="s">
-        <v>1131</v>
+        <v>453</v>
       </c>
       <c r="H610" t="s">
-        <v>1132</v>
+        <v>436</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1873</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C611" t="s">
+        <v>13</v>
       </c>
       <c r="D611" t="s">
-        <v>1843</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1875</v>
       </c>
       <c r="G611" t="s">
-        <v>1131</v>
+        <v>457</v>
       </c>
       <c r="H611" t="s">
-        <v>1132</v>
+        <v>458</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1876</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C612" t="s">
+        <v>13</v>
       </c>
       <c r="D612" t="s">
-        <v>1846</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>1878</v>
       </c>
       <c r="G612" t="s">
-        <v>1131</v>
+        <v>440</v>
       </c>
       <c r="H612" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1847</v>
+        <v>1879</v>
       </c>
       <c r="B613" t="s">
-        <v>1848</v>
+        <v>1880</v>
       </c>
       <c r="C613" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D613" t="s">
-        <v>1849</v>
+        <v>1881</v>
+      </c>
+      <c r="G613" t="s">
+        <v>457</v>
       </c>
       <c r="H613" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J613" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1850</v>
+        <v>1882</v>
       </c>
       <c r="B614" t="s">
-        <v>1851</v>
+        <v>1883</v>
       </c>
       <c r="C614" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D614" t="s">
-        <v>1852</v>
+        <v>1884</v>
+      </c>
+      <c r="G614" t="s">
+        <v>457</v>
       </c>
       <c r="H614" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1853</v>
+        <v>1885</v>
       </c>
       <c r="B615" t="s">
-        <v>1854</v>
+        <v>1886</v>
       </c>
       <c r="C615" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D615" t="s">
-        <v>1855</v>
+        <v>1887</v>
+      </c>
+      <c r="G615" t="s">
+        <v>457</v>
       </c>
       <c r="H615" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1856</v>
+        <v>1888</v>
       </c>
       <c r="B616" t="s">
-        <v>1857</v>
+        <v>1889</v>
       </c>
       <c r="C616" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D616" t="s">
-        <v>1858</v>
+        <v>1890</v>
+      </c>
+      <c r="G616" t="s">
+        <v>440</v>
       </c>
       <c r="H616" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1859</v>
+        <v>1891</v>
       </c>
       <c r="B617" t="s">
-        <v>1860</v>
+        <v>1892</v>
       </c>
       <c r="C617" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D617" t="s">
-        <v>1861</v>
+        <v>1893</v>
+      </c>
+      <c r="G617" t="s">
+        <v>440</v>
       </c>
       <c r="H617" t="s">
-        <v>128</v>
+        <v>436</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1862</v>
+        <v>1894</v>
       </c>
       <c r="B618" t="s">
-        <v>1863</v>
+        <v>1895</v>
       </c>
       <c r="C618" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D618" t="s">
-        <v>1864</v>
+        <v>1896</v>
+      </c>
+      <c r="G618" t="s">
+        <v>440</v>
       </c>
       <c r="H618" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1865</v>
+        <v>1897</v>
       </c>
       <c r="B619" t="s">
-        <v>1866</v>
+        <v>1898</v>
       </c>
       <c r="C619" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D619" t="s">
-        <v>1867</v>
+        <v>1899</v>
+      </c>
+      <c r="G619" t="s">
+        <v>457</v>
       </c>
       <c r="H619" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J619" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1868</v>
+        <v>1900</v>
       </c>
       <c r="B620" t="s">
-        <v>1869</v>
+        <v>1901</v>
       </c>
       <c r="C620" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D620" t="s">
-        <v>1870</v>
+        <v>1902</v>
+      </c>
+      <c r="F620" t="s">
+        <v>502</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1903</v>
       </c>
       <c r="H620" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1871</v>
+        <v>1904</v>
       </c>
       <c r="B621" t="s">
-        <v>1872</v>
+        <v>1905</v>
       </c>
       <c r="C621" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D621" t="s">
-        <v>1873</v>
+        <v>1906</v>
+      </c>
+      <c r="G621" t="s">
+        <v>457</v>
       </c>
       <c r="H621" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1874</v>
+        <v>1907</v>
       </c>
       <c r="B622" t="s">
-        <v>1875</v>
+        <v>1908</v>
       </c>
       <c r="C622" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D622" t="s">
-        <v>1876</v>
+        <v>1909</v>
+      </c>
+      <c r="G622" t="s">
+        <v>457</v>
       </c>
       <c r="H622" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1877</v>
+        <v>1910</v>
       </c>
       <c r="B623" t="s">
-        <v>1878</v>
+        <v>1911</v>
       </c>
       <c r="C623" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D623" t="s">
-        <v>1879</v>
+        <v>1912</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1657</v>
       </c>
       <c r="H623" t="s">
-        <v>128</v>
+        <v>458</v>
+      </c>
+      <c r="J623" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1880</v>
+        <v>1913</v>
       </c>
       <c r="B624" t="s">
-        <v>1881</v>
+        <v>1914</v>
       </c>
       <c r="C624" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D624" t="s">
-        <v>1882</v>
+        <v>1915</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1657</v>
       </c>
       <c r="H624" t="s">
-        <v>128</v>
+        <v>458</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1883</v>
+        <v>1916</v>
       </c>
       <c r="B625" t="s">
-        <v>1884</v>
+        <v>1917</v>
       </c>
       <c r="C625" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D625" t="s">
-        <v>1885</v>
+        <v>1918</v>
+      </c>
+      <c r="F625" t="s">
+        <v>502</v>
+      </c>
+      <c r="G625" t="s">
+        <v>503</v>
       </c>
       <c r="H625" t="s">
-        <v>128</v>
+        <v>504</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1886</v>
+        <v>1919</v>
       </c>
       <c r="B626" t="s">
-        <v>1887</v>
+        <v>1920</v>
       </c>
       <c r="C626" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D626" t="s">
-        <v>1888</v>
+        <v>1921</v>
+      </c>
+      <c r="F626" t="s">
+        <v>36</v>
+      </c>
+      <c r="G626" t="s">
+        <v>37</v>
       </c>
       <c r="H626" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B627" t="s">
-        <v>1890</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1923</v>
+      </c>
+      <c r="C627" t="s">
+        <v>13</v>
       </c>
       <c r="D627" t="s">
-        <v>1891</v>
+        <v>1924</v>
       </c>
       <c r="G627" t="s">
-        <v>138</v>
+        <v>1657</v>
       </c>
       <c r="H627" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>458</v>
       </c>
     </row>
     <row r="628" spans="1:9" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="B628" t="s">
-        <v>1893</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1926</v>
+      </c>
+      <c r="C628" t="s">
+        <v>13</v>
       </c>
       <c r="D628" t="s">
-        <v>1894</v>
+        <v>461</v>
       </c>
       <c r="G628" t="s">
-        <v>138</v>
+        <v>457</v>
       </c>
       <c r="H628" t="s">
-        <v>139</v>
+        <v>458</v>
       </c>
       <c r="I628" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1896</v>
+        <v>1927</v>
       </c>
       <c r="B629" t="s">
-        <v>1897</v>
+        <v>1928</v>
       </c>
       <c r="C629" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D629" t="s">
-        <v>1898</v>
+        <v>1929</v>
       </c>
       <c r="G629" t="s">
-        <v>1899</v>
+        <v>440</v>
       </c>
       <c r="H629" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1901</v>
+        <v>1930</v>
       </c>
       <c r="B630" t="s">
-        <v>1902</v>
+        <v>1931</v>
       </c>
       <c r="C630" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D630" t="s">
-        <v>1903</v>
+        <v>1932</v>
       </c>
       <c r="G630" t="s">
-        <v>1899</v>
+        <v>1657</v>
       </c>
       <c r="H630" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1905</v>
+        <v>1933</v>
       </c>
       <c r="B631" t="s">
-        <v>1906</v>
+        <v>1934</v>
       </c>
       <c r="C631" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D631" t="s">
-        <v>1907</v>
+        <v>481</v>
       </c>
       <c r="G631" t="s">
-        <v>1899</v>
+        <v>453</v>
       </c>
       <c r="H631" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J631" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1909</v>
+        <v>1935</v>
       </c>
       <c r="B632" t="s">
-        <v>1910</v>
+        <v>1936</v>
       </c>
       <c r="C632" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D632" t="s">
-        <v>1911</v>
+        <v>484</v>
       </c>
       <c r="G632" t="s">
-        <v>1899</v>
+        <v>453</v>
       </c>
       <c r="H632" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J632" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1913</v>
+        <v>1937</v>
       </c>
       <c r="B633" t="s">
-        <v>1914</v>
+        <v>1938</v>
       </c>
       <c r="C633" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D633" t="s">
-        <v>1915</v>
+        <v>1939</v>
       </c>
       <c r="G633" t="s">
-        <v>1899</v>
+        <v>457</v>
       </c>
       <c r="H633" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J633" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1917</v>
+        <v>1940</v>
       </c>
       <c r="B634" t="s">
-        <v>1918</v>
+        <v>1941</v>
       </c>
       <c r="C634" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D634" t="s">
-        <v>1919</v>
+        <v>1942</v>
       </c>
       <c r="G634" t="s">
-        <v>1899</v>
+        <v>457</v>
       </c>
       <c r="H634" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J634" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1921</v>
+        <v>1943</v>
       </c>
       <c r="B635" t="s">
-        <v>1922</v>
+        <v>1944</v>
       </c>
       <c r="C635" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D635" t="s">
-        <v>1923</v>
+        <v>1945</v>
       </c>
       <c r="G635" t="s">
-        <v>1899</v>
+        <v>440</v>
       </c>
       <c r="H635" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1925</v>
+        <v>1946</v>
       </c>
       <c r="B636" t="s">
-        <v>1926</v>
+        <v>1947</v>
       </c>
       <c r="C636" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D636" t="s">
-        <v>1927</v>
+        <v>1948</v>
       </c>
       <c r="G636" t="s">
-        <v>1899</v>
+        <v>440</v>
       </c>
       <c r="H636" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1929</v>
+        <v>1949</v>
       </c>
       <c r="B637" t="s">
-        <v>1930</v>
+        <v>1950</v>
       </c>
       <c r="C637" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D637" t="s">
-        <v>1931</v>
+        <v>1951</v>
       </c>
       <c r="G637" t="s">
-        <v>1899</v>
+        <v>440</v>
       </c>
       <c r="H637" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="638" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1933</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>1952</v>
       </c>
       <c r="C638" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D638" t="s">
-        <v>1935</v>
+        <v>1953</v>
       </c>
       <c r="G638" t="s">
-        <v>1899</v>
+        <v>21</v>
       </c>
       <c r="H638" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+      <c r="I638" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1937</v>
-[...2 lines deleted...]
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="C639" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D639" t="s">
-        <v>1939</v>
+        <v>1955</v>
       </c>
       <c r="G639" t="s">
-        <v>1899</v>
+        <v>1457</v>
       </c>
       <c r="H639" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I639" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1941</v>
-[...2 lines deleted...]
-        <v>1942</v>
+        <v>1956</v>
       </c>
       <c r="C640" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D640" t="s">
-        <v>1943</v>
+        <v>1957</v>
       </c>
       <c r="G640" t="s">
-        <v>1899</v>
+        <v>21</v>
       </c>
       <c r="H640" t="s">
-        <v>36</v>
+        <v>436</v>
+      </c>
+      <c r="I640" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="C641" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D641" t="s">
-        <v>1947</v>
+        <v>1959</v>
+      </c>
+      <c r="E641" t="s">
+        <v>579</v>
       </c>
       <c r="G641" t="s">
-        <v>1899</v>
+        <v>687</v>
       </c>
       <c r="H641" t="s">
-        <v>36</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="C642" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D642" t="s">
-        <v>1951</v>
+        <v>1962</v>
       </c>
       <c r="G642" t="s">
-        <v>1899</v>
+        <v>1607</v>
       </c>
       <c r="H642" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="C643" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D643" t="s">
-        <v>1955</v>
+        <v>1964</v>
+      </c>
+      <c r="E643" t="s">
+        <v>579</v>
+      </c>
+      <c r="F643" t="s">
+        <v>822</v>
       </c>
       <c r="G643" t="s">
-        <v>1899</v>
+        <v>823</v>
       </c>
       <c r="H643" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:8" ht="12.75">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1957</v>
-[...2 lines deleted...]
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="C644" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D644" t="s">
-        <v>1959</v>
+        <v>1966</v>
+      </c>
+      <c r="F644" t="s">
+        <v>43</v>
       </c>
       <c r="G644" t="s">
-        <v>1899</v>
+        <v>44</v>
       </c>
       <c r="H644" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I644" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="C645" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D645" t="s">
-        <v>1963</v>
+        <v>1968</v>
+      </c>
+      <c r="F645" t="s">
+        <v>43</v>
       </c>
       <c r="G645" t="s">
-        <v>1899</v>
+        <v>44</v>
       </c>
       <c r="H645" t="s">
-        <v>36</v>
+        <v>1534</v>
+      </c>
+      <c r="I645" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="C646" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D646" t="s">
-        <v>1967</v>
+        <v>1970</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1324</v>
       </c>
       <c r="G646" t="s">
-        <v>1899</v>
+        <v>1325</v>
       </c>
       <c r="H646" t="s">
-        <v>36</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1969</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C647" t="s">
-        <v>12</v>
+        <v>433</v>
       </c>
       <c r="D647" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="G647" t="s">
-        <v>1899</v>
+        <v>423</v>
       </c>
       <c r="H647" t="s">
-        <v>36</v>
+        <v>424</v>
       </c>
     </row>
     <row r="648" spans="1:9" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1972</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1973</v>
+      </c>
+      <c r="C648" t="s">
+        <v>433</v>
       </c>
       <c r="D648" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1974</v>
       </c>
       <c r="G648" t="s">
-        <v>1058</v>
+        <v>1975</v>
       </c>
       <c r="H648" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I648" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="B649" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>215</v>
+      </c>
+      <c r="C649" t="s">
+        <v>13</v>
       </c>
       <c r="D649" t="s">
-        <v>1976</v>
+        <v>14</v>
       </c>
       <c r="F649" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="H649" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B650" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C650" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D650" t="s">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>14</v>
+      </c>
+      <c r="F650" t="s">
+        <v>15</v>
       </c>
       <c r="H650" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="B651" t="s">
         <v>1983</v>
       </c>
       <c r="C651" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D651" t="s">
-        <v>1984</v>
-[...5 lines deleted...]
-        <v>1985</v>
+        <v>14</v>
+      </c>
+      <c r="F651" t="s">
+        <v>15</v>
       </c>
       <c r="H651" t="s">
-        <v>1986</v>
+        <v>16</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="B652" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C652" t="s">
+        <v>13</v>
+      </c>
+      <c r="D652" t="s">
+        <v>14</v>
+      </c>
+      <c r="F652" t="s">
+        <v>15</v>
+      </c>
+      <c r="H652" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" ht="12.75">
+      <c r="A653" s="1" t="s">
         <v>1988</v>
       </c>
-      <c r="C652" t="s">
-[...2 lines deleted...]
-      <c r="D652" t="s">
+      <c r="B653" t="s">
         <v>1989</v>
       </c>
-      <c r="F652" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C653" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D653" t="s">
-        <v>1993</v>
-[...5 lines deleted...]
-        <v>1985</v>
+        <v>227</v>
+      </c>
+      <c r="F653" t="s">
+        <v>15</v>
       </c>
       <c r="H653" t="s">
-        <v>237</v>
+        <v>16</v>
+      </c>
+      <c r="I653" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:9" ht="12.75">
       <c r="A654" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C654" t="s">
+        <v>13</v>
+      </c>
+      <c r="D654" t="s">
+        <v>227</v>
+      </c>
+      <c r="F654" t="s">
+        <v>15</v>
+      </c>
+      <c r="H654" t="s">
+        <v>16</v>
+      </c>
+      <c r="I654" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" ht="12.75">
+      <c r="A655" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B655" t="s">
         <v>1995</v>
       </c>
-      <c r="B654" t="s">
+      <c r="C655" t="s">
+        <v>13</v>
+      </c>
+      <c r="D655" t="s">
         <v>1996</v>
       </c>
-      <c r="C654" t="s">
-[...16 lines deleted...]
-      <c r="A655" s="1" t="s">
+      <c r="F655" t="s">
+        <v>15</v>
+      </c>
+      <c r="H655" t="s">
+        <v>16</v>
+      </c>
+      <c r="I655" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" ht="12.75">
+      <c r="A656" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="B655" t="s">
+      <c r="B656" t="s">
         <v>1999</v>
       </c>
-      <c r="C655" t="s">
-[...16 lines deleted...]
-      <c r="B656" t="s">
+      <c r="C656" t="s">
+        <v>13</v>
+      </c>
+      <c r="D656" t="s">
+        <v>227</v>
+      </c>
+      <c r="F656" t="s">
+        <v>15</v>
+      </c>
+      <c r="H656" t="s">
+        <v>16</v>
+      </c>
+      <c r="I656" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" ht="12.75">
+      <c r="A657" s="1" t="s">
         <v>2001</v>
       </c>
-      <c r="C656" t="s">
-[...2 lines deleted...]
-      <c r="D656" t="s">
+      <c r="B657" t="s">
         <v>2002</v>
       </c>
-      <c r="F656" t="s">
-[...10 lines deleted...]
-      <c r="A657" s="1" t="s">
+      <c r="C657" t="s">
+        <v>13</v>
+      </c>
+      <c r="D657" t="s">
+        <v>227</v>
+      </c>
+      <c r="F657" t="s">
+        <v>15</v>
+      </c>
+      <c r="H657" t="s">
+        <v>16</v>
+      </c>
+      <c r="I657" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" ht="12.75">
+      <c r="A658" s="1" t="s">
         <v>2004</v>
       </c>
-      <c r="B657" t="s">
+      <c r="B658" t="s">
         <v>2005</v>
       </c>
-      <c r="C657" t="s">
-[...13 lines deleted...]
-      <c r="A658" s="1" t="s">
+      <c r="C658" t="s">
+        <v>13</v>
+      </c>
+      <c r="D658" t="s">
+        <v>14</v>
+      </c>
+      <c r="F658" t="s">
+        <v>15</v>
+      </c>
+      <c r="H658" t="s">
+        <v>16</v>
+      </c>
+      <c r="I658" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" ht="12.75">
+      <c r="A659" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="B658" t="s">
+      <c r="B659" t="s">
         <v>2008</v>
       </c>
-      <c r="C658" t="s">
-[...2 lines deleted...]
-      <c r="D658" t="s">
+      <c r="C659" t="s">
+        <v>13</v>
+      </c>
+      <c r="D659" t="s">
         <v>2009</v>
       </c>
-      <c r="G658" t="s">
-[...2 lines deleted...]
-      <c r="H658" t="s">
+      <c r="F659" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A659" s="1" t="s">
+      <c r="H659" t="s">
+        <v>16</v>
+      </c>
+      <c r="I659" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" ht="12.75">
+      <c r="A660" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="B659" t="s">
+      <c r="B660" t="s">
         <v>2012</v>
       </c>
-      <c r="C659" t="s">
-[...13 lines deleted...]
-      <c r="A660" s="1" t="s">
+      <c r="C660" t="s">
+        <v>13</v>
+      </c>
+      <c r="D660" t="s">
+        <v>14</v>
+      </c>
+      <c r="F660" t="s">
+        <v>15</v>
+      </c>
+      <c r="H660" t="s">
+        <v>16</v>
+      </c>
+      <c r="I660" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" ht="12.75">
+      <c r="A661" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B660" t="s">
-[...5 lines deleted...]
-      <c r="D660" t="s">
+      <c r="B661" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C661" t="s">
+        <v>13</v>
+      </c>
+      <c r="D661" t="s">
+        <v>14</v>
+      </c>
+      <c r="F661" t="s">
+        <v>15</v>
+      </c>
+      <c r="H661" t="s">
+        <v>16</v>
+      </c>
+      <c r="I661" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" ht="12.75">
+      <c r="A662" s="1" t="s">
         <v>2016</v>
       </c>
-      <c r="G660" t="s">
-[...7 lines deleted...]
-      <c r="A661" s="1" t="s">
+      <c r="B662" t="s">
         <v>2017</v>
       </c>
-      <c r="B661" t="s">
-[...5 lines deleted...]
-      <c r="D661" t="s">
+      <c r="C662" t="s">
+        <v>13</v>
+      </c>
+      <c r="D662" t="s">
+        <v>227</v>
+      </c>
+      <c r="F662" t="s">
+        <v>15</v>
+      </c>
+      <c r="H662" t="s">
+        <v>16</v>
+      </c>
+      <c r="I662" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" ht="12.75">
+      <c r="A663" s="1" t="s">
         <v>2019</v>
       </c>
-      <c r="G661" t="s">
-[...10 lines deleted...]
-      <c r="A662" s="1" t="s">
+      <c r="B663" t="s">
         <v>2020</v>
       </c>
-      <c r="B662" t="s">
-[...5 lines deleted...]
-      <c r="D662" t="s">
+      <c r="C663" t="s">
+        <v>13</v>
+      </c>
+      <c r="D663" t="s">
+        <v>260</v>
+      </c>
+      <c r="F663" t="s">
+        <v>15</v>
+      </c>
+      <c r="H663" t="s">
+        <v>16</v>
+      </c>
+      <c r="I663" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" ht="12.75">
+      <c r="A664" s="1" t="s">
         <v>2022</v>
       </c>
-      <c r="F662" t="s">
-[...10 lines deleted...]
-      <c r="A663" s="1" t="s">
+      <c r="B664" t="s">
         <v>2023</v>
       </c>
-      <c r="B663" t="s">
+      <c r="C664" t="s">
+        <v>13</v>
+      </c>
+      <c r="D664" t="s">
         <v>2024</v>
       </c>
-      <c r="C663" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G663" t="s">
+      <c r="F664" t="s">
+        <v>212</v>
+      </c>
+      <c r="H664" t="s">
+        <v>16</v>
+      </c>
+      <c r="I664" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" ht="12.75">
+      <c r="A665" s="1" t="s">
         <v>2026</v>
       </c>
-      <c r="H663" t="s">
-[...4 lines deleted...]
-      <c r="A664" s="1" t="s">
+      <c r="B665" t="s">
         <v>2027</v>
       </c>
-      <c r="B664" t="s">
-[...5 lines deleted...]
-      <c r="D664" t="s">
+      <c r="C665" t="s">
+        <v>13</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F665" t="s">
+        <v>212</v>
+      </c>
+      <c r="H665" t="s">
+        <v>16</v>
+      </c>
+      <c r="I665" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" ht="12.75">
+      <c r="A666" s="1" t="s">
         <v>2029</v>
       </c>
-      <c r="G664" t="s">
-[...7 lines deleted...]
-      <c r="A665" s="1" t="s">
+      <c r="B666" t="s">
         <v>2030</v>
       </c>
-      <c r="B665" t="s">
+      <c r="C666" t="s">
+        <v>13</v>
+      </c>
+      <c r="D666" t="s">
         <v>2031</v>
       </c>
-      <c r="C665" s="1" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="F666" t="s">
+        <v>15</v>
       </c>
       <c r="H666" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="I666" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C667" t="s">
+        <v>13</v>
+      </c>
+      <c r="D667" t="s">
         <v>2035</v>
       </c>
-      <c r="B667" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="F667" t="s">
+        <v>15</v>
       </c>
       <c r="H667" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="B668" t="s">
+        <v>317</v>
+      </c>
+      <c r="C668" t="s">
+        <v>13</v>
+      </c>
+      <c r="D668" t="s">
+        <v>296</v>
+      </c>
+      <c r="F668" t="s">
+        <v>15</v>
+      </c>
+      <c r="H668" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" ht="12.75">
+      <c r="A669" s="1" t="s">
         <v>2039</v>
       </c>
-      <c r="C668" t="s">
-[...16 lines deleted...]
-      <c r="A669" s="1" t="s">
+      <c r="B669" t="s">
+        <v>311</v>
+      </c>
+      <c r="C669" t="s">
+        <v>13</v>
+      </c>
+      <c r="D669" t="s">
+        <v>296</v>
+      </c>
+      <c r="F669" t="s">
+        <v>15</v>
+      </c>
+      <c r="H669" t="s">
+        <v>16</v>
+      </c>
+      <c r="I669" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8" ht="12.75">
+      <c r="A670" s="1" t="s">
         <v>2041</v>
       </c>
-      <c r="B669" t="s">
+      <c r="B670" t="s">
         <v>2042</v>
       </c>
-      <c r="C669" t="s">
-[...2 lines deleted...]
-      <c r="D669" t="s">
+      <c r="C670" t="s">
+        <v>13</v>
+      </c>
+      <c r="D670" t="s">
         <v>2043</v>
       </c>
-      <c r="G669" t="s">
-[...13 lines deleted...]
-      <c r="B670" t="s">
+      <c r="F670" t="s">
+        <v>305</v>
+      </c>
+      <c r="H670" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8" ht="12.75">
+      <c r="A671" s="1" t="s">
         <v>2045</v>
       </c>
-      <c r="C670" t="s">
-[...2 lines deleted...]
-      <c r="D670" t="s">
+      <c r="B671" t="s">
         <v>2046</v>
       </c>
-      <c r="G670" t="s">
-[...2 lines deleted...]
-      <c r="H670" t="s">
+      <c r="C671" t="s">
+        <v>13</v>
+      </c>
+      <c r="D671" t="s">
+        <v>352</v>
+      </c>
+      <c r="F671" t="s">
         <v>15</v>
       </c>
-      <c r="J670" t="s">
-[...7 lines deleted...]
-      <c r="B671" t="s">
+      <c r="H671" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" ht="12.75">
+      <c r="A672" s="1" t="s">
         <v>2048</v>
       </c>
-      <c r="C671" t="s">
-[...2 lines deleted...]
-      <c r="D671" t="s">
+      <c r="B672" t="s">
         <v>2049</v>
       </c>
-      <c r="G671" t="s">
-[...2 lines deleted...]
-      <c r="H671" t="s">
+      <c r="C672" t="s">
+        <v>13</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F672" t="s">
+        <v>305</v>
+      </c>
+      <c r="H672" t="s">
+        <v>16</v>
+      </c>
+      <c r="I672" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" ht="12.75">
+      <c r="A673" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C673" t="s">
+        <v>13</v>
+      </c>
+      <c r="D673" t="s">
+        <v>296</v>
+      </c>
+      <c r="F673" t="s">
         <v>15</v>
       </c>
-      <c r="J671" t="s">
-[...19 lines deleted...]
-      <c r="H672" t="s">
+      <c r="H673" t="s">
+        <v>16</v>
+      </c>
+      <c r="I673" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" ht="12.75">
+      <c r="A674" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C674" t="s">
+        <v>13</v>
+      </c>
+      <c r="D674" t="s">
+        <v>268</v>
+      </c>
+      <c r="F674" t="s">
         <v>15</v>
       </c>
-      <c r="J672" t="s">
-[...27 lines deleted...]
-      <c r="B674" t="s">
+      <c r="H674" t="s">
+        <v>16</v>
+      </c>
+      <c r="I674" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" ht="12.75">
+      <c r="A675" s="1" t="s">
         <v>2057</v>
       </c>
-      <c r="C674" t="s">
-[...2 lines deleted...]
-      <c r="D674" t="s">
+      <c r="B675" t="s">
         <v>2058</v>
       </c>
-      <c r="G674" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C675" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D675" t="s">
-        <v>2061</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>300</v>
+      </c>
+      <c r="F675" t="s">
+        <v>15</v>
       </c>
       <c r="H675" t="s">
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="I675" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B676" t="s">
+        <v>340</v>
+      </c>
+      <c r="C676" t="s">
+        <v>13</v>
+      </c>
+      <c r="D676" t="s">
+        <v>268</v>
+      </c>
+      <c r="F676" t="s">
+        <v>15</v>
+      </c>
+      <c r="H676" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" ht="12.75">
+      <c r="A677" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="B676" t="s">
-[...5 lines deleted...]
-      <c r="D676" t="s">
+      <c r="B677" t="s">
+        <v>416</v>
+      </c>
+      <c r="C677" t="s">
+        <v>13</v>
+      </c>
+      <c r="D677" t="s">
+        <v>14</v>
+      </c>
+      <c r="F677" t="s">
+        <v>15</v>
+      </c>
+      <c r="H677" t="s">
+        <v>16</v>
+      </c>
+      <c r="I677" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9" ht="12.75">
+      <c r="A678" s="1" t="s">
         <v>2064</v>
       </c>
-      <c r="G676" t="s">
-[...10 lines deleted...]
-      <c r="B677" t="s">
+      <c r="B678" t="s">
+        <v>340</v>
+      </c>
+      <c r="C678" t="s">
+        <v>13</v>
+      </c>
+      <c r="D678" t="s">
+        <v>268</v>
+      </c>
+      <c r="F678" t="s">
+        <v>15</v>
+      </c>
+      <c r="H678" t="s">
+        <v>16</v>
+      </c>
+      <c r="I678" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" ht="12.75">
+      <c r="A679" s="1" t="s">
         <v>2066</v>
       </c>
-      <c r="C677" t="s">
-[...2 lines deleted...]
-      <c r="D677" t="s">
+      <c r="B679" t="s">
         <v>2067</v>
       </c>
-      <c r="G677" t="s">
-[...10 lines deleted...]
-      <c r="B678" t="s">
+      <c r="C679" t="s">
+        <v>13</v>
+      </c>
+      <c r="D679" t="s">
+        <v>227</v>
+      </c>
+      <c r="F679" t="s">
+        <v>15</v>
+      </c>
+      <c r="H679" t="s">
+        <v>16</v>
+      </c>
+      <c r="I679" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" ht="12.75">
+      <c r="A680" s="1" t="s">
         <v>2069</v>
       </c>
-      <c r="C678" t="s">
-[...13 lines deleted...]
-      <c r="A679" s="1" t="s">
+      <c r="B680" t="s">
+        <v>295</v>
+      </c>
+      <c r="C680" t="s">
+        <v>13</v>
+      </c>
+      <c r="D680" t="s">
+        <v>296</v>
+      </c>
+      <c r="F680" t="s">
+        <v>15</v>
+      </c>
+      <c r="H680" t="s">
+        <v>16</v>
+      </c>
+      <c r="I680" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" ht="12.75">
+      <c r="A681" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="C679" t="s">
-[...2 lines deleted...]
-      <c r="D679" t="s">
+      <c r="B681" t="s">
         <v>2072</v>
       </c>
-      <c r="E679" t="s">
-[...13 lines deleted...]
-      <c r="B680" t="s">
+      <c r="C681" t="s">
+        <v>13</v>
+      </c>
+      <c r="D681" t="s">
+        <v>268</v>
+      </c>
+      <c r="F681" t="s">
+        <v>15</v>
+      </c>
+      <c r="H681" t="s">
+        <v>16</v>
+      </c>
+      <c r="I681" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" ht="12.75">
+      <c r="A682" s="1" t="s">
         <v>2074</v>
       </c>
-      <c r="C680" t="s">
-[...2 lines deleted...]
-      <c r="D680" t="s">
+      <c r="B682" t="s">
         <v>2075</v>
       </c>
-      <c r="G680" t="s">
-[...7 lines deleted...]
-      <c r="A681" s="1" t="s">
+      <c r="C682" t="s">
+        <v>13</v>
+      </c>
+      <c r="D682" t="s">
         <v>2076</v>
       </c>
-      <c r="C681" t="s">
-[...16 lines deleted...]
-      <c r="A682" s="1" t="s">
+      <c r="F682" t="s">
+        <v>15</v>
+      </c>
+      <c r="H682" t="s">
+        <v>16</v>
+      </c>
+      <c r="I682" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9" ht="12.75">
+      <c r="A683" s="1" t="s">
         <v>2078</v>
       </c>
-      <c r="B682" t="s">
+      <c r="B683" t="s">
         <v>2079</v>
       </c>
-      <c r="C682" t="s">
-[...13 lines deleted...]
-      <c r="A683" s="1" t="s">
+      <c r="C683" t="s">
+        <v>13</v>
+      </c>
+      <c r="D683" t="s">
+        <v>227</v>
+      </c>
+      <c r="F683" t="s">
+        <v>15</v>
+      </c>
+      <c r="H683" t="s">
+        <v>16</v>
+      </c>
+      <c r="I683" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9" ht="12.75">
+      <c r="A684" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="B683" t="s">
+      <c r="B684" t="s">
         <v>2082</v>
       </c>
-      <c r="C683" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C684" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D684" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>268</v>
+      </c>
+      <c r="F684" t="s">
+        <v>15</v>
       </c>
       <c r="H684" t="s">
-        <v>84</v>
+        <v>16</v>
+      </c>
+      <c r="I684" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C685" t="s">
+        <v>13</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F685" t="s">
+        <v>15</v>
+      </c>
+      <c r="H685" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9" ht="12.75">
+      <c r="A686" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B686" t="s">
         <v>2089</v>
       </c>
-      <c r="B685" t="s">
+      <c r="C686" t="s">
+        <v>13</v>
+      </c>
+      <c r="D686" t="s">
         <v>2090</v>
       </c>
-      <c r="C685" t="s">
-[...13 lines deleted...]
-      <c r="A686" s="1" t="s">
+      <c r="F686" t="s">
+        <v>15</v>
+      </c>
+      <c r="H686" t="s">
+        <v>16</v>
+      </c>
+      <c r="I686" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" ht="12.75">
+      <c r="A687" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B687" t="s">
         <v>2093</v>
       </c>
-      <c r="B686" t="s">
+      <c r="C687" t="s">
+        <v>13</v>
+      </c>
+      <c r="D687" t="s">
         <v>2094</v>
       </c>
-      <c r="C686" t="s">
-[...13 lines deleted...]
-      <c r="A687" s="1" t="s">
+      <c r="F687" t="s">
+        <v>15</v>
+      </c>
+      <c r="H687" t="s">
+        <v>16</v>
+      </c>
+      <c r="I687" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9" ht="12.75">
+      <c r="A688" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B688" t="s">
         <v>2097</v>
       </c>
-      <c r="B687" t="s">
-[...5 lines deleted...]
-      <c r="D687" t="s">
+      <c r="C688" t="s">
+        <v>13</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F688" t="s">
+        <v>15</v>
+      </c>
+      <c r="H688" t="s">
+        <v>16</v>
+      </c>
+      <c r="I688" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" ht="12.75">
+      <c r="A689" s="1" t="s">
         <v>2099</v>
       </c>
-      <c r="F687" t="s">
-[...10 lines deleted...]
-      <c r="A688" s="1" t="s">
+      <c r="B689" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C689" t="s">
+        <v>13</v>
+      </c>
+      <c r="D689" t="s">
         <v>2101</v>
       </c>
-      <c r="B688" t="s">
-[...5 lines deleted...]
-      <c r="D688" t="s">
+      <c r="F689" t="s">
+        <v>212</v>
+      </c>
+      <c r="H689" t="s">
+        <v>16</v>
+      </c>
+      <c r="I689" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" ht="12.75">
+      <c r="A690" s="1" t="s">
         <v>2103</v>
       </c>
-      <c r="G688" t="s">
-[...7 lines deleted...]
-      <c r="A689" s="1" t="s">
+      <c r="B690" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C690" t="s">
+        <v>13</v>
+      </c>
+      <c r="D690" t="s">
         <v>2105</v>
       </c>
-      <c r="B689" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F690" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>212</v>
       </c>
       <c r="H690" t="s">
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="I690" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C691" t="s">
+        <v>13</v>
+      </c>
+      <c r="D691" t="s">
+        <v>211</v>
+      </c>
+      <c r="F691" t="s">
+        <v>212</v>
+      </c>
+      <c r="H691" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" ht="12.75">
+      <c r="A692" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C692" t="s">
+        <v>13</v>
+      </c>
+      <c r="D692" t="s">
+        <v>289</v>
+      </c>
+      <c r="F692" t="s">
+        <v>212</v>
+      </c>
+      <c r="H692" t="s">
+        <v>16</v>
+      </c>
+      <c r="I692" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" ht="12.75">
+      <c r="A693" s="1" t="s">
         <v>2113</v>
       </c>
-      <c r="B691" t="s">
+      <c r="B693" t="s">
         <v>2114</v>
       </c>
-      <c r="C691" t="s">
-[...16 lines deleted...]
-      <c r="A692" s="1" t="s">
+      <c r="C693" t="s">
+        <v>13</v>
+      </c>
+      <c r="D693" t="s">
+        <v>289</v>
+      </c>
+      <c r="F693" t="s">
+        <v>212</v>
+      </c>
+      <c r="H693" t="s">
+        <v>16</v>
+      </c>
+      <c r="I693" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" ht="12.75">
+      <c r="A694" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B694" t="s">
         <v>2117</v>
       </c>
-      <c r="B692" t="s">
+      <c r="C694" t="s">
+        <v>13</v>
+      </c>
+      <c r="D694" t="s">
         <v>2118</v>
       </c>
-      <c r="C692" t="s">
-[...55 lines deleted...]
-        <v>289</v>
+      <c r="F694" t="s">
+        <v>212</v>
       </c>
       <c r="H694" t="s">
-        <v>84</v>
+        <v>16</v>
+      </c>
+      <c r="I694" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:9" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>2129</v>
+        <v>2120</v>
       </c>
       <c r="B695" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C695" t="s">
+        <v>13</v>
+      </c>
+      <c r="D695" t="s">
+        <v>211</v>
+      </c>
+      <c r="F695" t="s">
+        <v>212</v>
+      </c>
+      <c r="H695" t="s">
+        <v>16</v>
+      </c>
+      <c r="I695" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9" ht="12.75">
+      <c r="A696" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C696" t="s">
+        <v>13</v>
+      </c>
+      <c r="D696" t="s">
+        <v>289</v>
+      </c>
+      <c r="F696" t="s">
+        <v>212</v>
+      </c>
+      <c r="H696" t="s">
+        <v>16</v>
+      </c>
+      <c r="I696" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9" ht="12.75">
+      <c r="A697" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C697" t="s">
+        <v>13</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F697" t="s">
+        <v>212</v>
+      </c>
+      <c r="H697" t="s">
+        <v>16</v>
+      </c>
+      <c r="I697" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9" ht="12.75">
+      <c r="A698" s="1" t="s">
         <v>2130</v>
       </c>
-      <c r="C695" t="s">
-[...2 lines deleted...]
-      <c r="D695" t="s">
+      <c r="B698" t="s">
         <v>2131</v>
       </c>
-      <c r="F695" t="s">
-[...13 lines deleted...]
-      <c r="B696" t="s">
+      <c r="C698" t="s">
+        <v>13</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F698" t="s">
+        <v>212</v>
+      </c>
+      <c r="H698" t="s">
+        <v>16</v>
+      </c>
+      <c r="I698" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9" ht="12.75">
+      <c r="A699" s="1" t="s">
         <v>2134</v>
       </c>
-      <c r="C696" t="s">
-[...2 lines deleted...]
-      <c r="D696" t="s">
+      <c r="B699" t="s">
         <v>2135</v>
       </c>
-      <c r="F696" t="s">
-[...10 lines deleted...]
-      <c r="B697" t="s">
+      <c r="C699" t="s">
+        <v>13</v>
+      </c>
+      <c r="D699" t="s">
+        <v>289</v>
+      </c>
+      <c r="F699" t="s">
+        <v>212</v>
+      </c>
+      <c r="H699" t="s">
+        <v>16</v>
+      </c>
+      <c r="I699" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9" ht="12.75">
+      <c r="A700" s="1" t="s">
         <v>2137</v>
       </c>
-      <c r="C697" t="s">
-[...2 lines deleted...]
-      <c r="D697" t="s">
+      <c r="B700" t="s">
         <v>2138</v>
       </c>
-      <c r="G697" t="s">
-[...10 lines deleted...]
-      <c r="A698" s="1" t="s">
+      <c r="C700" t="s">
+        <v>13</v>
+      </c>
+      <c r="D700" t="s">
         <v>2139</v>
       </c>
-      <c r="B698" t="s">
-[...52 lines deleted...]
-        <v>47</v>
+      <c r="F700" t="s">
+        <v>212</v>
       </c>
       <c r="H700" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>16</v>
+      </c>
+      <c r="I700" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:9" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2150</v>
+        <v>2141</v>
       </c>
       <c r="B701" t="s">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>2142</v>
+      </c>
+      <c r="C701" t="s">
+        <v>13</v>
       </c>
       <c r="D701" t="s">
-        <v>2152</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>2143</v>
+      </c>
+      <c r="F701" t="s">
+        <v>212</v>
       </c>
       <c r="H701" t="s">
-        <v>1174</v>
+        <v>16</v>
       </c>
       <c r="I701" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2154</v>
+        <v>2145</v>
       </c>
       <c r="B702" t="s">
-        <v>2155</v>
+        <v>2146</v>
       </c>
       <c r="C702" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D702" t="s">
-        <v>2156</v>
+        <v>2128</v>
       </c>
       <c r="F702" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>212</v>
       </c>
       <c r="H702" t="s">
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="I702" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C703" t="s">
+        <v>13</v>
+      </c>
+      <c r="D703" t="s">
+        <v>398</v>
+      </c>
+      <c r="F703" t="s">
+        <v>212</v>
+      </c>
+      <c r="H703" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" ht="12.75">
+      <c r="A704" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C704" t="s">
+        <v>13</v>
+      </c>
+      <c r="D704" t="s">
+        <v>211</v>
+      </c>
+      <c r="F704" t="s">
+        <v>212</v>
+      </c>
+      <c r="H704" t="s">
+        <v>16</v>
+      </c>
+      <c r="I704" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" ht="12.75">
+      <c r="A705" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C705" t="s">
+        <v>13</v>
+      </c>
+      <c r="D705" t="s">
+        <v>394</v>
+      </c>
+      <c r="F705" t="s">
+        <v>212</v>
+      </c>
+      <c r="H705" t="s">
+        <v>16</v>
+      </c>
+      <c r="I705" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" ht="12.75">
+      <c r="A706" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B706" t="s">
         <v>2158</v>
       </c>
-      <c r="B703" t="s">
-[...66 lines deleted...]
-        <v>287</v>
+      <c r="C706" t="s">
+        <v>13</v>
       </c>
       <c r="D706" t="s">
-        <v>2172</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>2139</v>
+      </c>
+      <c r="F706" t="s">
+        <v>212</v>
       </c>
       <c r="H706" t="s">
-        <v>774</v>
+        <v>16</v>
+      </c>
+      <c r="I706" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>2174</v>
+        <v>2160</v>
       </c>
       <c r="B707" t="s">
-        <v>2175</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>2161</v>
+      </c>
+      <c r="C707" t="s">
+        <v>13</v>
       </c>
       <c r="D707" t="s">
-        <v>2176</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>2162</v>
+      </c>
+      <c r="F707" t="s">
+        <v>212</v>
       </c>
       <c r="H707" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>2177</v>
+        <v>2164</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2165</v>
       </c>
       <c r="C708" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D708" t="s">
-        <v>2178</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>14</v>
+      </c>
+      <c r="F708" t="s">
+        <v>15</v>
       </c>
       <c r="H708" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I708" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>2180</v>
+        <v>2167</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2168</v>
       </c>
       <c r="C709" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D709" t="s">
-        <v>2181</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2169</v>
+      </c>
+      <c r="F709" t="s">
+        <v>212</v>
       </c>
       <c r="H709" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-    <row r="710" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I709" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>2183</v>
+        <v>2171</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2172</v>
       </c>
       <c r="C710" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D710" t="s">
-        <v>2184</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>14</v>
+      </c>
+      <c r="F710" t="s">
+        <v>15</v>
       </c>
       <c r="H710" t="s">
-        <v>1568</v>
+        <v>16</v>
+      </c>
+      <c r="I710" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:9" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>2186</v>
+        <v>2173</v>
       </c>
       <c r="B711" t="s">
-        <v>2187</v>
+        <v>2174</v>
       </c>
       <c r="C711" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D711" t="s">
-        <v>979</v>
+        <v>2175</v>
       </c>
       <c r="F711" t="s">
-        <v>980</v>
+        <v>102</v>
+      </c>
+      <c r="G711" t="s">
+        <v>103</v>
       </c>
       <c r="H711" t="s">
-        <v>920</v>
+        <v>104</v>
       </c>
       <c r="I711" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10" ht="12.75">
+      <c r="A712" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C712" t="s">
+        <v>13</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F712" t="s">
+        <v>102</v>
+      </c>
+      <c r="G712" t="s">
         <v>109</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="H712" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="713" spans="1:9" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="J712" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>2190</v>
-[...2 lines deleted...]
-        <v>2191</v>
+        <v>2179</v>
       </c>
       <c r="C713" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D713" t="s">
-        <v>2192</v>
+        <v>2180</v>
+      </c>
+      <c r="G713" t="s">
+        <v>2181</v>
       </c>
       <c r="H713" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>2194</v>
+        <v>2184</v>
       </c>
       <c r="B714" t="s">
-        <v>2195</v>
+        <v>2185</v>
       </c>
       <c r="C714" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D714" t="s">
-        <v>2196</v>
-[...2 lines deleted...]
-        <v>1899</v>
+        <v>2186</v>
+      </c>
+      <c r="E714" t="s">
+        <v>579</v>
       </c>
       <c r="H714" t="s">
-        <v>36</v>
+        <v>736</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C715" t="s">
+        <v>13</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H715" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" ht="12.75">
+      <c r="A716" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D716" t="s">
+        <v>24</v>
+      </c>
+      <c r="G716" t="s">
+        <v>21</v>
+      </c>
+      <c r="H716" t="s">
+        <v>22</v>
+      </c>
+      <c r="I716" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" ht="12.75">
+      <c r="A717" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2191</v>
+      </c>
+      <c r="G717" t="s">
+        <v>21</v>
+      </c>
+      <c r="H717" t="s">
+        <v>22</v>
+      </c>
+      <c r="I717" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" ht="12.75">
+      <c r="A718" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D718" t="s">
+        <v>24</v>
+      </c>
+      <c r="G718" t="s">
+        <v>21</v>
+      </c>
+      <c r="H718" t="s">
+        <v>22</v>
+      </c>
+      <c r="I718" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" ht="12.75">
+      <c r="A719" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D719" t="s">
+        <v>24</v>
+      </c>
+      <c r="G719" t="s">
+        <v>21</v>
+      </c>
+      <c r="H719" t="s">
+        <v>22</v>
+      </c>
+      <c r="I719" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" ht="12.75">
+      <c r="A720" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D720" t="s">
+        <v>20</v>
+      </c>
+      <c r="G720" t="s">
+        <v>21</v>
+      </c>
+      <c r="H720" t="s">
+        <v>22</v>
+      </c>
+      <c r="I720" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" ht="12.75">
+      <c r="A721" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D721" t="s">
+        <v>20</v>
+      </c>
+      <c r="G721" t="s">
+        <v>21</v>
+      </c>
+      <c r="H721" t="s">
+        <v>22</v>
+      </c>
+      <c r="I721" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" ht="12.75">
+      <c r="A722" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D722" t="s">
+        <v>20</v>
+      </c>
+      <c r="G722" t="s">
+        <v>21</v>
+      </c>
+      <c r="H722" t="s">
+        <v>22</v>
+      </c>
+      <c r="I722" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" ht="12.75">
+      <c r="A723" s="1" t="s">
         <v>2198</v>
       </c>
-      <c r="B715" t="s">
+      <c r="B723" t="s">
         <v>2199</v>
       </c>
-      <c r="C715" t="s">
-[...2 lines deleted...]
-      <c r="D715" t="s">
+      <c r="C723" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D723" t="s">
+        <v>29</v>
+      </c>
+      <c r="G723" t="s">
+        <v>21</v>
+      </c>
+      <c r="H723" t="s">
+        <v>27</v>
+      </c>
+      <c r="I723" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" ht="12.75">
+      <c r="A724" s="1" t="s">
         <v>2200</v>
       </c>
-      <c r="G715" t="s">
-[...7 lines deleted...]
-      <c r="A716" s="1" t="s">
+      <c r="C724" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D724" t="s">
+        <v>29</v>
+      </c>
+      <c r="G724" t="s">
+        <v>21</v>
+      </c>
+      <c r="H724" t="s">
+        <v>27</v>
+      </c>
+      <c r="I724" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" ht="12.75">
+      <c r="A725" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D725" t="s">
         <v>2202</v>
       </c>
-      <c r="B716" t="s">
+      <c r="G725" t="s">
+        <v>21</v>
+      </c>
+      <c r="H725" t="s">
+        <v>27</v>
+      </c>
+      <c r="I725" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9" ht="12.75">
+      <c r="A726" s="1" t="s">
         <v>2203</v>
       </c>
-      <c r="C716" t="s">
-[...2 lines deleted...]
-      <c r="D716" t="s">
+      <c r="C726" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D726" t="s">
         <v>2204</v>
       </c>
-      <c r="G716" t="s">
-[...198 lines deleted...]
-      </c>
       <c r="G726" t="s">
-        <v>1899</v>
+        <v>21</v>
       </c>
       <c r="H726" t="s">
-        <v>36</v>
+        <v>32</v>
+      </c>
+      <c r="I726" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2246</v>
+        <v>2205</v>
       </c>
       <c r="B727" t="s">
-        <v>2247</v>
+        <v>2206</v>
       </c>
       <c r="C727" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D727" t="s">
-        <v>2248</v>
+        <v>2207</v>
       </c>
       <c r="G727" t="s">
-        <v>1899</v>
+        <v>453</v>
       </c>
       <c r="H727" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="728" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2250</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2208</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D728" t="s">
-        <v>2252</v>
+        <v>2209</v>
+      </c>
+      <c r="F728" t="s">
+        <v>43</v>
       </c>
       <c r="G728" t="s">
-        <v>1899</v>
+        <v>44</v>
       </c>
       <c r="H728" t="s">
-        <v>36</v>
+        <v>22</v>
+      </c>
+      <c r="I728" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:9" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2253</v>
-[...2 lines deleted...]
-        <v>2254</v>
+        <v>2210</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D729" t="s">
-        <v>2255</v>
+        <v>2211</v>
+      </c>
+      <c r="F729" t="s">
+        <v>43</v>
       </c>
       <c r="G729" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H729" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I729" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:9" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2256</v>
-[...2 lines deleted...]
-        <v>2257</v>
+        <v>2212</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D730" t="s">
-        <v>2258</v>
+        <v>2213</v>
+      </c>
+      <c r="F730" t="s">
+        <v>43</v>
       </c>
       <c r="G730" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H730" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I730" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:9" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2259</v>
-[...2 lines deleted...]
-        <v>2260</v>
+        <v>2214</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D731" t="s">
-        <v>2261</v>
+        <v>2215</v>
+      </c>
+      <c r="F731" t="s">
+        <v>43</v>
       </c>
       <c r="G731" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H731" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I731" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:9" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2262</v>
-[...2 lines deleted...]
-        <v>2263</v>
+        <v>2216</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D732" t="s">
-        <v>2264</v>
+        <v>2217</v>
+      </c>
+      <c r="F732" t="s">
+        <v>43</v>
       </c>
       <c r="G732" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H732" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I732" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:9" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2265</v>
-[...2 lines deleted...]
-        <v>2266</v>
+        <v>2218</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D733" t="s">
-        <v>2267</v>
+        <v>2219</v>
+      </c>
+      <c r="F733" t="s">
+        <v>43</v>
       </c>
       <c r="G733" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H733" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I733" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:9" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2268</v>
-[...2 lines deleted...]
-        <v>2269</v>
+        <v>2220</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D734" t="s">
-        <v>2270</v>
+        <v>2221</v>
+      </c>
+      <c r="F734" t="s">
+        <v>43</v>
       </c>
       <c r="G734" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H734" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I734" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:9" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2271</v>
-[...2 lines deleted...]
-        <v>2272</v>
+        <v>2222</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D735" t="s">
-        <v>2273</v>
+        <v>2223</v>
+      </c>
+      <c r="F735" t="s">
+        <v>43</v>
       </c>
       <c r="G735" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H735" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I735" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:9" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2274</v>
-[...2 lines deleted...]
-        <v>2275</v>
+        <v>2224</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D736" t="s">
-        <v>2276</v>
+        <v>2225</v>
+      </c>
+      <c r="F736" t="s">
+        <v>43</v>
       </c>
       <c r="G736" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H736" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I736" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:9" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>2278</v>
+        <v>2226</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D737" t="s">
-        <v>2279</v>
+        <v>2227</v>
+      </c>
+      <c r="F737" t="s">
+        <v>43</v>
       </c>
       <c r="G737" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H737" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I737" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:9" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>2281</v>
+        <v>2228</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D738" t="s">
-        <v>2282</v>
+        <v>2229</v>
+      </c>
+      <c r="F738" t="s">
+        <v>43</v>
       </c>
       <c r="G738" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H738" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I738" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:9" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>2284</v>
+        <v>2230</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D739" t="s">
-        <v>2285</v>
+        <v>2231</v>
+      </c>
+      <c r="F739" t="s">
+        <v>43</v>
       </c>
       <c r="G739" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H739" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I739" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:9" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2286</v>
-[...2 lines deleted...]
-        <v>2287</v>
+        <v>2232</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D740" t="s">
-        <v>2288</v>
+        <v>2233</v>
+      </c>
+      <c r="F740" t="s">
+        <v>43</v>
       </c>
       <c r="G740" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H740" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I740" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:9" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2289</v>
-[...2 lines deleted...]
-        <v>2290</v>
+        <v>2234</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D741" t="s">
-        <v>2291</v>
+        <v>2235</v>
+      </c>
+      <c r="F741" t="s">
+        <v>43</v>
       </c>
       <c r="G741" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H741" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I741" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:9" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2292</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>2236</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D742" t="s">
-        <v>2294</v>
+        <v>2237</v>
+      </c>
+      <c r="F742" t="s">
+        <v>43</v>
       </c>
       <c r="G742" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H742" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I742" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:9" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2295</v>
-[...2 lines deleted...]
-        <v>2296</v>
+        <v>2238</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D743" t="s">
-        <v>2297</v>
+        <v>2239</v>
+      </c>
+      <c r="F743" t="s">
+        <v>43</v>
       </c>
       <c r="G743" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H743" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I743" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:9" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2298</v>
-[...2 lines deleted...]
-        <v>2299</v>
+        <v>2240</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D744" t="s">
-        <v>2300</v>
+        <v>2241</v>
+      </c>
+      <c r="F744" t="s">
+        <v>43</v>
       </c>
       <c r="G744" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H744" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I744" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:9" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2301</v>
-[...2 lines deleted...]
-        <v>2302</v>
+        <v>2242</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D745" t="s">
-        <v>2303</v>
+        <v>2243</v>
+      </c>
+      <c r="F745" t="s">
+        <v>43</v>
       </c>
       <c r="G745" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H745" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I745" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:9" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>2305</v>
+        <v>2244</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D746" t="s">
-        <v>2306</v>
+        <v>2245</v>
+      </c>
+      <c r="F746" t="s">
+        <v>43</v>
       </c>
       <c r="G746" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H746" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I746" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:9" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2246</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D747" t="s">
-        <v>2309</v>
+        <v>2247</v>
+      </c>
+      <c r="F747" t="s">
+        <v>43</v>
       </c>
       <c r="G747" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="H747" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I747" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:9" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2310</v>
-[...2 lines deleted...]
-        <v>2311</v>
+        <v>2248</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D748" t="s">
-        <v>2312</v>
+        <v>2249</v>
+      </c>
+      <c r="F748" t="s">
+        <v>43</v>
       </c>
       <c r="G748" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H748" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="I748" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:9" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-        <v>2314</v>
+        <v>2250</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D749" t="s">
-        <v>2315</v>
+        <v>2251</v>
+      </c>
+      <c r="F749" t="s">
+        <v>43</v>
       </c>
       <c r="G749" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H749" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="I749" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:9" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2316</v>
-[...2 lines deleted...]
-        <v>2317</v>
+        <v>2252</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D750" t="s">
-        <v>2318</v>
+        <v>2253</v>
+      </c>
+      <c r="F750" t="s">
+        <v>43</v>
       </c>
       <c r="G750" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H750" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="I750" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:9" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2319</v>
-[...2 lines deleted...]
-        <v>2320</v>
+        <v>2254</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D751" t="s">
-        <v>2321</v>
+        <v>2255</v>
+      </c>
+      <c r="F751" t="s">
+        <v>43</v>
       </c>
       <c r="G751" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H751" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="I751" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:9" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2322</v>
-[...2 lines deleted...]
-        <v>2323</v>
+        <v>2256</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D752" t="s">
-        <v>2324</v>
+        <v>2257</v>
+      </c>
+      <c r="F752" t="s">
+        <v>43</v>
       </c>
       <c r="G752" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H752" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="I752" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:9" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2325</v>
-[...2 lines deleted...]
-        <v>2326</v>
+        <v>2258</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="D753" t="s">
-        <v>2327</v>
+        <v>2259</v>
+      </c>
+      <c r="F753" t="s">
+        <v>43</v>
       </c>
       <c r="G753" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="H753" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="I753" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="754" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2328</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2260</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D754" t="s">
-        <v>2330</v>
+        <v>2261</v>
+      </c>
+      <c r="F754" t="s">
+        <v>43</v>
+      </c>
+      <c r="G754" t="s">
+        <v>44</v>
       </c>
       <c r="H754" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="755" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="I754" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2331</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2262</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D755" t="s">
-        <v>2333</v>
+        <v>2263</v>
+      </c>
+      <c r="F755" t="s">
+        <v>43</v>
+      </c>
+      <c r="G755" t="s">
+        <v>44</v>
       </c>
       <c r="H755" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="756" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I755" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2334</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2264</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D756" t="s">
-        <v>2336</v>
+        <v>2265</v>
+      </c>
+      <c r="F756" t="s">
+        <v>43</v>
+      </c>
+      <c r="G756" t="s">
+        <v>44</v>
       </c>
       <c r="H756" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="757" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I756" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2337</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2266</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D757" t="s">
-        <v>2339</v>
+        <v>2267</v>
+      </c>
+      <c r="F757" t="s">
+        <v>43</v>
+      </c>
+      <c r="G757" t="s">
+        <v>44</v>
       </c>
       <c r="H757" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="758" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="I757" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2340</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2268</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D758" t="s">
-        <v>2342</v>
+        <v>2269</v>
+      </c>
+      <c r="F758" t="s">
+        <v>43</v>
+      </c>
+      <c r="G758" t="s">
+        <v>44</v>
       </c>
       <c r="H758" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="759" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I758" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2343</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2270</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D759" t="s">
-        <v>2345</v>
+        <v>2271</v>
+      </c>
+      <c r="F759" t="s">
+        <v>43</v>
+      </c>
+      <c r="G759" t="s">
+        <v>44</v>
       </c>
       <c r="H759" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="760" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I759" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2346</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2272</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D760" t="s">
-        <v>2348</v>
+        <v>2273</v>
+      </c>
+      <c r="F760" t="s">
+        <v>43</v>
+      </c>
+      <c r="G760" t="s">
+        <v>44</v>
       </c>
       <c r="H760" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="761" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="I760" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2349</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2274</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D761" t="s">
-        <v>2351</v>
+        <v>2275</v>
+      </c>
+      <c r="F761" t="s">
+        <v>43</v>
+      </c>
+      <c r="G761" t="s">
+        <v>44</v>
       </c>
       <c r="H761" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="762" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I761" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2352</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2276</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D762" t="s">
-        <v>2354</v>
+        <v>2277</v>
+      </c>
+      <c r="F762" t="s">
+        <v>43</v>
+      </c>
+      <c r="G762" t="s">
+        <v>44</v>
       </c>
       <c r="H762" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="763" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I762" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2355</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2278</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D763" t="s">
-        <v>2357</v>
+        <v>2279</v>
+      </c>
+      <c r="F763" t="s">
+        <v>43</v>
+      </c>
+      <c r="G763" t="s">
+        <v>44</v>
       </c>
       <c r="H763" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="764" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I763" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2358</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2280</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D764" t="s">
-        <v>2360</v>
+        <v>2281</v>
+      </c>
+      <c r="F764" t="s">
+        <v>43</v>
+      </c>
+      <c r="G764" t="s">
+        <v>44</v>
       </c>
       <c r="H764" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="765" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I764" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2361</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2282</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D765" t="s">
-        <v>2363</v>
+        <v>2283</v>
+      </c>
+      <c r="F765" t="s">
+        <v>43</v>
+      </c>
+      <c r="G765" t="s">
+        <v>44</v>
       </c>
       <c r="H765" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="766" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I765" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2364</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2284</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D766" t="s">
-        <v>2366</v>
+        <v>2285</v>
+      </c>
+      <c r="F766" t="s">
+        <v>43</v>
+      </c>
+      <c r="G766" t="s">
+        <v>44</v>
       </c>
       <c r="H766" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="767" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I766" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2367</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2286</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D767" t="s">
-        <v>2369</v>
+        <v>2287</v>
+      </c>
+      <c r="F767" t="s">
+        <v>43</v>
+      </c>
+      <c r="G767" t="s">
+        <v>44</v>
       </c>
       <c r="H767" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="768" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I767" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2370</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2288</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D768" t="s">
-        <v>2372</v>
+        <v>2289</v>
+      </c>
+      <c r="F768" t="s">
+        <v>43</v>
+      </c>
+      <c r="G768" t="s">
+        <v>44</v>
       </c>
       <c r="H768" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="769" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I768" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2373</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2290</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D769" t="s">
-        <v>2375</v>
+        <v>2291</v>
+      </c>
+      <c r="F769" t="s">
+        <v>43</v>
+      </c>
+      <c r="G769" t="s">
+        <v>44</v>
       </c>
       <c r="H769" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="770" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I769" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2376</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2292</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D770" t="s">
-        <v>2378</v>
+        <v>2293</v>
+      </c>
+      <c r="F770" t="s">
+        <v>43</v>
+      </c>
+      <c r="G770" t="s">
+        <v>44</v>
       </c>
       <c r="H770" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="771" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I770" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2379</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2294</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D771" t="s">
-        <v>2381</v>
+        <v>2295</v>
+      </c>
+      <c r="F771" t="s">
+        <v>43</v>
+      </c>
+      <c r="G771" t="s">
+        <v>44</v>
       </c>
       <c r="H771" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="772" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I771" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2382</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2296</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D772" t="s">
-        <v>2384</v>
+        <v>2297</v>
+      </c>
+      <c r="F772" t="s">
+        <v>43</v>
+      </c>
+      <c r="G772" t="s">
+        <v>44</v>
       </c>
       <c r="H772" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="773" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I772" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2385</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2298</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D773" t="s">
-        <v>2387</v>
+        <v>2299</v>
+      </c>
+      <c r="F773" t="s">
+        <v>43</v>
+      </c>
+      <c r="G773" t="s">
+        <v>44</v>
       </c>
       <c r="H773" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="774" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I773" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2388</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2300</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D774" t="s">
-        <v>2390</v>
+        <v>2301</v>
+      </c>
+      <c r="F774" t="s">
+        <v>43</v>
+      </c>
+      <c r="G774" t="s">
+        <v>44</v>
       </c>
       <c r="H774" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="775" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I774" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2391</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2302</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D775" t="s">
-        <v>2393</v>
+        <v>2303</v>
+      </c>
+      <c r="F775" t="s">
+        <v>43</v>
+      </c>
+      <c r="G775" t="s">
+        <v>44</v>
       </c>
       <c r="H775" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="776" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I775" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2394</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2304</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D776" t="s">
-        <v>2396</v>
+        <v>2305</v>
+      </c>
+      <c r="F776" t="s">
+        <v>43</v>
+      </c>
+      <c r="G776" t="s">
+        <v>44</v>
       </c>
       <c r="H776" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="777" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I776" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2397</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2306</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D777" t="s">
-        <v>2399</v>
+        <v>2307</v>
+      </c>
+      <c r="F777" t="s">
+        <v>43</v>
+      </c>
+      <c r="G777" t="s">
+        <v>44</v>
       </c>
       <c r="H777" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="778" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I777" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2400</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2308</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D778" t="s">
-        <v>2402</v>
+        <v>2309</v>
+      </c>
+      <c r="F778" t="s">
+        <v>43</v>
+      </c>
+      <c r="G778" t="s">
+        <v>44</v>
       </c>
       <c r="H778" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="I778" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2403</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2310</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D779" t="s">
-        <v>2405</v>
+        <v>2311</v>
+      </c>
+      <c r="G779" t="s">
+        <v>21</v>
       </c>
       <c r="H779" t="s">
-        <v>128</v>
+        <v>27</v>
+      </c>
+      <c r="I779" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2406</v>
+        <v>2312</v>
       </c>
       <c r="B780" t="s">
-        <v>2407</v>
+        <v>2313</v>
       </c>
       <c r="C780" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D780" t="s">
-        <v>2408</v>
+        <v>2314</v>
+      </c>
+      <c r="G780" t="s">
+        <v>474</v>
       </c>
       <c r="H780" t="s">
-        <v>128</v>
+        <v>880</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2409</v>
+        <v>2315</v>
       </c>
       <c r="B781" t="s">
-        <v>2410</v>
+        <v>2316</v>
       </c>
       <c r="C781" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D781" t="s">
-        <v>2411</v>
+        <v>1437</v>
+      </c>
+      <c r="G781" t="s">
+        <v>474</v>
       </c>
       <c r="H781" t="s">
-        <v>128</v>
+        <v>880</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2412</v>
+        <v>2317</v>
       </c>
       <c r="B782" t="s">
-        <v>2413</v>
+        <v>2318</v>
       </c>
       <c r="C782" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D782" t="s">
-        <v>2414</v>
+        <v>2319</v>
+      </c>
+      <c r="F782" t="s">
+        <v>36</v>
+      </c>
+      <c r="G782" t="s">
+        <v>37</v>
       </c>
       <c r="H782" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2415</v>
+        <v>2320</v>
       </c>
       <c r="B783" t="s">
-        <v>2416</v>
+        <v>2321</v>
       </c>
       <c r="C783" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D783" t="s">
-        <v>2417</v>
+        <v>2322</v>
+      </c>
+      <c r="F783" t="s">
+        <v>36</v>
+      </c>
+      <c r="G783" t="s">
+        <v>37</v>
       </c>
       <c r="H783" t="s">
-        <v>128</v>
+        <v>982</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2418</v>
+        <v>2323</v>
       </c>
       <c r="B784" t="s">
-        <v>2419</v>
+        <v>2324</v>
       </c>
       <c r="C784" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D784" t="s">
-        <v>2420</v>
+        <v>2325</v>
+      </c>
+      <c r="F784" t="s">
+        <v>36</v>
+      </c>
+      <c r="G784" t="s">
+        <v>37</v>
       </c>
       <c r="H784" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2421</v>
+        <v>2326</v>
       </c>
       <c r="B785" t="s">
-        <v>2422</v>
+        <v>2327</v>
       </c>
       <c r="C785" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D785" t="s">
-        <v>2423</v>
+        <v>2328</v>
+      </c>
+      <c r="F785" t="s">
+        <v>36</v>
+      </c>
+      <c r="G785" t="s">
+        <v>37</v>
       </c>
       <c r="H785" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2424</v>
+        <v>2329</v>
       </c>
       <c r="B786" t="s">
-        <v>2425</v>
+        <v>2330</v>
       </c>
       <c r="C786" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D786" t="s">
-        <v>2426</v>
+        <v>2331</v>
+      </c>
+      <c r="F786" t="s">
+        <v>36</v>
+      </c>
+      <c r="G786" t="s">
+        <v>37</v>
       </c>
       <c r="H786" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2427</v>
+        <v>2332</v>
       </c>
       <c r="B787" t="s">
-        <v>2428</v>
+        <v>2333</v>
       </c>
       <c r="C787" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D787" t="s">
-        <v>2429</v>
+        <v>2334</v>
+      </c>
+      <c r="F787" t="s">
+        <v>36</v>
+      </c>
+      <c r="G787" t="s">
+        <v>37</v>
       </c>
       <c r="H787" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2430</v>
+        <v>2335</v>
       </c>
       <c r="B788" t="s">
-        <v>2431</v>
+        <v>2336</v>
       </c>
       <c r="C788" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D788" t="s">
-        <v>2432</v>
+        <v>2337</v>
+      </c>
+      <c r="G788" t="s">
+        <v>453</v>
       </c>
       <c r="H788" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2433</v>
+        <v>2338</v>
       </c>
       <c r="B789" t="s">
-        <v>2434</v>
+        <v>2339</v>
       </c>
       <c r="C789" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D789" t="s">
-        <v>2435</v>
+        <v>2340</v>
+      </c>
+      <c r="F789" t="s">
+        <v>36</v>
+      </c>
+      <c r="G789" t="s">
+        <v>37</v>
       </c>
       <c r="H789" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2436</v>
+        <v>2341</v>
       </c>
       <c r="B790" t="s">
-        <v>2437</v>
+        <v>2342</v>
       </c>
       <c r="C790" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D790" t="s">
-        <v>2438</v>
+        <v>2343</v>
+      </c>
+      <c r="F790" t="s">
+        <v>36</v>
+      </c>
+      <c r="G790" t="s">
+        <v>37</v>
       </c>
       <c r="H790" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2439</v>
+        <v>2344</v>
       </c>
       <c r="B791" t="s">
-        <v>2440</v>
+        <v>2345</v>
       </c>
       <c r="C791" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D791" t="s">
-        <v>2441</v>
+        <v>2346</v>
+      </c>
+      <c r="F791" t="s">
+        <v>36</v>
+      </c>
+      <c r="G791" t="s">
+        <v>37</v>
       </c>
       <c r="H791" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2442</v>
+        <v>2347</v>
       </c>
       <c r="B792" t="s">
-        <v>2443</v>
+        <v>2348</v>
       </c>
       <c r="C792" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D792" t="s">
-        <v>2444</v>
+        <v>2349</v>
+      </c>
+      <c r="G792" t="s">
+        <v>453</v>
       </c>
       <c r="H792" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2445</v>
+        <v>2350</v>
       </c>
       <c r="B793" t="s">
-        <v>2446</v>
+        <v>2351</v>
       </c>
       <c r="C793" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D793" t="s">
-        <v>2447</v>
+        <v>2352</v>
+      </c>
+      <c r="F793" t="s">
+        <v>36</v>
+      </c>
+      <c r="G793" t="s">
+        <v>37</v>
       </c>
       <c r="H793" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2448</v>
+        <v>2353</v>
       </c>
       <c r="B794" t="s">
-        <v>2449</v>
+        <v>2354</v>
       </c>
       <c r="C794" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D794" t="s">
-        <v>2450</v>
+        <v>2355</v>
+      </c>
+      <c r="F794" t="s">
+        <v>36</v>
+      </c>
+      <c r="G794" t="s">
+        <v>37</v>
       </c>
       <c r="H794" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2451</v>
+        <v>2356</v>
       </c>
       <c r="B795" t="s">
-        <v>2452</v>
+        <v>2357</v>
       </c>
       <c r="C795" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D795" t="s">
-        <v>2453</v>
+        <v>2358</v>
+      </c>
+      <c r="F795" t="s">
+        <v>36</v>
+      </c>
+      <c r="G795" t="s">
+        <v>37</v>
       </c>
       <c r="H795" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2454</v>
+        <v>2359</v>
       </c>
       <c r="B796" t="s">
-        <v>2455</v>
+        <v>2360</v>
       </c>
       <c r="C796" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D796" t="s">
-        <v>2456</v>
+        <v>2361</v>
+      </c>
+      <c r="F796" t="s">
+        <v>36</v>
+      </c>
+      <c r="G796" t="s">
+        <v>37</v>
       </c>
       <c r="H796" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2457</v>
+        <v>2362</v>
       </c>
       <c r="B797" t="s">
-        <v>2458</v>
+        <v>2363</v>
       </c>
       <c r="C797" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D797" t="s">
-        <v>2459</v>
+        <v>2364</v>
+      </c>
+      <c r="F797" t="s">
+        <v>36</v>
+      </c>
+      <c r="G797" t="s">
+        <v>37</v>
       </c>
       <c r="H797" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="798" spans="1:8" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2460</v>
+        <v>2365</v>
       </c>
       <c r="B798" t="s">
-        <v>2461</v>
+        <v>2366</v>
       </c>
       <c r="C798" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D798" t="s">
-        <v>2462</v>
+        <v>2367</v>
+      </c>
+      <c r="F798" t="s">
+        <v>36</v>
+      </c>
+      <c r="G798" t="s">
+        <v>37</v>
       </c>
       <c r="H798" t="s">
-        <v>128</v>
+        <v>38</v>
+      </c>
+      <c r="I798" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2463</v>
+        <v>2368</v>
       </c>
       <c r="B799" t="s">
-        <v>2464</v>
+        <v>2369</v>
       </c>
       <c r="C799" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D799" t="s">
-        <v>2465</v>
+        <v>2207</v>
+      </c>
+      <c r="G799" t="s">
+        <v>453</v>
       </c>
       <c r="H799" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="800" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2466</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2370</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D800" t="s">
-        <v>2468</v>
+        <v>2371</v>
+      </c>
+      <c r="G800" t="s">
+        <v>21</v>
       </c>
       <c r="H800" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="801" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I800" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2470</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2372</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D801" t="s">
-        <v>2472</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2373</v>
+      </c>
+      <c r="G801" t="s">
+        <v>21</v>
       </c>
       <c r="H801" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="802" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I801" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2474</v>
-[...2 lines deleted...]
-        <v>2475</v>
+        <v>2374</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>76</v>
+        <v>1467</v>
       </c>
       <c r="D802" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2375</v>
+      </c>
+      <c r="G802" t="s">
+        <v>2376</v>
       </c>
       <c r="H802" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="803" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J802" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2478</v>
-[...2 lines deleted...]
-        <v>2479</v>
+        <v>2377</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>76</v>
+        <v>1467</v>
       </c>
       <c r="D803" t="s">
-        <v>2480</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>1510</v>
+      </c>
+      <c r="G803" t="s">
+        <v>21</v>
       </c>
       <c r="H803" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="804" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I803" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2481</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2378</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D804" t="s">
-        <v>2483</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2379</v>
       </c>
       <c r="G804" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H804" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="805" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I804" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2484</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2380</v>
+      </c>
+      <c r="C805" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D805" t="s">
-        <v>2486</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2381</v>
       </c>
       <c r="G805" t="s">
-        <v>27</v>
+        <v>583</v>
       </c>
       <c r="H805" t="s">
-        <v>28</v>
+        <v>436</v>
+      </c>
+      <c r="I805" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:10" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2487</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2382</v>
+      </c>
+      <c r="C806" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D806" t="s">
-        <v>340</v>
+        <v>2383</v>
       </c>
       <c r="G806" t="s">
-        <v>47</v>
+        <v>2376</v>
       </c>
       <c r="H806" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="J806" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="807" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2489</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2384</v>
+      </c>
+      <c r="C807" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D807" t="s">
-        <v>2491</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2385</v>
       </c>
       <c r="G807" t="s">
-        <v>171</v>
+        <v>583</v>
       </c>
       <c r="H807" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="808" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I807" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2492</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2386</v>
+      </c>
+      <c r="C808" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D808" t="s">
-        <v>2494</v>
+        <v>2387</v>
       </c>
       <c r="G808" t="s">
-        <v>58</v>
+        <v>583</v>
       </c>
       <c r="H808" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="809" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I808" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2495</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2388</v>
+      </c>
+      <c r="C809" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D809" t="s">
-        <v>2497</v>
+        <v>2389</v>
       </c>
       <c r="G809" t="s">
-        <v>163</v>
+        <v>435</v>
       </c>
       <c r="H809" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2498</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2390</v>
+      </c>
+      <c r="C810" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D810" t="s">
-        <v>2500</v>
+        <v>2391</v>
       </c>
       <c r="G810" t="s">
-        <v>58</v>
+        <v>435</v>
       </c>
       <c r="H810" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2501</v>
-[...2 lines deleted...]
-        <v>2502</v>
+        <v>2392</v>
       </c>
       <c r="C811" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D811" t="s">
-        <v>2503</v>
+        <v>2393</v>
       </c>
       <c r="G811" t="s">
-        <v>58</v>
+        <v>511</v>
       </c>
       <c r="H811" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="812" spans="1:8" ht="12.75">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2504</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2394</v>
+      </c>
+      <c r="C812" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D812" t="s">
-        <v>2506</v>
+        <v>2395</v>
       </c>
       <c r="G812" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H812" t="s">
-        <v>36</v>
+        <v>436</v>
+      </c>
+      <c r="I812" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2507</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2396</v>
+      </c>
+      <c r="C813" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D813" t="s">
-        <v>2509</v>
+        <v>2397</v>
       </c>
       <c r="G813" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="H813" t="s">
-        <v>43</v>
+        <v>436</v>
       </c>
     </row>
     <row r="814" spans="1:9" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2510</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2398</v>
+      </c>
+      <c r="C814" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="D814" t="s">
-        <v>2512</v>
+        <v>2399</v>
       </c>
       <c r="G814" t="s">
-        <v>35</v>
+        <v>583</v>
       </c>
       <c r="H814" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I814" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="815" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2513</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2400</v>
+      </c>
+      <c r="C815" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D815" t="s">
-        <v>2515</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1506</v>
       </c>
       <c r="G815" t="s">
-        <v>68</v>
+        <v>1492</v>
       </c>
       <c r="H815" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="816" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I815" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2516</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2401</v>
+      </c>
+      <c r="C816" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D816" t="s">
-        <v>2518</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2402</v>
       </c>
       <c r="G816" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="H816" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="817" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I816" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-        <v>2520</v>
+        <v>2403</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>356</v>
+        <v>1531</v>
       </c>
       <c r="D817" t="s">
-        <v>2521</v>
+        <v>2404</v>
       </c>
       <c r="F817" t="s">
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1533</v>
       </c>
       <c r="H817" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="818" spans="1:8" ht="12.75">
+        <v>1534</v>
+      </c>
+      <c r="I817" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2522</v>
+        <v>2405</v>
       </c>
       <c r="B818" t="s">
-        <v>2523</v>
+        <v>2406</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>145</v>
+        <v>1528</v>
       </c>
       <c r="D818" t="s">
-        <v>2524</v>
+        <v>2407</v>
       </c>
       <c r="F818" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="G818" t="s">
-        <v>147</v>
+        <v>1533</v>
       </c>
       <c r="H818" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="819" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I818" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2525</v>
-[...2 lines deleted...]
-        <v>2526</v>
+        <v>2408</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>145</v>
+        <v>1528</v>
       </c>
       <c r="D819" t="s">
-        <v>2527</v>
+        <v>2409</v>
       </c>
       <c r="F819" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="G819" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="H819" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="820" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I819" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2528</v>
-[...2 lines deleted...]
-        <v>2529</v>
+        <v>2410</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>145</v>
+        <v>1531</v>
       </c>
       <c r="D820" t="s">
-        <v>2530</v>
+        <v>2411</v>
       </c>
       <c r="F820" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="G820" t="s">
-        <v>147</v>
+        <v>1533</v>
       </c>
       <c r="H820" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="821" spans="1:8" ht="12.75">
+        <v>1534</v>
+      </c>
+      <c r="I820" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2532</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2412</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D821" t="s">
-        <v>2534</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2413</v>
+      </c>
+      <c r="F821" t="s">
+        <v>43</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1533</v>
       </c>
       <c r="H821" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="822" spans="1:8" ht="12.75">
+        <v>1534</v>
+      </c>
+      <c r="I821" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2536</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2414</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D822" t="s">
-        <v>2538</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2415</v>
+      </c>
+      <c r="F822" t="s">
+        <v>43</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1533</v>
       </c>
       <c r="H822" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="823" spans="1:8" ht="12.75">
+        <v>1534</v>
+      </c>
+      <c r="I822" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2540</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2416</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D823" t="s">
-        <v>2542</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2417</v>
+      </c>
+      <c r="F823" t="s">
+        <v>43</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1533</v>
       </c>
       <c r="H823" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="824" spans="1:8" ht="12.75">
+        <v>1534</v>
+      </c>
+      <c r="I823" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2544</v>
-[...2 lines deleted...]
-        <v>2545</v>
+        <v>2418</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>287</v>
+        <v>1528</v>
       </c>
       <c r="D824" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2419</v>
+      </c>
+      <c r="F824" t="s">
+        <v>43</v>
       </c>
       <c r="G824" t="s">
-        <v>289</v>
+        <v>44</v>
       </c>
       <c r="H824" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="825" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I824" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2547</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2420</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D825" t="s">
-        <v>2549</v>
+        <v>2404</v>
       </c>
       <c r="F825" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G825" t="s">
-        <v>27</v>
+        <v>1533</v>
       </c>
       <c r="H825" t="s">
-        <v>28</v>
+        <v>1534</v>
+      </c>
+      <c r="I825" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:9" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2550</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2421</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>1528</v>
       </c>
       <c r="D826" t="s">
-        <v>2552</v>
+        <v>2422</v>
       </c>
       <c r="F826" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G826" t="s">
-        <v>27</v>
+        <v>1533</v>
       </c>
       <c r="H826" t="s">
-        <v>28</v>
+        <v>436</v>
       </c>
       <c r="I826" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="827" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2553</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2423</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D827" t="s">
-        <v>2555</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2424</v>
       </c>
       <c r="G827" t="s">
-        <v>2556</v>
+        <v>1457</v>
       </c>
       <c r="H827" t="s">
-        <v>2557</v>
+        <v>436</v>
+      </c>
+      <c r="I827" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:9" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2558</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2425</v>
+      </c>
+      <c r="C828" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D828" t="s">
-        <v>2560</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2426</v>
       </c>
       <c r="G828" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H828" t="s">
-        <v>28</v>
+        <v>436</v>
       </c>
       <c r="I828" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="829" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="829" spans="1:10" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2561</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2427</v>
+      </c>
+      <c r="C829" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D829" t="s">
-        <v>1558</v>
+        <v>2428</v>
       </c>
       <c r="G829" t="s">
-        <v>252</v>
+        <v>2376</v>
       </c>
       <c r="H829" t="s">
-        <v>253</v>
+        <v>436</v>
+      </c>
+      <c r="J829" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="830" spans="1:10" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2563</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2429</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>1467</v>
       </c>
       <c r="D830" t="s">
-        <v>2565</v>
-[...2 lines deleted...]
-        <v>2566</v>
+        <v>2428</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1568</v>
       </c>
       <c r="G830" t="s">
-        <v>711</v>
+        <v>1569</v>
       </c>
       <c r="H830" t="s">
-        <v>84</v>
+        <v>436</v>
       </c>
       <c r="J830" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2567</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2430</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D831" t="s">
-        <v>2569</v>
+        <v>2397</v>
       </c>
       <c r="G831" t="s">
-        <v>178</v>
+        <v>435</v>
       </c>
       <c r="H831" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="832" spans="1:9" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2570</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2431</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D832" t="s">
-        <v>2572</v>
+        <v>2432</v>
+      </c>
+      <c r="F832" t="s">
+        <v>43</v>
       </c>
       <c r="G832" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H832" t="s">
-        <v>15</v>
+        <v>1534</v>
       </c>
       <c r="I832" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="833" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2573</v>
+        <v>2434</v>
       </c>
       <c r="B833" t="s">
-        <v>2574</v>
+        <v>2435</v>
       </c>
       <c r="C833" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D833" t="s">
-        <v>2575</v>
+        <v>2436</v>
       </c>
       <c r="G833" t="s">
-        <v>35</v>
+        <v>457</v>
       </c>
       <c r="H833" t="s">
-        <v>43</v>
+        <v>458</v>
+      </c>
+      <c r="I833" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2576</v>
+        <v>2438</v>
       </c>
       <c r="B834" t="s">
-        <v>2577</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2439</v>
+      </c>
+      <c r="C834" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D834" t="s">
-        <v>2578</v>
+        <v>2440</v>
       </c>
       <c r="F834" t="s">
-        <v>26</v>
+        <v>1324</v>
       </c>
       <c r="G834" t="s">
-        <v>27</v>
+        <v>1325</v>
       </c>
       <c r="H834" t="s">
-        <v>148</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2579</v>
+        <v>2442</v>
       </c>
       <c r="B835" t="s">
-        <v>2580</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2443</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>1322</v>
       </c>
       <c r="D835" t="s">
-        <v>2581</v>
+        <v>2444</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1324</v>
       </c>
       <c r="G835" t="s">
-        <v>14</v>
+        <v>1325</v>
       </c>
       <c r="H835" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="836" spans="1:8" ht="12.75">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2582</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2445</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>1531</v>
       </c>
       <c r="D836" t="s">
-        <v>2584</v>
+        <v>2446</v>
       </c>
       <c r="F836" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G836" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H836" t="s">
-        <v>28</v>
+        <v>1534</v>
+      </c>
+      <c r="I836" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2585</v>
-[...2 lines deleted...]
-        <v>2586</v>
+        <v>2447</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>356</v>
+        <v>1490</v>
       </c>
       <c r="D837" t="s">
-        <v>2587</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2448</v>
       </c>
       <c r="G837" t="s">
-        <v>2588</v>
+        <v>1607</v>
       </c>
       <c r="H837" t="s">
-        <v>359</v>
+        <v>436</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2589</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2449</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D838" t="s">
-        <v>2591</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2450</v>
       </c>
       <c r="G838" t="s">
-        <v>171</v>
+        <v>1607</v>
       </c>
       <c r="H838" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="839" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2592</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2451</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D839" t="s">
-        <v>2594</v>
+        <v>2452</v>
       </c>
       <c r="G839" t="s">
-        <v>47</v>
+        <v>1607</v>
       </c>
       <c r="H839" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="840" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2595</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2453</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D840" t="s">
-        <v>2597</v>
+        <v>2454</v>
       </c>
       <c r="G840" t="s">
-        <v>47</v>
+        <v>435</v>
       </c>
       <c r="H840" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2598</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2455</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D841" t="s">
-        <v>2600</v>
+        <v>2456</v>
       </c>
       <c r="G841" t="s">
-        <v>35</v>
+        <v>1607</v>
       </c>
       <c r="H841" t="s">
-        <v>43</v>
+        <v>436</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2601</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2457</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D842" t="s">
-        <v>2603</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1621</v>
       </c>
       <c r="G842" t="s">
-        <v>171</v>
+        <v>1607</v>
       </c>
       <c r="H842" t="s">
-        <v>148</v>
+        <v>436</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2604</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2458</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D843" t="s">
-        <v>2606</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2459</v>
       </c>
       <c r="G843" t="s">
-        <v>171</v>
+        <v>435</v>
       </c>
       <c r="H843" t="s">
-        <v>148</v>
+        <v>436</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2607</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2460</v>
+      </c>
+      <c r="C844" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D844" t="s">
-        <v>2609</v>
+        <v>2461</v>
       </c>
       <c r="G844" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="H844" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="845" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2610</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2462</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D845" t="s">
-        <v>2612</v>
+        <v>1621</v>
       </c>
       <c r="G845" t="s">
-        <v>14</v>
+        <v>1607</v>
       </c>
       <c r="H845" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="846" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2613</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2463</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D846" t="s">
-        <v>2615</v>
+        <v>2464</v>
       </c>
       <c r="G846" t="s">
-        <v>47</v>
+        <v>1607</v>
       </c>
       <c r="H846" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2616</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2465</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D847" t="s">
-        <v>2618</v>
+        <v>2459</v>
       </c>
       <c r="G847" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="H847" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="848" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2619</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2466</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D848" t="s">
-        <v>2621</v>
+        <v>1621</v>
       </c>
       <c r="G848" t="s">
-        <v>47</v>
+        <v>1607</v>
       </c>
       <c r="H848" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2622</v>
-[...2 lines deleted...]
-        <v>2623</v>
+        <v>2467</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>356</v>
+        <v>1500</v>
       </c>
       <c r="D849" t="s">
-        <v>2624</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2468</v>
       </c>
       <c r="G849" t="s">
-        <v>384</v>
+        <v>435</v>
       </c>
       <c r="H849" t="s">
-        <v>84</v>
+        <v>436</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2625</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2469</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D850" t="s">
-        <v>2627</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1615</v>
       </c>
       <c r="G850" t="s">
-        <v>152</v>
+        <v>435</v>
       </c>
       <c r="H850" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="851" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2628</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2470</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>1500</v>
       </c>
       <c r="D851" t="s">
-        <v>2630</v>
+        <v>2471</v>
       </c>
       <c r="G851" t="s">
-        <v>47</v>
+        <v>435</v>
       </c>
       <c r="H851" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="852" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2631</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2472</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D852" t="s">
-        <v>2633</v>
+        <v>2473</v>
       </c>
       <c r="G852" t="s">
-        <v>252</v>
+        <v>1607</v>
       </c>
       <c r="H852" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2634</v>
-[...2 lines deleted...]
-        <v>2635</v>
+        <v>2474</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>356</v>
+        <v>1490</v>
       </c>
       <c r="D853" t="s">
-        <v>2636</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2475</v>
       </c>
       <c r="G853" t="s">
-        <v>384</v>
+        <v>1607</v>
       </c>
       <c r="H853" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="854" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2637</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2476</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D854" t="s">
-        <v>265</v>
+        <v>2477</v>
       </c>
       <c r="G854" t="s">
-        <v>14</v>
+        <v>1607</v>
       </c>
       <c r="H854" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>436</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2639</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2478</v>
+      </c>
+      <c r="C855" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D855" t="s">
-        <v>2641</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2479</v>
       </c>
       <c r="G855" t="s">
-        <v>171</v>
+        <v>1607</v>
       </c>
       <c r="H855" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="856" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2642</v>
+        <v>2480</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1117</v>
+        <v>1490</v>
       </c>
       <c r="D856" t="s">
-        <v>2643</v>
+        <v>2481</v>
       </c>
       <c r="G856" t="s">
-        <v>1119</v>
+        <v>1607</v>
       </c>
       <c r="H856" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2482</v>
+      </c>
+      <c r="C857" s="1" t="s">
+        <v>1490</v>
       </c>
       <c r="D857" t="s">
-        <v>1598</v>
+        <v>2483</v>
       </c>
       <c r="G857" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H857" t="s">
-        <v>88</v>
+        <v>436</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2645</v>
+        <v>2484</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D858" t="s">
-        <v>1631</v>
+        <v>2485</v>
       </c>
       <c r="G858" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H858" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2646</v>
+        <v>2486</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D859" t="s">
-        <v>2647</v>
+        <v>2487</v>
       </c>
       <c r="G859" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H859" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2648</v>
+        <v>2488</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D860" t="s">
-        <v>2649</v>
+        <v>2489</v>
       </c>
       <c r="G860" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H860" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2650</v>
+        <v>2490</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D861" t="s">
-        <v>2651</v>
+        <v>2491</v>
       </c>
       <c r="G861" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H861" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2652</v>
+        <v>2492</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D862" t="s">
-        <v>2653</v>
+        <v>2493</v>
       </c>
       <c r="G862" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H862" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2654</v>
+        <v>2494</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D863" t="s">
-        <v>2655</v>
+        <v>2495</v>
       </c>
       <c r="G863" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H863" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2656</v>
+        <v>2496</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D864" t="s">
-        <v>2657</v>
+        <v>2497</v>
       </c>
       <c r="G864" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H864" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2658</v>
+        <v>2498</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>1601</v>
+        <v>1490</v>
       </c>
       <c r="D865" t="s">
-        <v>2659</v>
+        <v>2499</v>
       </c>
       <c r="G865" t="s">
-        <v>1179</v>
+        <v>1607</v>
       </c>
       <c r="H865" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2660</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2500</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C866" t="s">
+        <v>13</v>
       </c>
       <c r="D866" t="s">
-        <v>2661</v>
+        <v>2502</v>
       </c>
       <c r="G866" t="s">
-        <v>1179</v>
+        <v>1657</v>
       </c>
       <c r="H866" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2662</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2503</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C867" t="s">
+        <v>13</v>
       </c>
       <c r="D867" t="s">
-        <v>2663</v>
+        <v>2505</v>
       </c>
       <c r="G867" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H867" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2664</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2506</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C868" t="s">
+        <v>13</v>
       </c>
       <c r="D868" t="s">
-        <v>2665</v>
+        <v>2508</v>
       </c>
       <c r="G868" t="s">
-        <v>1179</v>
+        <v>1657</v>
       </c>
       <c r="H868" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2510</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C869" t="s">
+        <v>13</v>
       </c>
       <c r="D869" t="s">
-        <v>2659</v>
+        <v>2512</v>
       </c>
       <c r="G869" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H869" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="870" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="870" spans="1:10" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2667</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2514</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C870" t="s">
+        <v>13</v>
       </c>
       <c r="D870" t="s">
-        <v>2668</v>
+        <v>2516</v>
       </c>
       <c r="G870" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H870" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J870" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2669</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2517</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C871" t="s">
+        <v>13</v>
       </c>
       <c r="D871" t="s">
-        <v>2670</v>
+        <v>2519</v>
       </c>
       <c r="G871" t="s">
-        <v>1179</v>
+        <v>1657</v>
       </c>
       <c r="H871" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2671</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2520</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C872" t="s">
+        <v>13</v>
       </c>
       <c r="D872" t="s">
-        <v>2672</v>
+        <v>2522</v>
       </c>
       <c r="G872" t="s">
-        <v>1179</v>
+        <v>1765</v>
       </c>
       <c r="H872" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2673</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2523</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C873" t="s">
+        <v>13</v>
       </c>
       <c r="D873" t="s">
-        <v>2674</v>
+        <v>2525</v>
       </c>
       <c r="G873" t="s">
-        <v>1179</v>
+        <v>1657</v>
       </c>
       <c r="H873" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="874" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="874" spans="1:10" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2526</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C874" t="s">
+        <v>13</v>
       </c>
       <c r="D874" t="s">
-        <v>2676</v>
+        <v>461</v>
       </c>
       <c r="G874" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H874" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="875" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J874" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2677</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2528</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C875" t="s">
+        <v>13</v>
       </c>
       <c r="D875" t="s">
-        <v>1608</v>
+        <v>2530</v>
       </c>
       <c r="G875" t="s">
-        <v>1179</v>
+        <v>457</v>
       </c>
       <c r="H875" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J875" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2678</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2532</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C876" t="s">
+        <v>13</v>
       </c>
       <c r="D876" t="s">
-        <v>2679</v>
+        <v>2534</v>
       </c>
       <c r="G876" t="s">
-        <v>1179</v>
+        <v>440</v>
       </c>
       <c r="H876" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2680</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2536</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C877" t="s">
+        <v>13</v>
       </c>
       <c r="D877" t="s">
-        <v>2681</v>
+        <v>2538</v>
       </c>
       <c r="G877" t="s">
-        <v>1179</v>
+        <v>440</v>
       </c>
       <c r="H877" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2682</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>2540</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C878" t="s">
+        <v>13</v>
       </c>
       <c r="D878" t="s">
-        <v>2683</v>
+        <v>2542</v>
       </c>
       <c r="G878" t="s">
-        <v>1179</v>
+        <v>440</v>
       </c>
       <c r="H878" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="879" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2684</v>
+        <v>2544</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2545</v>
       </c>
       <c r="C879" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D879" t="s">
-        <v>2685</v>
+        <v>2546</v>
       </c>
       <c r="G879" t="s">
-        <v>1362</v>
+        <v>440</v>
       </c>
       <c r="H879" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="880" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2686</v>
+        <v>2548</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2549</v>
       </c>
       <c r="C880" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D880" t="s">
-        <v>2687</v>
+        <v>2550</v>
       </c>
       <c r="G880" t="s">
-        <v>1362</v>
+        <v>440</v>
       </c>
       <c r="H880" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="881" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="881" spans="1:10" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2689</v>
+        <v>2552</v>
       </c>
       <c r="B881" t="s">
-        <v>2690</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>2553</v>
+      </c>
+      <c r="C881" t="s">
+        <v>13</v>
       </c>
       <c r="D881" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2554</v>
       </c>
       <c r="G881" t="s">
-        <v>289</v>
+        <v>474</v>
       </c>
       <c r="H881" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="882" spans="1:9" ht="12.75">
+        <v>475</v>
+      </c>
+      <c r="J881" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2692</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>2556</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C882" t="s">
+        <v>13</v>
       </c>
       <c r="D882" t="s">
-        <v>2693</v>
+        <v>2558</v>
       </c>
       <c r="G882" t="s">
-        <v>1119</v>
+        <v>440</v>
       </c>
       <c r="H882" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2695</v>
+        <v>2560</v>
       </c>
       <c r="B883" t="s">
-        <v>2696</v>
+        <v>2561</v>
       </c>
       <c r="C883" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D883" t="s">
-        <v>2697</v>
+        <v>2562</v>
+      </c>
+      <c r="G883" t="s">
+        <v>440</v>
       </c>
       <c r="H883" t="s">
-        <v>237</v>
+        <v>436</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2699</v>
+        <v>2564</v>
       </c>
       <c r="B884" t="s">
-        <v>2700</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>2565</v>
+      </c>
+      <c r="C884" t="s">
+        <v>13</v>
       </c>
       <c r="D884" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2566</v>
+      </c>
+      <c r="G884" t="s">
+        <v>440</v>
       </c>
       <c r="H884" t="s">
-        <v>84</v>
+        <v>436</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2703</v>
+        <v>2568</v>
       </c>
       <c r="B885" t="s">
-        <v>2704</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>2569</v>
+      </c>
+      <c r="C885" t="s">
+        <v>13</v>
       </c>
       <c r="D885" t="s">
-        <v>2705</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2570</v>
+      </c>
+      <c r="G885" t="s">
+        <v>440</v>
       </c>
       <c r="H885" t="s">
-        <v>84</v>
+        <v>436</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2706</v>
+        <v>2572</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2573</v>
       </c>
       <c r="C886" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D886" t="s">
-        <v>86</v>
+        <v>2574</v>
       </c>
       <c r="G886" t="s">
-        <v>87</v>
+        <v>457</v>
       </c>
       <c r="H886" t="s">
-        <v>88</v>
+        <v>458</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2707</v>
+        <v>2576</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2577</v>
       </c>
       <c r="C887" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D887" t="s">
-        <v>86</v>
+        <v>2578</v>
       </c>
       <c r="G887" t="s">
-        <v>87</v>
+        <v>440</v>
       </c>
       <c r="H887" t="s">
-        <v>88</v>
+        <v>436</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2708</v>
+        <v>2579</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2580</v>
       </c>
       <c r="C888" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D888" t="s">
-        <v>86</v>
+        <v>2581</v>
       </c>
       <c r="G888" t="s">
-        <v>87</v>
+        <v>1765</v>
       </c>
       <c r="H888" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="889" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="889" spans="1:9" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2710</v>
+        <v>2582</v>
       </c>
       <c r="B889" t="s">
-        <v>2711</v>
+        <v>2583</v>
       </c>
       <c r="C889" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D889" t="s">
-        <v>2712</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2584</v>
       </c>
       <c r="G889" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="H889" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="890" spans="1:10" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I889" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2713</v>
+        <v>2585</v>
       </c>
       <c r="B890" t="s">
-        <v>2714</v>
+        <v>2586</v>
       </c>
       <c r="C890" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D890" t="s">
-        <v>2715</v>
+        <v>2587</v>
       </c>
       <c r="F890" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G890" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="H890" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>504</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2716</v>
+        <v>2588</v>
       </c>
       <c r="B891" t="s">
-        <v>2717</v>
+        <v>2589</v>
       </c>
       <c r="C891" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D891" t="s">
-        <v>2718</v>
+        <v>2590</v>
       </c>
       <c r="G891" t="s">
-        <v>252</v>
+        <v>1657</v>
       </c>
       <c r="H891" t="s">
-        <v>253</v>
+        <v>458</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2719</v>
+        <v>2591</v>
       </c>
       <c r="B892" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>2592</v>
+      </c>
+      <c r="C892" t="s">
+        <v>13</v>
       </c>
       <c r="D892" t="s">
-        <v>2721</v>
+        <v>2593</v>
       </c>
       <c r="F892" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G892" t="s">
-        <v>358</v>
+        <v>37</v>
       </c>
       <c r="H892" t="s">
-        <v>359</v>
+        <v>504</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2722</v>
+        <v>2594</v>
       </c>
       <c r="B893" t="s">
-        <v>2723</v>
+        <v>2595</v>
       </c>
       <c r="C893" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D893" t="s">
-        <v>2724</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2596</v>
       </c>
       <c r="G893" t="s">
-        <v>27</v>
+        <v>2597</v>
       </c>
       <c r="H893" t="s">
-        <v>148</v>
+        <v>458</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2725</v>
+        <v>2598</v>
       </c>
       <c r="B894" t="s">
-        <v>2726</v>
+        <v>2599</v>
       </c>
       <c r="C894" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D894" t="s">
-        <v>1369</v>
+        <v>2600</v>
+      </c>
+      <c r="F894" t="s">
+        <v>502</v>
       </c>
       <c r="G894" t="s">
-        <v>252</v>
+        <v>503</v>
       </c>
       <c r="H894" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="895" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2727</v>
+        <v>2601</v>
       </c>
       <c r="B895" t="s">
-        <v>2728</v>
+        <v>2602</v>
       </c>
       <c r="C895" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D895" t="s">
-        <v>316</v>
+        <v>2603</v>
+      </c>
+      <c r="F895" t="s">
+        <v>36</v>
       </c>
       <c r="G895" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="H895" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
+      </c>
+      <c r="J895" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2729</v>
+        <v>2604</v>
       </c>
       <c r="B896" t="s">
-        <v>2730</v>
+        <v>2605</v>
       </c>
       <c r="C896" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D896" t="s">
-        <v>2731</v>
+        <v>2606</v>
+      </c>
+      <c r="F896" t="s">
+        <v>502</v>
       </c>
       <c r="G896" t="s">
-        <v>178</v>
+        <v>503</v>
       </c>
       <c r="H896" t="s">
-        <v>36</v>
+        <v>504</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2732</v>
+        <v>2607</v>
       </c>
       <c r="B897" t="s">
-        <v>2733</v>
+        <v>2608</v>
       </c>
       <c r="C897" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D897" t="s">
-        <v>2734</v>
+        <v>2609</v>
       </c>
       <c r="F897" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G897" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H897" t="s">
-        <v>148</v>
+        <v>504</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2735</v>
+        <v>2610</v>
       </c>
       <c r="B898" t="s">
-        <v>2736</v>
+        <v>2611</v>
       </c>
       <c r="C898" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D898" t="s">
-        <v>2737</v>
+        <v>2612</v>
       </c>
       <c r="G898" t="s">
-        <v>35</v>
+        <v>1657</v>
       </c>
       <c r="H898" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="899" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="899" spans="1:10" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2738</v>
+        <v>2613</v>
       </c>
       <c r="B899" t="s">
-        <v>2739</v>
+        <v>2614</v>
       </c>
       <c r="C899" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D899" t="s">
-        <v>2740</v>
+        <v>2615</v>
       </c>
       <c r="G899" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="H899" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="J899" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2741</v>
+        <v>2616</v>
       </c>
       <c r="B900" t="s">
-        <v>2742</v>
+        <v>2617</v>
       </c>
       <c r="C900" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D900" t="s">
-        <v>2743</v>
+        <v>2618</v>
+      </c>
+      <c r="F900" t="s">
+        <v>502</v>
       </c>
       <c r="G900" t="s">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="H900" t="s">
-        <v>36</v>
+        <v>504</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2744</v>
+        <v>2619</v>
       </c>
       <c r="B901" t="s">
-        <v>2745</v>
+        <v>2620</v>
       </c>
       <c r="C901" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D901" t="s">
-        <v>2746</v>
+        <v>2621</v>
+      </c>
+      <c r="F901" t="s">
+        <v>502</v>
       </c>
       <c r="G901" t="s">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="H901" t="s">
-        <v>36</v>
+        <v>504</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2747</v>
+        <v>2622</v>
       </c>
       <c r="B902" t="s">
-        <v>2748</v>
+        <v>2623</v>
       </c>
       <c r="C902" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D902" t="s">
-        <v>2749</v>
+        <v>2624</v>
       </c>
       <c r="F902" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G902" t="s">
-        <v>152</v>
+        <v>503</v>
       </c>
       <c r="H902" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="903" spans="1:10" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="903" spans="1:9" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2750</v>
+        <v>2625</v>
       </c>
       <c r="B903" t="s">
-        <v>2751</v>
+        <v>2626</v>
       </c>
       <c r="C903" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D903" t="s">
-        <v>432</v>
+        <v>2627</v>
       </c>
       <c r="G903" t="s">
-        <v>47</v>
+        <v>457</v>
       </c>
       <c r="H903" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="904" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I903" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="904" spans="1:9" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2752</v>
+        <v>2628</v>
       </c>
       <c r="B904" t="s">
-        <v>2753</v>
+        <v>2629</v>
       </c>
       <c r="C904" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D904" t="s">
-        <v>475</v>
+        <v>2630</v>
       </c>
       <c r="G904" t="s">
-        <v>35</v>
+        <v>457</v>
       </c>
       <c r="H904" t="s">
-        <v>36</v>
+        <v>458</v>
+      </c>
+      <c r="I904" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2754</v>
+        <v>2631</v>
       </c>
       <c r="B905" t="s">
-        <v>2755</v>
+        <v>2632</v>
       </c>
       <c r="C905" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D905" t="s">
-        <v>2756</v>
+        <v>2633</v>
+      </c>
+      <c r="F905" t="s">
+        <v>502</v>
       </c>
       <c r="G905" t="s">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="H905" t="s">
-        <v>36</v>
+        <v>504</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2757</v>
+        <v>2634</v>
       </c>
       <c r="B906" t="s">
-        <v>2758</v>
+        <v>2635</v>
       </c>
       <c r="C906" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D906" t="s">
-        <v>2759</v>
+        <v>2636</v>
+      </c>
+      <c r="F906" t="s">
+        <v>502</v>
       </c>
       <c r="G906" t="s">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="H906" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="907" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="907" spans="1:9" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2760</v>
+        <v>2637</v>
       </c>
       <c r="B907" t="s">
-        <v>2761</v>
+        <v>2638</v>
       </c>
       <c r="C907" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D907" t="s">
-        <v>2762</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2639</v>
       </c>
       <c r="G907" t="s">
-        <v>152</v>
+        <v>1657</v>
       </c>
       <c r="H907" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="908" spans="1:10" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I907" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="908" spans="1:9" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2763</v>
+        <v>2640</v>
       </c>
       <c r="B908" t="s">
-        <v>2764</v>
+        <v>2641</v>
       </c>
       <c r="C908" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D908" t="s">
-        <v>2765</v>
+        <v>2642</v>
       </c>
       <c r="G908" t="s">
-        <v>47</v>
+        <v>457</v>
       </c>
       <c r="H908" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="909" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I908" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="909" spans="1:9" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2766</v>
+        <v>2643</v>
       </c>
       <c r="B909" t="s">
-        <v>2767</v>
+        <v>2644</v>
       </c>
       <c r="C909" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D909" t="s">
-        <v>2768</v>
+        <v>2645</v>
       </c>
       <c r="G909" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="H909" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="910" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="I909" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="910" spans="1:10" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2769</v>
+        <v>2646</v>
       </c>
       <c r="B910" t="s">
-        <v>2770</v>
+        <v>2647</v>
       </c>
       <c r="C910" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D910" t="s">
-        <v>2771</v>
+        <v>2648</v>
       </c>
       <c r="G910" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="H910" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="911" spans="1:8" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J910" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="911" spans="1:10" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2772</v>
+        <v>2649</v>
       </c>
       <c r="B911" t="s">
-        <v>2773</v>
+        <v>2650</v>
       </c>
       <c r="C911" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D911" t="s">
-        <v>2016</v>
+        <v>1746</v>
       </c>
       <c r="G911" t="s">
-        <v>163</v>
+        <v>1657</v>
       </c>
       <c r="H911" t="s">
-        <v>164</v>
+        <v>458</v>
+      </c>
+      <c r="J911" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2774</v>
+        <v>2651</v>
       </c>
       <c r="B912" t="s">
-        <v>2775</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2652</v>
+      </c>
+      <c r="C912" t="s">
+        <v>13</v>
       </c>
       <c r="D912" t="s">
-        <v>2776</v>
+        <v>2653</v>
       </c>
       <c r="F912" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G912" t="s">
-        <v>147</v>
+        <v>503</v>
       </c>
       <c r="H912" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="913" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2777</v>
+        <v>2654</v>
       </c>
       <c r="B913" t="s">
-        <v>2778</v>
+        <v>2655</v>
       </c>
       <c r="C913" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D913" t="s">
-        <v>2779</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>1899</v>
       </c>
       <c r="G913" t="s">
-        <v>152</v>
+        <v>457</v>
       </c>
       <c r="H913" t="s">
-        <v>153</v>
+        <v>458</v>
+      </c>
+      <c r="J913" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2780</v>
+        <v>2656</v>
       </c>
       <c r="B914" t="s">
-        <v>2781</v>
+        <v>2657</v>
       </c>
       <c r="C914" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D914" t="s">
-        <v>2782</v>
+        <v>2658</v>
       </c>
       <c r="F914" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G914" t="s">
-        <v>152</v>
+        <v>503</v>
       </c>
       <c r="H914" t="s">
-        <v>153</v>
+        <v>504</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2783</v>
+        <v>2659</v>
       </c>
       <c r="B915" t="s">
-        <v>2784</v>
+        <v>2660</v>
       </c>
       <c r="C915" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D915" t="s">
-        <v>2785</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2661</v>
       </c>
       <c r="G915" t="s">
-        <v>171</v>
+        <v>440</v>
       </c>
       <c r="H915" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="916" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2786</v>
+        <v>2662</v>
       </c>
       <c r="B916" t="s">
-        <v>2787</v>
+        <v>2663</v>
       </c>
       <c r="C916" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D916" t="s">
-        <v>2788</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2664</v>
       </c>
       <c r="G916" t="s">
-        <v>152</v>
+        <v>474</v>
       </c>
       <c r="H916" t="s">
-        <v>153</v>
+        <v>475</v>
+      </c>
+      <c r="J916" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2789</v>
+        <v>2665</v>
       </c>
       <c r="B917" t="s">
-        <v>2790</v>
+        <v>2666</v>
       </c>
       <c r="C917" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D917" t="s">
-        <v>2791</v>
+        <v>2667</v>
       </c>
       <c r="G917" t="s">
-        <v>58</v>
+        <v>440</v>
       </c>
       <c r="H917" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2792</v>
+        <v>2668</v>
       </c>
       <c r="B918" t="s">
-        <v>2793</v>
+        <v>2669</v>
       </c>
       <c r="C918" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D918" t="s">
-        <v>2794</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2670</v>
       </c>
       <c r="G918" t="s">
-        <v>152</v>
+        <v>440</v>
       </c>
       <c r="H918" t="s">
-        <v>153</v>
+        <v>436</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2795</v>
+        <v>2671</v>
       </c>
       <c r="B919" t="s">
-        <v>2796</v>
+        <v>2672</v>
       </c>
       <c r="C919" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D919" t="s">
-        <v>2797</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2673</v>
       </c>
       <c r="G919" t="s">
-        <v>152</v>
+        <v>440</v>
       </c>
       <c r="H919" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="920" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="920" spans="1:9" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2798</v>
+        <v>2674</v>
       </c>
       <c r="B920" t="s">
-        <v>2799</v>
+        <v>2675</v>
       </c>
       <c r="C920" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D920" t="s">
-        <v>2800</v>
+        <v>2676</v>
       </c>
       <c r="G920" t="s">
-        <v>58</v>
+        <v>453</v>
       </c>
       <c r="H920" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="921" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I920" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2801</v>
+        <v>2677</v>
       </c>
       <c r="B921" t="s">
-        <v>2802</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2678</v>
+      </c>
+      <c r="C921" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D921" t="s">
-        <v>2803</v>
+        <v>2679</v>
+      </c>
+      <c r="F921" t="s">
+        <v>502</v>
       </c>
       <c r="G921" t="s">
-        <v>163</v>
+        <v>1298</v>
       </c>
       <c r="H921" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>504</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2804</v>
+        <v>2680</v>
       </c>
       <c r="B922" t="s">
-        <v>2805</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2681</v>
+      </c>
+      <c r="C922" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D922" t="s">
-        <v>2806</v>
+        <v>2682</v>
       </c>
       <c r="F922" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G922" t="s">
-        <v>171</v>
+        <v>1298</v>
       </c>
       <c r="H922" t="s">
-        <v>148</v>
+        <v>504</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2807</v>
+        <v>2683</v>
       </c>
       <c r="B923" t="s">
-        <v>2808</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2684</v>
+      </c>
+      <c r="C923" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D923" t="s">
-        <v>2809</v>
+        <v>2685</v>
+      </c>
+      <c r="F923" t="s">
+        <v>502</v>
       </c>
       <c r="G923" t="s">
-        <v>47</v>
+        <v>1298</v>
       </c>
       <c r="H923" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="924" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2810</v>
+        <v>2686</v>
       </c>
       <c r="B924" t="s">
-        <v>2811</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2687</v>
+      </c>
+      <c r="C924" s="1" t="s">
+        <v>1296</v>
       </c>
       <c r="D924" t="s">
-        <v>2812</v>
+        <v>2688</v>
       </c>
       <c r="F924" t="s">
-        <v>106</v>
+        <v>502</v>
       </c>
       <c r="G924" t="s">
-        <v>21</v>
+        <v>1298</v>
       </c>
       <c r="H924" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="925" spans="1:10" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2813</v>
+        <v>2689</v>
       </c>
       <c r="B925" t="s">
-        <v>2814</v>
+        <v>2690</v>
       </c>
       <c r="C925" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D925" t="s">
-        <v>2815</v>
+        <v>2691</v>
+      </c>
+      <c r="F925" t="s">
+        <v>502</v>
       </c>
       <c r="G925" t="s">
-        <v>47</v>
+        <v>503</v>
       </c>
       <c r="H925" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>504</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2816</v>
+        <v>2692</v>
       </c>
       <c r="B926" t="s">
-        <v>2817</v>
+        <v>2693</v>
       </c>
       <c r="C926" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D926" t="s">
-        <v>2818</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2694</v>
       </c>
       <c r="G926" t="s">
-        <v>27</v>
+        <v>440</v>
       </c>
       <c r="H926" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="927" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2819</v>
+        <v>2695</v>
       </c>
       <c r="B927" t="s">
-        <v>2820</v>
+        <v>2696</v>
       </c>
       <c r="C927" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D927" t="s">
-        <v>2821</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2697</v>
       </c>
       <c r="G927" t="s">
-        <v>203</v>
+        <v>440</v>
       </c>
       <c r="H927" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="928" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2822</v>
+        <v>2698</v>
       </c>
       <c r="B928" t="s">
-        <v>2823</v>
+        <v>2699</v>
       </c>
       <c r="C928" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D928" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2700</v>
       </c>
       <c r="G928" t="s">
-        <v>203</v>
+        <v>474</v>
       </c>
       <c r="H928" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>475</v>
+      </c>
+      <c r="J928" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2825</v>
+        <v>2701</v>
       </c>
       <c r="B929" t="s">
-        <v>2826</v>
+        <v>2702</v>
       </c>
       <c r="C929" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D929" t="s">
-        <v>2827</v>
+        <v>2703</v>
       </c>
       <c r="F929" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G929" t="s">
-        <v>171</v>
+        <v>503</v>
       </c>
       <c r="H929" t="s">
-        <v>148</v>
+        <v>504</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2828</v>
+        <v>2704</v>
       </c>
       <c r="B930" t="s">
-        <v>2829</v>
+        <v>2705</v>
       </c>
       <c r="C930" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D930" t="s">
-        <v>2830</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2706</v>
       </c>
       <c r="G930" t="s">
-        <v>171</v>
+        <v>457</v>
       </c>
       <c r="H930" t="s">
-        <v>148</v>
+        <v>458</v>
       </c>
     </row>
     <row r="931" spans="1:10" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2831</v>
+        <v>2707</v>
       </c>
       <c r="B931" t="s">
-        <v>2832</v>
+        <v>2708</v>
       </c>
       <c r="C931" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D931" t="s">
-        <v>2833</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2709</v>
       </c>
       <c r="G931" t="s">
-        <v>21</v>
+        <v>457</v>
       </c>
       <c r="H931" t="s">
-        <v>108</v>
+        <v>458</v>
       </c>
       <c r="J931" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="932" spans="1:9" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2834</v>
+        <v>2710</v>
       </c>
       <c r="B932" t="s">
-        <v>2835</v>
+        <v>2711</v>
       </c>
       <c r="C932" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D932" t="s">
-        <v>2836</v>
+        <v>2712</v>
       </c>
       <c r="F932" t="s">
-        <v>106</v>
+        <v>502</v>
       </c>
       <c r="G932" t="s">
-        <v>216</v>
+        <v>503</v>
       </c>
       <c r="H932" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="933" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2837</v>
+        <v>2713</v>
       </c>
       <c r="B933" t="s">
-        <v>2838</v>
+        <v>2714</v>
       </c>
       <c r="C933" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D933" t="s">
-        <v>2839</v>
+        <v>2715</v>
       </c>
       <c r="F933" t="s">
-        <v>106</v>
+        <v>502</v>
       </c>
       <c r="G933" t="s">
-        <v>216</v>
+        <v>503</v>
       </c>
       <c r="H933" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="934" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2840</v>
+        <v>2716</v>
       </c>
       <c r="B934" t="s">
-        <v>2841</v>
+        <v>2717</v>
       </c>
       <c r="C934" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D934" t="s">
-        <v>2842</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2718</v>
       </c>
       <c r="G934" t="s">
-        <v>107</v>
+        <v>440</v>
       </c>
       <c r="H934" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="935" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2843</v>
+        <v>2719</v>
       </c>
       <c r="B935" t="s">
-        <v>2844</v>
+        <v>2720</v>
       </c>
       <c r="C935" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D935" t="s">
-        <v>2845</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2721</v>
       </c>
       <c r="G935" t="s">
-        <v>216</v>
+        <v>440</v>
       </c>
       <c r="H935" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="936" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2846</v>
+        <v>2722</v>
       </c>
       <c r="B936" t="s">
-        <v>2847</v>
+        <v>2723</v>
       </c>
       <c r="C936" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D936" t="s">
-        <v>2848</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2724</v>
       </c>
       <c r="G936" t="s">
-        <v>503</v>
+        <v>440</v>
       </c>
       <c r="H936" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="937" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2849</v>
+        <v>2725</v>
       </c>
       <c r="B937" t="s">
-        <v>2850</v>
+        <v>2726</v>
       </c>
       <c r="C937" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D937" t="s">
-        <v>2851</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2727</v>
       </c>
       <c r="G937" t="s">
-        <v>107</v>
+        <v>440</v>
       </c>
       <c r="H937" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="938" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="938" spans="1:10" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2852</v>
+        <v>2728</v>
       </c>
       <c r="B938" t="s">
-        <v>2853</v>
+        <v>2729</v>
       </c>
       <c r="C938" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D938" t="s">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>1942</v>
       </c>
       <c r="G938" t="s">
-        <v>503</v>
+        <v>457</v>
       </c>
       <c r="H938" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="939" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J938" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2855</v>
+        <v>2730</v>
       </c>
       <c r="B939" t="s">
-        <v>497</v>
+        <v>2731</v>
       </c>
       <c r="C939" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D939" t="s">
-        <v>2856</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>467</v>
       </c>
       <c r="G939" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
       <c r="H939" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="940" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2857</v>
+        <v>2732</v>
       </c>
       <c r="B940" t="s">
-        <v>2858</v>
+        <v>2733</v>
       </c>
       <c r="C940" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D940" t="s">
-        <v>2859</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2734</v>
       </c>
       <c r="G940" t="s">
-        <v>499</v>
+        <v>440</v>
       </c>
       <c r="H940" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2860</v>
+        <v>2735</v>
       </c>
       <c r="B941" t="s">
-        <v>2861</v>
+        <v>2736</v>
       </c>
       <c r="C941" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D941" t="s">
-        <v>2862</v>
+        <v>2737</v>
+      </c>
+      <c r="F941" t="s">
+        <v>36</v>
       </c>
       <c r="G941" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="H941" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8" ht="12.75">
+      <c r="A942" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C942" t="s">
+        <v>13</v>
+      </c>
+      <c r="D942" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F942" t="s">
         <v>36</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="G942" t="s">
-        <v>524</v>
+        <v>37</v>
       </c>
       <c r="H942" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="943" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2866</v>
+        <v>2741</v>
       </c>
       <c r="B943" t="s">
-        <v>2867</v>
+        <v>2742</v>
       </c>
       <c r="C943" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D943" t="s">
-        <v>2868</v>
+        <v>2743</v>
       </c>
       <c r="F943" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G943" t="s">
-        <v>216</v>
+        <v>37</v>
       </c>
       <c r="H943" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="944" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2869</v>
+        <v>2744</v>
       </c>
       <c r="B944" t="s">
-        <v>2870</v>
+        <v>2745</v>
       </c>
       <c r="C944" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D944" t="s">
-        <v>2871</v>
+        <v>2746</v>
       </c>
       <c r="F944" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G944" t="s">
-        <v>524</v>
+        <v>37</v>
       </c>
       <c r="H944" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="945" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2872</v>
+        <v>2747</v>
       </c>
       <c r="B945" t="s">
-        <v>2873</v>
+        <v>2748</v>
       </c>
       <c r="C945" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D945" t="s">
-        <v>2874</v>
+        <v>2749</v>
       </c>
       <c r="F945" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G945" t="s">
-        <v>503</v>
+        <v>37</v>
       </c>
       <c r="H945" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="946" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2875</v>
+        <v>2751</v>
       </c>
       <c r="B946" t="s">
-        <v>2876</v>
+        <v>2752</v>
       </c>
       <c r="C946" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D946" t="s">
-        <v>2877</v>
+        <v>2753</v>
       </c>
       <c r="F946" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G946" t="s">
-        <v>524</v>
+        <v>37</v>
       </c>
       <c r="H946" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="947" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2878</v>
+        <v>2755</v>
       </c>
       <c r="B947" t="s">
-        <v>2879</v>
+        <v>2756</v>
       </c>
       <c r="C947" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D947" t="s">
-        <v>2880</v>
+        <v>2757</v>
       </c>
       <c r="F947" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G947" t="s">
-        <v>492</v>
+        <v>37</v>
       </c>
       <c r="H947" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="948" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2881</v>
+        <v>2759</v>
       </c>
       <c r="B948" t="s">
-        <v>2882</v>
+        <v>2760</v>
       </c>
       <c r="C948" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D948" t="s">
-        <v>2883</v>
+        <v>2761</v>
       </c>
       <c r="F948" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G948" t="s">
-        <v>524</v>
+        <v>37</v>
       </c>
       <c r="H948" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>38</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2884</v>
+        <v>2763</v>
       </c>
       <c r="B949" t="s">
-        <v>2885</v>
+        <v>2764</v>
       </c>
       <c r="C949" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D949" t="s">
-        <v>2886</v>
+        <v>2765</v>
+      </c>
+      <c r="F949" t="s">
+        <v>36</v>
       </c>
       <c r="G949" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="H949" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="950" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="950" spans="1:9" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2887</v>
+        <v>2766</v>
       </c>
       <c r="B950" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2767</v>
+      </c>
+      <c r="C950" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D950" t="s">
-        <v>2889</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2768</v>
       </c>
       <c r="G950" t="s">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="H950" t="s">
-        <v>148</v>
+        <v>27</v>
+      </c>
+      <c r="I950" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2890</v>
+        <v>2770</v>
       </c>
       <c r="B951" t="s">
-        <v>2891</v>
+        <v>2771</v>
       </c>
       <c r="C951" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D951" t="s">
-        <v>2892</v>
+        <v>2772</v>
       </c>
       <c r="F951" t="s">
-        <v>26</v>
+        <v>502</v>
       </c>
       <c r="G951" t="s">
-        <v>27</v>
+        <v>933</v>
       </c>
       <c r="H951" t="s">
-        <v>148</v>
+        <v>38</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2893</v>
+        <v>2773</v>
       </c>
       <c r="B952" t="s">
-        <v>2894</v>
+        <v>2774</v>
       </c>
       <c r="C952" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D952" t="s">
-        <v>2895</v>
+        <v>2775</v>
+      </c>
+      <c r="F952" t="s">
+        <v>36</v>
       </c>
       <c r="G952" t="s">
-        <v>252</v>
+        <v>37</v>
       </c>
       <c r="H952" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2896</v>
+        <v>2776</v>
       </c>
       <c r="B953" t="s">
-        <v>2897</v>
+        <v>2777</v>
       </c>
       <c r="C953" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D953" t="s">
-        <v>2898</v>
+        <v>2778</v>
+      </c>
+      <c r="F953" t="s">
+        <v>36</v>
       </c>
       <c r="G953" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="H953" t="s">
-        <v>15</v>
+        <v>982</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2899</v>
+        <v>2780</v>
       </c>
       <c r="B954" t="s">
-        <v>2900</v>
+        <v>2781</v>
       </c>
       <c r="C954" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D954" t="s">
-        <v>726</v>
+        <v>956</v>
       </c>
       <c r="G954" t="s">
-        <v>14</v>
+        <v>474</v>
       </c>
       <c r="H954" t="s">
-        <v>15</v>
+        <v>957</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2901</v>
+        <v>2782</v>
       </c>
       <c r="B955" t="s">
-        <v>2902</v>
+        <v>2783</v>
       </c>
       <c r="C955" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D955" t="s">
-        <v>2903</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2314</v>
       </c>
       <c r="G955" t="s">
-        <v>27</v>
+        <v>474</v>
       </c>
       <c r="H955" t="s">
-        <v>148</v>
+        <v>880</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2904</v>
+        <v>2784</v>
       </c>
       <c r="B956" t="s">
-        <v>2905</v>
+        <v>2785</v>
       </c>
       <c r="C956" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D956" t="s">
-        <v>2906</v>
+        <v>2786</v>
       </c>
       <c r="F956" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G956" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="H956" t="s">
-        <v>148</v>
+        <v>38</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2907</v>
+        <v>2787</v>
       </c>
       <c r="B957" t="s">
-        <v>2908</v>
+        <v>2788</v>
       </c>
       <c r="C957" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D957" t="s">
-        <v>2909</v>
+        <v>2789</v>
       </c>
       <c r="F957" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G957" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H957" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2910</v>
-[...2 lines deleted...]
-        <v>2911</v>
+        <v>2790</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C958" t="s">
+        <v>13</v>
       </c>
       <c r="D958" t="s">
-        <v>2912</v>
+        <v>2792</v>
+      </c>
+      <c r="F958" t="s">
+        <v>36</v>
       </c>
       <c r="G958" t="s">
-        <v>1200</v>
+        <v>37</v>
       </c>
       <c r="H958" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="959" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="959" spans="1:9" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2913</v>
+        <v>2793</v>
       </c>
       <c r="B959" t="s">
-        <v>2914</v>
+        <v>2794</v>
       </c>
       <c r="C959" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D959" t="s">
-        <v>2915</v>
+        <v>2795</v>
       </c>
       <c r="F959" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G959" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H959" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="960" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I959" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="960" spans="1:9" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2916</v>
+        <v>2796</v>
       </c>
       <c r="B960" t="s">
-        <v>2917</v>
+        <v>2797</v>
       </c>
       <c r="C960" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D960" t="s">
-        <v>2918</v>
+        <v>2798</v>
       </c>
       <c r="F960" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G960" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H960" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="961" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I960" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2919</v>
+        <v>2799</v>
       </c>
       <c r="B961" t="s">
-        <v>2920</v>
+        <v>2800</v>
       </c>
       <c r="C961" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D961" t="s">
-        <v>325</v>
+        <v>2801</v>
       </c>
       <c r="G961" t="s">
-        <v>47</v>
+        <v>453</v>
       </c>
       <c r="H961" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2921</v>
+        <v>2802</v>
       </c>
       <c r="B962" t="s">
-        <v>2922</v>
+        <v>2803</v>
       </c>
       <c r="C962" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D962" t="s">
-        <v>2923</v>
+        <v>2804</v>
+      </c>
+      <c r="F962" t="s">
+        <v>36</v>
       </c>
       <c r="G962" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="H962" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="963" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2924</v>
+        <v>2805</v>
       </c>
       <c r="B963" t="s">
-        <v>2925</v>
+        <v>2806</v>
       </c>
       <c r="C963" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D963" t="s">
-        <v>2926</v>
+        <v>2807</v>
       </c>
       <c r="G963" t="s">
-        <v>252</v>
+        <v>453</v>
       </c>
       <c r="H963" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2927</v>
+        <v>2808</v>
       </c>
       <c r="B964" t="s">
-        <v>2928</v>
+        <v>2809</v>
       </c>
       <c r="C964" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D964" t="s">
-        <v>2929</v>
+        <v>2810</v>
       </c>
       <c r="G964" t="s">
-        <v>163</v>
+        <v>453</v>
       </c>
       <c r="H964" t="s">
-        <v>164</v>
+        <v>22</v>
       </c>
     </row>
     <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>2930</v>
+        <v>2811</v>
       </c>
       <c r="B965" t="s">
-        <v>2931</v>
+        <v>2812</v>
       </c>
       <c r="C965" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D965" t="s">
-        <v>2932</v>
+        <v>2813</v>
       </c>
       <c r="G965" t="s">
-        <v>163</v>
+        <v>453</v>
       </c>
       <c r="H965" t="s">
-        <v>164</v>
+        <v>22</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>2933</v>
+        <v>2814</v>
       </c>
       <c r="B966" t="s">
-        <v>2934</v>
+        <v>2815</v>
       </c>
       <c r="C966" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D966" t="s">
-        <v>2935</v>
+        <v>2816</v>
       </c>
       <c r="G966" t="s">
-        <v>58</v>
+        <v>453</v>
       </c>
       <c r="H966" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="967" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>2936</v>
+        <v>2817</v>
       </c>
       <c r="B967" t="s">
-        <v>2937</v>
+        <v>2818</v>
       </c>
       <c r="C967" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D967" t="s">
-        <v>2938</v>
+        <v>2819</v>
+      </c>
+      <c r="F967" t="s">
+        <v>502</v>
       </c>
       <c r="G967" t="s">
-        <v>47</v>
+        <v>989</v>
       </c>
       <c r="H967" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="968" spans="1:10" ht="12.75">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>2939</v>
+        <v>2820</v>
       </c>
       <c r="B968" t="s">
-        <v>2940</v>
+        <v>2821</v>
       </c>
       <c r="C968" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D968" t="s">
-        <v>310</v>
+        <v>2822</v>
       </c>
       <c r="G968" t="s">
-        <v>47</v>
+        <v>453</v>
       </c>
       <c r="H968" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>2941</v>
+        <v>2823</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2824</v>
       </c>
       <c r="C969" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D969" t="s">
-        <v>2942</v>
+        <v>2825</v>
+      </c>
+      <c r="F969" t="s">
+        <v>502</v>
       </c>
       <c r="G969" t="s">
-        <v>2943</v>
+        <v>933</v>
       </c>
       <c r="H969" t="s">
-        <v>2944</v>
+        <v>38</v>
       </c>
     </row>
     <row r="970" spans="1:8" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>2945</v>
+        <v>2826</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2827</v>
       </c>
       <c r="C970" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D970" t="s">
-        <v>2946</v>
+        <v>2828</v>
+      </c>
+      <c r="F970" t="s">
+        <v>502</v>
       </c>
       <c r="G970" t="s">
-        <v>2943</v>
+        <v>933</v>
       </c>
       <c r="H970" t="s">
-        <v>712</v>
+        <v>38</v>
       </c>
     </row>
     <row r="971" spans="1:8" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>2948</v>
+        <v>2829</v>
       </c>
       <c r="B971" t="s">
-        <v>2949</v>
+        <v>2830</v>
       </c>
       <c r="C971" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D971" t="s">
-        <v>2950</v>
+        <v>2831</v>
+      </c>
+      <c r="F971" t="s">
+        <v>502</v>
       </c>
       <c r="G971" t="s">
-        <v>58</v>
+        <v>989</v>
       </c>
       <c r="H971" t="s">
-        <v>36</v>
+        <v>982</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>2952</v>
+        <v>2832</v>
       </c>
       <c r="B972" t="s">
-        <v>2953</v>
+        <v>2833</v>
       </c>
       <c r="C972" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D972" t="s">
-        <v>2954</v>
+        <v>2834</v>
+      </c>
+      <c r="F972" t="s">
+        <v>502</v>
       </c>
       <c r="G972" t="s">
-        <v>58</v>
+        <v>989</v>
       </c>
       <c r="H972" t="s">
-        <v>36</v>
+        <v>982</v>
       </c>
     </row>
     <row r="973" spans="1:8" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>2956</v>
+        <v>2835</v>
       </c>
       <c r="B973" t="s">
-        <v>2957</v>
+        <v>2836</v>
       </c>
       <c r="C973" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D973" t="s">
-        <v>2958</v>
+        <v>2837</v>
+      </c>
+      <c r="F973" t="s">
+        <v>502</v>
       </c>
       <c r="G973" t="s">
-        <v>58</v>
+        <v>989</v>
       </c>
       <c r="H973" t="s">
-        <v>36</v>
+        <v>982</v>
       </c>
     </row>
     <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>2960</v>
+        <v>2838</v>
       </c>
       <c r="B974" t="s">
-        <v>2961</v>
+        <v>2839</v>
       </c>
       <c r="C974" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D974" t="s">
-        <v>2962</v>
+        <v>2840</v>
+      </c>
+      <c r="F974" t="s">
+        <v>502</v>
       </c>
       <c r="G974" t="s">
-        <v>58</v>
+        <v>989</v>
       </c>
       <c r="H974" t="s">
-        <v>36</v>
+        <v>982</v>
       </c>
     </row>
     <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>2964</v>
+        <v>2841</v>
       </c>
       <c r="B975" t="s">
-        <v>2965</v>
+        <v>2842</v>
       </c>
       <c r="C975" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D975" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2843</v>
+      </c>
+      <c r="F975" t="s">
+        <v>502</v>
+      </c>
+      <c r="G975" t="s">
+        <v>989</v>
       </c>
       <c r="H975" t="s">
-        <v>672</v>
+        <v>982</v>
       </c>
     </row>
     <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>2967</v>
+        <v>2844</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2845</v>
       </c>
       <c r="C976" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D976" t="s">
-        <v>2968</v>
+        <v>2846</v>
+      </c>
+      <c r="F976" t="s">
+        <v>36</v>
       </c>
       <c r="G976" t="s">
-        <v>2969</v>
+        <v>37</v>
       </c>
       <c r="H976" t="s">
-        <v>2944</v>
+        <v>38</v>
       </c>
     </row>
     <row r="977" spans="1:8" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>2970</v>
+        <v>2847</v>
       </c>
       <c r="B977" t="s">
-        <v>2971</v>
+        <v>2848</v>
       </c>
       <c r="C977" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D977" t="s">
-        <v>2972</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2849</v>
       </c>
       <c r="G977" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="H977" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="978" spans="1:8" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>2973</v>
+        <v>2850</v>
       </c>
       <c r="B978" t="s">
-        <v>2974</v>
+        <v>2851</v>
       </c>
       <c r="C978" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D978" t="s">
-        <v>2975</v>
+        <v>2852</v>
+      </c>
+      <c r="F978" t="s">
+        <v>502</v>
       </c>
       <c r="G978" t="s">
-        <v>2976</v>
+        <v>989</v>
       </c>
       <c r="H978" t="s">
-        <v>15</v>
+        <v>982</v>
       </c>
     </row>
     <row r="979" spans="1:8" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>2977</v>
+        <v>2853</v>
       </c>
       <c r="B979" t="s">
-        <v>2978</v>
+        <v>2854</v>
       </c>
       <c r="C979" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D979" t="s">
-        <v>2979</v>
+        <v>2855</v>
       </c>
       <c r="F979" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="G979" t="s">
-        <v>171</v>
+        <v>989</v>
       </c>
       <c r="H979" t="s">
-        <v>148</v>
+        <v>982</v>
       </c>
     </row>
     <row r="980" spans="1:8" ht="12.75">
       <c r="A980" s="1" t="s">
-        <v>2980</v>
+        <v>2856</v>
       </c>
       <c r="B980" t="s">
-        <v>2981</v>
+        <v>2857</v>
       </c>
       <c r="C980" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D980" t="s">
-        <v>1416</v>
+        <v>2314</v>
       </c>
       <c r="G980" t="s">
-        <v>252</v>
+        <v>474</v>
       </c>
       <c r="H980" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="981" spans="1:10" ht="12.75">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8" ht="12.75">
       <c r="A981" s="1" t="s">
-        <v>2982</v>
+        <v>2858</v>
       </c>
       <c r="B981" t="s">
-        <v>2983</v>
+        <v>2859</v>
       </c>
       <c r="C981" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D981" t="s">
-        <v>2984</v>
+        <v>2334</v>
       </c>
       <c r="F981" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G981" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H981" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="982" spans="1:8" ht="12.75">
       <c r="A982" s="1" t="s">
-        <v>2985</v>
+        <v>2860</v>
       </c>
       <c r="B982" t="s">
-        <v>2986</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>2861</v>
+      </c>
+      <c r="C982" t="s">
+        <v>13</v>
       </c>
       <c r="D982" t="s">
-        <v>2987</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2862</v>
+      </c>
+      <c r="G982" t="s">
+        <v>474</v>
       </c>
       <c r="H982" t="s">
-        <v>2988</v>
+        <v>880</v>
       </c>
     </row>
     <row r="983" spans="1:8" ht="12.75">
       <c r="A983" s="1" t="s">
-        <v>2989</v>
+        <v>2863</v>
       </c>
       <c r="B983" t="s">
-        <v>2990</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>2864</v>
+      </c>
+      <c r="C983" t="s">
+        <v>13</v>
       </c>
       <c r="D983" t="s">
-        <v>2991</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2865</v>
+      </c>
+      <c r="G983" t="s">
+        <v>474</v>
       </c>
       <c r="H983" t="s">
-        <v>2988</v>
+        <v>880</v>
       </c>
     </row>
     <row r="984" spans="1:8" ht="12.75">
       <c r="A984" s="1" t="s">
-        <v>2992</v>
+        <v>2866</v>
       </c>
       <c r="B984" t="s">
-        <v>2993</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>2867</v>
+      </c>
+      <c r="C984" t="s">
+        <v>13</v>
       </c>
       <c r="D984" t="s">
-        <v>2994</v>
+        <v>2868</v>
       </c>
       <c r="F984" t="s">
-        <v>67</v>
+        <v>502</v>
+      </c>
+      <c r="G984" t="s">
+        <v>989</v>
       </c>
       <c r="H984" t="s">
-        <v>84</v>
+        <v>982</v>
       </c>
     </row>
     <row r="985" spans="1:8" ht="12.75">
       <c r="A985" s="1" t="s">
-        <v>2995</v>
+        <v>2869</v>
       </c>
       <c r="B985" t="s">
-        <v>2996</v>
+        <v>2870</v>
       </c>
       <c r="C985" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D985" t="s">
-        <v>2997</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2871</v>
       </c>
       <c r="G985" t="s">
-        <v>171</v>
+        <v>453</v>
       </c>
       <c r="H985" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="986" spans="1:8" ht="12.75">
       <c r="A986" s="1" t="s">
-        <v>2998</v>
+        <v>2872</v>
       </c>
       <c r="B986" t="s">
-        <v>2999</v>
+        <v>2873</v>
       </c>
       <c r="C986" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D986" t="s">
-        <v>3000</v>
+        <v>2874</v>
+      </c>
+      <c r="F986" t="s">
+        <v>502</v>
       </c>
       <c r="G986" t="s">
-        <v>35</v>
+        <v>989</v>
       </c>
       <c r="H986" t="s">
-        <v>43</v>
+        <v>982</v>
       </c>
     </row>
     <row r="987" spans="1:8" ht="12.75">
       <c r="A987" s="1" t="s">
-        <v>3001</v>
+        <v>2875</v>
       </c>
       <c r="B987" t="s">
-        <v>3002</v>
+        <v>2876</v>
       </c>
       <c r="C987" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D987" t="s">
-        <v>3003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2877</v>
       </c>
       <c r="G987" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="H987" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="988" spans="1:8" ht="12.75">
       <c r="A988" s="1" t="s">
-        <v>3004</v>
+        <v>2878</v>
       </c>
       <c r="B988" t="s">
-        <v>3005</v>
+        <v>2879</v>
       </c>
       <c r="C988" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D988" t="s">
-        <v>3006</v>
+        <v>2880</v>
       </c>
       <c r="G988" t="s">
-        <v>14</v>
+        <v>453</v>
       </c>
       <c r="H988" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="989" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="989" spans="1:9" ht="12.75">
       <c r="A989" s="1" t="s">
-        <v>3007</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2881</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D989" t="s">
-        <v>3009</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2882</v>
+      </c>
+      <c r="F989" t="s">
+        <v>1441</v>
       </c>
       <c r="H989" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="990" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I989" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="990" spans="1:9" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>3010</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2883</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D990" t="s">
-        <v>3012</v>
+        <v>2884</v>
       </c>
       <c r="F990" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>1441</v>
       </c>
       <c r="H990" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="991" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I990" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="991" spans="1:9" ht="12.75">
       <c r="A991" s="1" t="s">
-        <v>3013</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2885</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D991" t="s">
-        <v>3015</v>
+        <v>2886</v>
       </c>
       <c r="F991" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>1441</v>
       </c>
       <c r="H991" t="s">
-        <v>148</v>
+        <v>436</v>
+      </c>
+      <c r="I991" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="992" spans="1:9" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>3017</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2887</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D992" t="s">
-        <v>992</v>
+        <v>2888</v>
       </c>
       <c r="F992" t="s">
-        <v>980</v>
+        <v>1441</v>
       </c>
       <c r="H992" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I992" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="993" spans="1:9" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>3020</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2889</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D993" t="s">
-        <v>1025</v>
+        <v>2890</v>
       </c>
       <c r="F993" t="s">
-        <v>980</v>
+        <v>1441</v>
       </c>
       <c r="H993" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I993" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="994" spans="1:9" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>3023</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2891</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D994" t="s">
-        <v>3025</v>
+        <v>2892</v>
       </c>
       <c r="F994" t="s">
-        <v>919</v>
+        <v>1441</v>
       </c>
       <c r="H994" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I994" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="995" spans="1:9" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>3027</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2893</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>1439</v>
       </c>
       <c r="D995" t="s">
-        <v>3025</v>
+        <v>2894</v>
       </c>
       <c r="F995" t="s">
-        <v>919</v>
+        <v>1441</v>
       </c>
       <c r="H995" t="s">
-        <v>920</v>
+        <v>436</v>
       </c>
       <c r="I995" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="996" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="996" spans="1:9" ht="12.75">
       <c r="A996" s="1" t="s">
-        <v>3029</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2895</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D996" t="s">
-        <v>3030</v>
+        <v>2896</v>
       </c>
       <c r="G996" t="s">
-        <v>2943</v>
+        <v>1457</v>
       </c>
       <c r="H996" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="997" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I996" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="997" spans="1:9" ht="12.75">
       <c r="A997" s="1" t="s">
-        <v>3031</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2897</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D997" t="s">
-        <v>3033</v>
+        <v>2898</v>
+      </c>
+      <c r="G997" t="s">
+        <v>1457</v>
       </c>
       <c r="H997" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="998" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I997" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="998" spans="1:9" ht="12.75">
       <c r="A998" s="1" t="s">
-        <v>3034</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2899</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D998" t="s">
-        <v>3036</v>
+        <v>2900</v>
       </c>
       <c r="G998" t="s">
-        <v>14</v>
+        <v>1457</v>
       </c>
       <c r="H998" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="999" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I998" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="999" spans="1:9" ht="12.75">
       <c r="A999" s="1" t="s">
-        <v>3037</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2901</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D999" t="s">
-        <v>3038</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>2902</v>
+      </c>
+      <c r="G999" t="s">
+        <v>1457</v>
       </c>
       <c r="H999" t="s">
-        <v>3039</v>
-[...2 lines deleted...]
-    <row r="1000" spans="1:10" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I999" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:9" ht="12.75">
       <c r="A1000" s="1" t="s">
-        <v>3041</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2903</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>1455</v>
       </c>
       <c r="D1000" t="s">
-        <v>3043</v>
+        <v>2904</v>
       </c>
       <c r="G1000" t="s">
-        <v>1362</v>
+        <v>1457</v>
       </c>
       <c r="H1000" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="1001" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="I1000" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8" ht="12.75">
       <c r="A1001" s="1" t="s">
-        <v>3045</v>
-[...2 lines deleted...]
-        <v>3046</v>
+        <v>2905</v>
       </c>
       <c r="C1001" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1001" t="s">
-        <v>3047</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2906</v>
       </c>
       <c r="G1001" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="H1001" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="1002" spans="1:9" ht="12.75">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8" ht="12.75">
       <c r="A1002" s="1" t="s">
-        <v>3049</v>
+        <v>2907</v>
       </c>
       <c r="B1002" t="s">
-        <v>3050</v>
+        <v>2908</v>
       </c>
       <c r="C1002" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1002" t="s">
-        <v>3051</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2909</v>
       </c>
       <c r="G1002" t="s">
-        <v>21</v>
+        <v>440</v>
       </c>
       <c r="H1002" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="1003" spans="1:8" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:10" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>3052</v>
+        <v>2910</v>
       </c>
       <c r="B1003" t="s">
-        <v>3053</v>
+        <v>2911</v>
       </c>
       <c r="C1003" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1003" t="s">
-        <v>3054</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2912</v>
       </c>
       <c r="G1003" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="H1003" t="s">
-        <v>28</v>
+        <v>458</v>
+      </c>
+      <c r="J1003" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="1004" spans="1:8" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>3055</v>
+        <v>2913</v>
       </c>
       <c r="B1004" t="s">
-        <v>3056</v>
+        <v>2914</v>
       </c>
       <c r="C1004" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1004" t="s">
-        <v>2909</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2915</v>
       </c>
       <c r="G1004" t="s">
-        <v>27</v>
+        <v>440</v>
       </c>
       <c r="H1004" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="1005" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8" ht="12.75">
       <c r="A1005" s="1" t="s">
-        <v>3058</v>
+        <v>2916</v>
       </c>
       <c r="B1005" t="s">
-        <v>3059</v>
+        <v>2917</v>
       </c>
       <c r="C1005" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1005" t="s">
-        <v>3060</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2918</v>
       </c>
       <c r="G1005" t="s">
-        <v>21</v>
+        <v>440</v>
       </c>
       <c r="H1005" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
-        <v>3062</v>
+        <v>2919</v>
       </c>
       <c r="B1006" t="s">
-        <v>3063</v>
+        <v>2920</v>
       </c>
       <c r="C1006" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1006" t="s">
-        <v>3064</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>2921</v>
       </c>
       <c r="G1006" t="s">
-        <v>21</v>
+        <v>440</v>
       </c>
       <c r="H1006" t="s">
-        <v>108</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1007" spans="1:8" ht="12.75">
       <c r="A1007" s="1" t="s">
-        <v>3065</v>
+        <v>2922</v>
       </c>
       <c r="B1007" t="s">
-        <v>3066</v>
+        <v>2923</v>
       </c>
       <c r="C1007" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1007" t="s">
-        <v>3067</v>
+        <v>2924</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>502</v>
       </c>
       <c r="G1007" t="s">
-        <v>35</v>
+        <v>1903</v>
       </c>
       <c r="H1007" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="1008" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8" ht="12.75">
       <c r="A1008" s="1" t="s">
-        <v>3069</v>
+        <v>2925</v>
       </c>
       <c r="B1008" t="s">
-        <v>3070</v>
+        <v>2926</v>
       </c>
       <c r="C1008" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1008" t="s">
-        <v>3071</v>
+        <v>2927</v>
       </c>
       <c r="F1008" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="G1008" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H1008" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1009" spans="1:8" ht="12.75">
       <c r="A1009" s="1" t="s">
-        <v>3072</v>
+        <v>2928</v>
       </c>
       <c r="B1009" t="s">
-        <v>3073</v>
+        <v>2929</v>
       </c>
       <c r="C1009" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1009" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2930</v>
       </c>
       <c r="G1009" t="s">
-        <v>27</v>
+        <v>1657</v>
       </c>
       <c r="H1009" t="s">
-        <v>28</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
-        <v>3075</v>
+        <v>2931</v>
       </c>
       <c r="B1010" t="s">
-        <v>3076</v>
+        <v>2932</v>
       </c>
       <c r="C1010" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1010" t="s">
-        <v>3077</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1731</v>
       </c>
       <c r="G1010" t="s">
-        <v>27</v>
+        <v>1657</v>
       </c>
       <c r="H1010" t="s">
-        <v>28</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>3078</v>
+        <v>2933</v>
       </c>
       <c r="B1011" t="s">
-        <v>3079</v>
+        <v>2934</v>
       </c>
       <c r="C1011" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1011" t="s">
-        <v>2016</v>
+        <v>2935</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>36</v>
       </c>
       <c r="G1011" t="s">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="H1011" t="s">
-        <v>164</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1012" spans="1:8" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>3080</v>
+        <v>2936</v>
       </c>
       <c r="B1012" t="s">
-        <v>3081</v>
+        <v>2937</v>
       </c>
       <c r="C1012" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1012" t="s">
-        <v>3082</v>
+        <v>2938</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>502</v>
       </c>
       <c r="G1012" t="s">
-        <v>47</v>
+        <v>503</v>
       </c>
       <c r="H1012" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="1013" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>3083</v>
+        <v>2939</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2940</v>
       </c>
       <c r="C1013" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D1013" t="s">
-        <v>3084</v>
+        <v>2941</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>36</v>
       </c>
       <c r="G1013" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="H1013" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1014" spans="1:8" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>3085</v>
+        <v>2942</v>
       </c>
       <c r="B1014" t="s">
-        <v>3086</v>
+        <v>2943</v>
       </c>
       <c r="C1014" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1014" t="s">
-        <v>3087</v>
+        <v>2944</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>36</v>
       </c>
       <c r="G1014" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H1014" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="1015" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:10" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>3088</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2945</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>13</v>
       </c>
       <c r="D1015" t="s">
-        <v>3089</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1810</v>
       </c>
       <c r="G1015" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1015" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1016" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>3090</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2947</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>13</v>
       </c>
       <c r="D1016" t="s">
-        <v>3091</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2949</v>
       </c>
       <c r="G1016" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1016" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1017" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>3092</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2950</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>13</v>
       </c>
       <c r="D1017" t="s">
-        <v>3093</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2952</v>
       </c>
       <c r="G1017" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1017" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1018" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>3094</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2953</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>13</v>
       </c>
       <c r="D1018" t="s">
-        <v>3095</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2955</v>
       </c>
       <c r="G1018" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1018" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1019" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1018" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>3096</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2956</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>13</v>
       </c>
       <c r="D1019" t="s">
-        <v>3097</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>456</v>
       </c>
       <c r="G1019" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1019" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1020" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1019" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>3098</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2958</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>13</v>
       </c>
       <c r="D1020" t="s">
-        <v>3099</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2960</v>
       </c>
       <c r="G1020" t="s">
-        <v>1058</v>
+        <v>474</v>
       </c>
       <c r="H1020" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1021" spans="1:9" ht="12.75">
+        <v>475</v>
+      </c>
+      <c r="J1020" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>3100</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2961</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>13</v>
       </c>
       <c r="D1021" t="s">
-        <v>3101</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2963</v>
       </c>
       <c r="G1021" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1021" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1022" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>3102</v>
+        <v>2964</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2965</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>1243</v>
+        <v>1296</v>
       </c>
       <c r="D1022" t="s">
-        <v>3103</v>
+        <v>2966</v>
       </c>
       <c r="F1022" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G1022" t="s">
-        <v>1058</v>
+        <v>1298</v>
       </c>
       <c r="H1022" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1023" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>3104</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2967</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>13</v>
       </c>
       <c r="D1023" t="s">
-        <v>3105</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1709</v>
       </c>
       <c r="G1023" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1023" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1024" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1023" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:10" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>3106</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2969</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>13</v>
       </c>
       <c r="D1024" t="s">
-        <v>3107</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2971</v>
       </c>
       <c r="G1024" t="s">
-        <v>1058</v>
+        <v>453</v>
       </c>
       <c r="H1024" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1025" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:10" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>3108</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2972</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>13</v>
       </c>
       <c r="D1025" t="s">
-        <v>3109</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2974</v>
       </c>
       <c r="G1025" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1025" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1026" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1025" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:10" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>3110</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2975</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>13</v>
       </c>
       <c r="D1026" t="s">
-        <v>3111</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2977</v>
       </c>
       <c r="G1026" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1026" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1027" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1026" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>3112</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2978</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>13</v>
       </c>
       <c r="D1027" t="s">
-        <v>3113</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2980</v>
       </c>
       <c r="G1027" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1027" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1028" spans="1:9" ht="12.75">
+        <v>458</v>
+      </c>
+      <c r="J1027" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>3114</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2981</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>13</v>
       </c>
       <c r="D1028" t="s">
-        <v>3115</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2983</v>
       </c>
       <c r="G1028" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1028" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1029" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>3116</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2984</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>13</v>
       </c>
       <c r="D1029" t="s">
-        <v>3117</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2986</v>
       </c>
       <c r="G1029" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1029" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1030" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>3118</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2987</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>13</v>
       </c>
       <c r="D1030" t="s">
-        <v>3119</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2989</v>
       </c>
       <c r="G1030" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1030" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1031" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>3120</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2990</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>13</v>
       </c>
       <c r="D1031" t="s">
-        <v>3121</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2992</v>
       </c>
       <c r="G1031" t="s">
-        <v>1058</v>
+        <v>474</v>
       </c>
       <c r="H1031" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1032" spans="1:9" ht="12.75">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>3122</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2993</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>13</v>
       </c>
       <c r="D1032" t="s">
-        <v>3123</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2995</v>
       </c>
       <c r="G1032" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1032" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1033" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>3124</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2996</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>13</v>
       </c>
       <c r="D1033" t="s">
-        <v>3125</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2998</v>
       </c>
       <c r="G1033" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1033" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1034" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>3126</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>2999</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>13</v>
       </c>
       <c r="D1034" t="s">
-        <v>3127</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3001</v>
       </c>
       <c r="G1034" t="s">
-        <v>1058</v>
+        <v>440</v>
       </c>
       <c r="H1034" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1035" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:10" ht="12.75">
       <c r="A1035" s="1" t="s">
-        <v>3128</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3002</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>13</v>
       </c>
       <c r="D1035" t="s">
-        <v>3129</v>
+        <v>3004</v>
       </c>
       <c r="F1035" t="s">
-        <v>1057</v>
+        <v>502</v>
       </c>
       <c r="G1035" t="s">
-        <v>1058</v>
+        <v>503</v>
       </c>
       <c r="H1035" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1036" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+      <c r="J1035" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8" ht="12.75">
       <c r="A1036" s="1" t="s">
-        <v>3130</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3005</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>13</v>
       </c>
       <c r="D1036" t="s">
-        <v>3131</v>
+        <v>3007</v>
       </c>
       <c r="F1036" t="s">
-        <v>1057</v>
+        <v>36</v>
       </c>
       <c r="G1036" t="s">
-        <v>1058</v>
+        <v>37</v>
       </c>
       <c r="H1036" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1037" spans="1:9" ht="12.75">
       <c r="A1037" s="1" t="s">
-        <v>3132</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3008</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>13</v>
       </c>
       <c r="D1037" t="s">
-        <v>3133</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1709</v>
       </c>
       <c r="G1037" t="s">
-        <v>1058</v>
+        <v>457</v>
       </c>
       <c r="H1037" t="s">
-        <v>43</v>
+        <v>458</v>
       </c>
       <c r="I1037" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="1038" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8" ht="12.75">
       <c r="A1038" s="1" t="s">
-        <v>3134</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3010</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>13</v>
       </c>
       <c r="D1038" t="s">
-        <v>3135</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3012</v>
       </c>
       <c r="G1038" t="s">
-        <v>1058</v>
+        <v>1765</v>
       </c>
       <c r="H1038" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1039" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8" ht="12.75">
       <c r="A1039" s="1" t="s">
-        <v>3136</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3013</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>13</v>
       </c>
       <c r="D1039" t="s">
-        <v>3137</v>
+        <v>3015</v>
       </c>
       <c r="F1039" t="s">
-        <v>1057</v>
+        <v>36</v>
       </c>
       <c r="G1039" t="s">
-        <v>1058</v>
+        <v>37</v>
       </c>
       <c r="H1039" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1040" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8" ht="12.75">
       <c r="A1040" s="1" t="s">
-        <v>3138</v>
+        <v>3016</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1040" t="s">
-        <v>3139</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>539</v>
       </c>
       <c r="G1040" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1040" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1041" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8" ht="12.75">
       <c r="A1041" s="1" t="s">
-        <v>3140</v>
+        <v>3017</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1041" t="s">
-        <v>3141</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3018</v>
       </c>
       <c r="G1041" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1041" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1042" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8" ht="12.75">
       <c r="A1042" s="1" t="s">
-        <v>3142</v>
+        <v>3019</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1042" t="s">
-        <v>3143</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3020</v>
       </c>
       <c r="G1042" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1042" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1043" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8" ht="12.75">
       <c r="A1043" s="1" t="s">
-        <v>3144</v>
+        <v>3021</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1043" t="s">
-        <v>3145</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3022</v>
       </c>
       <c r="G1043" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1043" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1044" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8" ht="12.75">
       <c r="A1044" s="1" t="s">
-        <v>3146</v>
+        <v>3023</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1044" t="s">
-        <v>3147</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3024</v>
       </c>
       <c r="G1044" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1044" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1045" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8" ht="12.75">
       <c r="A1045" s="1" t="s">
-        <v>3148</v>
+        <v>3025</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1045" t="s">
-        <v>3149</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3026</v>
       </c>
       <c r="G1045" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1045" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1046" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8" ht="12.75">
       <c r="A1046" s="1" t="s">
-        <v>3150</v>
+        <v>3027</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1046" t="s">
-        <v>3151</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3028</v>
       </c>
       <c r="G1046" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1046" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1047" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8" ht="12.75">
       <c r="A1047" s="1" t="s">
-        <v>3152</v>
+        <v>3029</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1047" t="s">
-        <v>3153</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3030</v>
       </c>
       <c r="G1047" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1047" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1048" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8" ht="12.75">
       <c r="A1048" s="1" t="s">
-        <v>3154</v>
+        <v>3031</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1048" t="s">
-        <v>3155</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3032</v>
       </c>
       <c r="G1048" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1048" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1049" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8" ht="12.75">
       <c r="A1049" s="1" t="s">
-        <v>3156</v>
+        <v>3033</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1049" t="s">
-        <v>3157</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3034</v>
       </c>
       <c r="G1049" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1049" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1050" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8" ht="12.75">
       <c r="A1050" s="1" t="s">
-        <v>3158</v>
+        <v>3035</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1050" t="s">
-        <v>3159</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3036</v>
       </c>
       <c r="G1050" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1050" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1051" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8" ht="12.75">
       <c r="A1051" s="1" t="s">
-        <v>3160</v>
+        <v>3037</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1051" t="s">
-        <v>3161</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3030</v>
       </c>
       <c r="G1051" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1051" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1052" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8" ht="12.75">
       <c r="A1052" s="1" t="s">
-        <v>3162</v>
+        <v>3038</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1052" t="s">
-        <v>3163</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3039</v>
       </c>
       <c r="G1052" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1052" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1053" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8" ht="12.75">
       <c r="A1053" s="1" t="s">
-        <v>3164</v>
+        <v>3040</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>1055</v>
+        <v>509</v>
       </c>
       <c r="D1053" t="s">
-        <v>3165</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3041</v>
       </c>
       <c r="G1053" t="s">
-        <v>1316</v>
+        <v>511</v>
       </c>
       <c r="H1053" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="1054" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8" ht="12.75">
       <c r="A1054" s="1" t="s">
-        <v>3166</v>
+        <v>3042</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1054" t="s">
-        <v>3167</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3043</v>
       </c>
       <c r="G1054" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1054" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1055" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8" ht="12.75">
       <c r="A1055" s="1" t="s">
-        <v>3168</v>
+        <v>3044</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1055" t="s">
-        <v>3169</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3045</v>
       </c>
       <c r="G1055" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1055" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1056" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8" ht="12.75">
       <c r="A1056" s="1" t="s">
-        <v>3170</v>
+        <v>3046</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1056" t="s">
-        <v>3171</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3047</v>
       </c>
       <c r="G1056" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1056" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1057" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8" ht="12.75">
       <c r="A1057" s="1" t="s">
-        <v>3172</v>
+        <v>3048</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1057" t="s">
-        <v>3173</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>517</v>
       </c>
       <c r="G1057" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1057" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1058" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8" ht="12.75">
       <c r="A1058" s="1" t="s">
-        <v>3174</v>
+        <v>3049</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1058" t="s">
-        <v>3175</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3050</v>
       </c>
       <c r="G1058" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1058" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1059" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8" ht="12.75">
       <c r="A1059" s="1" t="s">
-        <v>3176</v>
-[...2 lines deleted...]
-        <v>3177</v>
+        <v>3051</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>1310</v>
+        <v>509</v>
       </c>
       <c r="D1059" t="s">
-        <v>3178</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3052</v>
       </c>
       <c r="G1059" t="s">
-        <v>1316</v>
+        <v>511</v>
       </c>
       <c r="H1059" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1060" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8" ht="12.75">
       <c r="A1060" s="1" t="s">
-        <v>3179</v>
+        <v>3053</v>
       </c>
       <c r="C1060" s="1" t="s">
-        <v>1243</v>
+        <v>509</v>
       </c>
       <c r="D1060" t="s">
-        <v>3180</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3054</v>
       </c>
       <c r="G1060" t="s">
-        <v>1058</v>
+        <v>511</v>
       </c>
       <c r="H1060" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1061" spans="1:9" ht="12.75">
       <c r="A1061" s="1" t="s">
-        <v>3181</v>
+        <v>3055</v>
       </c>
       <c r="C1061" s="1" t="s">
-        <v>1243</v>
+        <v>1455</v>
       </c>
       <c r="D1061" t="s">
-        <v>3182</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3056</v>
       </c>
       <c r="G1061" t="s">
-        <v>1058</v>
+        <v>1457</v>
       </c>
       <c r="H1061" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
       <c r="I1061" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1062" spans="1:9" ht="12.75">
       <c r="A1062" s="1" t="s">
-        <v>3183</v>
+        <v>3057</v>
       </c>
       <c r="C1062" s="1" t="s">
-        <v>1310</v>
+        <v>1455</v>
       </c>
       <c r="D1062" t="s">
-        <v>3184</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3058</v>
       </c>
       <c r="G1062" t="s">
-        <v>1058</v>
+        <v>1457</v>
       </c>
       <c r="H1062" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I1062" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1063" spans="1:8" ht="12.75">
       <c r="A1063" s="1" t="s">
-        <v>3185</v>
+        <v>3059</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3060</v>
       </c>
       <c r="C1063" s="1" t="s">
-        <v>922</v>
+        <v>1296</v>
       </c>
       <c r="D1063" t="s">
-        <v>3186</v>
+        <v>3061</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>502</v>
       </c>
       <c r="G1063" t="s">
-        <v>924</v>
+        <v>1298</v>
       </c>
       <c r="H1063" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="1064" spans="1:9" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8" ht="12.75">
       <c r="A1064" s="1" t="s">
-        <v>3187</v>
+        <v>3062</v>
       </c>
       <c r="C1064" s="1" t="s">
-        <v>1243</v>
+        <v>1500</v>
       </c>
       <c r="D1064" t="s">
-        <v>3188</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3063</v>
       </c>
       <c r="G1064" t="s">
-        <v>1058</v>
+        <v>435</v>
       </c>
       <c r="H1064" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1065" spans="1:9" ht="12.75">
       <c r="A1065" s="1" t="s">
-        <v>3189</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3064</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>13</v>
       </c>
       <c r="D1065" t="s">
-        <v>3190</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>3066</v>
       </c>
       <c r="H1065" t="s">
-        <v>1174</v>
+        <v>551</v>
       </c>
       <c r="I1065" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="1066" spans="1:9" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8" ht="12.75">
       <c r="A1066" s="1" t="s">
-        <v>3191</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>3068</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>13</v>
       </c>
       <c r="D1066" t="s">
-        <v>3192</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3070</v>
       </c>
       <c r="G1066" t="s">
-        <v>1058</v>
+        <v>565</v>
       </c>
       <c r="H1066" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1067" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8" ht="12.75">
       <c r="A1067" s="1" t="s">
-        <v>3193</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>3072</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>13</v>
       </c>
       <c r="D1067" t="s">
-        <v>3194</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3074</v>
       </c>
       <c r="G1067" t="s">
-        <v>1316</v>
+        <v>565</v>
       </c>
       <c r="H1067" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-    <row r="1068" spans="1:9" ht="12.75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8" ht="12.75">
       <c r="A1068" s="1" t="s">
-        <v>3195</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>3076</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>13</v>
       </c>
       <c r="D1068" t="s">
-        <v>3196</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3078</v>
       </c>
       <c r="G1068" t="s">
-        <v>1316</v>
+        <v>565</v>
       </c>
       <c r="H1068" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1069" spans="1:9" ht="12.75">
       <c r="A1069" s="1" t="s">
-        <v>3197</v>
+        <v>3079</v>
       </c>
       <c r="C1069" s="1" t="s">
-        <v>1243</v>
+        <v>1467</v>
       </c>
       <c r="D1069" t="s">
-        <v>3198</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>2373</v>
       </c>
       <c r="G1069" t="s">
-        <v>1058</v>
+        <v>21</v>
       </c>
       <c r="H1069" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
       <c r="I1069" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1070" spans="1:9" ht="12.75">
       <c r="A1070" s="1" t="s">
-        <v>3199</v>
+        <v>3080</v>
       </c>
       <c r="C1070" s="1" t="s">
-        <v>1055</v>
+        <v>1467</v>
       </c>
       <c r="D1070" t="s">
-        <v>3200</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1476</v>
       </c>
       <c r="G1070" t="s">
-        <v>1316</v>
+        <v>21</v>
       </c>
       <c r="H1070" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I1070" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1071" spans="1:9" ht="12.75">
       <c r="A1071" s="1" t="s">
-        <v>3201</v>
+        <v>3081</v>
       </c>
       <c r="C1071" s="1" t="s">
-        <v>1055</v>
+        <v>1467</v>
       </c>
       <c r="D1071" t="s">
-        <v>3202</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3082</v>
       </c>
       <c r="G1071" t="s">
-        <v>1316</v>
+        <v>21</v>
       </c>
       <c r="H1071" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I1071" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:9" ht="12.75">
       <c r="A1072" s="1" t="s">
-        <v>3203</v>
+        <v>3083</v>
       </c>
       <c r="C1072" s="1" t="s">
-        <v>1243</v>
+        <v>1467</v>
       </c>
       <c r="D1072" t="s">
-        <v>3204</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1565</v>
       </c>
       <c r="G1072" t="s">
-        <v>1058</v>
+        <v>21</v>
       </c>
       <c r="H1072" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
       <c r="I1072" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1073" spans="1:9" ht="12.75">
       <c r="A1073" s="1" t="s">
-        <v>3205</v>
+        <v>3084</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>1310</v>
+        <v>1467</v>
       </c>
       <c r="D1073" t="s">
-        <v>3206</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1565</v>
       </c>
       <c r="G1073" t="s">
-        <v>1058</v>
+        <v>21</v>
       </c>
       <c r="H1073" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I1073" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1074" spans="1:9" ht="12.75">
       <c r="A1074" s="1" t="s">
-        <v>3207</v>
+        <v>3085</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>1243</v>
+        <v>1467</v>
       </c>
       <c r="D1074" t="s">
-        <v>3208</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3086</v>
       </c>
       <c r="G1074" t="s">
-        <v>1058</v>
+        <v>21</v>
       </c>
       <c r="H1074" t="s">
-        <v>1174</v>
+        <v>436</v>
       </c>
       <c r="I1074" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1075" spans="1:9" ht="12.75">
       <c r="A1075" s="1" t="s">
-        <v>3209</v>
+        <v>3087</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>1055</v>
+        <v>1467</v>
       </c>
       <c r="D1075" t="s">
-        <v>3165</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3088</v>
       </c>
       <c r="G1075" t="s">
-        <v>1316</v>
+        <v>21</v>
       </c>
       <c r="H1075" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="I1075" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1076" spans="1:9" ht="12.75">
       <c r="A1076" s="1" t="s">
-        <v>3210</v>
+        <v>3089</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>1310</v>
+        <v>1467</v>
       </c>
       <c r="D1076" t="s">
-        <v>3211</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>3090</v>
       </c>
       <c r="G1076" t="s">
-        <v>1316</v>
+        <v>21</v>
       </c>
       <c r="H1076" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="I1076" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1077" spans="1:8" ht="12.75">
       <c r="A1077" s="1" t="s">
-        <v>3212</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>3091</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>13</v>
       </c>
       <c r="D1077" t="s">
-        <v>3213</v>
+        <v>3092</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>579</v>
       </c>
       <c r="G1077" t="s">
-        <v>924</v>
+        <v>435</v>
       </c>
       <c r="H1077" t="s">
-        <v>925</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="1078" spans="1:8" ht="12.75">
       <c r="A1078" s="1" t="s">
-        <v>3214</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3094</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>581</v>
       </c>
       <c r="D1078" t="s">
-        <v>3215</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>3095</v>
       </c>
       <c r="G1078" t="s">
-        <v>133</v>
+        <v>583</v>
       </c>
       <c r="H1078" t="s">
-        <v>3216</v>
-[...2 lines deleted...]
-    <row r="1079" spans="1:9" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8" ht="12.75">
       <c r="A1079" s="1" t="s">
-        <v>3217</v>
+        <v>3096</v>
       </c>
       <c r="C1079" s="1" t="s">
-        <v>1162</v>
+        <v>581</v>
       </c>
       <c r="D1079" t="s">
-        <v>1169</v>
+        <v>3097</v>
       </c>
       <c r="G1079" t="s">
-        <v>1070</v>
+        <v>583</v>
       </c>
       <c r="H1079" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1080" spans="1:9" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8" ht="12.75">
       <c r="A1080" s="1" t="s">
-        <v>3218</v>
+        <v>3098</v>
       </c>
       <c r="C1080" s="1" t="s">
-        <v>1162</v>
+        <v>581</v>
       </c>
       <c r="D1080" t="s">
-        <v>3219</v>
+        <v>586</v>
       </c>
       <c r="G1080" t="s">
-        <v>1070</v>
+        <v>583</v>
       </c>
       <c r="H1080" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1081" spans="1:9" ht="12.75">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" ht="12.75">
       <c r="A1081" s="1" t="s">
-        <v>3220</v>
-[...5 lines deleted...]
-        <v>1162</v>
+        <v>3099</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>13</v>
       </c>
       <c r="D1081" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3100</v>
       </c>
       <c r="H1081" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1082" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:10" ht="12.75">
       <c r="A1082" s="1" t="s">
-        <v>3222</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>3102</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>13</v>
       </c>
       <c r="D1082" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3104</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>579</v>
       </c>
       <c r="H1082" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1083" spans="1:9" ht="12.75">
+        <v>603</v>
+      </c>
+      <c r="J1082" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8" ht="12.75">
       <c r="A1083" s="1" t="s">
-        <v>3223</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>3105</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>13</v>
       </c>
       <c r="D1083" t="s">
-        <v>3224</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>3106</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>610</v>
       </c>
       <c r="H1083" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1084" spans="1:9" ht="12.75">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8" ht="12.75">
       <c r="A1084" s="1" t="s">
-        <v>3225</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>3108</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>13</v>
       </c>
       <c r="D1084" t="s">
-        <v>3226</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>3110</v>
       </c>
       <c r="H1084" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1085" spans="1:9" ht="12.75">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8" ht="12.75">
       <c r="A1085" s="1" t="s">
-        <v>3227</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>3112</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>13</v>
       </c>
       <c r="D1085" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3113</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>610</v>
       </c>
       <c r="H1085" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1086" spans="1:9" ht="12.75">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8" ht="12.75">
       <c r="A1086" s="1" t="s">
-        <v>3228</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>3116</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>13</v>
       </c>
       <c r="D1086" t="s">
-        <v>3229</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>3118</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>579</v>
       </c>
       <c r="H1086" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1087" spans="1:9" ht="12.75">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8" ht="12.75">
       <c r="A1087" s="1" t="s">
-        <v>3230</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>3120</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>13</v>
       </c>
       <c r="D1087" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3122</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>579</v>
       </c>
       <c r="H1087" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1088" spans="1:9" ht="12.75">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8" ht="12.75">
       <c r="A1088" s="1" t="s">
-        <v>3231</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>3124</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>13</v>
       </c>
       <c r="D1088" t="s">
-        <v>3232</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>3126</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>579</v>
       </c>
       <c r="H1088" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1089" spans="1:9" ht="12.75">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8" ht="12.75">
       <c r="A1089" s="1" t="s">
-        <v>3233</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>3128</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>13</v>
       </c>
       <c r="D1089" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3130</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>627</v>
       </c>
       <c r="H1089" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="1090" spans="1:9" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8" ht="12.75">
       <c r="A1090" s="1" t="s">
-        <v>3234</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>3132</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>13</v>
       </c>
       <c r="D1090" t="s">
-        <v>3235</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>3134</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>627</v>
       </c>
       <c r="H1090" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>617</v>
       </c>
     </row>
     <row r="1091" spans="1:8" ht="12.75">
       <c r="A1091" s="1" t="s">
-        <v>3236</v>
+        <v>3136</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3137</v>
       </c>
       <c r="C1091" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1091" t="s">
-        <v>3237</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>3138</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>579</v>
       </c>
       <c r="H1091" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="1092" spans="1:9" ht="12.75">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8" ht="12.75">
       <c r="A1092" s="1" t="s">
-        <v>3238</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3140</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>13</v>
       </c>
       <c r="D1092" t="s">
-        <v>3239</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3142</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>646</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>3143</v>
       </c>
       <c r="H1092" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1093" spans="1:9" ht="12.75">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8" ht="12.75">
       <c r="A1093" s="1" t="s">
-        <v>3240</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3145</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>13</v>
       </c>
       <c r="D1093" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3147</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>579</v>
       </c>
       <c r="H1093" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1094" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8" ht="12.75">
       <c r="A1094" s="1" t="s">
-        <v>3241</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3149</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>13</v>
       </c>
       <c r="D1094" t="s">
-        <v>3242</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3151</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>579</v>
       </c>
       <c r="H1094" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1095" spans="1:9" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8" ht="12.75">
       <c r="A1095" s="1" t="s">
-        <v>3243</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3153</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>13</v>
       </c>
       <c r="D1095" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3155</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>579</v>
       </c>
       <c r="H1095" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1096" spans="1:9" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8" ht="12.75">
       <c r="A1096" s="1" t="s">
-        <v>3244</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3157</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>13</v>
       </c>
       <c r="D1096" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3159</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>579</v>
       </c>
       <c r="H1096" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1097" spans="1:9" ht="12.75">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8" ht="12.75">
       <c r="A1097" s="1" t="s">
-        <v>3245</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3161</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>13</v>
       </c>
       <c r="D1097" t="s">
-        <v>3246</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3163</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>646</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>816</v>
       </c>
       <c r="H1097" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1098" spans="1:9" ht="12.75">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8" ht="12.75">
       <c r="A1098" s="1" t="s">
-        <v>3247</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3165</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>13</v>
       </c>
       <c r="D1098" t="s">
-        <v>3248</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3167</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>579</v>
       </c>
       <c r="H1098" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1099" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8" ht="12.75">
       <c r="A1099" s="1" t="s">
-        <v>3249</v>
+        <v>3169</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3170</v>
       </c>
       <c r="C1099" s="1" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="D1099" t="s">
-        <v>3250</v>
+        <v>3171</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>579</v>
       </c>
       <c r="G1099" t="s">
-        <v>1070</v>
+        <v>687</v>
       </c>
       <c r="H1099" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1100" spans="1:9" ht="12.75">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8" ht="12.75">
       <c r="A1100" s="1" t="s">
-        <v>3251</v>
+        <v>3173</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3174</v>
       </c>
       <c r="C1100" s="1" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="D1100" t="s">
-        <v>3252</v>
+        <v>3175</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>579</v>
       </c>
       <c r="G1100" t="s">
-        <v>1070</v>
+        <v>687</v>
       </c>
       <c r="H1100" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1101" spans="1:9" ht="12.75">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8" ht="12.75">
       <c r="A1101" s="1" t="s">
-        <v>3253</v>
+        <v>3177</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3178</v>
       </c>
       <c r="C1101" s="1" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="D1101" t="s">
-        <v>3239</v>
+        <v>3179</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>579</v>
       </c>
       <c r="G1101" t="s">
-        <v>1070</v>
+        <v>687</v>
       </c>
       <c r="H1101" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1102" spans="1:10" ht="12.75">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8" ht="12.75">
       <c r="A1102" s="1" t="s">
-        <v>3254</v>
+        <v>3181</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3182</v>
       </c>
       <c r="C1102" s="1" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="D1102" t="s">
-        <v>3255</v>
+        <v>3183</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>579</v>
       </c>
       <c r="G1102" t="s">
-        <v>3256</v>
+        <v>687</v>
       </c>
       <c r="H1102" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1103" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8" ht="12.75">
       <c r="A1103" s="1" t="s">
-        <v>3257</v>
+        <v>3185</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3186</v>
       </c>
       <c r="C1103" s="1" t="s">
-        <v>1068</v>
+        <v>685</v>
       </c>
       <c r="D1103" t="s">
-        <v>1217</v>
+        <v>3187</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>579</v>
       </c>
       <c r="G1103" t="s">
-        <v>1070</v>
+        <v>687</v>
       </c>
       <c r="H1103" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1104" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8" ht="12.75">
       <c r="A1104" s="1" t="s">
-        <v>3258</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3189</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>13</v>
       </c>
       <c r="D1104" t="s">
-        <v>3259</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3191</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>579</v>
       </c>
       <c r="H1104" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1105" spans="1:9" ht="12.75">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8" ht="12.75">
       <c r="A1105" s="1" t="s">
-        <v>3260</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>3193</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>13</v>
       </c>
       <c r="D1105" t="s">
-        <v>3261</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>3195</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>579</v>
       </c>
       <c r="H1105" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1106" spans="1:10" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8" ht="12.75">
       <c r="A1106" s="1" t="s">
-        <v>3262</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>3197</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>13</v>
       </c>
       <c r="D1106" t="s">
-        <v>3263</v>
-[...2 lines deleted...]
-        <v>3256</v>
+        <v>3199</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>579</v>
       </c>
       <c r="H1106" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1107" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8" ht="12.75">
       <c r="A1107" s="1" t="s">
-        <v>3264</v>
+        <v>3201</v>
       </c>
       <c r="B1107" t="s">
-        <v>3265</v>
+        <v>3202</v>
       </c>
       <c r="C1107" s="1" t="s">
-        <v>1162</v>
+        <v>781</v>
       </c>
       <c r="D1107" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3203</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>579</v>
       </c>
       <c r="H1107" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1108" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8" ht="12.75">
       <c r="A1108" s="1" t="s">
-        <v>3266</v>
+        <v>3205</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3206</v>
       </c>
       <c r="C1108" s="1" t="s">
-        <v>1219</v>
+        <v>781</v>
       </c>
       <c r="D1108" t="s">
-        <v>3267</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>3207</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>579</v>
       </c>
       <c r="H1108" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1109" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8" ht="12.75">
       <c r="A1109" s="1" t="s">
-        <v>3268</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>3209</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>13</v>
       </c>
       <c r="D1109" t="s">
-        <v>1197</v>
+        <v>3211</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>579</v>
       </c>
       <c r="G1109" t="s">
-        <v>1070</v>
+        <v>3212</v>
       </c>
       <c r="H1109" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-    <row r="1110" spans="1:9" ht="12.75">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8" ht="12.75">
       <c r="A1110" s="1" t="s">
-        <v>3269</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>3214</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>13</v>
       </c>
       <c r="D1110" t="s">
-        <v>3270</v>
+        <v>3216</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>502</v>
       </c>
       <c r="G1110" t="s">
-        <v>924</v>
+        <v>3217</v>
       </c>
       <c r="H1110" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1111" spans="1:8" ht="12.75">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:10" ht="12.75">
       <c r="A1111" s="1" t="s">
-        <v>3271</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>3218</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>13</v>
       </c>
       <c r="D1111" t="s">
-        <v>3272</v>
+        <v>3220</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3221</v>
       </c>
       <c r="G1111" t="s">
-        <v>133</v>
+        <v>735</v>
       </c>
       <c r="H1111" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="1112" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+      <c r="J1111" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8" ht="12.75">
       <c r="A1112" s="1" t="s">
-        <v>3273</v>
+        <v>3222</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3223</v>
       </c>
       <c r="C1112" s="1" t="s">
-        <v>1162</v>
+        <v>745</v>
       </c>
       <c r="D1112" t="s">
-        <v>3274</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>3224</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>502</v>
       </c>
       <c r="H1112" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1113" spans="1:8" ht="12.75">
       <c r="A1113" s="1" t="s">
-        <v>3275</v>
+        <v>3226</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3227</v>
       </c>
       <c r="C1113" s="1" t="s">
-        <v>845</v>
+        <v>745</v>
       </c>
       <c r="D1113" t="s">
-        <v>3276</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>3228</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>502</v>
       </c>
       <c r="H1113" t="s">
-        <v>36</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1114" spans="1:8" ht="12.75">
       <c r="A1114" s="1" t="s">
-        <v>3277</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3229</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>745</v>
       </c>
       <c r="D1114" t="s">
-        <v>3278</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>3231</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>502</v>
       </c>
       <c r="H1114" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="1115" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8" ht="12.75">
       <c r="A1115" s="1" t="s">
-        <v>3279</v>
+        <v>3232</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3233</v>
       </c>
       <c r="C1115" s="1" t="s">
-        <v>1068</v>
+        <v>745</v>
       </c>
       <c r="D1115" t="s">
-        <v>3280</v>
+        <v>3234</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>502</v>
       </c>
       <c r="G1115" t="s">
-        <v>1070</v>
+        <v>3235</v>
       </c>
       <c r="H1115" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1116" spans="1:8" ht="12.75">
       <c r="A1116" s="1" t="s">
-        <v>3281</v>
+        <v>3236</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3237</v>
       </c>
       <c r="C1116" s="1" t="s">
-        <v>845</v>
+        <v>745</v>
       </c>
       <c r="D1116" t="s">
-        <v>3282</v>
+        <v>3238</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>502</v>
       </c>
       <c r="G1116" t="s">
-        <v>133</v>
+        <v>752</v>
       </c>
       <c r="H1116" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="1117" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8" ht="12.75">
       <c r="A1117" s="1" t="s">
-        <v>3283</v>
+        <v>3239</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3240</v>
       </c>
       <c r="C1117" s="1" t="s">
-        <v>1219</v>
+        <v>745</v>
       </c>
       <c r="D1117" t="s">
-        <v>3284</v>
+        <v>3241</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>502</v>
       </c>
       <c r="G1117" t="s">
-        <v>924</v>
+        <v>752</v>
       </c>
       <c r="H1117" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1118" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8" ht="12.75">
       <c r="A1118" s="1" t="s">
-        <v>3285</v>
+        <v>3242</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3243</v>
       </c>
       <c r="C1118" s="1" t="s">
-        <v>852</v>
+        <v>745</v>
       </c>
       <c r="D1118" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>3244</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>502</v>
       </c>
       <c r="H1118" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1119" spans="1:9" ht="12.75">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8" ht="12.75">
       <c r="A1119" s="1" t="s">
-        <v>3286</v>
+        <v>3245</v>
       </c>
       <c r="C1119" s="1" t="s">
-        <v>1068</v>
+        <v>3246</v>
       </c>
       <c r="D1119" t="s">
-        <v>3287</v>
+        <v>3247</v>
       </c>
       <c r="G1119" t="s">
-        <v>1070</v>
+        <v>1492</v>
       </c>
       <c r="H1119" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="1120" spans="1:9" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8" ht="12.75">
       <c r="A1120" s="1" t="s">
-        <v>3288</v>
+        <v>3248</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3249</v>
       </c>
       <c r="C1120" s="1" t="s">
-        <v>1162</v>
+        <v>745</v>
       </c>
       <c r="D1120" t="s">
-        <v>3289</v>
+        <v>3250</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>502</v>
       </c>
       <c r="G1120" t="s">
-        <v>1070</v>
+        <v>3251</v>
       </c>
       <c r="H1120" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1121" spans="1:8" ht="12.75">
       <c r="A1121" s="1" t="s">
-        <v>3290</v>
+        <v>3252</v>
       </c>
       <c r="C1121" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D1121" t="s">
-        <v>3291</v>
+        <v>3253</v>
       </c>
       <c r="E1121" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>646</v>
       </c>
       <c r="G1121" t="s">
-        <v>3292</v>
+        <v>758</v>
       </c>
       <c r="H1121" t="s">
-        <v>3293</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1122" spans="1:8" ht="12.75">
       <c r="A1122" s="1" t="s">
-        <v>3294</v>
+        <v>3254</v>
       </c>
       <c r="C1122" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D1122" t="s">
-        <v>3295</v>
+        <v>3255</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>646</v>
       </c>
       <c r="G1122" t="s">
-        <v>924</v>
+        <v>758</v>
       </c>
       <c r="H1122" t="s">
-        <v>36</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1123" spans="1:8" ht="12.75">
       <c r="A1123" s="1" t="s">
-        <v>3296</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>3256</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>745</v>
       </c>
       <c r="D1123" t="s">
-        <v>3297</v>
+        <v>3258</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>502</v>
       </c>
       <c r="G1123" t="s">
-        <v>924</v>
+        <v>747</v>
       </c>
       <c r="H1123" t="s">
-        <v>36</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1124" spans="1:8" ht="12.75">
       <c r="A1124" s="1" t="s">
-        <v>3298</v>
+        <v>3259</v>
       </c>
       <c r="C1124" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D1124" t="s">
-        <v>3299</v>
+        <v>765</v>
       </c>
       <c r="G1124" t="s">
-        <v>3300</v>
+        <v>766</v>
       </c>
       <c r="H1124" t="s">
-        <v>36</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1125" spans="1:8" ht="12.75">
       <c r="A1125" s="1" t="s">
-        <v>3301</v>
+        <v>3260</v>
       </c>
       <c r="C1125" t="s">
-        <v>880</v>
+        <v>13</v>
       </c>
       <c r="D1125" t="s">
-        <v>3302</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>765</v>
       </c>
       <c r="G1125" t="s">
-        <v>147</v>
+        <v>766</v>
       </c>
       <c r="H1125" t="s">
-        <v>148</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1126" spans="1:8" ht="12.75">
       <c r="A1126" s="1" t="s">
-        <v>3304</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>3261</v>
       </c>
       <c r="C1126" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1126" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>765</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>766</v>
       </c>
       <c r="H1126" t="s">
-        <v>920</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1127" spans="1:8" ht="12.75">
       <c r="A1127" s="1" t="s">
-        <v>3306</v>
-[...2 lines deleted...]
-        <v>3307</v>
+        <v>3262</v>
       </c>
       <c r="C1127" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1127" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>768</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>511</v>
       </c>
       <c r="H1127" t="s">
-        <v>920</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1128" spans="1:8" ht="12.75">
       <c r="A1128" s="1" t="s">
-        <v>3309</v>
+        <v>3264</v>
       </c>
       <c r="B1128" t="s">
-        <v>3310</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3265</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>685</v>
       </c>
       <c r="D1128" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3266</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>579</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>687</v>
       </c>
       <c r="H1128" t="s">
-        <v>920</v>
+        <v>632</v>
       </c>
     </row>
     <row r="1129" spans="1:8" ht="12.75">
       <c r="A1129" s="1" t="s">
-        <v>3312</v>
+        <v>3268</v>
       </c>
       <c r="B1129" t="s">
-        <v>3313</v>
+        <v>3269</v>
       </c>
       <c r="C1129" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1129" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3270</v>
       </c>
       <c r="H1129" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="1130" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8" ht="12.75">
       <c r="A1130" s="1" t="s">
-        <v>3315</v>
+        <v>3272</v>
       </c>
       <c r="B1130" t="s">
-        <v>3316</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3273</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D1130" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3274</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>579</v>
       </c>
       <c r="H1130" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1131" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8" ht="12.75">
       <c r="A1131" s="1" t="s">
-        <v>3318</v>
+        <v>3276</v>
       </c>
       <c r="B1131" t="s">
-        <v>3319</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3277</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>781</v>
       </c>
       <c r="D1131" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3278</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>579</v>
       </c>
       <c r="H1131" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1132" spans="1:9" ht="12.75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8" ht="12.75">
       <c r="A1132" s="1" t="s">
-        <v>3321</v>
+        <v>3280</v>
       </c>
       <c r="B1132" t="s">
-        <v>3322</v>
+        <v>3281</v>
       </c>
       <c r="C1132" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1132" t="s">
-        <v>3323</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3282</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>579</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>3212</v>
       </c>
       <c r="H1132" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1133" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8" ht="12.75">
       <c r="A1133" s="1" t="s">
-        <v>3325</v>
-[...2 lines deleted...]
-        <v>3326</v>
+        <v>3283</v>
       </c>
       <c r="C1133" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1133" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3284</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>511</v>
       </c>
       <c r="H1133" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1134" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8" ht="12.75">
       <c r="A1134" s="1" t="s">
-        <v>3328</v>
-[...2 lines deleted...]
-        <v>3329</v>
+        <v>3286</v>
       </c>
       <c r="C1134" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1134" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3287</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>579</v>
       </c>
       <c r="H1134" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1135" spans="1:9" ht="12.75">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8" ht="12.75">
       <c r="A1135" s="1" t="s">
-        <v>3331</v>
-[...2 lines deleted...]
-        <v>3332</v>
+        <v>3289</v>
       </c>
       <c r="C1135" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D1135" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3290</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>579</v>
       </c>
       <c r="H1135" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1136" spans="1:9" ht="12.75">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8" ht="12.75">
       <c r="A1136" s="1" t="s">
-        <v>3334</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>3291</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3246</v>
       </c>
       <c r="D1136" t="s">
-        <v>3336</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>3292</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>1492</v>
       </c>
       <c r="H1136" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1137" spans="1:9" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8" ht="12.75">
       <c r="A1137" s="1" t="s">
-        <v>3338</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>3294</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>820</v>
       </c>
       <c r="D1137" t="s">
-        <v>979</v>
+        <v>3295</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>579</v>
       </c>
       <c r="F1137" t="s">
-        <v>980</v>
+        <v>822</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>823</v>
       </c>
       <c r="H1137" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-    <row r="1138" spans="1:9" ht="12.75">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8" ht="12.75">
       <c r="A1138" s="1" t="s">
-        <v>3341</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>3297</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>820</v>
       </c>
       <c r="D1138" t="s">
-        <v>979</v>
+        <v>3298</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>579</v>
       </c>
       <c r="F1138" t="s">
-        <v>980</v>
+        <v>822</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>823</v>
       </c>
       <c r="H1138" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>824</v>
       </c>
     </row>
     <row r="1139" spans="1:8" ht="12.75">
       <c r="A1139" s="1" t="s">
-        <v>3342</v>
+        <v>3300</v>
       </c>
       <c r="C1139" s="1" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D1139" t="s">
-        <v>3343</v>
+        <v>3301</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>822</v>
       </c>
       <c r="G1139" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="H1139" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="1140" spans="1:8" ht="12.75">
       <c r="A1140" s="1" t="s">
-        <v>3344</v>
+        <v>3303</v>
       </c>
       <c r="C1140" s="1" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D1140" t="s">
-        <v>3345</v>
+        <v>3304</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>822</v>
       </c>
       <c r="G1140" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="H1140" t="s">
-        <v>36</v>
+        <v>824</v>
       </c>
     </row>
     <row r="1141" spans="1:8" ht="12.75">
       <c r="A1141" s="1" t="s">
-        <v>3346</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>3305</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>433</v>
       </c>
       <c r="D1141" t="s">
-        <v>3347</v>
+        <v>3306</v>
       </c>
       <c r="G1141" t="s">
-        <v>854</v>
+        <v>583</v>
       </c>
       <c r="H1141" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1142" spans="1:8" ht="12.75">
       <c r="A1142" s="1" t="s">
-        <v>3348</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>3307</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>433</v>
       </c>
       <c r="D1142" t="s">
-        <v>3349</v>
+        <v>3308</v>
       </c>
       <c r="G1142" t="s">
-        <v>133</v>
+        <v>583</v>
       </c>
       <c r="H1142" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
     </row>
     <row r="1143" spans="1:8" ht="12.75">
       <c r="A1143" s="1" t="s">
-        <v>3350</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>3309</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>433</v>
       </c>
       <c r="D1143" t="s">
-        <v>3351</v>
+        <v>3310</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>502</v>
       </c>
       <c r="G1143" t="s">
-        <v>854</v>
+        <v>3311</v>
       </c>
       <c r="H1143" t="s">
-        <v>36</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1144" spans="1:8" ht="12.75">
       <c r="A1144" s="1" t="s">
-        <v>3352</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>3313</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>433</v>
       </c>
       <c r="D1144" t="s">
-        <v>868</v>
+        <v>3314</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>502</v>
       </c>
       <c r="G1144" t="s">
-        <v>854</v>
+        <v>1298</v>
       </c>
       <c r="H1144" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="1145" spans="1:8" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:9" ht="12.75">
       <c r="A1145" s="1" t="s">
-        <v>3353</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>3315</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>433</v>
       </c>
       <c r="D1145" t="s">
-        <v>3354</v>
+        <v>3316</v>
       </c>
       <c r="G1145" t="s">
-        <v>133</v>
+        <v>560</v>
       </c>
       <c r="H1145" t="s">
-        <v>36</v>
+        <v>475</v>
+      </c>
+      <c r="I1145" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="1146" spans="1:8" ht="12.75">
       <c r="A1146" s="1" t="s">
-        <v>3355</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>3317</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>433</v>
       </c>
       <c r="D1146" t="s">
-        <v>3356</v>
+        <v>3318</v>
       </c>
       <c r="G1146" t="s">
-        <v>133</v>
+        <v>3319</v>
       </c>
       <c r="H1146" t="s">
-        <v>36</v>
-[...3291 lines deleted...]
-        <v>109</v>
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="764664-000"/>
-[...1763 lines deleted...]
-    <hyperlink ref="C1307" r:id="rId1765" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A2" r:id="rId1" display="5708003"/>
+    <hyperlink ref="A3" r:id="rId2" display="FPS-C1JJBA0CN1000"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A4" r:id="rId4" display="FPS-C2JJAA0BY1000"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A5" r:id="rId6" display="FPS-D1JJ106B2AD2"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A6" r:id="rId8" display="FPS-D1JJ108A00020"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A7" r:id="rId10" display="FPS-W1JJ005F00M40"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A8" r:id="rId12" display="G35247-000"/>
+    <hyperlink ref="A9" r:id="rId13" display="NG4-VCKL2Q430000"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A10" r:id="rId15" display="NG4-VDML1MBA20BA00"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A11" r:id="rId17" display="NG4-VCML2B43AC2K"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A12" r:id="rId19" display="NG4-VDKR1DQA20001L"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A13" r:id="rId21" display="NG4-VDML1MDA200C2K"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A14" r:id="rId23" display="NG4-VDKL1DQA20001L"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A15" r:id="rId25" display="NG4-VCMR1Q430000"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A16" r:id="rId27" display="NG4-VCKR2B470C2K"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A17" r:id="rId29" display="NG4-VDKL1DQA21001L"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A18" r:id="rId31" display="NG4-VDKR1MQA20001L"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A19" r:id="rId33" display="NG4-VDML1MGA500C2K"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A20" r:id="rId35" display="NG4-VCKL2455001K"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A21" r:id="rId37" display="NG4-VCKR2C470B1K"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A22" r:id="rId39" display="NG4-VDKR2MDA280C1K"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A23" r:id="rId41" display="NG4-VDKL1MQA20001L"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A24" r:id="rId43" display="NG4-VDKL1MQA21001L"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A25" r:id="rId45" display="NG4-VDML1MQA200C2K"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A26" r:id="rId47" display="NG4-VCMR2B43AB00"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A27" r:id="rId49" display="NG4-VDMR1DQA200C00"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A28" r:id="rId51" display="NG4-VDKR2MDA440C1K"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A29" r:id="rId53" display="NG4-VDML2DDA200C1K"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A30" r:id="rId55" display="NG4-VDML1MSA200C2K"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A31" r:id="rId57" display="NG4-VDKR2MDA520C1K"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A32" r:id="rId59" display="NG4-VDML1MSA20B000"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A33" r:id="rId61" display="NG4-VDML2DDB211C1K"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A34" r:id="rId63" display="NG4-VDMR1MSA250C2K"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A35" r:id="rId65" display="NG4-VCMR2B470C2K"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A36" r:id="rId67" display="NG4-VDML1DQA200C00"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A37" r:id="rId69" display="CX3120082"/>
+    <hyperlink ref="A38" r:id="rId70" display="3020046"/>
+    <hyperlink ref="A39" r:id="rId71" display="3520008"/>
+    <hyperlink ref="A40" r:id="rId72" display="530093104"/>
+    <hyperlink ref="A41" r:id="rId73" display="530093404"/>
+    <hyperlink ref="A42" r:id="rId74" display="530097904"/>
+    <hyperlink ref="A43" r:id="rId75" display="770025003"/>
+    <hyperlink ref="A44" r:id="rId76" display="CX3120007"/>
+    <hyperlink ref="A45" r:id="rId77" display="CX3120081"/>
+    <hyperlink ref="A46" r:id="rId78" display="CX3250003"/>
+    <hyperlink ref="A47" r:id="rId79" display="CX3120101"/>
+    <hyperlink ref="A48" r:id="rId80" display="CX3350007"/>
+    <hyperlink ref="A49" r:id="rId81" display="CX3360003"/>
+    <hyperlink ref="A50" r:id="rId82" display="CX3350013"/>
+    <hyperlink ref="A51" r:id="rId83" display="CX3360014"/>
+    <hyperlink ref="A52" r:id="rId84" display="CX3350014"/>
+    <hyperlink ref="A53" r:id="rId85" display="CX3350054"/>
+    <hyperlink ref="A54" r:id="rId86" display="CX3350002"/>
+    <hyperlink ref="A55" r:id="rId87" display="CX3450014"/>
+    <hyperlink ref="A56" r:id="rId88" display="CX3460005"/>
+    <hyperlink ref="A57" r:id="rId89" display="CX3750009"/>
+    <hyperlink ref="A58" r:id="rId90" display="CX3460006"/>
+    <hyperlink ref="A59" r:id="rId91" display="CX3750075"/>
+    <hyperlink ref="A60" r:id="rId92" display="CX3750013"/>
+    <hyperlink ref="A61" r:id="rId93" display="CX3760001"/>
+    <hyperlink ref="A62" r:id="rId94" display="CX3750001"/>
+    <hyperlink ref="A63" r:id="rId95" display="CX3750003"/>
+    <hyperlink ref="A64" r:id="rId96" display="CX3460004"/>
+    <hyperlink ref="A65" r:id="rId97" display="360000024"/>
+    <hyperlink ref="A66" r:id="rId98" display="5509002"/>
+    <hyperlink ref="A67" r:id="rId99" display="5201803"/>
+    <hyperlink ref="A68" r:id="rId100" display="5231003"/>
+    <hyperlink ref="A69" r:id="rId101" display="5302003"/>
+    <hyperlink ref="A70" r:id="rId102" display="5354403"/>
+    <hyperlink ref="A71" r:id="rId103" display="5258803"/>
+    <hyperlink ref="A72" r:id="rId104" display="5204203"/>
+    <hyperlink ref="A73" r:id="rId105" display="5223303"/>
+    <hyperlink ref="A74" r:id="rId106" display="5226703"/>
+    <hyperlink ref="A75" r:id="rId107" display="5270803"/>
+    <hyperlink ref="A76" r:id="rId108" display="5341303"/>
+    <hyperlink ref="A77" r:id="rId109" display="5343703"/>
+    <hyperlink ref="A78" r:id="rId110" display="5208103"/>
+    <hyperlink ref="A79" r:id="rId111" display="530101503"/>
+    <hyperlink ref="A80" r:id="rId112" display="5353703"/>
+    <hyperlink ref="A81" r:id="rId113" display="5226203"/>
+    <hyperlink ref="A82" r:id="rId114" display="530090003"/>
+    <hyperlink ref="A83" r:id="rId115" display="5342603"/>
+    <hyperlink ref="A84" r:id="rId116" display="5209003"/>
+    <hyperlink ref="A85" r:id="rId117" display="530102803"/>
+    <hyperlink ref="A86" r:id="rId118" display="5309603"/>
+    <hyperlink ref="A87" r:id="rId119" display="5209103"/>
+    <hyperlink ref="A88" r:id="rId120" display="530103003"/>
+    <hyperlink ref="A89" r:id="rId121" display="5510102"/>
+    <hyperlink ref="A90" r:id="rId122" display="5506302"/>
+    <hyperlink ref="A91" r:id="rId123" display="5226303"/>
+    <hyperlink ref="A92" r:id="rId124" display="5204002"/>
+    <hyperlink ref="A93" r:id="rId125" display="530101003"/>
+    <hyperlink ref="A94" r:id="rId126" display="5248003"/>
+    <hyperlink ref="A95" r:id="rId127" display="5302203"/>
+    <hyperlink ref="A96" r:id="rId128" display="5309002"/>
+    <hyperlink ref="A97" r:id="rId129" display="530100803"/>
+    <hyperlink ref="A98" r:id="rId130" display="5308002"/>
+    <hyperlink ref="A99" r:id="rId131" display="530091703"/>
+    <hyperlink ref="A100" r:id="rId132" display="5304203"/>
+    <hyperlink ref="A101" r:id="rId133" display="5308003"/>
+    <hyperlink ref="A102" r:id="rId134" display="5333603"/>
+    <hyperlink ref="A103" r:id="rId135" display="5308103"/>
+    <hyperlink ref="A104" r:id="rId136" display="5328603"/>
+    <hyperlink ref="A105" r:id="rId137" display="5308203"/>
+    <hyperlink ref="A106" r:id="rId138" display="5342203"/>
+    <hyperlink ref="A107" r:id="rId139" display="5320303"/>
+    <hyperlink ref="A108" r:id="rId140" display="5356603"/>
+    <hyperlink ref="A109" r:id="rId141" display="5325303"/>
+    <hyperlink ref="A110" r:id="rId142" display="5341603"/>
+    <hyperlink ref="A111" r:id="rId143" display="5401803"/>
+    <hyperlink ref="A112" r:id="rId144" display="5388903"/>
+    <hyperlink ref="A113" r:id="rId145" display="5378803"/>
+    <hyperlink ref="A114" r:id="rId146" display="5390603"/>
+    <hyperlink ref="A115" r:id="rId147" display="5447303"/>
+    <hyperlink ref="A116" r:id="rId148" display="5508002"/>
+    <hyperlink ref="A117" r:id="rId149" display="5513102"/>
+    <hyperlink ref="A118" r:id="rId150" display="5518102"/>
+    <hyperlink ref="A119" r:id="rId151" display="5514002"/>
+    <hyperlink ref="A120" r:id="rId152" display="5519602"/>
+    <hyperlink ref="A121" r:id="rId153" display="5526402"/>
+    <hyperlink ref="A122" r:id="rId154" display="5544602"/>
+    <hyperlink ref="A123" r:id="rId155" display="5538902"/>
+    <hyperlink ref="A124" r:id="rId156" display="5532302"/>
+    <hyperlink ref="A125" r:id="rId157" display="5542902"/>
+    <hyperlink ref="A126" r:id="rId158" display="5559502"/>
+    <hyperlink ref="A127" r:id="rId159" display="5727603"/>
+    <hyperlink ref="A128" r:id="rId160" display="5709003"/>
+    <hyperlink ref="A129" r:id="rId161" display="5402003"/>
+    <hyperlink ref="A130" r:id="rId162" display="C26991-000"/>
+    <hyperlink ref="C130" r:id="rId163" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A131" r:id="rId164" display="C24116-000"/>
+    <hyperlink ref="C131" r:id="rId165" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A132" r:id="rId166" display="CV7335-000"/>
+    <hyperlink ref="C132" r:id="rId167" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A133" r:id="rId168" display="CW1541-000"/>
+    <hyperlink ref="C133" r:id="rId169" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A134" r:id="rId170" display="LGX-SPLTR-MOD"/>
+    <hyperlink ref="A135" r:id="rId171" display="EG8276-000"/>
+    <hyperlink ref="A136" r:id="rId172" display="EG8277-000"/>
+    <hyperlink ref="A137" r:id="rId173" display="EG8293-001"/>
+    <hyperlink ref="A138" r:id="rId174" display="EG6568-000"/>
+    <hyperlink ref="A139" r:id="rId175" display="EG8297-000"/>
+    <hyperlink ref="A140" r:id="rId176" display="EG8891-000"/>
+    <hyperlink ref="A141" r:id="rId177" display="EG8893-000"/>
+    <hyperlink ref="A142" r:id="rId178" display="EG9784-000"/>
+    <hyperlink ref="A143" r:id="rId179" display="EG9252-001"/>
+    <hyperlink ref="A144" r:id="rId180" display="EH0787-000"/>
+    <hyperlink ref="A145" r:id="rId181" display="EH1328-000"/>
+    <hyperlink ref="A146" r:id="rId182" display="EH1040-000"/>
+    <hyperlink ref="A147" r:id="rId183" display="EH1758-001"/>
+    <hyperlink ref="A148" r:id="rId184" display="EH1759-001"/>
+    <hyperlink ref="A149" r:id="rId185" display="EH3096-000"/>
+    <hyperlink ref="A150" r:id="rId186" display="EH7203-000"/>
+    <hyperlink ref="A151" r:id="rId187" display="EH7204-000"/>
+    <hyperlink ref="A152" r:id="rId188" display="EK3448-001"/>
+    <hyperlink ref="A153" r:id="rId189" display="EK3112-000"/>
+    <hyperlink ref="A154" r:id="rId190" display="EM0066-000"/>
+    <hyperlink ref="A155" r:id="rId191" display="F59084-000"/>
+    <hyperlink ref="A156" r:id="rId192" display="FMT-M7UKUKU1CJ000"/>
+    <hyperlink ref="C156" r:id="rId193" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A157" r:id="rId194" display="FMT-M7A7A7A1AJ000"/>
+    <hyperlink ref="C157" r:id="rId195" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A158" r:id="rId196" display="FMT-MS27A7A2000B00"/>
+    <hyperlink ref="C158" r:id="rId197" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A159" r:id="rId198" display="FMT-M7U7U7U1AJ000"/>
+    <hyperlink ref="C159" r:id="rId199" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A160" r:id="rId200" display="FMT-MS27A7A2100B00"/>
+    <hyperlink ref="C160" r:id="rId201" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A161" r:id="rId202" display="FMT-MS27A7A4900A00"/>
+    <hyperlink ref="C161" r:id="rId203" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A162" r:id="rId204" display="FMT-MS27U7U2000B00"/>
+    <hyperlink ref="C162" r:id="rId205" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A163" r:id="rId206" display="FMT-MS27U7U2200B00"/>
+    <hyperlink ref="C163" r:id="rId207" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A164" r:id="rId208" display="FMT-MS2KUKU3900A00"/>
+    <hyperlink ref="C164" r:id="rId209" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A165" r:id="rId210" display="FMT-MS2KUKU4900A00"/>
+    <hyperlink ref="C165" r:id="rId211" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A166" r:id="rId212" display="FMT-MS27A7A2600B00"/>
+    <hyperlink ref="C166" r:id="rId213" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A167" r:id="rId214" display="FMT-MS2KUKU5300A00"/>
+    <hyperlink ref="C167" r:id="rId215" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A168" r:id="rId216" display="FMT-MS2KUKU6000A00"/>
+    <hyperlink ref="C168" r:id="rId217" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A169" r:id="rId218" display="FMT-MS27A7A2800B00"/>
+    <hyperlink ref="C169" r:id="rId219" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A170" r:id="rId220" display="FMT-MS57A7A2000A00"/>
+    <hyperlink ref="C170" r:id="rId221" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A171" r:id="rId222" display="FMT-MS57A7A6000A00"/>
+    <hyperlink ref="C171" r:id="rId223" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A172" r:id="rId224" display="FMT-MS5KAKA2000D00"/>
+    <hyperlink ref="C172" r:id="rId225" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A173" r:id="rId226" display="FMT-MS5KAKA4900B00"/>
+    <hyperlink ref="C173" r:id="rId227" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A174" r:id="rId228" display="FMT-MS5KAKA8000A00"/>
+    <hyperlink ref="C174" r:id="rId229" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A175" r:id="rId230" display="SP-10200NNNNXABB"/>
+    <hyperlink ref="A176" r:id="rId231" display="LX1SSP2102006"/>
+    <hyperlink ref="C176" r:id="rId232" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A177" r:id="rId233" display="1RU-SP3132001"/>
+    <hyperlink ref="C177" r:id="rId234" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A178" r:id="rId235" display="760242092"/>
+    <hyperlink ref="A179" r:id="rId236" display="760242096"/>
+    <hyperlink ref="A180" r:id="rId237" display="FPX-ACCDRKT5U"/>
+    <hyperlink ref="A181" r:id="rId238" display="FPX-ACCCLMP"/>
+    <hyperlink ref="A182" r:id="rId239" display="LSX-CBLCLMPKIT"/>
+    <hyperlink ref="A183" r:id="rId240" display="NGF-ACCRCMSLD"/>
+    <hyperlink ref="C183" r:id="rId241" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A184" r:id="rId242" display="NGF-ACCRCMSLU"/>
+    <hyperlink ref="C184" r:id="rId243" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A185" r:id="rId244" display="NGF-ACCRCMSRD"/>
+    <hyperlink ref="C185" r:id="rId245" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A186" r:id="rId246" display="NGF-ACCRCMSRU"/>
+    <hyperlink ref="C186" r:id="rId247" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A187" r:id="rId248" display="NGF-ACCCLMP08"/>
+    <hyperlink ref="C187" r:id="rId249" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A188" r:id="rId250" display="NGFB-ACCRCMSLD"/>
+    <hyperlink ref="C188" r:id="rId251" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A189" r:id="rId252" display="NGFB-ACCRCMSRD"/>
+    <hyperlink ref="C189" r:id="rId253" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A190" r:id="rId254" display="NGFB-ACCRCMSRU"/>
+    <hyperlink ref="C190" r:id="rId255" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A191" r:id="rId256" display="RMG-ACC001"/>
+    <hyperlink ref="A192" r:id="rId257" display="760033860"/>
+    <hyperlink ref="A193" r:id="rId258" display="760033886"/>
+    <hyperlink ref="A194" r:id="rId259" display="1418800-1"/>
+    <hyperlink ref="A195" r:id="rId260" display="1671273-1"/>
+    <hyperlink ref="A196" r:id="rId261" display="1671274-1"/>
+    <hyperlink ref="A197" r:id="rId262" display="760039883"/>
+    <hyperlink ref="A198" r:id="rId263" display="760058685"/>
+    <hyperlink ref="A199" r:id="rId264" display="760098459"/>
+    <hyperlink ref="A200" r:id="rId265" display="760105676"/>
+    <hyperlink ref="A201" r:id="rId266" display="760105684"/>
+    <hyperlink ref="A202" r:id="rId267" display="760112003"/>
+    <hyperlink ref="A203" r:id="rId268" display="760122903"/>
+    <hyperlink ref="A204" r:id="rId269" display="760122929"/>
+    <hyperlink ref="A205" r:id="rId270" display="760122937"/>
+    <hyperlink ref="A206" r:id="rId271" display="760161463"/>
+    <hyperlink ref="A207" r:id="rId272" display="760245472"/>
+    <hyperlink ref="A208" r:id="rId273" display="760185595"/>
+    <hyperlink ref="A209" r:id="rId274" display="760193532"/>
+    <hyperlink ref="A210" r:id="rId275" display="760193946"/>
+    <hyperlink ref="A211" r:id="rId276" display="760198325"/>
+    <hyperlink ref="A212" r:id="rId277" display="760207944"/>
+    <hyperlink ref="C212" r:id="rId278" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A213" r:id="rId279" display="760209981"/>
+    <hyperlink ref="C213" r:id="rId280" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A214" r:id="rId281" display="760209999"/>
+    <hyperlink ref="C214" r:id="rId282" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A215" r:id="rId283" display="760209619"/>
+    <hyperlink ref="A216" r:id="rId284" display="760210294"/>
+    <hyperlink ref="C216" r:id="rId285" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A217" r:id="rId286" display="760237133"/>
+    <hyperlink ref="A218" r:id="rId287" display="760237719"/>
+    <hyperlink ref="C218" r:id="rId288" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A219" r:id="rId289" display="760239859"/>
+    <hyperlink ref="A220" r:id="rId290" display="760240771"/>
+    <hyperlink ref="C220" r:id="rId291" display="Variant of UD-ACCESSORIES"/>
+    <hyperlink ref="A221" r:id="rId292" display="760243426"/>
+    <hyperlink ref="A222" r:id="rId293" display="760243427"/>
+    <hyperlink ref="A223" r:id="rId294" display="9703931/00"/>
+    <hyperlink ref="A224" r:id="rId295" display="9703900/00"/>
+    <hyperlink ref="A225" r:id="rId296" display="9703901/00"/>
+    <hyperlink ref="A226" r:id="rId297" display="D34362-000"/>
+    <hyperlink ref="C226" r:id="rId298" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A227" r:id="rId299" display="D89213-000"/>
+    <hyperlink ref="C227" r:id="rId300" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A228" r:id="rId301" display="E46688-000"/>
+    <hyperlink ref="C228" r:id="rId302" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A229" r:id="rId303" display="EHD-CMB-GAB"/>
+    <hyperlink ref="A230" r:id="rId304" display="EHD-RMB-GAB"/>
+    <hyperlink ref="A231" r:id="rId305" display="FDP-CMP-KIT"/>
+    <hyperlink ref="A232" r:id="rId306" display="FL2-ACC021"/>
+    <hyperlink ref="A233" r:id="rId307" display="FMT-ACCCLMP01"/>
+    <hyperlink ref="A234" r:id="rId308" display="FMT-ACCCLMP02"/>
+    <hyperlink ref="A235" r:id="rId309" display="760245742"/>
+    <hyperlink ref="C235" r:id="rId310" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A236" r:id="rId311" display="760244554"/>
+    <hyperlink ref="A237" r:id="rId312" display="760245550"/>
+    <hyperlink ref="C237" r:id="rId313" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A238" r:id="rId314" display="760249074"/>
+    <hyperlink ref="C238" r:id="rId315" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A239" r:id="rId316" display="760249502"/>
+    <hyperlink ref="C239" r:id="rId317" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A240" r:id="rId318" display="760250738"/>
+    <hyperlink ref="A241" r:id="rId319" display="760249434"/>
+    <hyperlink ref="C241" r:id="rId320" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A242" r:id="rId321" display="760249435"/>
+    <hyperlink ref="C242" r:id="rId322" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A243" r:id="rId323" display="760245025"/>
+    <hyperlink ref="C243" r:id="rId324" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A244" r:id="rId325" display="760251264"/>
+    <hyperlink ref="A245" r:id="rId326" display="760248968"/>
+    <hyperlink ref="A246" r:id="rId327" display="760254219"/>
+    <hyperlink ref="C246" r:id="rId328" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A247" r:id="rId329" display="760254220"/>
+    <hyperlink ref="C247" r:id="rId330" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A248" r:id="rId331" display="760254222"/>
+    <hyperlink ref="C248" r:id="rId332" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A249" r:id="rId333" display="760254224"/>
+    <hyperlink ref="C249" r:id="rId334" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A250" r:id="rId335" display="760254225"/>
+    <hyperlink ref="C250" r:id="rId336" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A251" r:id="rId337" display="760254226"/>
+    <hyperlink ref="C251" r:id="rId338" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A252" r:id="rId339" display="CX3140100"/>
+    <hyperlink ref="A253" r:id="rId340" display="CX3260002"/>
+    <hyperlink ref="A254" r:id="rId341" display="NG4-VDKL2MDA360C1K"/>
+    <hyperlink ref="C254" r:id="rId342" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A255" r:id="rId343" display="NG4-VDMR1MDA200C2K"/>
+    <hyperlink ref="C255" r:id="rId344" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A256" r:id="rId345" display="NG4-VDKL2MDA440C1K"/>
+    <hyperlink ref="C256" r:id="rId346" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A257" r:id="rId347" display="NG4-VDML1MSB211C2K"/>
+    <hyperlink ref="C257" r:id="rId348" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A258" r:id="rId349" display="NG4-VDMR2MDA440C1K"/>
+    <hyperlink ref="C258" r:id="rId350" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A259" r:id="rId351" display="NG4-VDMR2MDA520C1K"/>
+    <hyperlink ref="C259" r:id="rId352" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A260" r:id="rId353" display="NG4-VDMR4B6A21BA4K"/>
+    <hyperlink ref="C260" r:id="rId354" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A261" r:id="rId355" display="NG4-VDMR1MQA200C2K"/>
+    <hyperlink ref="C261" r:id="rId356" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A262" r:id="rId357" display="NG4-VDMR1MSA200C2K"/>
+    <hyperlink ref="C262" r:id="rId358" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A263" r:id="rId359" display="NG4-VDMR2DDA200C1K"/>
+    <hyperlink ref="C263" r:id="rId360" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A264" r:id="rId361" display="NG4-VDMR2MDA280C1K"/>
+    <hyperlink ref="C264" r:id="rId362" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A265" r:id="rId363" display="131599-000"/>
+    <hyperlink ref="A266" r:id="rId364" display="162296-000"/>
+    <hyperlink ref="A267" r:id="rId365" display="224482-000"/>
+    <hyperlink ref="A268" r:id="rId366" display="241835-000"/>
+    <hyperlink ref="A269" r:id="rId367" display="259645-000"/>
+    <hyperlink ref="A270" r:id="rId368" display="296537-000"/>
+    <hyperlink ref="A271" r:id="rId369" display="31565W-000"/>
+    <hyperlink ref="A272" r:id="rId370" display="316997-000"/>
+    <hyperlink ref="A273" r:id="rId371" display="335773-000"/>
+    <hyperlink ref="A274" r:id="rId372" display="352211-000"/>
+    <hyperlink ref="A275" r:id="rId373" display="356391-000"/>
+    <hyperlink ref="A276" r:id="rId374" display="424749-000"/>
+    <hyperlink ref="A277" r:id="rId375" display="533999-000"/>
+    <hyperlink ref="A278" r:id="rId376" display="561892-000"/>
+    <hyperlink ref="A279" r:id="rId377" display="6M2898-000"/>
+    <hyperlink ref="A280" r:id="rId378" display="726774-000"/>
+    <hyperlink ref="A281" r:id="rId379" display="760236260"/>
+    <hyperlink ref="A282" r:id="rId380" display="760236262"/>
+    <hyperlink ref="A283" r:id="rId381" display="760236263"/>
+    <hyperlink ref="A284" r:id="rId382" display="760242100"/>
+    <hyperlink ref="A285" r:id="rId383" display="760242102"/>
+    <hyperlink ref="A286" r:id="rId384" display="775788-000"/>
+    <hyperlink ref="A287" r:id="rId385" display="778497-000"/>
+    <hyperlink ref="A288" r:id="rId386" display="821183-000"/>
+    <hyperlink ref="A289" r:id="rId387" display="824499-000"/>
+    <hyperlink ref="A290" r:id="rId388" display="834892-000"/>
+    <hyperlink ref="A291" r:id="rId389" display="860633531"/>
+    <hyperlink ref="A292" r:id="rId390" display="876696-000"/>
+    <hyperlink ref="A293" r:id="rId391" display="881546-000"/>
+    <hyperlink ref="A294" r:id="rId392" display="956826-000"/>
+    <hyperlink ref="A295" r:id="rId393" display="945596-000"/>
+    <hyperlink ref="A296" r:id="rId394" display="A19691-000"/>
+    <hyperlink ref="A297" r:id="rId395" display="B56232-000"/>
+    <hyperlink ref="A298" r:id="rId396" display="CC5588-000"/>
+    <hyperlink ref="A299" r:id="rId397" display="CC6143-000"/>
+    <hyperlink ref="A300" r:id="rId398" display="CC8442-000"/>
+    <hyperlink ref="A301" r:id="rId399" display="CK4651-000"/>
+    <hyperlink ref="A302" r:id="rId400" display="CK6003-000"/>
+    <hyperlink ref="A303" r:id="rId401" display="CW2310-000"/>
+    <hyperlink ref="A304" r:id="rId402" display="CW2314-000"/>
+    <hyperlink ref="A305" r:id="rId403" display="CW2318-000"/>
+    <hyperlink ref="A306" r:id="rId404" display="CW4796-000"/>
+    <hyperlink ref="A307" r:id="rId405" display="CY1080-000"/>
+    <hyperlink ref="A308" r:id="rId406" display="760241982"/>
+    <hyperlink ref="A309" r:id="rId407" display="760242098"/>
+    <hyperlink ref="A310" r:id="rId408" display="760253085"/>
+    <hyperlink ref="A311" r:id="rId409" display="760253086"/>
+    <hyperlink ref="A312" r:id="rId410" display="760242011"/>
+    <hyperlink ref="A313" r:id="rId411" display="760241984"/>
+    <hyperlink ref="A314" r:id="rId412" display="760242985"/>
+    <hyperlink ref="A315" r:id="rId413" display="760242986"/>
+    <hyperlink ref="A316" r:id="rId414" display="760253088"/>
+    <hyperlink ref="A317" r:id="rId415" display="760242984"/>
+    <hyperlink ref="A318" r:id="rId416" display="760242983"/>
+    <hyperlink ref="A319" r:id="rId417" display="760253092"/>
+    <hyperlink ref="A320" r:id="rId418" display="760242987"/>
+    <hyperlink ref="A321" r:id="rId419" display="760243011"/>
+    <hyperlink ref="A322" r:id="rId420" display="760241435"/>
+    <hyperlink ref="A323" r:id="rId421" display="760243012"/>
+    <hyperlink ref="A324" r:id="rId422" display="760253089"/>
+    <hyperlink ref="A325" r:id="rId423" display="LX2SSP1232001"/>
+    <hyperlink ref="C325" r:id="rId424" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A326" r:id="rId425" display="LX1SSP1208002"/>
+    <hyperlink ref="C326" r:id="rId426" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A327" r:id="rId427" display="LX2SSP1132001"/>
+    <hyperlink ref="C327" r:id="rId428" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A328" r:id="rId429" display="LX1SSP1104004"/>
+    <hyperlink ref="C328" r:id="rId430" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A329" r:id="rId431" display="LX1SSP2208002"/>
+    <hyperlink ref="C329" r:id="rId432" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A330" r:id="rId433" display="LX1SSP2204004"/>
+    <hyperlink ref="C330" r:id="rId434" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A331" r:id="rId435" display="LX2SSP2132001"/>
+    <hyperlink ref="C331" r:id="rId436" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A332" r:id="rId437" display="LX1SSP2116001"/>
+    <hyperlink ref="C332" r:id="rId438" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A333" r:id="rId439" display="LX1SSP3202003"/>
+    <hyperlink ref="C333" r:id="rId440" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A334" r:id="rId441" display="LX2SSP3116001"/>
+    <hyperlink ref="C334" r:id="rId442" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A335" r:id="rId443" display="LX1SSP3104002"/>
+    <hyperlink ref="C335" r:id="rId444" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A336" r:id="rId445" display="LX1SSP4208001"/>
+    <hyperlink ref="C336" r:id="rId446" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A337" r:id="rId447" display="LX1SSP4204002"/>
+    <hyperlink ref="C337" r:id="rId448" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A338" r:id="rId449" display="LX2SSP4116001"/>
+    <hyperlink ref="C338" r:id="rId450" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A339" r:id="rId451" display="LX1SSP4104002"/>
+    <hyperlink ref="C339" r:id="rId452" display="Variant of LGX-SPLTR-MOD"/>
+    <hyperlink ref="A340" r:id="rId453" display="1RU-SP4232001"/>
+    <hyperlink ref="C340" r:id="rId454" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A341" r:id="rId455" display="1RU-SP1132001"/>
+    <hyperlink ref="C341" r:id="rId456" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A342" r:id="rId457" display="1RU-SP1132002"/>
+    <hyperlink ref="C342" r:id="rId458" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A343" r:id="rId459" display="1RU-SP1164001"/>
+    <hyperlink ref="C343" r:id="rId460" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A344" r:id="rId461" display="1RU-SP2232002"/>
+    <hyperlink ref="C344" r:id="rId462" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A345" r:id="rId463" display="1RU-SP2232001"/>
+    <hyperlink ref="C345" r:id="rId464" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A346" r:id="rId465" display="1RU-SP1232001"/>
+    <hyperlink ref="C346" r:id="rId466" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A347" r:id="rId467" display="SP-13200NNNNXABB"/>
+    <hyperlink ref="A348" r:id="rId468" display="SP-23200NNNNXABB"/>
+    <hyperlink ref="A349" r:id="rId469" display="SP-26400NNNNXABB"/>
+    <hyperlink ref="A350" r:id="rId470" display="SP-10400NNNNXBBB"/>
+    <hyperlink ref="A351" r:id="rId471" display="SP-11600NNNNXBBB"/>
+    <hyperlink ref="A352" r:id="rId472" display="SP-13200NNNNXBBB"/>
+    <hyperlink ref="A353" r:id="rId473" display="SP-16400NNNNXBBB"/>
+    <hyperlink ref="A354" r:id="rId474" display="SP-20800NNNNXBBB"/>
+    <hyperlink ref="A355" r:id="rId475" display="SP-23200NNNNXBBB"/>
+    <hyperlink ref="A356" r:id="rId476" display="SP-26400NNNNXBBB"/>
+    <hyperlink ref="A357" r:id="rId477" display="SF-10201NNNNXABB"/>
+    <hyperlink ref="A358" r:id="rId478" display="SF-10203NNNNXABB"/>
+    <hyperlink ref="A359" r:id="rId479" display="SF-10205NNNNXABB"/>
+    <hyperlink ref="A360" r:id="rId480" display="SF-10240NNNNXABB"/>
+    <hyperlink ref="A361" r:id="rId481" display="SF-10201NNNNXBBB"/>
+    <hyperlink ref="A362" r:id="rId482" display="SF-10203NNNNXBBB"/>
+    <hyperlink ref="A363" r:id="rId483" display="SF-10210NNNNXBBB"/>
+    <hyperlink ref="A364" r:id="rId484" display="SF-10215NNNNXBBB"/>
+    <hyperlink ref="A365" r:id="rId485" display="SF-10230NNNNXBBB"/>
+    <hyperlink ref="A366" r:id="rId486" display="SF-10200NNNNXBBB"/>
+    <hyperlink ref="A367" r:id="rId487" display="SF-20200NNNNXBBB"/>
+    <hyperlink ref="A368" r:id="rId488" display="SP-10800NNL2CABA"/>
+    <hyperlink ref="A369" r:id="rId489" display="SP-10400NNL1CABA"/>
+    <hyperlink ref="A370" r:id="rId490" display="SP-11600NNL1CABA"/>
+    <hyperlink ref="A371" r:id="rId491" display="SP-10200NNS2CABA"/>
+    <hyperlink ref="A372" r:id="rId492" display="SP-10200NNS1CABA"/>
+    <hyperlink ref="A373" r:id="rId493" display="SP-10400NNS1CABA"/>
+    <hyperlink ref="A374" r:id="rId494" display="SP-11600NNS1CABA"/>
+    <hyperlink ref="A375" r:id="rId495" display="SP-10400NNL2CBBA"/>
+    <hyperlink ref="A376" r:id="rId496" display="SP-10800NNL2CBBA"/>
+    <hyperlink ref="A377" r:id="rId497" display="SP-10400NNL1CBBA"/>
+    <hyperlink ref="A378" r:id="rId498" display="SP-10800NNL1CBBA"/>
+    <hyperlink ref="A379" r:id="rId499" display="SP-10200NNS1CBBA"/>
+    <hyperlink ref="A380" r:id="rId500" display="SP-10400NNS1CBBA"/>
+    <hyperlink ref="A381" r:id="rId501" display="SP-10800NNS1CBBA"/>
+    <hyperlink ref="A382" r:id="rId502" display="EG4847-000"/>
+    <hyperlink ref="A383" r:id="rId503" display="SP-10200L2L2CAAA"/>
+    <hyperlink ref="A384" r:id="rId504" display="SP-11600L2L2CAAA"/>
+    <hyperlink ref="A385" r:id="rId505" display="SP-13200L1L1CAAA"/>
+    <hyperlink ref="A386" r:id="rId506" display="SP-10200S2S2CAAA"/>
+    <hyperlink ref="A387" r:id="rId507" display="SP-11600S2S2CAAA"/>
+    <hyperlink ref="A388" r:id="rId508" display="SP-13200S2S2CAAA"/>
+    <hyperlink ref="A389" r:id="rId509" display="SP-10200S1S1CAAA"/>
+    <hyperlink ref="A390" r:id="rId510" display="SP-10800S1S1CAAA"/>
+    <hyperlink ref="A391" r:id="rId511" display="SP-10800L2L2CBAA"/>
+    <hyperlink ref="A392" r:id="rId512" display="SP-10800L1L1CBAA"/>
+    <hyperlink ref="A393" r:id="rId513" display="SP-10400S2S2CBAA"/>
+    <hyperlink ref="A394" r:id="rId514" display="SP-11600S2S2CBAA"/>
+    <hyperlink ref="A395" r:id="rId515" display="SP-10200S1S1CBAA"/>
+    <hyperlink ref="A396" r:id="rId516" display="SP-10400S1S1CBAA"/>
+    <hyperlink ref="A397" r:id="rId517" display="SP-10800S1S1CBAA"/>
+    <hyperlink ref="A398" r:id="rId518" display="CV5847-000"/>
+    <hyperlink ref="C398" r:id="rId519" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A399" r:id="rId520" display="1RU-SP1264001"/>
+    <hyperlink ref="C399" r:id="rId521" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A400" r:id="rId522" display="1RU-SP1116004"/>
+    <hyperlink ref="C400" r:id="rId523" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A401" r:id="rId524" display="760259439"/>
+    <hyperlink ref="A402" r:id="rId525" display="SP-10400NNS2CBDD"/>
+    <hyperlink ref="A403" r:id="rId526" display="SP-10800NNS2CBDD"/>
+    <hyperlink ref="A404" r:id="rId527" display="760262388"/>
+    <hyperlink ref="C404" r:id="rId528" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A405" r:id="rId529" display="760252897"/>
+    <hyperlink ref="C405" r:id="rId530" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A406" r:id="rId531" display="NK7526-000"/>
+    <hyperlink ref="A407" r:id="rId532" display="PC4217-000"/>
+    <hyperlink ref="A408" r:id="rId533" display="760257757"/>
+    <hyperlink ref="A409" r:id="rId534" display="WR4550-000"/>
+    <hyperlink ref="A410" r:id="rId535" display="14118F-000"/>
+    <hyperlink ref="A411" r:id="rId536" display="217586-000"/>
+    <hyperlink ref="A412" r:id="rId537" display="300001771076"/>
+    <hyperlink ref="A413" r:id="rId538" display="300001771073"/>
+    <hyperlink ref="A414" r:id="rId539" display="300001771075"/>
+    <hyperlink ref="A415" r:id="rId540" display="504090-000"/>
+    <hyperlink ref="A416" r:id="rId541" display="A17693-000"/>
+    <hyperlink ref="A417" r:id="rId542" display="C24916-000"/>
+    <hyperlink ref="A418" r:id="rId543" display="C76637-000"/>
+    <hyperlink ref="A419" r:id="rId544" display="CK2037-000"/>
+    <hyperlink ref="A420" r:id="rId545" display="CK2038-000"/>
+    <hyperlink ref="A421" r:id="rId546" display="D32667-000"/>
+    <hyperlink ref="A422" r:id="rId547" display="E23172-000"/>
+    <hyperlink ref="A423" r:id="rId548" display="E80815-000"/>
+    <hyperlink ref="A424" r:id="rId549" display="E47713-000"/>
+    <hyperlink ref="A425" r:id="rId550" display="E92921-000"/>
+    <hyperlink ref="A426" r:id="rId551" display="E95015-000"/>
+    <hyperlink ref="A427" r:id="rId552" display="E96107-000"/>
+    <hyperlink ref="A428" r:id="rId553" display="F09891-000"/>
+    <hyperlink ref="A429" r:id="rId554" display="FOA-INLC05"/>
+    <hyperlink ref="A430" r:id="rId555" display="FOA-INSC11"/>
+    <hyperlink ref="A431" r:id="rId556" display="FOA-INSC13"/>
+    <hyperlink ref="A432" r:id="rId557" display="FOA-INSC14"/>
+    <hyperlink ref="A433" r:id="rId558" display="FOA-INSC17"/>
+    <hyperlink ref="A434" r:id="rId559" display="CY7317-000"/>
+    <hyperlink ref="A435" r:id="rId560" display="CY7260-000"/>
+    <hyperlink ref="A436" r:id="rId561" display="CY7273-000"/>
+    <hyperlink ref="A437" r:id="rId562" display="CZ8096-000"/>
+    <hyperlink ref="A438" r:id="rId563" display="D38196-000"/>
+    <hyperlink ref="A439" r:id="rId564" display="EF5494-000"/>
+    <hyperlink ref="A440" r:id="rId565" display="EG4245-000"/>
+    <hyperlink ref="A441" r:id="rId566" display="EG4561-000"/>
+    <hyperlink ref="A442" r:id="rId567" display="EG8430-000"/>
+    <hyperlink ref="A443" r:id="rId568" display="EG9027-000"/>
+    <hyperlink ref="A444" r:id="rId569" display="XP-SPTJJ111665"/>
+    <hyperlink ref="C444" r:id="rId570" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A445" r:id="rId571" display="XP-SPTJJ113265"/>
+    <hyperlink ref="C445" r:id="rId572" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A446" r:id="rId573" display="XP-SPTJJ210400"/>
+    <hyperlink ref="C446" r:id="rId574" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A447" r:id="rId575" display="XP-SPTMM210800"/>
+    <hyperlink ref="C447" r:id="rId576" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A448" r:id="rId577" display="XP-SPTMM213265"/>
+    <hyperlink ref="C448" r:id="rId578" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A449" r:id="rId579" display="XP-SPTMM410400"/>
+    <hyperlink ref="C449" r:id="rId580" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A450" r:id="rId581" display="XP-SPTMM411665"/>
+    <hyperlink ref="C450" r:id="rId582" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A451" r:id="rId583" display="FPS-CMPP2AJJ"/>
+    <hyperlink ref="C451" r:id="rId584" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A452" r:id="rId585" display="FPS-CMPP2ASS"/>
+    <hyperlink ref="C452" r:id="rId586" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A453" r:id="rId587" display="FPS-CMPP2UJJ"/>
+    <hyperlink ref="C453" r:id="rId588" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A454" r:id="rId589" display="FPS-CMPP2XJJ"/>
+    <hyperlink ref="C454" r:id="rId590" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A455" r:id="rId591" display="FPS-CMPP2NJJ"/>
+    <hyperlink ref="C455" r:id="rId592" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A456" r:id="rId593" display="FPS-LPP1SJJ"/>
+    <hyperlink ref="C456" r:id="rId594" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A457" r:id="rId595" display="FPS-LPP1UJJ"/>
+    <hyperlink ref="C457" r:id="rId596" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A458" r:id="rId597" display="FPS-FMTSP-EJJ01"/>
+    <hyperlink ref="A459" r:id="rId598" display="FPS-MPP1CNN"/>
+    <hyperlink ref="C459" r:id="rId599" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A460" r:id="rId600" display="FPS-MPP1AJJ"/>
+    <hyperlink ref="C460" r:id="rId601" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A461" r:id="rId602" display="FPS-LPP1JJJ"/>
+    <hyperlink ref="C461" r:id="rId603" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A462" r:id="rId604" display="FPS-MPP1JJJ"/>
+    <hyperlink ref="C462" r:id="rId605" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A463" r:id="rId606" display="FPS-LPP1LJJ"/>
+    <hyperlink ref="C463" r:id="rId607" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A464" r:id="rId608" display="FPS-MPP1KJJ"/>
+    <hyperlink ref="C464" r:id="rId609" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A465" r:id="rId610" display="FPS-LPP1NJJ"/>
+    <hyperlink ref="C465" r:id="rId611" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A466" r:id="rId612" display="FPS-MPP1XJJ"/>
+    <hyperlink ref="C466" r:id="rId613" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A467" r:id="rId614" display="FPS-SPA1AJJ"/>
+    <hyperlink ref="C467" r:id="rId615" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A468" r:id="rId616" display="FPS-SPA1EJJ"/>
+    <hyperlink ref="C468" r:id="rId617" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A469" r:id="rId618" display="FPS-SPA1NJJ"/>
+    <hyperlink ref="C469" r:id="rId619" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A470" r:id="rId620" display="FPS-WP03N055NN0"/>
+    <hyperlink ref="C470" r:id="rId621" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A471" r:id="rId622" display="FPS-SPL1CJJ"/>
+    <hyperlink ref="C471" r:id="rId623" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A472" r:id="rId624" display="FPS-MPP1NJJ"/>
+    <hyperlink ref="C472" r:id="rId625" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A473" r:id="rId626" display="FPS-FMTSP-ANN01"/>
+    <hyperlink ref="A474" r:id="rId627" display="FPS-SPB1AJJ"/>
+    <hyperlink ref="C474" r:id="rId628" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A475" r:id="rId629" display="FPS-MPP1OJJ"/>
+    <hyperlink ref="C475" r:id="rId630" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A476" r:id="rId631" display="FPS-MPP1PJJ"/>
+    <hyperlink ref="C476" r:id="rId632" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A477" r:id="rId633" display="FPS-MPP3LJJ"/>
+    <hyperlink ref="C477" r:id="rId634" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A478" r:id="rId635" display="FPS-MPP1SJJ"/>
+    <hyperlink ref="C478" r:id="rId636" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A479" r:id="rId637" display="FPS-SPB1ANJ"/>
+    <hyperlink ref="C479" r:id="rId638" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A480" r:id="rId639" display="FPS-MPP3MJJ"/>
+    <hyperlink ref="C480" r:id="rId640" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A481" r:id="rId641" display="FPS-SPB1ANN"/>
+    <hyperlink ref="C481" r:id="rId642" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A482" r:id="rId643" display="FPS-MPP3WJJ"/>
+    <hyperlink ref="C482" r:id="rId644" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A483" r:id="rId645" display="FPS-SPB1CJJ"/>
+    <hyperlink ref="C483" r:id="rId646" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A484" r:id="rId647" display="FPS-SPB1EJJ"/>
+    <hyperlink ref="C484" r:id="rId648" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A485" r:id="rId649" display="NG4-VSMRF116"/>
+    <hyperlink ref="C485" r:id="rId650" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A486" r:id="rId651" display="NG4-VMKNLF4J010GM"/>
+    <hyperlink ref="C486" r:id="rId652" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A487" r:id="rId653" display="NG4-VMKNRF4C010GM"/>
+    <hyperlink ref="C487" r:id="rId654" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A488" r:id="rId655" display="NG4-VSMRF44"/>
+    <hyperlink ref="C488" r:id="rId656" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A489" r:id="rId657" display="NG4-VSMLF116"/>
+    <hyperlink ref="C489" r:id="rId658" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A490" r:id="rId659" display="NG4-VMKNRF4H010GM"/>
+    <hyperlink ref="C490" r:id="rId660" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A491" r:id="rId661" display="NG4-VSMLF132"/>
+    <hyperlink ref="C491" r:id="rId662" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A492" r:id="rId663" display="NG4-VSMRF8C"/>
+    <hyperlink ref="C492" r:id="rId664" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A493" r:id="rId665" display="NG4-VSMLF44"/>
+    <hyperlink ref="C493" r:id="rId666" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A494" r:id="rId667" display="NG4-VM7LF2B"/>
+    <hyperlink ref="C494" r:id="rId668" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A495" r:id="rId669" display="NG4-VMKRF4C"/>
+    <hyperlink ref="C495" r:id="rId670" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A496" r:id="rId671" display="NG4-VMKLF4J"/>
+    <hyperlink ref="C496" r:id="rId672" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A497" r:id="rId673" display="NG4-VMKRF4J"/>
+    <hyperlink ref="C497" r:id="rId674" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A498" r:id="rId675" display="NG4-VMMLF4A"/>
+    <hyperlink ref="C498" r:id="rId676" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A499" r:id="rId677" display="QK7510-000"/>
+    <hyperlink ref="A500" r:id="rId678" display="FPS-CMPP2LSS"/>
+    <hyperlink ref="C500" r:id="rId679" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A501" r:id="rId680" display="FPS-MPP3GJJ"/>
+    <hyperlink ref="C501" r:id="rId681" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A502" r:id="rId682" display="FPS-MPP4ANN-1.2MM"/>
+    <hyperlink ref="C502" r:id="rId683" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A503" r:id="rId684" display="NG4-VMMLF4J"/>
+    <hyperlink ref="C503" r:id="rId685" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A504" r:id="rId686" display="NG4-VMMRF4J"/>
+    <hyperlink ref="C504" r:id="rId687" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A505" r:id="rId688" display="NG4-VMMRF4H"/>
+    <hyperlink ref="C505" r:id="rId689" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A506" r:id="rId690" display="FPS-MPP1SJJ-1.2MM"/>
+    <hyperlink ref="C506" r:id="rId691" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A507" r:id="rId692" display="760244960"/>
+    <hyperlink ref="A508" r:id="rId693" display="760253640"/>
+    <hyperlink ref="C508" r:id="rId694" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A509" r:id="rId695" display="760252886"/>
+    <hyperlink ref="C509" r:id="rId696" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A510" r:id="rId697" display="760252887"/>
+    <hyperlink ref="C510" r:id="rId698" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A511" r:id="rId699" display="760253969"/>
+    <hyperlink ref="C511" r:id="rId700" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A512" r:id="rId701" display="NG4-VMKLF4A"/>
+    <hyperlink ref="C512" r:id="rId702" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A513" r:id="rId703" display="VLM-27U7U2800B0000"/>
+    <hyperlink ref="C513" r:id="rId704" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A514" r:id="rId705" display="VLM-27U7U3900A0000"/>
+    <hyperlink ref="C514" r:id="rId706" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A515" r:id="rId707" display="VLM-2KAKA2000B0000"/>
+    <hyperlink ref="C515" r:id="rId708" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A516" r:id="rId709" display="VMM-7A7A7U1BC000"/>
+    <hyperlink ref="C516" r:id="rId710" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A517" r:id="rId711" display="VLM-2KUKU8000A0000"/>
+    <hyperlink ref="C517" r:id="rId712" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A518" r:id="rId713" display="VMM-KUKUKU2CP000"/>
+    <hyperlink ref="C518" r:id="rId714" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A519" r:id="rId715" display="VMMW-7U7U7U4JP000"/>
+    <hyperlink ref="C519" r:id="rId716" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A520" r:id="rId717" display="VLM-57A7A8000A00"/>
+    <hyperlink ref="C520" r:id="rId718" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A521" r:id="rId719" display="VMMW-7U7U7U6MS000"/>
+    <hyperlink ref="C521" r:id="rId720" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A522" r:id="rId721" display="VMM-KUKUKU2HJ000"/>
+    <hyperlink ref="C522" r:id="rId722" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A523" r:id="rId723" display="VMM-7U7U7U1AD000-A"/>
+    <hyperlink ref="C523" r:id="rId724" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A524" r:id="rId725" display="VMMW-7U7U7U3HB000"/>
+    <hyperlink ref="C524" r:id="rId726" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A525" r:id="rId727" display="VLM-27U7U2400B0000"/>
+    <hyperlink ref="C525" r:id="rId728" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A526" r:id="rId729" display="VMM-7U7U7U1AH0000"/>
+    <hyperlink ref="C526" r:id="rId730" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A527" r:id="rId731" display="VSM-27A7A8000A0000"/>
+    <hyperlink ref="C527" r:id="rId732" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A528" r:id="rId733" display="VMM-7U7U7U1AJ000"/>
+    <hyperlink ref="C528" r:id="rId734" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A529" r:id="rId735" display="VSM-27A7A2000A0000"/>
+    <hyperlink ref="C529" r:id="rId736" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A530" r:id="rId737" display="VSMW-27A7A2000L00"/>
+    <hyperlink ref="C530" r:id="rId738" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A531" r:id="rId739" display="VSM-27U7U2800B0000"/>
+    <hyperlink ref="C531" r:id="rId740" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A532" r:id="rId741" display="VSMW-27A7A4900G00"/>
+    <hyperlink ref="C532" r:id="rId742" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A533" r:id="rId743" display="VSM-27A7A2200A0000"/>
+    <hyperlink ref="C533" r:id="rId744" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A534" r:id="rId745" display="VSM-2KAKA2000B0000"/>
+    <hyperlink ref="C534" r:id="rId746" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A535" r:id="rId747" display="VSM-2KAKA2000D0000"/>
+    <hyperlink ref="C535" r:id="rId748" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A536" r:id="rId749" display="VSM-27A7A3900A0000"/>
+    <hyperlink ref="C536" r:id="rId750" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A537" r:id="rId751" display="VSM-2KUKU2000B0000"/>
+    <hyperlink ref="C537" r:id="rId752" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A538" r:id="rId753" display="WH6662-000"/>
+    <hyperlink ref="A539" r:id="rId754" display="121724-000"/>
+    <hyperlink ref="A540" r:id="rId755" display="195714-000"/>
+    <hyperlink ref="A541" r:id="rId756" display="2111684-1"/>
+    <hyperlink ref="A542" r:id="rId757" display="2111684-2"/>
+    <hyperlink ref="A543" r:id="rId758" display="347867-000"/>
+    <hyperlink ref="A544" r:id="rId759" display="367652-000"/>
+    <hyperlink ref="A545" r:id="rId760" display="399274-000"/>
+    <hyperlink ref="A546" r:id="rId761" display="460159097"/>
+    <hyperlink ref="A547" r:id="rId762" display="554944-000"/>
+    <hyperlink ref="A548" r:id="rId763" display="626298-000"/>
+    <hyperlink ref="A549" r:id="rId764" display="760234770"/>
+    <hyperlink ref="A550" r:id="rId765" display="760234762"/>
+    <hyperlink ref="A551" r:id="rId766" display="760235545"/>
+    <hyperlink ref="A552" r:id="rId767" display="760235612"/>
+    <hyperlink ref="A553" r:id="rId768" display="760235613"/>
+    <hyperlink ref="A554" r:id="rId769" display="760238857"/>
+    <hyperlink ref="A555" r:id="rId770" display="760238510"/>
+    <hyperlink ref="A556" r:id="rId771" display="760238861"/>
+    <hyperlink ref="A557" r:id="rId772" display="764664-000"/>
+    <hyperlink ref="A558" r:id="rId773" display="799956-000"/>
+    <hyperlink ref="A559" r:id="rId774" display="860633528"/>
+    <hyperlink ref="A560" r:id="rId775" display="891722-000"/>
+    <hyperlink ref="A561" r:id="rId776" display="A13551-000"/>
+    <hyperlink ref="A562" r:id="rId777" display="A18219-000"/>
+    <hyperlink ref="A563" r:id="rId778" display="A61669-000"/>
+    <hyperlink ref="A564" r:id="rId779" display="A68313-000"/>
+    <hyperlink ref="A565" r:id="rId780" display="C74415-000"/>
+    <hyperlink ref="A566" r:id="rId781" display="C75701-000"/>
+    <hyperlink ref="A567" r:id="rId782" display="CB4038-000"/>
+    <hyperlink ref="A568" r:id="rId783" display="CA0685-000"/>
+    <hyperlink ref="A569" r:id="rId784" display="CB7630-000"/>
+    <hyperlink ref="A570" r:id="rId785" display="CC1541-000"/>
+    <hyperlink ref="A571" r:id="rId786" display="CC1542-000"/>
+    <hyperlink ref="A572" r:id="rId787" display="CC1037-000"/>
+    <hyperlink ref="A573" r:id="rId788" display="CC6925-000"/>
+    <hyperlink ref="A574" r:id="rId789" display="CC8313-000"/>
+    <hyperlink ref="A575" r:id="rId790" display="CC8177-000"/>
+    <hyperlink ref="A576" r:id="rId791" display="CC8544-000"/>
+    <hyperlink ref="A577" r:id="rId792" display="CC9987-000"/>
+    <hyperlink ref="A578" r:id="rId793" display="CP3653-000"/>
+    <hyperlink ref="A579" r:id="rId794" display="CP3849-000"/>
+    <hyperlink ref="A580" r:id="rId795" display="CS1307-000"/>
+    <hyperlink ref="A581" r:id="rId796" display="CS1309-000"/>
+    <hyperlink ref="A582" r:id="rId797" display="CS2811-000"/>
+    <hyperlink ref="A583" r:id="rId798" display="CS2062-000"/>
+    <hyperlink ref="A584" r:id="rId799" display="CS7527-000"/>
+    <hyperlink ref="A585" r:id="rId800" display="CS7528-000"/>
+    <hyperlink ref="A586" r:id="rId801" display="CS7529-000"/>
+    <hyperlink ref="A587" r:id="rId802" display="CU4756-000"/>
+    <hyperlink ref="A588" r:id="rId803" display="CU4243-000"/>
+    <hyperlink ref="A589" r:id="rId804" display="CU8906-000"/>
+    <hyperlink ref="A590" r:id="rId805" display="CV5290-000"/>
+    <hyperlink ref="A591" r:id="rId806" display="CV5845-000"/>
+    <hyperlink ref="C591" r:id="rId807" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A592" r:id="rId808" display="CV5853-000"/>
+    <hyperlink ref="C592" r:id="rId809" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A593" r:id="rId810" display="CV5835-000"/>
+    <hyperlink ref="C593" r:id="rId811" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A594" r:id="rId812" display="CW5512-000"/>
+    <hyperlink ref="A595" r:id="rId813" display="CW7232-000"/>
+    <hyperlink ref="A596" r:id="rId814" display="CW7234-000"/>
+    <hyperlink ref="A597" r:id="rId815" display="CW9901-000"/>
+    <hyperlink ref="A598" r:id="rId816" display="CX0659-000"/>
+    <hyperlink ref="A599" r:id="rId817" display="CW8580-000"/>
+    <hyperlink ref="A600" r:id="rId818" display="CW8580-001"/>
+    <hyperlink ref="A601" r:id="rId819" display="CX2089-000"/>
+    <hyperlink ref="A602" r:id="rId820" display="CX3037-000"/>
+    <hyperlink ref="A603" r:id="rId821" display="CX1247-000"/>
+    <hyperlink ref="A604" r:id="rId822" display="CX2454-000"/>
+    <hyperlink ref="A605" r:id="rId823" display="CX3242-000"/>
+    <hyperlink ref="A606" r:id="rId824" display="CX3240-000"/>
+    <hyperlink ref="A607" r:id="rId825" display="CY0684-000"/>
+    <hyperlink ref="A608" r:id="rId826" display="CY1541-000"/>
+    <hyperlink ref="A609" r:id="rId827" display="CY3856-000"/>
+    <hyperlink ref="A610" r:id="rId828" display="CY2615-000"/>
+    <hyperlink ref="A611" r:id="rId829" display="CY7856-000"/>
+    <hyperlink ref="A612" r:id="rId830" display="CY8048-000"/>
+    <hyperlink ref="A613" r:id="rId831" display="CZ2459-000"/>
+    <hyperlink ref="A614" r:id="rId832" display="CZ1836-000"/>
+    <hyperlink ref="A615" r:id="rId833" display="CZ1840-000"/>
+    <hyperlink ref="A616" r:id="rId834" display="CZ3250-000"/>
+    <hyperlink ref="A617" r:id="rId835" display="CZ3255-000"/>
+    <hyperlink ref="A618" r:id="rId836" display="CZ3246-000"/>
+    <hyperlink ref="A619" r:id="rId837" display="CZ6768-000"/>
+    <hyperlink ref="A620" r:id="rId838" display="CZ7753-000"/>
+    <hyperlink ref="A621" r:id="rId839" display="CZ8588-000"/>
+    <hyperlink ref="A622" r:id="rId840" display="CZ8590-000"/>
+    <hyperlink ref="A623" r:id="rId841" display="D80891-000"/>
+    <hyperlink ref="A624" r:id="rId842" display="D35163-000"/>
+    <hyperlink ref="A625" r:id="rId843" display="D83104-000"/>
+    <hyperlink ref="A626" r:id="rId844" display="D39890-000"/>
+    <hyperlink ref="A627" r:id="rId845" display="D88525-000"/>
+    <hyperlink ref="A628" r:id="rId846" display="E43774-000"/>
+    <hyperlink ref="A629" r:id="rId847" display="EF3406-000"/>
+    <hyperlink ref="A630" r:id="rId848" display="EF5492-000"/>
+    <hyperlink ref="A631" r:id="rId849" display="EG3368-000"/>
+    <hyperlink ref="A632" r:id="rId850" display="EG3369-000"/>
+    <hyperlink ref="A633" r:id="rId851" display="EG3708-000"/>
+    <hyperlink ref="A634" r:id="rId852" display="EG5932-002"/>
+    <hyperlink ref="A635" r:id="rId853" display="EG6171-000"/>
+    <hyperlink ref="A636" r:id="rId854" display="EG8273-000"/>
+    <hyperlink ref="A637" r:id="rId855" display="EG8275-000"/>
+    <hyperlink ref="A638" r:id="rId856" display="FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A639" r:id="rId857" display="FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A640" r:id="rId858" display="FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A641" r:id="rId859" display="HD-ACCESSORIES"/>
+    <hyperlink ref="A642" r:id="rId860" display="FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A643" r:id="rId861" display="PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A644" r:id="rId862" display="NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A645" r:id="rId863" display="NG4-MON-MODULES"/>
+    <hyperlink ref="A646" r:id="rId864" display="FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A647" r:id="rId865" display="OCSH-SHELVES"/>
+    <hyperlink ref="A648" r:id="rId866" display="XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A649" r:id="rId867" display="5202003"/>
+    <hyperlink ref="A650" r:id="rId868" display="5232203"/>
+    <hyperlink ref="A651" r:id="rId869" display="5351303"/>
+    <hyperlink ref="A652" r:id="rId870" display="5363503"/>
+    <hyperlink ref="A653" r:id="rId871" display="5202203"/>
+    <hyperlink ref="A654" r:id="rId872" display="5225003"/>
+    <hyperlink ref="A655" r:id="rId873" display="5278203"/>
+    <hyperlink ref="A656" r:id="rId874" display="5341203"/>
+    <hyperlink ref="A657" r:id="rId875" display="5314103"/>
+    <hyperlink ref="A658" r:id="rId876" display="5208003"/>
+    <hyperlink ref="A659" r:id="rId877" display="5223103"/>
+    <hyperlink ref="A660" r:id="rId878" display="5230203"/>
+    <hyperlink ref="A661" r:id="rId879" display="530101703"/>
+    <hyperlink ref="A662" r:id="rId880" display="5341403"/>
+    <hyperlink ref="A663" r:id="rId881" display="5208203"/>
+    <hyperlink ref="A664" r:id="rId882" display="5509102"/>
+    <hyperlink ref="A665" r:id="rId883" display="5510202"/>
+    <hyperlink ref="A666" r:id="rId884" display="4110103"/>
+    <hyperlink ref="A667" r:id="rId885" display="4110273"/>
+    <hyperlink ref="A668" r:id="rId886" display="5208002"/>
+    <hyperlink ref="A669" r:id="rId887" display="5209002"/>
+    <hyperlink ref="A670" r:id="rId888" display="5266303"/>
+    <hyperlink ref="A671" r:id="rId889" display="530092703"/>
+    <hyperlink ref="A672" r:id="rId890" display="5244903"/>
+    <hyperlink ref="A673" r:id="rId891" display="5302002"/>
+    <hyperlink ref="A674" r:id="rId892" display="5308303"/>
+    <hyperlink ref="A675" r:id="rId893" display="5307703"/>
+    <hyperlink ref="A676" r:id="rId894" display="530100203"/>
+    <hyperlink ref="A677" r:id="rId895" display="5309003"/>
+    <hyperlink ref="A678" r:id="rId896" display="530102403"/>
+    <hyperlink ref="A679" r:id="rId897" display="5309103"/>
+    <hyperlink ref="A680" r:id="rId898" display="5304002"/>
+    <hyperlink ref="A681" r:id="rId899" display="5309303"/>
+    <hyperlink ref="A682" r:id="rId900" display="5301803"/>
+    <hyperlink ref="A683" r:id="rId901" display="5333503"/>
+    <hyperlink ref="A684" r:id="rId902" display="5340803"/>
+    <hyperlink ref="A685" r:id="rId903" display="5370003"/>
+    <hyperlink ref="A686" r:id="rId904" display="5365303"/>
+    <hyperlink ref="A687" r:id="rId905" display="5377203"/>
+    <hyperlink ref="A688" r:id="rId906" display="5390003"/>
+    <hyperlink ref="A689" r:id="rId907" display="550085302"/>
+    <hyperlink ref="A690" r:id="rId908" display="550085402"/>
+    <hyperlink ref="A691" r:id="rId909" display="5514902"/>
+    <hyperlink ref="A692" r:id="rId910" display="5515002"/>
+    <hyperlink ref="A693" r:id="rId911" display="5501302"/>
+    <hyperlink ref="A694" r:id="rId912" display="5512402"/>
+    <hyperlink ref="A695" r:id="rId913" display="5520302"/>
+    <hyperlink ref="A696" r:id="rId914" display="5515302"/>
+    <hyperlink ref="A697" r:id="rId915" display="5516202"/>
+    <hyperlink ref="A698" r:id="rId916" display="5518702"/>
+    <hyperlink ref="A699" r:id="rId917" display="5513802"/>
+    <hyperlink ref="A700" r:id="rId918" display="5522802"/>
+    <hyperlink ref="A701" r:id="rId919" display="5519302"/>
+    <hyperlink ref="A702" r:id="rId920" display="5528902"/>
+    <hyperlink ref="A703" r:id="rId921" display="5539402"/>
+    <hyperlink ref="A704" r:id="rId922" display="5544502"/>
+    <hyperlink ref="A705" r:id="rId923" display="5559802"/>
+    <hyperlink ref="A706" r:id="rId924" display="5560502"/>
+    <hyperlink ref="A707" r:id="rId925" display="5560802"/>
+    <hyperlink ref="A708" r:id="rId926" display="5727803"/>
+    <hyperlink ref="A709" r:id="rId927" display="550084302"/>
+    <hyperlink ref="A710" r:id="rId928" display="5702003"/>
+    <hyperlink ref="A711" r:id="rId929" display="CX3240006"/>
+    <hyperlink ref="A712" r:id="rId930" display="CX3220015"/>
+    <hyperlink ref="A713" r:id="rId931" display="FHD-ACC-CLAMP910"/>
+    <hyperlink ref="A714" r:id="rId932" display="760058693"/>
+    <hyperlink ref="A715" r:id="rId933" display="GND-STPKIT"/>
+    <hyperlink ref="A716" r:id="rId934" display="FPS-CJJAA0BY1000"/>
+    <hyperlink ref="C716" r:id="rId935" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A717" r:id="rId936" display="FPS-CJJCA0BY1000"/>
+    <hyperlink ref="C717" r:id="rId937" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A718" r:id="rId938" display="FPS-C1JJ108CA2AD1"/>
+    <hyperlink ref="C718" r:id="rId939" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A719" r:id="rId940" display="FPS-C1JJAA0BN1000"/>
+    <hyperlink ref="C719" r:id="rId941" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A720" r:id="rId942" display="FPS-C1JJBA0BN1-EX"/>
+    <hyperlink ref="C720" r:id="rId943" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A721" r:id="rId944" display="FPS-C1JJBE0BN1-EX"/>
+    <hyperlink ref="C721" r:id="rId945" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A722" r:id="rId946" display="FPS-C1JJBE0CN1000"/>
+    <hyperlink ref="C722" r:id="rId947" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A723" r:id="rId948" display="FPS-D1JJ108C20D1-EX"/>
+    <hyperlink ref="C723" r:id="rId949" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A724" r:id="rId950" display="FPS-D1JJ108C44D1-EX"/>
+    <hyperlink ref="C724" r:id="rId951" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A725" r:id="rId952" display="FPS-D1JJ116E00M010"/>
+    <hyperlink ref="C725" r:id="rId953" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A726" r:id="rId954" display="FPS-W1JJ005F00M20"/>
+    <hyperlink ref="C726" r:id="rId955" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A727" r:id="rId956" display="J96345-000"/>
+    <hyperlink ref="A728" r:id="rId957" display="NG4-VCKL2F47001K"/>
+    <hyperlink ref="C728" r:id="rId958" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A729" r:id="rId959" display="NG4-VCML2A470B00"/>
+    <hyperlink ref="C729" r:id="rId960" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A730" r:id="rId961" display="NG4-VCML2A550A00"/>
+    <hyperlink ref="C730" r:id="rId962" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A731" r:id="rId963" display="NG4-VCKR1F470000"/>
+    <hyperlink ref="C731" r:id="rId964" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A732" r:id="rId965" display="NG4-VCML2B43AB00"/>
+    <hyperlink ref="C732" r:id="rId966" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A733" r:id="rId967" display="NG4-VCMR2D470D00"/>
+    <hyperlink ref="C733" r:id="rId968" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A734" r:id="rId969" display="NG4-VDKL2MDA520C1K"/>
+    <hyperlink ref="C734" r:id="rId970" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A735" r:id="rId971" display="NG4-VCMR2F47002K"/>
+    <hyperlink ref="C735" r:id="rId972" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A736" r:id="rId973" display="NG4-VCKR2455001K"/>
+    <hyperlink ref="C736" r:id="rId974" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A737" r:id="rId975" display="NG4-VDML1MYA400C1K"/>
+    <hyperlink ref="C737" r:id="rId976" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A738" r:id="rId977" display="NG4-VDKR1DQA21001L"/>
+    <hyperlink ref="C738" r:id="rId978" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A739" r:id="rId979" display="NG4-VCKL1F470000"/>
+    <hyperlink ref="C739" r:id="rId980" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A740" r:id="rId981" display="NG4-VDML2BBA24BA1K"/>
+    <hyperlink ref="C740" r:id="rId982" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A741" r:id="rId983" display="NG4-VCMR2A470B00"/>
+    <hyperlink ref="C741" r:id="rId984" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A742" r:id="rId985" display="NG4-VDML2BDA24BB1K"/>
+    <hyperlink ref="C742" r:id="rId986" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A743" r:id="rId987" display="NG4-VDML4BAA21BA1K"/>
+    <hyperlink ref="C743" r:id="rId988" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A744" r:id="rId989" display="NG4-VCMR2A550A00"/>
+    <hyperlink ref="C744" r:id="rId990" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A745" r:id="rId991" display="NG4-VDML1MQA200C00"/>
+    <hyperlink ref="C745" r:id="rId992" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A746" r:id="rId993" display="NG4-VCKL2B470C2K"/>
+    <hyperlink ref="C746" r:id="rId994" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A747" r:id="rId995" display="NG4-VCKR2F470000"/>
+    <hyperlink ref="C747" r:id="rId996" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A748" r:id="rId997" display="NG4-VDKR2MDA360C1K"/>
+    <hyperlink ref="C748" r:id="rId998" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A749" r:id="rId999" display="NG4-VDML2DBB211A2K"/>
+    <hyperlink ref="C749" r:id="rId1000" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A750" r:id="rId1001" display="NG4-VCKL2C470B1K"/>
+    <hyperlink ref="C750" r:id="rId1002" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A751" r:id="rId1003" display="NG4-VCKR2F47001K"/>
+    <hyperlink ref="C751" r:id="rId1004" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A752" r:id="rId1005" display="NG4-VCMR2B43AC2K"/>
+    <hyperlink ref="C752" r:id="rId1006" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A753" r:id="rId1007" display="NG4-VDKL2MDA200C1K"/>
+    <hyperlink ref="C753" r:id="rId1008" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A754" r:id="rId1009" display="NG4-VCKL2F470000"/>
+    <hyperlink ref="C754" r:id="rId1010" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A755" r:id="rId1011" display="NG4-VDMR1M8A23B000"/>
+    <hyperlink ref="C755" r:id="rId1012" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A756" r:id="rId1013" display="NG4-VDKL2MDA280C1K"/>
+    <hyperlink ref="C756" r:id="rId1014" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A757" r:id="rId1015" display="NG4-VCKR2Q430000"/>
+    <hyperlink ref="C757" r:id="rId1016" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A758" r:id="rId1017" display="NG4-VDMR1MBA20BA00"/>
+    <hyperlink ref="C758" r:id="rId1018" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A759" r:id="rId1019" display="NG4-VDML2MDA200C1K"/>
+    <hyperlink ref="C759" r:id="rId1020" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A760" r:id="rId1021" display="NG4-VCML1Q430000"/>
+    <hyperlink ref="C760" r:id="rId1022" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A761" r:id="rId1023" display="NG4-VDML1MSA250C2K"/>
+    <hyperlink ref="C761" r:id="rId1024" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A762" r:id="rId1025" display="NG4-VDMR2MDA360C1K"/>
+    <hyperlink ref="C762" r:id="rId1026" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A763" r:id="rId1027" display="NG4-VDMR1MSB211C2K"/>
+    <hyperlink ref="C763" r:id="rId1028" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A764" r:id="rId1029" display="NG4-VDML1M8A23B000"/>
+    <hyperlink ref="C764" r:id="rId1030" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A765" r:id="rId1031" display="NG4-VDML2MDA360C1K"/>
+    <hyperlink ref="C765" r:id="rId1032" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A766" r:id="rId1033" display="NG4-VDMR1MGA500C2K"/>
+    <hyperlink ref="C766" r:id="rId1034" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A767" r:id="rId1035" display="NG4-VDMR1MYA200C1K"/>
+    <hyperlink ref="C767" r:id="rId1036" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A768" r:id="rId1037" display="NG4-VDML2MDA440C1K"/>
+    <hyperlink ref="C768" r:id="rId1038" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A769" r:id="rId1039" display="NG4-VDML1MYA200C1K"/>
+    <hyperlink ref="C769" r:id="rId1040" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A770" r:id="rId1041" display="NG4-VDMR1MQA200C00"/>
+    <hyperlink ref="C770" r:id="rId1042" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A771" r:id="rId1043" display="NG4-VDMR2BBA24BA1K"/>
+    <hyperlink ref="C771" r:id="rId1044" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A772" r:id="rId1045" display="NG4-VDML2MDA520C1K"/>
+    <hyperlink ref="C772" r:id="rId1046" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A773" r:id="rId1047" display="NG4-VDMR2BDA24BB1K"/>
+    <hyperlink ref="C773" r:id="rId1048" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A774" r:id="rId1049" display="NG4-VDMR4BAA21BA1K"/>
+    <hyperlink ref="C774" r:id="rId1050" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A775" r:id="rId1051" display="NG4-VDMR2DBB211A2K"/>
+    <hyperlink ref="C775" r:id="rId1052" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A776" r:id="rId1053" display="NG4-VDMR1MSA20B000"/>
+    <hyperlink ref="C776" r:id="rId1054" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A777" r:id="rId1055" display="NG4-VDMR2DDB211C1K"/>
+    <hyperlink ref="C777" r:id="rId1056" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A778" r:id="rId1057" display="NG4-VDMR2MDA200C1K"/>
+    <hyperlink ref="C778" r:id="rId1058" display="Variant of NG4-WDM-MODULES"/>
+    <hyperlink ref="A779" r:id="rId1059" display="FPS-D1JJ1SAG2AD1X"/>
+    <hyperlink ref="C779" r:id="rId1060" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A780" r:id="rId1061" display="212855-000"/>
+    <hyperlink ref="A781" r:id="rId1062" display="224597-000"/>
+    <hyperlink ref="A782" r:id="rId1063" display="242291-000"/>
+    <hyperlink ref="A783" r:id="rId1064" display="258573-000"/>
+    <hyperlink ref="A784" r:id="rId1065" display="287626-000"/>
+    <hyperlink ref="A785" r:id="rId1066" display="289162-000"/>
+    <hyperlink ref="A786" r:id="rId1067" display="324673-000"/>
+    <hyperlink ref="A787" r:id="rId1068" display="338861-000"/>
+    <hyperlink ref="A788" r:id="rId1069" display="353364-000"/>
+    <hyperlink ref="A789" r:id="rId1070" display="381745-000"/>
+    <hyperlink ref="A790" r:id="rId1071" display="386415-000"/>
+    <hyperlink ref="A791" r:id="rId1072" display="453481-000"/>
+    <hyperlink ref="A792" r:id="rId1073" display="518289-000"/>
+    <hyperlink ref="A793" r:id="rId1074" display="522277-000"/>
+    <hyperlink ref="A794" r:id="rId1075" display="531555-000"/>
+    <hyperlink ref="A795" r:id="rId1076" display="537225-000"/>
+    <hyperlink ref="A796" r:id="rId1077" display="536725-000"/>
+    <hyperlink ref="A797" r:id="rId1078" display="543438-000"/>
+    <hyperlink ref="A798" r:id="rId1079" display="59684T-000"/>
+    <hyperlink ref="A799" r:id="rId1080" display="652598-000"/>
+    <hyperlink ref="A800" r:id="rId1081" display="FPS-MPP1LJJ"/>
+    <hyperlink ref="C800" r:id="rId1082" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A801" r:id="rId1083" display="FPS-MPP1WJJ"/>
+    <hyperlink ref="C801" r:id="rId1084" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A802" r:id="rId1085" display="FPS-MPP4AJJ"/>
+    <hyperlink ref="C802" r:id="rId1086" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A803" r:id="rId1087" display="FPS-LPP1PJJ"/>
+    <hyperlink ref="C803" r:id="rId1088" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A804" r:id="rId1089" display="FPS-MPP1MJJ"/>
+    <hyperlink ref="C804" r:id="rId1090" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A805" r:id="rId1091" display="FPS-MPP3AJJ"/>
+    <hyperlink ref="C805" r:id="rId1092" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A806" r:id="rId1093" display="FPS-MPP4AJJ-OMX"/>
+    <hyperlink ref="C806" r:id="rId1094" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A807" r:id="rId1095" display="FPS-MPP3ANN"/>
+    <hyperlink ref="C807" r:id="rId1096" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A808" r:id="rId1097" display="FPS-MPP3CJJ"/>
+    <hyperlink ref="C808" r:id="rId1098" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A809" r:id="rId1099" display="FPS-SPD1CJJ"/>
+    <hyperlink ref="C809" r:id="rId1100" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A810" r:id="rId1101" display="FPS-SPD1JJJ"/>
+    <hyperlink ref="C810" r:id="rId1102" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A811" r:id="rId1103" display="FPS-FMTSP-AJJ01"/>
+    <hyperlink ref="A812" r:id="rId1104" display="FPS-WP04W055NN0"/>
+    <hyperlink ref="C812" r:id="rId1105" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A813" r:id="rId1106" display="FPS-SPL1GJJ"/>
+    <hyperlink ref="C813" r:id="rId1107" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A814" r:id="rId1108" display="FPS-MPP3HJJ"/>
+    <hyperlink ref="C814" r:id="rId1109" display="Variant of NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A815" r:id="rId1110" display="FPS-SPB1AJJ-HD"/>
+    <hyperlink ref="C815" r:id="rId1111" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A816" r:id="rId1112" display="FPS-MPP1UJJ"/>
+    <hyperlink ref="C816" r:id="rId1113" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A817" r:id="rId1114" display="NG4-VMKNLF4H010GM"/>
+    <hyperlink ref="C817" r:id="rId1115" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A818" r:id="rId1116" display="NG4-VSKRF132"/>
+    <hyperlink ref="C818" r:id="rId1117" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A819" r:id="rId1118" display="NG4-VSMRF132"/>
+    <hyperlink ref="C819" r:id="rId1119" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A820" r:id="rId1120" display="NG4-VM7LF2A"/>
+    <hyperlink ref="C820" r:id="rId1121" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A821" r:id="rId1122" display="NG4-VMKNRF4J010GM"/>
+    <hyperlink ref="C821" r:id="rId1123" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A822" r:id="rId1124" display="NG4-VMKRF4A"/>
+    <hyperlink ref="C822" r:id="rId1125" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A823" r:id="rId1126" display="NG4-VM7RF2A"/>
+    <hyperlink ref="C823" r:id="rId1127" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A824" r:id="rId1128" display="NG4-VSMLF8C"/>
+    <hyperlink ref="C824" r:id="rId1129" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A825" r:id="rId1130" display="NG4-VMKNLF4C010GM"/>
+    <hyperlink ref="C825" r:id="rId1131" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A826" r:id="rId1132" display="NG4-VSKLF132"/>
+    <hyperlink ref="C826" r:id="rId1133" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A827" r:id="rId1134" display="FPS-CMPP2MSS"/>
+    <hyperlink ref="C827" r:id="rId1135" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A828" r:id="rId1136" display="FPS-MPP1AJJ-1.2MM"/>
+    <hyperlink ref="C828" r:id="rId1137" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A829" r:id="rId1138" display="FPS-MPP4SJJ-2MM"/>
+    <hyperlink ref="C829" r:id="rId1139" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A830" r:id="rId1140" display="FPS-MPP4SNN-2MM"/>
+    <hyperlink ref="C830" r:id="rId1141" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A831" r:id="rId1142" display="FPS-SPL1JJJ"/>
+    <hyperlink ref="C831" r:id="rId1143" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A832" r:id="rId1144" display="NG4-VMMLF4H"/>
+    <hyperlink ref="C832" r:id="rId1145" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A833" r:id="rId1146" display="760239444"/>
+    <hyperlink ref="A834" r:id="rId1147" display="760253638"/>
+    <hyperlink ref="C834" r:id="rId1148" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A835" r:id="rId1149" display="760253639"/>
+    <hyperlink ref="C835" r:id="rId1150" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A836" r:id="rId1151" display="NG4-VMKLF4C"/>
+    <hyperlink ref="C836" r:id="rId1152" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A837" r:id="rId1153" display="VMM-7U7U7U1BR000"/>
+    <hyperlink ref="C837" r:id="rId1154" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A838" r:id="rId1155" display="VMM-7U7U7U1CP000"/>
+    <hyperlink ref="C838" r:id="rId1156" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A839" r:id="rId1157" display="VMM-7U7U7U1ED000"/>
+    <hyperlink ref="C839" r:id="rId1158" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A840" r:id="rId1159" display="VLM-2KUKU2000D0000"/>
+    <hyperlink ref="C840" r:id="rId1160" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A841" r:id="rId1161" display="VMM-KUKUKU1CP000"/>
+    <hyperlink ref="C841" r:id="rId1162" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A842" r:id="rId1163" display="VMM-7U7U7U1AB000"/>
+    <hyperlink ref="C842" r:id="rId1164" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A843" r:id="rId1165" display="VLM-57A7A4900A00"/>
+    <hyperlink ref="C843" r:id="rId1166" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A844" r:id="rId1167" display="VLM-27A7A2000B0000"/>
+    <hyperlink ref="C844" r:id="rId1168" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A845" r:id="rId1169" display="VMM-7U7U7U1AC000"/>
+    <hyperlink ref="C845" r:id="rId1170" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A846" r:id="rId1171" display="VMM-KUKUKU2EJ000"/>
+    <hyperlink ref="C846" r:id="rId1172" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A847" r:id="rId1173" display="VLM-27A7A4900A0000"/>
+    <hyperlink ref="C847" r:id="rId1174" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A848" r:id="rId1175" display="VMM-7U7U7U1AD000"/>
+    <hyperlink ref="C848" r:id="rId1176" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A849" r:id="rId1177" display="VLM-M7U7U7U1AB000"/>
+    <hyperlink ref="C849" r:id="rId1178" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A850" r:id="rId1179" display="VLM-27A7A8000A0000"/>
+    <hyperlink ref="C850" r:id="rId1180" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A851" r:id="rId1181" display="VLM-M7U7U7U1ED000"/>
+    <hyperlink ref="C851" r:id="rId1182" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A852" r:id="rId1183" display="VMMW-7U7U7U3MS000"/>
+    <hyperlink ref="C852" r:id="rId1184" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A853" r:id="rId1185" display="VMMW-7U7U7U4AD000"/>
+    <hyperlink ref="C853" r:id="rId1186" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A854" r:id="rId1187" display="VMMW-7U7U7U4HP000"/>
+    <hyperlink ref="C854" r:id="rId1188" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A855" r:id="rId1189" display="VSM-27A7AG116A0000"/>
+    <hyperlink ref="C855" r:id="rId1190" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A856" r:id="rId1191" display="VSM-27A7A2000B0000"/>
+    <hyperlink ref="C856" r:id="rId1192" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A857" r:id="rId1193" display="VSM-27A7A2100B0000"/>
+    <hyperlink ref="C857" r:id="rId1194" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A858" r:id="rId1195" display="VSM-27U7U2900B0000"/>
+    <hyperlink ref="C858" r:id="rId1196" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A859" r:id="rId1197" display="VSM-27A7A2300A0000"/>
+    <hyperlink ref="C859" r:id="rId1198" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A860" r:id="rId1199" display="VSM-2KAKA4900B0000"/>
+    <hyperlink ref="C860" r:id="rId1200" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A861" r:id="rId1201" display="VSM-27A7A2900A0000"/>
+    <hyperlink ref="C861" r:id="rId1202" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A862" r:id="rId1203" display="VSM-27A7A2900B0000"/>
+    <hyperlink ref="C862" r:id="rId1204" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A863" r:id="rId1205" display="VSM-27A7A4900A0000"/>
+    <hyperlink ref="C863" r:id="rId1206" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A864" r:id="rId1207" display="VSM-2KUKU6000A0000"/>
+    <hyperlink ref="C864" r:id="rId1208" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A865" r:id="rId1209" display="VSM-4KUKU2600B0000"/>
+    <hyperlink ref="C865" r:id="rId1210" display="Variant of FDF-FL2-SPLTR-MODULES"/>
+    <hyperlink ref="A866" r:id="rId1211" display="116894-000"/>
+    <hyperlink ref="A867" r:id="rId1212" display="213464-000"/>
+    <hyperlink ref="A868" r:id="rId1213" display="239574-000"/>
+    <hyperlink ref="A869" r:id="rId1214" display="460159095"/>
+    <hyperlink ref="A870" r:id="rId1215" display="460159098"/>
+    <hyperlink ref="A871" r:id="rId1216" display="526878-000"/>
+    <hyperlink ref="A872" r:id="rId1217" display="61935G-000"/>
+    <hyperlink ref="A873" r:id="rId1218" display="622516-000"/>
+    <hyperlink ref="A874" r:id="rId1219" display="688817-000"/>
+    <hyperlink ref="A875" r:id="rId1220" display="754759-000"/>
+    <hyperlink ref="A876" r:id="rId1221" display="760235608"/>
+    <hyperlink ref="A877" r:id="rId1222" display="760235609"/>
+    <hyperlink ref="A878" r:id="rId1223" display="760235611"/>
+    <hyperlink ref="A879" r:id="rId1224" display="760235614"/>
+    <hyperlink ref="A880" r:id="rId1225" display="760236098"/>
+    <hyperlink ref="A881" r:id="rId1226" display="760236398"/>
+    <hyperlink ref="A882" r:id="rId1227" display="760238447"/>
+    <hyperlink ref="A883" r:id="rId1228" display="760238448"/>
+    <hyperlink ref="A884" r:id="rId1229" display="760238856"/>
+    <hyperlink ref="A885" r:id="rId1230" display="760238858"/>
+    <hyperlink ref="A886" r:id="rId1231" display="860634939"/>
+    <hyperlink ref="A887" r:id="rId1232" display="860637058"/>
+    <hyperlink ref="A888" r:id="rId1233" display="A11211-000"/>
+    <hyperlink ref="A889" r:id="rId1234" display="A11601-000"/>
+    <hyperlink ref="A890" r:id="rId1235" display="A10948-000"/>
+    <hyperlink ref="A891" r:id="rId1236" display="A68478-000"/>
+    <hyperlink ref="A892" r:id="rId1237" display="BP7852-000"/>
+    <hyperlink ref="A893" r:id="rId1238" display="C23065-000"/>
+    <hyperlink ref="A894" r:id="rId1239" display="C29177-000"/>
+    <hyperlink ref="A895" r:id="rId1240" display="C73000-000"/>
+    <hyperlink ref="A896" r:id="rId1241" display="CB3016-000"/>
+    <hyperlink ref="A897" r:id="rId1242" display="CB9820-000"/>
+    <hyperlink ref="A898" r:id="rId1243" display="CC0561-000"/>
+    <hyperlink ref="A899" r:id="rId1244" display="CC1599-000"/>
+    <hyperlink ref="A900" r:id="rId1245" display="CC3157-000"/>
+    <hyperlink ref="A901" r:id="rId1246" display="CC3783-000"/>
+    <hyperlink ref="A902" r:id="rId1247" display="CC4455-000"/>
+    <hyperlink ref="A903" r:id="rId1248" display="CC8284-000"/>
+    <hyperlink ref="A904" r:id="rId1249" display="CC8312-000"/>
+    <hyperlink ref="A905" r:id="rId1250" display="CC6250-000"/>
+    <hyperlink ref="A906" r:id="rId1251" display="CC5021-000"/>
+    <hyperlink ref="A907" r:id="rId1252" display="CC8541-000"/>
+    <hyperlink ref="A908" r:id="rId1253" display="CC8542-000"/>
+    <hyperlink ref="A909" r:id="rId1254" display="CC9545-000"/>
+    <hyperlink ref="A910" r:id="rId1255" display="CK7702-000"/>
+    <hyperlink ref="A911" r:id="rId1256" display="CN9632-000"/>
+    <hyperlink ref="A912" r:id="rId1257" display="CN9787-000"/>
+    <hyperlink ref="A913" r:id="rId1258" display="CP3654-000"/>
+    <hyperlink ref="A914" r:id="rId1259" display="CR0128-000"/>
+    <hyperlink ref="A915" r:id="rId1260" display="CR5485-000"/>
+    <hyperlink ref="A916" r:id="rId1261" display="CR6731-000"/>
+    <hyperlink ref="A917" r:id="rId1262" display="CS1308-000"/>
+    <hyperlink ref="A918" r:id="rId1263" display="CS1310-000"/>
+    <hyperlink ref="A919" r:id="rId1264" display="CS1312-000"/>
+    <hyperlink ref="A920" r:id="rId1265" display="CU4755-000"/>
+    <hyperlink ref="A921" r:id="rId1266" display="CV5843-000"/>
+    <hyperlink ref="C921" r:id="rId1267" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A922" r:id="rId1268" display="CV5851-000"/>
+    <hyperlink ref="C922" r:id="rId1269" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A923" r:id="rId1270" display="CV5855-000"/>
+    <hyperlink ref="C923" r:id="rId1271" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A924" r:id="rId1272" display="CV5839-000"/>
+    <hyperlink ref="C924" r:id="rId1273" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A925" r:id="rId1274" display="CW1639-000"/>
+    <hyperlink ref="A926" r:id="rId1275" display="CW3257-000"/>
+    <hyperlink ref="A927" r:id="rId1276" display="CW3203-000"/>
+    <hyperlink ref="A928" r:id="rId1277" display="CW0093-000"/>
+    <hyperlink ref="A929" r:id="rId1278" display="CW7360-000"/>
+    <hyperlink ref="A930" r:id="rId1279" display="CX2455-000"/>
+    <hyperlink ref="A931" r:id="rId1280" display="CX2617-000"/>
+    <hyperlink ref="A932" r:id="rId1281" display="CX3241-000"/>
+    <hyperlink ref="A933" r:id="rId1282" display="CX3244-000"/>
+    <hyperlink ref="A934" r:id="rId1283" display="CX3357-000"/>
+    <hyperlink ref="A935" r:id="rId1284" display="CX5090-000"/>
+    <hyperlink ref="A936" r:id="rId1285" display="CY0681-000"/>
+    <hyperlink ref="A937" r:id="rId1286" display="CY0682-000"/>
+    <hyperlink ref="A938" r:id="rId1287" display="CY4697-000"/>
+    <hyperlink ref="A939" r:id="rId1288" display="CY3912-000"/>
+    <hyperlink ref="A940" r:id="rId1289" display="CY8049-000"/>
+    <hyperlink ref="A941" r:id="rId1290" display="654266-000"/>
+    <hyperlink ref="A942" r:id="rId1291" display="656598-000"/>
+    <hyperlink ref="A943" r:id="rId1292" display="685129-000"/>
+    <hyperlink ref="A944" r:id="rId1293" display="697576-000"/>
+    <hyperlink ref="A945" r:id="rId1294" display="748575-000"/>
+    <hyperlink ref="A946" r:id="rId1295" display="760235790"/>
+    <hyperlink ref="A947" r:id="rId1296" display="760236196"/>
+    <hyperlink ref="A948" r:id="rId1297" display="760236259"/>
+    <hyperlink ref="A949" r:id="rId1298" display="760237723"/>
+    <hyperlink ref="A950" r:id="rId1299" display="FPS-D1JJ1YCC2AD1X"/>
+    <hyperlink ref="C950" r:id="rId1300" display="Variant of FDH3000-WDM-MODULES"/>
+    <hyperlink ref="A951" r:id="rId1301" display="760242099"/>
+    <hyperlink ref="A952" r:id="rId1302" display="784299-000"/>
+    <hyperlink ref="A953" r:id="rId1303" display="838541-000"/>
+    <hyperlink ref="A954" r:id="rId1304" display="860633530"/>
+    <hyperlink ref="A955" r:id="rId1305" display="88185A-000"/>
+    <hyperlink ref="A956" r:id="rId1306" display="899651-000"/>
+    <hyperlink ref="A957" r:id="rId1307" display="912228-000"/>
+    <hyperlink ref="A958" r:id="rId1308" display="929218-000"/>
+    <hyperlink ref="A959" r:id="rId1309" display="942366-000"/>
+    <hyperlink ref="A960" r:id="rId1310" display="988743-000"/>
+    <hyperlink ref="A961" r:id="rId1311" display="973241-000"/>
+    <hyperlink ref="A962" r:id="rId1312" display="B48787-000"/>
+    <hyperlink ref="A963" r:id="rId1313" display="CA9927-000"/>
+    <hyperlink ref="A964" r:id="rId1314" display="CC8038-000"/>
+    <hyperlink ref="A965" r:id="rId1315" display="CC8358-000"/>
+    <hyperlink ref="A966" r:id="rId1316" display="CC8359-000"/>
+    <hyperlink ref="A967" r:id="rId1317" display="CK4652-000"/>
+    <hyperlink ref="A968" r:id="rId1318" display="CS9202-000"/>
+    <hyperlink ref="A969" r:id="rId1319" display="CU4786-000"/>
+    <hyperlink ref="A970" r:id="rId1320" display="CU4787-000"/>
+    <hyperlink ref="A971" r:id="rId1321" display="CW2311-000"/>
+    <hyperlink ref="A972" r:id="rId1322" display="CW2312-000"/>
+    <hyperlink ref="A973" r:id="rId1323" display="CW2313-000"/>
+    <hyperlink ref="A974" r:id="rId1324" display="CW2315-000"/>
+    <hyperlink ref="A975" r:id="rId1325" display="CW2317-000"/>
+    <hyperlink ref="A976" r:id="rId1326" display="CX2443-000"/>
+    <hyperlink ref="A977" r:id="rId1327" display="CX5484-000"/>
+    <hyperlink ref="A978" r:id="rId1328" display="CY0077-000"/>
+    <hyperlink ref="A979" r:id="rId1329" display="CZ1365-000"/>
+    <hyperlink ref="A980" r:id="rId1330" display="CZ4956-000"/>
+    <hyperlink ref="A981" r:id="rId1331" display="DD6594-000"/>
+    <hyperlink ref="A982" r:id="rId1332" display="EF5508-000"/>
+    <hyperlink ref="A983" r:id="rId1333" display="EF5509-000"/>
+    <hyperlink ref="A984" r:id="rId1334" display="EG4066-000"/>
+    <hyperlink ref="A985" r:id="rId1335" display="EG9081-000"/>
+    <hyperlink ref="A986" r:id="rId1336" display="EG9149-000"/>
+    <hyperlink ref="A987" r:id="rId1337" display="EH8724-000"/>
+    <hyperlink ref="A988" r:id="rId1338" display="EH8723-000"/>
+    <hyperlink ref="A989" r:id="rId1339" display="XP-SPTJJ110800"/>
+    <hyperlink ref="C989" r:id="rId1340" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A990" r:id="rId1341" display="XP-SPTJJ116465"/>
+    <hyperlink ref="C990" r:id="rId1342" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A991" r:id="rId1343" display="XP-SPTJJ213265"/>
+    <hyperlink ref="C991" r:id="rId1344" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A992" r:id="rId1345" display="XP-SPTJJ410200"/>
+    <hyperlink ref="C992" r:id="rId1346" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A993" r:id="rId1347" display="XP-SPTJJ411665"/>
+    <hyperlink ref="C993" r:id="rId1348" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A994" r:id="rId1349" display="XP-SPTMM116465"/>
+    <hyperlink ref="C994" r:id="rId1350" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A995" r:id="rId1351" display="XP-SPTMM810200"/>
+    <hyperlink ref="C995" r:id="rId1352" display="Variant of XPND-SPLITTER-MODULES"/>
+    <hyperlink ref="A996" r:id="rId1353" display="FPS-CMPP2CSS"/>
+    <hyperlink ref="C996" r:id="rId1354" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A997" r:id="rId1355" display="FPS-CMPP2WJJ"/>
+    <hyperlink ref="C997" r:id="rId1356" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A998" r:id="rId1357" display="FPS-CMPP2JJJ"/>
+    <hyperlink ref="C998" r:id="rId1358" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A999" r:id="rId1359" display="FPS-CMPP2MJJ"/>
+    <hyperlink ref="C999" r:id="rId1360" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1000" r:id="rId1361" display="FPS-CMPP2PJJ"/>
+    <hyperlink ref="C1000" r:id="rId1362" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1001" r:id="rId1363" display="FPS-FMTSP-CJJ02"/>
+    <hyperlink ref="A1002" r:id="rId1364" display="CY4075-000"/>
+    <hyperlink ref="A1003" r:id="rId1365" display="CZ2609-000"/>
+    <hyperlink ref="A1004" r:id="rId1366" display="CZ3238-000"/>
+    <hyperlink ref="A1005" r:id="rId1367" display="CZ3243-000"/>
+    <hyperlink ref="A1006" r:id="rId1368" display="CZ8312-000"/>
+    <hyperlink ref="A1007" r:id="rId1369" display="CZ9183-000"/>
+    <hyperlink ref="A1008" r:id="rId1370" display="D39498-000"/>
+    <hyperlink ref="A1009" r:id="rId1371" display="D83800-000"/>
+    <hyperlink ref="A1010" r:id="rId1372" display="D80450-000"/>
+    <hyperlink ref="A1011" r:id="rId1373" display="D87277-000"/>
+    <hyperlink ref="A1012" r:id="rId1374" display="D88684-000"/>
+    <hyperlink ref="A1013" r:id="rId1375" display="E49835-000"/>
+    <hyperlink ref="A1014" r:id="rId1376" display="E45575-000"/>
+    <hyperlink ref="A1015" r:id="rId1377" display="E91273-000"/>
+    <hyperlink ref="A1016" r:id="rId1378" display="E96958-000"/>
+    <hyperlink ref="A1017" r:id="rId1379" display="EF7093-000"/>
+    <hyperlink ref="A1018" r:id="rId1380" display="EG0041-001"/>
+    <hyperlink ref="A1019" r:id="rId1381" display="EG0039-001"/>
+    <hyperlink ref="A1020" r:id="rId1382" display="EG3371-000"/>
+    <hyperlink ref="A1021" r:id="rId1383" display="EG8294-001"/>
+    <hyperlink ref="A1022" r:id="rId1384" display="EG7897-000"/>
+    <hyperlink ref="C1022" r:id="rId1385" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A1023" r:id="rId1386" display="EG8892-000"/>
+    <hyperlink ref="A1024" r:id="rId1387" display="EG9250-001"/>
+    <hyperlink ref="A1025" r:id="rId1388" display="EG9438-000"/>
+    <hyperlink ref="A1026" r:id="rId1389" display="EH3185-000"/>
+    <hyperlink ref="A1027" r:id="rId1390" display="EH2763-000"/>
+    <hyperlink ref="A1028" r:id="rId1391" display="EH0774-000"/>
+    <hyperlink ref="A1029" r:id="rId1392" display="EH0776-000"/>
+    <hyperlink ref="A1030" r:id="rId1393" display="EH0777-000"/>
+    <hyperlink ref="A1031" r:id="rId1394" display="EH2060-000"/>
+    <hyperlink ref="A1032" r:id="rId1395" display="EJ0445-000"/>
+    <hyperlink ref="A1033" r:id="rId1396" display="EJ2002-000"/>
+    <hyperlink ref="A1034" r:id="rId1397" display="EK2987-000"/>
+    <hyperlink ref="A1035" r:id="rId1398" display="EM0065-000"/>
+    <hyperlink ref="A1036" r:id="rId1399" display="F04947-000"/>
+    <hyperlink ref="A1037" r:id="rId1400" display="F08852-000"/>
+    <hyperlink ref="A1038" r:id="rId1401" display="F07925-000"/>
+    <hyperlink ref="A1039" r:id="rId1402" display="F58883-000"/>
+    <hyperlink ref="A1040" r:id="rId1403" display="FMT-MS27A7A2000A00"/>
+    <hyperlink ref="C1040" r:id="rId1404" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1041" r:id="rId1405" display="FMT-MS27A7A3900A00"/>
+    <hyperlink ref="C1041" r:id="rId1406" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1042" r:id="rId1407" display="FMT-M7U7U7U1EJ000"/>
+    <hyperlink ref="C1042" r:id="rId1408" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1043" r:id="rId1409" display="FMT-MS27A7A2200B00"/>
+    <hyperlink ref="C1043" r:id="rId1410" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1044" r:id="rId1411" display="FMT-MS27A7A5300A00"/>
+    <hyperlink ref="C1044" r:id="rId1412" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1045" r:id="rId1413" display="FMT-M7U7U7U1HP000"/>
+    <hyperlink ref="C1045" r:id="rId1414" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1046" r:id="rId1415" display="FMT-MS27A7A2300B00"/>
+    <hyperlink ref="C1046" r:id="rId1416" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1047" r:id="rId1417" display="FMT-M7U7U7U1JJ000"/>
+    <hyperlink ref="C1047" r:id="rId1418" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1048" r:id="rId1419" display="FMT-MS27A7A2400B00"/>
+    <hyperlink ref="C1048" r:id="rId1420" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1049" r:id="rId1421" display="FMT-MS27A7A2500B00"/>
+    <hyperlink ref="C1049" r:id="rId1422" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1050" r:id="rId1423" display="FMT-MS27U7U2400B00"/>
+    <hyperlink ref="C1050" r:id="rId1424" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1051" r:id="rId1425" display="FMT-M7U7U7U1JP000"/>
+    <hyperlink ref="C1051" r:id="rId1426" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1052" r:id="rId1427" display="FMT-MS27U7U2600B00"/>
+    <hyperlink ref="C1052" r:id="rId1428" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1053" r:id="rId1429" display="FMT-M7U7U7U1MK000"/>
+    <hyperlink ref="C1053" r:id="rId1430" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1054" r:id="rId1431" display="FMT-MKUKUKU1AJ000"/>
+    <hyperlink ref="C1054" r:id="rId1432" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1055" r:id="rId1433" display="FMT-MS27U7U3900A00"/>
+    <hyperlink ref="C1055" r:id="rId1434" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1056" r:id="rId1435" display="FMT-MS27A7A2700B00"/>
+    <hyperlink ref="C1056" r:id="rId1436" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1057" r:id="rId1437" display="FMT-M7U7UKU1AJ000"/>
+    <hyperlink ref="C1057" r:id="rId1438" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1058" r:id="rId1439" display="FMT-MKUKUKU2HD000"/>
+    <hyperlink ref="C1058" r:id="rId1440" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1059" r:id="rId1441" display="FMT-MS27U7U4900A00"/>
+    <hyperlink ref="C1059" r:id="rId1442" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1060" r:id="rId1443" display="FMT-MS57A7A2000C00"/>
+    <hyperlink ref="C1060" r:id="rId1444" display="Variant of NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1061" r:id="rId1445" display="FPS-CMPP2DSS"/>
+    <hyperlink ref="C1061" r:id="rId1446" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1062" r:id="rId1447" display="FPS-CMPP2CJJ"/>
+    <hyperlink ref="C1062" r:id="rId1448" display="Variant of FDH4000-FDH5000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1063" r:id="rId1449" display="CV5837-000"/>
+    <hyperlink ref="C1063" r:id="rId1450" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A1064" r:id="rId1451" display="FPS-SPL1AJJ"/>
+    <hyperlink ref="C1064" r:id="rId1452" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A1065" r:id="rId1453" display="SP-10800NNNNXABB"/>
+    <hyperlink ref="A1066" r:id="rId1454" display="760241980"/>
+    <hyperlink ref="A1067" r:id="rId1455" display="760241649"/>
+    <hyperlink ref="A1068" r:id="rId1456" display="760241981"/>
+    <hyperlink ref="A1069" r:id="rId1457" display="FPS-LPP1WJJ"/>
+    <hyperlink ref="C1069" r:id="rId1458" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1070" r:id="rId1459" display="FPS-LPP1AJJ"/>
+    <hyperlink ref="C1070" r:id="rId1460" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1071" r:id="rId1461" display="FPS-LPP1CJJ"/>
+    <hyperlink ref="C1071" r:id="rId1462" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1072" r:id="rId1463" display="FPS-LPP1GJJ"/>
+    <hyperlink ref="C1072" r:id="rId1464" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1073" r:id="rId1465" display="FPS-MPP1GJJ"/>
+    <hyperlink ref="C1073" r:id="rId1466" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1074" r:id="rId1467" display="FPS-MPP1ANN"/>
+    <hyperlink ref="C1074" r:id="rId1468" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1075" r:id="rId1469" display="FPS-LPP1MJJ"/>
+    <hyperlink ref="C1075" r:id="rId1470" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1076" r:id="rId1471" display="FPS-MPP1CJJ"/>
+    <hyperlink ref="C1076" r:id="rId1472" display="Variant of FDH3000-SPLITTER-MODULES"/>
+    <hyperlink ref="A1077" r:id="rId1473" display="LSX-ACC036"/>
+    <hyperlink ref="A1078" r:id="rId1474" display="NGF-ACCOSPKIT02"/>
+    <hyperlink ref="C1078" r:id="rId1475" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A1079" r:id="rId1476" display="NGF-ACCOSPKIT01"/>
+    <hyperlink ref="C1079" r:id="rId1477" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A1080" r:id="rId1478" display="NGFB-ACCRCMSLU"/>
+    <hyperlink ref="C1080" r:id="rId1479" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A1081" r:id="rId1480" display="RCP-CLPKIT2MM"/>
+    <hyperlink ref="A1082" r:id="rId1481" display="760033852"/>
+    <hyperlink ref="A1083" r:id="rId1482" display="1206121-2"/>
+    <hyperlink ref="A1084" r:id="rId1483" display="165592-000"/>
+    <hyperlink ref="A1085" r:id="rId1484" display="559299-3"/>
+    <hyperlink ref="A1086" r:id="rId1485" display="760033845"/>
+    <hyperlink ref="A1087" r:id="rId1486" display="760033878"/>
+    <hyperlink ref="A1088" r:id="rId1487" display="760039875"/>
+    <hyperlink ref="A1089" r:id="rId1488" display="760058701"/>
+    <hyperlink ref="A1090" r:id="rId1489" display="760058677"/>
+    <hyperlink ref="A1091" r:id="rId1490" display="760101410"/>
+    <hyperlink ref="A1092" r:id="rId1491" display="760105148"/>
+    <hyperlink ref="A1093" r:id="rId1492" display="760117564"/>
+    <hyperlink ref="A1094" r:id="rId1493" display="760122895"/>
+    <hyperlink ref="A1095" r:id="rId1494" display="760122911"/>
+    <hyperlink ref="A1096" r:id="rId1495" display="760161471"/>
+    <hyperlink ref="A1097" r:id="rId1496" display="760168443"/>
+    <hyperlink ref="A1098" r:id="rId1497" display="760175919"/>
+    <hyperlink ref="A1099" r:id="rId1498" display="760209627"/>
+    <hyperlink ref="C1099" r:id="rId1499" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1100" r:id="rId1500" display="760210286"/>
+    <hyperlink ref="C1100" r:id="rId1501" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1101" r:id="rId1502" display="760211078"/>
+    <hyperlink ref="C1101" r:id="rId1503" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1102" r:id="rId1504" display="760237718"/>
+    <hyperlink ref="C1102" r:id="rId1505" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1103" r:id="rId1506" display="760237721"/>
+    <hyperlink ref="C1103" r:id="rId1507" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1104" r:id="rId1508" display="760239082"/>
+    <hyperlink ref="A1105" r:id="rId1509" display="760239861"/>
+    <hyperlink ref="A1106" r:id="rId1510" display="760242369"/>
+    <hyperlink ref="A1107" r:id="rId1511" display="760242661"/>
+    <hyperlink ref="C1107" r:id="rId1512" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A1108" r:id="rId1513" display="760242662"/>
+    <hyperlink ref="C1108" r:id="rId1514" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A1109" r:id="rId1515" display="760245038"/>
+    <hyperlink ref="A1110" r:id="rId1516" display="933662-000"/>
+    <hyperlink ref="A1111" r:id="rId1517" display="9703902/00"/>
+    <hyperlink ref="A1112" r:id="rId1518" display="CA2419-000"/>
+    <hyperlink ref="C1112" r:id="rId1519" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1113" r:id="rId1520" display="CA2420-000"/>
+    <hyperlink ref="C1113" r:id="rId1521" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1114" r:id="rId1522" display="CA5746-000"/>
+    <hyperlink ref="C1114" r:id="rId1523" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1115" r:id="rId1524" display="CC6994-000"/>
+    <hyperlink ref="C1115" r:id="rId1525" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1116" r:id="rId1526" display="CK1075-000"/>
+    <hyperlink ref="C1116" r:id="rId1527" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1117" r:id="rId1528" display="CK9421-000"/>
+    <hyperlink ref="C1117" r:id="rId1529" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1118" r:id="rId1530" display="CU9129-000"/>
+    <hyperlink ref="C1118" r:id="rId1531" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1119" r:id="rId1532" display="E-501-L40"/>
+    <hyperlink ref="C1119" r:id="rId1533" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1120" r:id="rId1534" display="EG4811-000"/>
+    <hyperlink ref="C1120" r:id="rId1535" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1121" r:id="rId1536" display="EHD-CMB"/>
+    <hyperlink ref="A1122" r:id="rId1537" display="EHD-RMB"/>
+    <hyperlink ref="A1123" r:id="rId1538" display="F03491-000"/>
+    <hyperlink ref="C1123" r:id="rId1539" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1124" r:id="rId1540" display="FL2-ACC033"/>
+    <hyperlink ref="A1125" r:id="rId1541" display="FL2-ACC060"/>
+    <hyperlink ref="A1126" r:id="rId1542" display="FL2-ACC007"/>
+    <hyperlink ref="A1127" r:id="rId1543" display="FMT-ACCCLMP07"/>
+    <hyperlink ref="A1128" r:id="rId1544" display="760246341"/>
+    <hyperlink ref="C1128" r:id="rId1545" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A1129" r:id="rId1546" display="760237813"/>
+    <hyperlink ref="A1130" r:id="rId1547" display="760245549"/>
+    <hyperlink ref="C1130" r:id="rId1548" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A1131" r:id="rId1549" display="760245551"/>
+    <hyperlink ref="C1131" r:id="rId1550" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A1132" r:id="rId1551" display="760248339"/>
+    <hyperlink ref="A1133" r:id="rId1552" display="FMT-ACCVCG01P"/>
+    <hyperlink ref="A1134" r:id="rId1553" display="760251667"/>
+    <hyperlink ref="A1135" r:id="rId1554" display="760251265"/>
+    <hyperlink ref="A1136" r:id="rId1555" display="E-501-L217"/>
+    <hyperlink ref="C1136" r:id="rId1556" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1137" r:id="rId1557" display="760254221"/>
+    <hyperlink ref="C1137" r:id="rId1558" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A1138" r:id="rId1559" display="760254223"/>
+    <hyperlink ref="C1138" r:id="rId1560" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A1139" r:id="rId1561" display="760254227"/>
+    <hyperlink ref="C1139" r:id="rId1562" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A1140" r:id="rId1563" display="760254228"/>
+    <hyperlink ref="C1140" r:id="rId1564" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A1141" r:id="rId1565" display="NGF-FMT-SPLTR-MODULES"/>
+    <hyperlink ref="A1142" r:id="rId1566" display="NGF-SPLTR-MODULES"/>
+    <hyperlink ref="A1143" r:id="rId1567" display="FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A1144" r:id="rId1568" display="FIST-FSASA3-SPLITTER-TRAYS"/>
+    <hyperlink ref="A1145" r:id="rId1569" display="1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A1146" r:id="rId1570" display="LSX-SPLTR-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1766"/>
+    <tablePart r:id="rId1571"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>