--- v0 (2026-06-19)
+++ v1 (2026-08-06)
@@ -11,790 +11,913 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546" count="1003">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545" count="1003">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>C26991-000</t>
+  </si>
+  <si>
+    <t>OCSH-I-L</t>
+  </si>
+  <si>
+    <t>Variant of OCSH-SHELVES</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for up to 12 OCM6 modules, 3RU, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCSH</t>
+  </si>
+  <si>
+    <t>Shelf for optical modules</t>
+  </si>
+  <si>
+    <t>C24116-000</t>
+  </si>
+  <si>
+    <t>OCSH-I-R</t>
+  </si>
+  <si>
+    <t>CV7335-000</t>
+  </si>
+  <si>
+    <t>OCSH-I</t>
+  </si>
+  <si>
+    <t>CW1541-000</t>
+  </si>
+  <si>
+    <t>OCSH-R</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for up to 8 OCM6/8 modules, 2RU, 19 in, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074</t>
+  </si>
+  <si>
+    <t>760249074</t>
+  </si>
+  <si>
+    <t>ODF- ACCCBLCLMP-19</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502</t>
+  </si>
+  <si>
+    <t>760249502</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM</t>
+  </si>
+  <si>
+    <t>Flex Frame, rack RU label kit</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738</t>
+  </si>
+  <si>
+    <t>760250738</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>12 position cable gland mounting bracket. For use with 3/8" cable gland</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434</t>
+  </si>
+  <si>
+    <t>760249434</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-CBLCOV</t>
+  </si>
+  <si>
+    <t>Flex frame Rear cable cover (set of 2) to cover one side of frame.</t>
+  </si>
+  <si>
+    <t>Cover hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435</t>
+  </si>
+  <si>
+    <t>760249435</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-EG</t>
+  </si>
+  <si>
+    <t>Flex Frame End Guard</t>
+  </si>
+  <si>
+    <t>End guard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025</t>
+  </si>
+  <si>
+    <t>760245025</t>
+  </si>
+  <si>
+    <t>ODF-FFACCPAINT</t>
+  </si>
+  <si>
+    <t>Flex Frame touch up paint Black</t>
+  </si>
+  <si>
+    <t>Touch up paint</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264</t>
+  </si>
+  <si>
+    <t>760251264</t>
+  </si>
+  <si>
+    <t>Cable gland kit 1” NPT. For use with unterminated cable with an OD of 18 - 25 mm</t>
+  </si>
+  <si>
+    <t>Gland kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968</t>
+  </si>
+  <si>
+    <t>760248968</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-1PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 1PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>FPX-ACCDRKT5U</t>
+  </si>
+  <si>
+    <t>FPX 5RU Smoked Front Door Kit</t>
+  </si>
+  <si>
+    <t>FPX</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>FPX-ACCCLMP</t>
+  </si>
+  <si>
+    <t>FPX Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>LSX-CBLCLMPKIT</t>
+  </si>
+  <si>
+    <t>LSX Fiber Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>Variant of NGF-BLOCK-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left downward</t>
+  </si>
+  <si>
+    <t>NGF</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right downward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCCLMP08</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamp Kit, IFC/OSP cables, dielectric cable without grounding hardware</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRU</t>
+  </si>
+  <si>
     <t>RMG-ACC001</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>RMG Panel Cable Clamp Kit</t>
   </si>
   <si>
     <t>RMG</t>
   </si>
   <si>
-    <t>Cable clamp</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860</t>
+  </si>
+  <si>
+    <t>760033860</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate Panel, unpopulated, accepts 24 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>Front bulkhead panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886</t>
+  </si>
+  <si>
+    <t>760033886</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-SPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 SC adapters</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1418800-1</t>
+  </si>
+  <si>
+    <t>Blanking plug to suit LC duplex or SC simplex cutout</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Blanking plug</t>
+  </si>
+  <si>
+    <t>1671273-1</t>
+  </si>
+  <si>
+    <t>Cable Attachment Kit for fiber optic panel with cable gland</t>
+  </si>
+  <si>
+    <t>1671274-1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Modular Panel Cable Attachment Kit</t>
+  </si>
+  <si>
+    <t>Cable attachment kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883</t>
+  </si>
+  <si>
+    <t>760039883</t>
+  </si>
+  <si>
+    <t>G2-23BRKT</t>
+  </si>
+  <si>
+    <t>Mounting bracket adapter to convert a 19" panel to fit in a 23" rack. Use 1 set per RU</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685</t>
   </si>
   <si>
     <t>760058685</t>
   </si>
   <si>
     <t>RMB-6-3/8</t>
   </si>
   <si>
     <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 3/8" fittings</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>InstaPATCH® Plus</t>
   </si>
   <si>
-    <t>Cable attachment kit</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459</t>
+  </si>
+  <si>
+    <t>760098459</t>
+  </si>
+  <si>
+    <t>360G2-XCPB</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Expanded Cable Protector Kit</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676</t>
   </si>
   <si>
     <t>760105676</t>
   </si>
   <si>
     <t>360G2-1U-FLK</t>
   </si>
   <si>
     <t>G2 1U Shelf Flip Label Kit</t>
   </si>
   <si>
-    <t>Label kit</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684</t>
   </si>
   <si>
     <t>760105684</t>
   </si>
   <si>
     <t>360G2-2U-FLK</t>
   </si>
   <si>
     <t>G2 2U Shelf Flip Label Kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003</t>
   </si>
   <si>
     <t>760112003</t>
   </si>
   <si>
     <t>CMS-2-02</t>
   </si>
   <si>
     <t>Fiber Cord Management Sleeve</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...20 lines deleted...]
-    <t>Mounting bracket</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903</t>
+  </si>
+  <si>
+    <t>760122903</t>
+  </si>
+  <si>
+    <t>BAF-3/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 3/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929</t>
+  </si>
+  <si>
+    <t>760122929</t>
+  </si>
+  <si>
+    <t>BAF-1-1/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937</t>
+  </si>
+  <si>
+    <t>760122937</t>
+  </si>
+  <si>
+    <t>BAF-1-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463</t>
+  </si>
+  <si>
+    <t>760161463</t>
+  </si>
+  <si>
+    <t>UHD-CBL-BRKT-3/8-NPT</t>
+  </si>
+  <si>
+    <t>Ultra High Density Trunk Cable Bracket 3/8 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472</t>
+  </si>
+  <si>
+    <t>760245472</t>
+  </si>
+  <si>
+    <t>G2 FLEX LABEL KIT (12pcs)</t>
+  </si>
+  <si>
+    <t>G2 footprint accessories label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595</t>
+  </si>
+  <si>
+    <t>760185595</t>
+  </si>
+  <si>
+    <t>Fiber Drum kit for 1U and 2U Shelves</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532</t>
+  </si>
+  <si>
+    <t>760193532</t>
+  </si>
+  <si>
+    <t>360G2-RETROFIT KIT</t>
+  </si>
+  <si>
+    <t>G2 Latch and Door Retrofit Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946</t>
+  </si>
+  <si>
+    <t>760193946</t>
+  </si>
+  <si>
+    <t>360G2-2U-TROUGH</t>
+  </si>
+  <si>
+    <t>G2 2U Jumper Management Trough</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325</t>
+  </si>
+  <si>
+    <t>760198325</t>
+  </si>
+  <si>
+    <t>1000-360-ADPT-BRKT-KIT</t>
+  </si>
+  <si>
+    <t>1000 Style to 360 Adapter Pack Bracket Kit (Kit of 3)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944</t>
+  </si>
+  <si>
+    <t>760207944</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-EXT</t>
+  </si>
+  <si>
+    <t>Variant of HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>High density 1U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>Extension unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981</t>
+  </si>
+  <si>
+    <t>760209981</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999</t>
+  </si>
+  <si>
+    <t>760209999</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-12-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 12 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619</t>
+  </si>
+  <si>
+    <t>760209619</t>
+  </si>
+  <si>
+    <t>CABLE-MOUNT-KIT-12</t>
+  </si>
+  <si>
+    <t>Fiber Shelf Cable Attachment Mouldings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294</t>
+  </si>
+  <si>
+    <t>760210294</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 4U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133</t>
+  </si>
+  <si>
+    <t>760237133</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719</t>
+  </si>
+  <si>
+    <t>760237719</t>
+  </si>
+  <si>
+    <t>HD-2U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  2 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859</t>
+  </si>
+  <si>
+    <t>760239859</t>
+  </si>
+  <si>
+    <t>UMB-RMB-LG</t>
+  </si>
+  <si>
+    <t>Universal mounting bracket for rack mount applications for attaching cables or breakout kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771</t>
+  </si>
+  <si>
+    <t>760240771</t>
+  </si>
+  <si>
+    <t>UDS-6RU-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Variant of UD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Front door lock kit for UDS-6RU panel. Includes 3 locks and 1 key. Assembly required</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426</t>
+  </si>
+  <si>
+    <t>760243426</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK GRY</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Gray</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427</t>
+  </si>
+  <si>
+    <t>760243427</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK BLK</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>9703931/00</t>
+  </si>
+  <si>
+    <t>RFE-BGND-12</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, grounding strap kit used with armored cables</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>9703900/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-3/8</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 3/8” fittings (12 and 24)</t>
+  </si>
+  <si>
+    <t>9703901/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 1/2” fittings (48, 72, 96, 144 cables or 12, 24, 48 armored cables)</t>
+  </si>
+  <si>
+    <t>D34362-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-A</t>
+  </si>
+  <si>
+    <t>Variant of FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, for Loose tube cable construction; up to 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GPS2 | FIST-GPS3</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>D89213-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-2HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 2HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>FIST-GPS2</t>
+  </si>
+  <si>
+    <t>E46688-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-2HU-B-A</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, Loose tube cable construction; 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>EHD-CMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>EHD</t>
+  </si>
+  <si>
+    <t>EHD-RMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>FDP-CMP-KIT</t>
+  </si>
+  <si>
+    <t>FDP Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>CMT</t>
+  </si>
+  <si>
+    <t>FL2-ACC021</t>
+  </si>
+  <si>
+    <t>FL2 Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FL2000</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FMT Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FMT</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP02</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742</t>
+  </si>
+  <si>
+    <t>760245742</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-4PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554</t>
+  </si>
+  <si>
+    <t>760244554</t>
+  </si>
+  <si>
+    <t>EHD/MHP spare pigtail kit</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>High density Fiber Panel Accessories</t>
+  </si>
+  <si>
+    <t>Fiber panel accessory kit</t>
+  </si>
+  <si>
+    <t>OCSH-SHELVES</t>
+  </si>
+  <si>
+    <t>OCSH Shelves for holding Optical OCM6 style modules</t>
   </si>
   <si>
     <t>PROPEL-COLOR-COLLARS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Propel Color Collars snap onto the front pull rod to easily identify different networks within a building or data center. Available in blue, gray, aqua, orange, red, green, brown, violet, rose and yellow.</t>
   </si>
   <si>
     <t>Propel</t>
   </si>
   <si>
     <t>PPL</t>
   </si>
   <si>
     <t>Color Cap</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133</t>
-[...589 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219</t>
   </si>
   <si>
     <t>760254219</t>
   </si>
   <si>
     <t>Variant of PROPEL-COLOR-COLLARS</t>
   </si>
   <si>
     <t>Propel Color Collar - Red, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220</t>
   </si>
   <si>
     <t>760254220</t>
   </si>
   <si>
     <t>Propel Color Collar - Green, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222</t>
   </si>
   <si>
     <t>760254222</t>
@@ -808,891 +931,765 @@
   <si>
     <t>760254224</t>
   </si>
   <si>
     <t>Propel Color Collar - Yellow, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225</t>
   </si>
   <si>
     <t>760254225</t>
   </si>
   <si>
     <t>Propel Color Collar - Blue, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226</t>
   </si>
   <si>
     <t>760254226</t>
   </si>
   <si>
     <t>Propel Color Collar - Aqua, 25 pack</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738</t>
-[...119 lines deleted...]
-    <t>Cable management tray for HD sliding panels. Pack of 4</t>
+    <t>FHD-ACC-CLAMP910</t>
+  </si>
+  <si>
+    <t>Cable clamp for flat or universal flat fiber optic cable</t>
+  </si>
+  <si>
+    <t>FHD</t>
+  </si>
+  <si>
+    <t>Fiber cable clamp</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693</t>
+  </si>
+  <si>
+    <t>760058693</t>
+  </si>
+  <si>
+    <t>BGND-12</t>
+  </si>
+  <si>
+    <t>Grounding Kit, Shelf Mounted Bracket</t>
+  </si>
+  <si>
+    <t>GND-STPKIT</t>
+  </si>
+  <si>
+    <t>Grounding Strap Kit, 6 AWG, 5 in</t>
+  </si>
+  <si>
+    <t>FEC-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
+  </si>
+  <si>
+    <t>FEC</t>
+  </si>
+  <si>
+    <t>FEC-ACCGND02</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
+  </si>
+  <si>
+    <t>GAK-FEC001</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082</t>
+  </si>
+  <si>
+    <t>760239082</t>
+  </si>
+  <si>
+    <t>EPX-HD-UD-UDS2U-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Door lock kit for EPX , HD, UD, and UDS2U panels, including one (1) lock and one (1) key</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861</t>
+  </si>
+  <si>
+    <t>760239861</t>
+  </si>
+  <si>
+    <t>UMB-CMB-LG</t>
+  </si>
+  <si>
+    <t>Universal mounting bracket for cabinet mount applications for attaching cables or breakout kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369</t>
+  </si>
+  <si>
+    <t>760242369</t>
+  </si>
+  <si>
+    <t>QFIT-G2-ADPT-BRKT-4PK</t>
+  </si>
+  <si>
+    <t>UCP/Quick-Fit to G2 Adapter Bracket Kit (kit of 4)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661</t>
+  </si>
+  <si>
+    <t>760242661</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK6</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket 6” standoff</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662</t>
+  </si>
+  <si>
+    <t>760242662</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket flat</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038</t>
+  </si>
+  <si>
+    <t>760245038</t>
+  </si>
+  <si>
+    <t>CHD-BK-2U</t>
+  </si>
+  <si>
+    <t>CHD-2RU blocking kit. For use with CHD ribbon fiber splice cassettes</t>
+  </si>
+  <si>
+    <t>CHD</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>933662-000</t>
+  </si>
+  <si>
+    <t>FACC-ALLEN-KEY-5-350</t>
+  </si>
+  <si>
+    <t>Long Allen key for back mounting shelves in FIST-GR3(F) racks, 5 mm diameter, 350 mm long</t>
+  </si>
+  <si>
+    <t>FIST-GR3</t>
+  </si>
+  <si>
+    <t>Mounting tool</t>
+  </si>
+  <si>
+    <t>9703902/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 5 cables with 3/4” fittings (72, 96, 144 armored cables)</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>CA2419-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>FIST® Cable extension kit , for mounting 2 additional cables on standard plate</t>
+  </si>
+  <si>
+    <t>Cable extension kit</t>
+  </si>
+  <si>
+    <t>CA2420-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXPL</t>
+  </si>
+  <si>
+    <t>FIST® Extension plate , includes FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>CA5746-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-I</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 3HU and 4HU 19in shelves, mounts 19in shelf in 19in rack</t>
+  </si>
+  <si>
+    <t>CC6994-000</t>
+  </si>
+  <si>
+    <t>FIST-SF-KTU-(100)</t>
+  </si>
+  <si>
+    <t>FIST® Small-form aramid yarn termination unit kit (100),  white termination units, capacity:  1 single fiber pigtail with diameter range 1.6-2.4 mm</t>
+  </si>
+  <si>
+    <t>FACT | FIST</t>
+  </si>
+  <si>
+    <t>CK1075-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>CK9421-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU-I-(M)</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves in 19in rack with ETSI pitch</t>
+  </si>
+  <si>
+    <t>CU9129-000</t>
+  </si>
+  <si>
+    <t>FIST-PTK3</t>
+  </si>
+  <si>
+    <t>FIST® Aramid yarn termination unit kit (4) with mounting bracket, plus (1) IFC bracket</t>
+  </si>
+  <si>
+    <t>E-501-L40</t>
+  </si>
+  <si>
+    <t>Variant of FDF-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FDF 8" FCM cable clamp kit for IFC and OSP cable</t>
+  </si>
+  <si>
+    <t>FDF</t>
+  </si>
+  <si>
+    <t>EG4811-000</t>
+  </si>
+  <si>
+    <t>FIST-ITK3</t>
+  </si>
+  <si>
+    <t>FIST® GSS3 Inner cable termination kit, providing strain relief to IFC sub-units in cable to splice to pigtails, with foam and tie-wraps 1 kit per shelf required</t>
+  </si>
+  <si>
+    <t>FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>EHD-CMB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket for zip typing generic cables</t>
+  </si>
+  <si>
+    <t>EHD-RMB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket for zip tying generic cables</t>
+  </si>
+  <si>
+    <t>F03491-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-B</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit for 2 IFC or breakout cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FL2-ACC033</t>
+  </si>
+  <si>
+    <t>FL2-ACC060</t>
+  </si>
+  <si>
+    <t>FL2-ACC007</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP07</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341</t>
+  </si>
+  <si>
+    <t>760246341</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-48PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813</t>
+  </si>
+  <si>
+    <t>760237813</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT-EHD</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit for EHD/CHD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339</t>
+  </si>
+  <si>
+    <t>760248339</t>
+  </si>
+  <si>
+    <t>CHD-ES-TROUGH-1U</t>
+  </si>
+  <si>
+    <t>CHD-ES-1U panel Jumper Management Trough</t>
+  </si>
+  <si>
+    <t>FMT-ACCVCG01P</t>
+  </si>
+  <si>
+    <t>FMT Panel Vertical Cable Guide Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667</t>
+  </si>
+  <si>
+    <t>760251667</t>
+  </si>
+  <si>
+    <t>Cable gland kit ½” NPT-E. For use with unterminated cable with an OD of 9.65 - 13.97mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265</t>
+  </si>
+  <si>
+    <t>760251265</t>
+  </si>
+  <si>
+    <t>Cable gland kit 3/4” NPT. For use with unterminated cable with an OD of 13 - 18 mm</t>
+  </si>
+  <si>
+    <t>E-501-L217</t>
+  </si>
+  <si>
+    <t>FDF 8" FCM cable clamp kit for IFC cable</t>
+  </si>
+  <si>
+    <t>LSX-ACC036</t>
+  </si>
+  <si>
+    <t>LSX Fiber Fanout Mounting Kit</t>
+  </si>
+  <si>
+    <t>Fiber breakout kit</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT02</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 72-position</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT01</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96-position with rear cable management</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>RCP-CLPKIT2MM</t>
+  </si>
+  <si>
+    <t>Universal Fanout Hold Down Bracket for Glide Manager</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852</t>
+  </si>
+  <si>
+    <t>760033852</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-SPLX-EMT (JR/SR)</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 simplex LC adapters</t>
+  </si>
+  <si>
+    <t>1206121-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Blanking Plug and Dust Cover, SC duplex</t>
+  </si>
+  <si>
+    <t>Dust cover</t>
+  </si>
+  <si>
+    <t>165592-000</t>
+  </si>
+  <si>
+    <t>FACC-CAGE-NUT-TOOL</t>
+  </si>
+  <si>
+    <t>Cage nut tool for installing and removing cage nuts</t>
+  </si>
+  <si>
+    <t>559299-3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Universal Device Holder for ribbon fiber cables</t>
+  </si>
+  <si>
+    <t>Fiber device holder</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845</t>
+  </si>
+  <si>
+    <t>760033845</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 duplex LC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878</t>
+  </si>
+  <si>
+    <t>760033878</t>
+  </si>
+  <si>
+    <t>600G2-24SC-DPLX-00</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 12 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875</t>
+  </si>
+  <si>
+    <t>760039875</t>
+  </si>
+  <si>
+    <t>G2-SRF</t>
+  </si>
+  <si>
+    <t>Small Diameter Cable Entrance Kit, 2 per kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701</t>
+  </si>
+  <si>
+    <t>760058701</t>
+  </si>
+  <si>
+    <t>RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Five 3/4" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677</t>
+  </si>
+  <si>
+    <t>760058677</t>
+  </si>
+  <si>
+    <t>RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 1/2" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410</t>
+  </si>
+  <si>
+    <t>760101410</t>
+  </si>
+  <si>
+    <t>360G2-4U-FLK</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148</t>
+  </si>
+  <si>
+    <t>760105148</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-G2-LC</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® G2-1U-MOD LC 5PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564</t>
+  </si>
+  <si>
+    <t>760117564</t>
+  </si>
+  <si>
+    <t>360-UMB</t>
+  </si>
+  <si>
+    <t>Universal Mounting Bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895</t>
+  </si>
+  <si>
+    <t>760122895</t>
+  </si>
+  <si>
+    <t>BAF-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911</t>
+  </si>
+  <si>
+    <t>760122911</t>
+  </si>
+  <si>
+    <t>BAF-1-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471</t>
+  </si>
+  <si>
+    <t>760161471</t>
+  </si>
+  <si>
+    <t>UHD-CBL-BRKT-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Ultra High Density Trunk Cable Bracket 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443</t>
+  </si>
+  <si>
+    <t>760168443</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-5PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 5PK imVision Upgrade Kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919</t>
   </si>
   <si>
     <t>760175919</t>
   </si>
   <si>
     <t>CPP-FCM-KIT</t>
   </si>
   <si>
     <t>Fiber Cable Management Kit</t>
   </si>
   <si>
-    <t>GAK-FEC001</t>
-[...80 lines deleted...]
-    <t>FDF</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627</t>
+  </si>
+  <si>
+    <t>760209627</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 2U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286</t>
+  </si>
+  <si>
+    <t>760210286</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 2U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078</t>
+  </si>
+  <si>
+    <t>760211078</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-DOOR-COVER</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 1U Rear Door Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718</t>
+  </si>
+  <si>
+    <t>760237718</t>
+  </si>
+  <si>
+    <t>HD-1U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  1 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721</t>
+  </si>
+  <si>
+    <t>760237721</t>
+  </si>
+  <si>
+    <t>HD-4U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  4 RU</t>
+  </si>
+  <si>
+    <t>EH3193-000</t>
+  </si>
+  <si>
+    <t>OCSH-K-OCM6/8</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for holding up to 10 OCM6/8 modules, 1RU, 19 in, gray</t>
+  </si>
+  <si>
+    <t>FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST Fiber Chassis Accessories such as cable termination unit (CTU) kits, mounting brackets and tubing</t>
+  </si>
+  <si>
+    <t>FIST-GMS2 | FIST-GPS2 | FIST-GPS3 | FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>Fiber cable termination unit | Mounting bracket | Tubing kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221</t>
   </si>
   <si>
     <t>760254221</t>
   </si>
   <si>
     <t>Propel Color Collar - Rose, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223</t>
   </si>
   <si>
     <t>760254223</t>
   </si>
   <si>
     <t>Propel Color Collar - Orange, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227</t>
   </si>
   <si>
     <t>760254227</t>
   </si>
   <si>
     <t>Propel Color Collar - Violet, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228</t>
   </si>
   <si>
     <t>760254228</t>
   </si>
   <si>
     <t>Propel Color Collar - Slate, 25 pack</t>
-  </si>
-[...586 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1811,51 +1808,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J152" totalsRowShown="0">
   <autoFilter ref="A1:J152"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgak-fec001" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeh3193-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgak-fec001" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeh3193-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J152"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="54.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1873,3297 +1870,3297 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-        <v>11</v>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...33 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>32</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>42</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
         <v>57</v>
       </c>
-      <c r="G12" t="s">
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>67</v>
+      </c>
+      <c r="G14" t="s">
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D17" t="s">
         <v>77</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="G17" t="s">
         <v>78</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...53 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>80</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="G18" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>83</v>
+      </c>
+      <c r="G19" t="s">
+        <v>78</v>
       </c>
       <c r="H19" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>85</v>
+      </c>
+      <c r="G20" t="s">
+        <v>78</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>86</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>87</v>
+      </c>
+      <c r="G21" t="s">
+        <v>78</v>
       </c>
       <c r="H21" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>77</v>
+      </c>
+      <c r="G22" t="s">
+        <v>78</v>
       </c>
       <c r="H22" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>83</v>
+      </c>
+      <c r="G23" t="s">
+        <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>85</v>
+      </c>
+      <c r="G24" t="s">
+        <v>78</v>
       </c>
       <c r="H24" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>91</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>92</v>
+      </c>
+      <c r="G25" t="s">
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>124</v>
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>97</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>127</v>
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>102</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>98</v>
+      </c>
+      <c r="J27" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>105</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="E29" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="E30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>135</v>
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
+        <v>115</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>116</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>138</v>
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D32" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>120</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" t="s">
+        <v>121</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>142</v>
+        <v>123</v>
+      </c>
+      <c r="B33" t="s">
+        <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>125</v>
+      </c>
+      <c r="E33" t="s">
+        <v>28</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>146</v>
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D34" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>130</v>
+      </c>
+      <c r="E34" t="s">
+        <v>28</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>152</v>
+        <v>136</v>
+      </c>
+      <c r="B36" t="s">
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D36" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E36" t="s">
-        <v>154</v>
+        <v>63</v>
       </c>
       <c r="H36" t="s">
-        <v>104</v>
+        <v>126</v>
+      </c>
+      <c r="J36" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>155</v>
+        <v>140</v>
+      </c>
+      <c r="B37" t="s">
+        <v>141</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="E37" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>157</v>
+        <v>144</v>
+      </c>
+      <c r="B38" t="s">
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D38" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="E38" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="E39" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D40" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H40" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D41" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="E41" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H41" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D42" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="E42" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="B43" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D43" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="E43" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D44" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="E44" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H44" t="s">
-        <v>26</v>
+        <v>126</v>
+      </c>
+      <c r="J44" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>185</v>
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>172</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H45" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>176</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="E46" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G46" t="s">
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>36</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>183</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D47" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="E47" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G47" t="s">
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10" ht="12.75">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>187</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D48" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G48" t="s">
+        <v>179</v>
       </c>
       <c r="H48" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
       </c>
       <c r="D49" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>192</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
       </c>
       <c r="H49" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="D50" t="s">
-        <v>203</v>
+        <v>196</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
       </c>
       <c r="G50" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="H50" t="s">
-        <v>141</v>
+        <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>199</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
       </c>
       <c r="D51" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="D52" t="s">
-        <v>210</v>
+        <v>204</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
       </c>
       <c r="G52" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="H52" t="s">
-        <v>141</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>207</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
       </c>
       <c r="D53" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>208</v>
+      </c>
+      <c r="E53" t="s">
+        <v>28</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>211</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D54" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="G54" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55" t="s">
         <v>218</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>223</v>
+      </c>
+      <c r="E56" t="s">
+        <v>28</v>
       </c>
       <c r="H56" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
+        <v>225</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>213</v>
+        <v>226</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
       </c>
       <c r="G57" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>230</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
       </c>
       <c r="D58" t="s">
-        <v>217</v>
+        <v>231</v>
+      </c>
+      <c r="E58" t="s">
+        <v>28</v>
       </c>
       <c r="G58" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H58" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+      <c r="J58" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>233</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
       </c>
       <c r="D59" t="s">
-        <v>225</v>
+        <v>234</v>
+      </c>
+      <c r="E59" t="s">
+        <v>28</v>
       </c>
       <c r="G59" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>39</v>
+      </c>
+      <c r="J59" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>236</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>219</v>
+        <v>238</v>
+      </c>
+      <c r="F60" t="s">
+        <v>239</v>
       </c>
       <c r="G60" t="s">
-        <v>214</v>
+        <v>240</v>
       </c>
       <c r="H60" t="s">
-        <v>215</v>
+        <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>243</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D61" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>244</v>
+      </c>
+      <c r="F61" t="s">
+        <v>239</v>
       </c>
       <c r="G61" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>247</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D62" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>248</v>
+      </c>
+      <c r="F62" t="s">
+        <v>239</v>
+      </c>
+      <c r="G62" t="s">
+        <v>240</v>
       </c>
       <c r="H62" t="s">
-        <v>42</v>
+        <v>241</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D63" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="E63" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="G63" t="s">
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="E64" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="G64" t="s">
+        <v>251</v>
       </c>
       <c r="H64" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>255</v>
+      </c>
+      <c r="G65" t="s">
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>257</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
       </c>
       <c r="D66" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>258</v>
       </c>
       <c r="G66" t="s">
-        <v>47</v>
+        <v>259</v>
       </c>
       <c r="H66" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>260</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>261</v>
       </c>
       <c r="G67" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>263</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
       </c>
       <c r="D68" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>261</v>
       </c>
       <c r="G68" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="H68" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>257</v>
+        <v>265</v>
+      </c>
+      <c r="B69" t="s">
+        <v>266</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>248</v>
+        <v>177</v>
       </c>
       <c r="D69" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E69" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G69" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="H69" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>269</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E70" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="G70" t="s">
-        <v>47</v>
+        <v>251</v>
       </c>
       <c r="H70" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
+      </c>
+      <c r="B71" t="s">
+        <v>274</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>248</v>
+        <v>26</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E71" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H71" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="D72" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="E72" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G72" t="s">
+        <v>179</v>
       </c>
       <c r="H72" t="s">
-        <v>42</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="D73" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>281</v>
+      </c>
+      <c r="G73" t="s">
+        <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>275</v>
-[...4 lines deleted...]
-      <c r="C74" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C74" t="s">
         <v>277</v>
       </c>
       <c r="D74" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E74" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F74" t="s">
+        <v>284</v>
       </c>
       <c r="G74" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="H74" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D75" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E75" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F75" t="s">
+        <v>284</v>
       </c>
       <c r="G75" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D76" t="s">
+        <v>293</v>
+      </c>
+      <c r="E76" t="s">
+        <v>28</v>
+      </c>
+      <c r="F76" t="s">
+        <v>284</v>
+      </c>
+      <c r="G76" t="s">
         <v>285</v>
       </c>
-      <c r="B76" t="s">
+      <c r="H76" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E77" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F77" t="s">
+        <v>284</v>
       </c>
       <c r="G77" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="H77" t="s">
-        <v>145</v>
+        <v>286</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D78" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E78" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F78" t="s">
+        <v>284</v>
       </c>
       <c r="G78" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="H78" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="D79" t="s">
-        <v>300</v>
+        <v>302</v>
+      </c>
+      <c r="E79" t="s">
+        <v>28</v>
+      </c>
+      <c r="F79" t="s">
+        <v>284</v>
+      </c>
+      <c r="G79" t="s">
+        <v>285</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="B80" t="s">
         <v>304</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D80" t="s">
         <v>305</v>
       </c>
       <c r="E80" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F80" t="s">
+        <v>284</v>
       </c>
       <c r="G80" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="H80" t="s">
-        <v>36</v>
+        <v>286</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81" t="s">
         <v>307</v>
       </c>
-      <c r="B81" t="s">
+      <c r="G81" t="s">
         <v>308</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="H81" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
+      </c>
+      <c r="B82" t="s">
+        <v>312</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D82" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>313</v>
+      </c>
+      <c r="E82" t="s">
+        <v>28</v>
       </c>
       <c r="H82" t="s">
-        <v>80</v>
+        <v>228</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B83" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D83" t="s">
         <v>315</v>
       </c>
       <c r="H83" t="s">
-        <v>80</v>
+        <v>228</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" t="s">
         <v>317</v>
       </c>
-      <c r="B84" t="s">
+      <c r="G84" t="s">
         <v>318</v>
       </c>
-      <c r="C84" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H84" t="s">
-        <v>21</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D85" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>320</v>
+      </c>
+      <c r="G85" t="s">
+        <v>318</v>
       </c>
       <c r="H85" t="s">
-        <v>273</v>
+        <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D86" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>322</v>
       </c>
       <c r="G86" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H86" t="s">
-        <v>328</v>
+        <v>228</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
+      </c>
+      <c r="B87" t="s">
+        <v>325</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D87" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E87" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>28</v>
       </c>
       <c r="H87" t="s">
-        <v>331</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>328</v>
+      </c>
+      <c r="B88" t="s">
+        <v>329</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
       </c>
       <c r="D88" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>330</v>
+      </c>
+      <c r="E88" t="s">
+        <v>28</v>
       </c>
       <c r="H88" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B89" t="s">
+        <v>333</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" t="s">
         <v>334</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...6 lines deleted...]
-        <v>337</v>
+      <c r="E89" t="s">
+        <v>28</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
+      </c>
+      <c r="B90" t="s">
+        <v>337</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>248</v>
+        <v>26</v>
       </c>
       <c r="D90" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E90" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H90" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>341</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" t="s">
         <v>342</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H91" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B92" t="s">
         <v>345</v>
       </c>
-      <c r="C92" s="1" t="s">
-        <v>248</v>
+      <c r="C92" t="s">
+        <v>37</v>
       </c>
       <c r="D92" t="s">
         <v>346</v>
       </c>
       <c r="E92" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G92" t="s">
-        <v>47</v>
+        <v>347</v>
       </c>
       <c r="H92" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>349</v>
+      </c>
+      <c r="B93" t="s">
+        <v>350</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
       </c>
       <c r="D93" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>351</v>
       </c>
       <c r="F93" t="s">
-        <v>46</v>
+        <v>239</v>
       </c>
       <c r="G93" t="s">
-        <v>47</v>
+        <v>352</v>
       </c>
       <c r="H93" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B94" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D94" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E94" t="s">
-        <v>19</v>
+        <v>357</v>
+      </c>
+      <c r="G94" t="s">
+        <v>227</v>
       </c>
       <c r="H94" t="s">
-        <v>195</v>
+        <v>39</v>
+      </c>
+      <c r="J94" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>359</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D95" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>360</v>
+      </c>
+      <c r="F95" t="s">
+        <v>239</v>
       </c>
       <c r="H95" t="s">
-        <v>195</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>363</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D96" t="s">
+        <v>364</v>
+      </c>
+      <c r="F96" t="s">
+        <v>239</v>
+      </c>
+      <c r="H96" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>95</v>
+        <v>237</v>
       </c>
       <c r="D97" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>367</v>
+      </c>
+      <c r="F97" t="s">
+        <v>239</v>
       </c>
       <c r="H97" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B98" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>95</v>
+        <v>237</v>
       </c>
       <c r="D98" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>370</v>
+      </c>
+      <c r="F98" t="s">
+        <v>239</v>
+      </c>
+      <c r="G98" t="s">
+        <v>371</v>
       </c>
       <c r="H98" t="s">
-        <v>42</v>
+        <v>241</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B99" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>373</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D99" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>374</v>
+      </c>
+      <c r="F99" t="s">
+        <v>239</v>
       </c>
       <c r="G99" t="s">
-        <v>374</v>
+        <v>245</v>
       </c>
       <c r="H99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C100" t="s">
-        <v>11</v>
+      <c r="B100" t="s">
+        <v>376</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D100" t="s">
-        <v>376</v>
+        <v>377</v>
+      </c>
+      <c r="F100" t="s">
+        <v>239</v>
       </c>
       <c r="G100" t="s">
-        <v>126</v>
+        <v>245</v>
       </c>
       <c r="H100" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C101" t="s">
-        <v>11</v>
+      <c r="B101" t="s">
+        <v>379</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D101" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>380</v>
+      </c>
+      <c r="F101" t="s">
+        <v>239</v>
       </c>
       <c r="H101" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C102" t="s">
-        <v>11</v>
+      <c r="C102" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D102" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>383</v>
+      </c>
+      <c r="G102" t="s">
+        <v>384</v>
       </c>
       <c r="H102" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B103" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>386</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D103" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>387</v>
+      </c>
+      <c r="F103" t="s">
+        <v>239</v>
+      </c>
+      <c r="G103" t="s">
+        <v>388</v>
       </c>
       <c r="H103" t="s">
-        <v>42</v>
+        <v>241</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="B104" t="s">
         <v>389</v>
       </c>
-      <c r="C104" s="1" t="s">
-        <v>95</v>
+      <c r="C104" t="s">
+        <v>37</v>
       </c>
       <c r="D104" t="s">
         <v>390</v>
       </c>
       <c r="E104" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="G104" t="s">
+        <v>251</v>
       </c>
       <c r="H104" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" t="s">
         <v>392</v>
       </c>
-      <c r="B105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="G105" t="s">
+        <v>251</v>
       </c>
       <c r="H105" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B106" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>394</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D106" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>395</v>
+      </c>
+      <c r="F106" t="s">
+        <v>239</v>
       </c>
       <c r="G106" t="s">
-        <v>374</v>
+        <v>240</v>
       </c>
       <c r="H106" t="s">
-        <v>399</v>
+        <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D107" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>258</v>
+      </c>
+      <c r="G107" t="s">
+        <v>259</v>
       </c>
       <c r="H107" t="s">
-        <v>301</v>
+        <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D108" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>258</v>
+      </c>
+      <c r="G108" t="s">
+        <v>259</v>
       </c>
       <c r="H108" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D109" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>258</v>
+      </c>
+      <c r="G109" t="s">
+        <v>259</v>
       </c>
       <c r="H109" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D110" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>261</v>
+      </c>
+      <c r="G110" t="s">
+        <v>262</v>
       </c>
       <c r="H110" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="B111" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>402</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D111" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="E111" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G111" t="s">
+        <v>179</v>
       </c>
       <c r="H111" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="B112" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D112" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="H112" t="s">
-        <v>273</v>
+        <v>126</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="B113" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>410</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="D113" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="E113" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H113" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="B114" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>414</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="D114" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="E114" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H114" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="B115" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D115" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="E115" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="G115" t="s">
+        <v>347</v>
       </c>
       <c r="H115" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>421</v>
+      </c>
+      <c r="G116" t="s">
+        <v>262</v>
       </c>
       <c r="H116" t="s">
-        <v>439</v>
+        <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>423</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
       </c>
       <c r="D117" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>424</v>
+      </c>
+      <c r="E117" t="s">
+        <v>28</v>
       </c>
       <c r="H117" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>426</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
       </c>
       <c r="D118" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-      <c r="G118" t="s">
+        <v>427</v>
+      </c>
+      <c r="E118" t="s">
+        <v>28</v>
+      </c>
+      <c r="H118" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>428</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D119" t="s">
-        <v>125</v>
+        <v>429</v>
       </c>
       <c r="G119" t="s">
-        <v>126</v>
+        <v>384</v>
       </c>
       <c r="H119" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D120" t="s">
-        <v>451</v>
+        <v>431</v>
+      </c>
+      <c r="E120" t="s">
+        <v>28</v>
+      </c>
+      <c r="G120" t="s">
+        <v>74</v>
       </c>
       <c r="H120" t="s">
-        <v>36</v>
+        <v>432</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>433</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="D121" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="G121" t="s">
-        <v>454</v>
+        <v>78</v>
       </c>
       <c r="H121" t="s">
-        <v>455</v>
+        <v>79</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>435</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="D122" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="G122" t="s">
-        <v>312</v>
+        <v>78</v>
       </c>
       <c r="H122" t="s">
-        <v>455</v>
+        <v>79</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>437</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="D123" t="s">
-        <v>459</v>
+        <v>81</v>
       </c>
       <c r="G123" t="s">
-        <v>312</v>
+        <v>78</v>
       </c>
       <c r="H123" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>460</v>
+        <v>438</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D124" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>439</v>
       </c>
       <c r="H124" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>461</v>
+        <v>441</v>
+      </c>
+      <c r="B125" t="s">
+        <v>442</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D125" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>443</v>
+      </c>
+      <c r="E125" t="s">
+        <v>28</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>98</v>
+      </c>
+      <c r="J125" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D126" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>445</v>
+      </c>
+      <c r="E126" t="s">
+        <v>106</v>
       </c>
       <c r="H126" t="s">
-        <v>14</v>
+        <v>446</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="B127" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>448</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
       </c>
       <c r="D127" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>449</v>
       </c>
       <c r="H127" t="s">
-        <v>279</v>
+        <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>450</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
       </c>
       <c r="D128" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="E128" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="H128" t="s">
-        <v>145</v>
+        <v>452</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="B129" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>455</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
       </c>
       <c r="D129" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="E129" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="H129" t="s">
-        <v>145</v>
+        <v>98</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="B130" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>459</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
       </c>
       <c r="D130" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="E130" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="H130" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="B131" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>463</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
       </c>
       <c r="D131" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="E131" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="H131" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="B132" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>467</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
       </c>
       <c r="D132" t="s">
-        <v>486</v>
+        <v>468</v>
       </c>
       <c r="E132" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>28</v>
+      </c>
+      <c r="F132" t="s">
+        <v>121</v>
       </c>
       <c r="H132" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="B133" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>471</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
       </c>
       <c r="D133" t="s">
-        <v>489</v>
+        <v>472</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
       </c>
       <c r="F133" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="H133" t="s">
-        <v>490</v>
+        <v>112</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="B134" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>475</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
       </c>
       <c r="D134" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>476</v>
+      </c>
+      <c r="E134" t="s">
+        <v>28</v>
       </c>
       <c r="H134" t="s">
-        <v>490</v>
+        <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="B135" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>479</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
       </c>
       <c r="D135" t="s">
-        <v>496</v>
+        <v>480</v>
+      </c>
+      <c r="E135" t="s">
+        <v>63</v>
       </c>
       <c r="F135" t="s">
-        <v>57</v>
+        <v>481</v>
       </c>
       <c r="H135" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B136" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>484</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
       </c>
       <c r="D136" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>485</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
       </c>
       <c r="H136" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>501</v>
+        <v>487</v>
+      </c>
+      <c r="B137" t="s">
+        <v>488</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D137" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="E137" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="H137" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>503</v>
+        <v>491</v>
+      </c>
+      <c r="B138" t="s">
+        <v>492</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D138" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="E138" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="H138" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:10" ht="12.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B139" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D139" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="E139" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="H139" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>112</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="B140" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>500</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
       </c>
       <c r="D140" t="s">
-        <v>511</v>
+        <v>501</v>
+      </c>
+      <c r="E140" t="s">
+        <v>63</v>
       </c>
       <c r="F140" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H140" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>503</v>
+      </c>
+      <c r="B141" t="s">
+        <v>504</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
       </c>
       <c r="D141" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>505</v>
+      </c>
+      <c r="E141" t="s">
+        <v>28</v>
       </c>
       <c r="H141" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B142" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>55</v>
+        <v>177</v>
       </c>
       <c r="D142" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>509</v>
+      </c>
+      <c r="E142" t="s">
+        <v>28</v>
       </c>
       <c r="G142" t="s">
-        <v>63</v>
+        <v>179</v>
       </c>
       <c r="H142" t="s">
-        <v>42</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B143" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>55</v>
+        <v>177</v>
       </c>
       <c r="D143" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>513</v>
+      </c>
+      <c r="E143" t="s">
+        <v>28</v>
       </c>
       <c r="G143" t="s">
-        <v>63</v>
+        <v>179</v>
       </c>
       <c r="H143" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>515</v>
+      </c>
+      <c r="B144" t="s">
+        <v>516</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D144" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="E144" t="s">
-        <v>154</v>
+        <v>28</v>
+      </c>
+      <c r="G144" t="s">
+        <v>179</v>
       </c>
       <c r="H144" t="s">
-        <v>522</v>
+        <v>69</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B145" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>520</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D145" t="s">
-        <v>525</v>
+        <v>521</v>
+      </c>
+      <c r="E145" t="s">
+        <v>28</v>
+      </c>
+      <c r="G145" t="s">
+        <v>179</v>
       </c>
       <c r="H145" t="s">
-        <v>328</v>
+        <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B146" t="s">
+        <v>524</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D146" t="s">
+        <v>525</v>
+      </c>
+      <c r="E146" t="s">
+        <v>28</v>
+      </c>
+      <c r="G146" t="s">
+        <v>179</v>
+      </c>
+      <c r="H146" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B147" t="s">
         <v>527</v>
       </c>
-      <c r="C146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D146" t="s">
+      <c r="C147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" t="s">
         <v>528</v>
       </c>
-      <c r="G146" t="s">
-[...20 lines deleted...]
-        <v>19</v>
+      <c r="G147" t="s">
+        <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>529</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="D148" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E148" t="s">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="F148" t="s">
+        <v>239</v>
+      </c>
+      <c r="G148" t="s">
+        <v>531</v>
       </c>
       <c r="H148" t="s">
-        <v>80</v>
+        <v>532</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>534</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>289</v>
       </c>
       <c r="D149" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E149" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F149" t="s">
-        <v>57</v>
+        <v>284</v>
       </c>
       <c r="G149" t="s">
-        <v>538</v>
+        <v>285</v>
       </c>
       <c r="H149" t="s">
-        <v>539</v>
+        <v>286</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>537</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>289</v>
       </c>
       <c r="D150" t="s">
-        <v>541</v>
+        <v>538</v>
+      </c>
+      <c r="E150" t="s">
+        <v>28</v>
+      </c>
+      <c r="F150" t="s">
+        <v>284</v>
+      </c>
+      <c r="G150" t="s">
+        <v>285</v>
       </c>
       <c r="H150" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="D151" t="s">
-        <v>543</v>
+        <v>541</v>
+      </c>
+      <c r="E151" t="s">
+        <v>28</v>
+      </c>
+      <c r="F151" t="s">
+        <v>284</v>
       </c>
       <c r="G151" t="s">
-        <v>214</v>
+        <v>285</v>
       </c>
       <c r="H151" t="s">
-        <v>215</v>
+        <v>286</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D152" t="s">
         <v>544</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F152" t="s">
+        <v>284</v>
       </c>
       <c r="G152" t="s">
-        <v>214</v>
+        <v>285</v>
       </c>
       <c r="H152" t="s">
-        <v>215</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RMG-ACC001"/>
-[...113 lines deleted...]
-    <hyperlink ref="A82" r:id="rId115" display="GAK-FEC001"/>
+    <hyperlink ref="A2" r:id="rId1" display="C26991-000"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A3" r:id="rId3" display="C24116-000"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A4" r:id="rId5" display="CV7335-000"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A5" r:id="rId7" display="CW1541-000"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A6" r:id="rId9" display="760249074"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="760249502"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="760250738"/>
+    <hyperlink ref="A9" r:id="rId14" display="760249434"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A10" r:id="rId16" display="760249435"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A11" r:id="rId18" display="760245025"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A12" r:id="rId20" display="760251264"/>
+    <hyperlink ref="A13" r:id="rId21" display="760248968"/>
+    <hyperlink ref="A14" r:id="rId22" display="FPX-ACCDRKT5U"/>
+    <hyperlink ref="A15" r:id="rId23" display="FPX-ACCCLMP"/>
+    <hyperlink ref="A16" r:id="rId24" display="LSX-CBLCLMPKIT"/>
+    <hyperlink ref="A17" r:id="rId25" display="NGF-ACCRCMSLD"/>
+    <hyperlink ref="C17" r:id="rId26" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A18" r:id="rId27" display="NGF-ACCRCMSLU"/>
+    <hyperlink ref="C18" r:id="rId28" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A19" r:id="rId29" display="NGF-ACCRCMSRD"/>
+    <hyperlink ref="C19" r:id="rId30" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A20" r:id="rId31" display="NGF-ACCRCMSRU"/>
+    <hyperlink ref="C20" r:id="rId32" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A21" r:id="rId33" display="NGF-ACCCLMP08"/>
+    <hyperlink ref="C21" r:id="rId34" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A22" r:id="rId35" display="NGFB-ACCRCMSLD"/>
+    <hyperlink ref="C22" r:id="rId36" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A23" r:id="rId37" display="NGFB-ACCRCMSRD"/>
+    <hyperlink ref="C23" r:id="rId38" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A24" r:id="rId39" display="NGFB-ACCRCMSRU"/>
+    <hyperlink ref="C24" r:id="rId40" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A25" r:id="rId41" display="RMG-ACC001"/>
+    <hyperlink ref="A26" r:id="rId42" display="760033860"/>
+    <hyperlink ref="A27" r:id="rId43" display="760033886"/>
+    <hyperlink ref="A28" r:id="rId44" display="1418800-1"/>
+    <hyperlink ref="A29" r:id="rId45" display="1671273-1"/>
+    <hyperlink ref="A30" r:id="rId46" display="1671274-1"/>
+    <hyperlink ref="A31" r:id="rId47" display="760039883"/>
+    <hyperlink ref="A32" r:id="rId48" display="760058685"/>
+    <hyperlink ref="A33" r:id="rId49" display="760098459"/>
+    <hyperlink ref="A34" r:id="rId50" display="760105676"/>
+    <hyperlink ref="A35" r:id="rId51" display="760105684"/>
+    <hyperlink ref="A36" r:id="rId52" display="760112003"/>
+    <hyperlink ref="A37" r:id="rId53" display="760122903"/>
+    <hyperlink ref="A38" r:id="rId54" display="760122929"/>
+    <hyperlink ref="A39" r:id="rId55" display="760122937"/>
+    <hyperlink ref="A40" r:id="rId56" display="760161463"/>
+    <hyperlink ref="A41" r:id="rId57" display="760245472"/>
+    <hyperlink ref="A42" r:id="rId58" display="760185595"/>
+    <hyperlink ref="A43" r:id="rId59" display="760193532"/>
+    <hyperlink ref="A44" r:id="rId60" display="760193946"/>
+    <hyperlink ref="A45" r:id="rId61" display="760198325"/>
+    <hyperlink ref="A46" r:id="rId62" display="760207944"/>
+    <hyperlink ref="C46" r:id="rId63" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A47" r:id="rId64" display="760209981"/>
+    <hyperlink ref="C47" r:id="rId65" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A48" r:id="rId66" display="760209999"/>
+    <hyperlink ref="C48" r:id="rId67" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A49" r:id="rId68" display="760209619"/>
+    <hyperlink ref="A50" r:id="rId69" display="760210294"/>
+    <hyperlink ref="C50" r:id="rId70" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A51" r:id="rId71" display="760237133"/>
+    <hyperlink ref="A52" r:id="rId72" display="760237719"/>
+    <hyperlink ref="C52" r:id="rId73" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A53" r:id="rId74" display="760239859"/>
+    <hyperlink ref="A54" r:id="rId75" display="760240771"/>
+    <hyperlink ref="C54" r:id="rId76" display="Variant of UD-ACCESSORIES"/>
+    <hyperlink ref="A55" r:id="rId77" display="760243426"/>
+    <hyperlink ref="A56" r:id="rId78" display="760243427"/>
+    <hyperlink ref="A57" r:id="rId79" display="9703931/00"/>
+    <hyperlink ref="A58" r:id="rId80" display="9703900/00"/>
+    <hyperlink ref="A59" r:id="rId81" display="9703901/00"/>
+    <hyperlink ref="A60" r:id="rId82" display="D34362-000"/>
+    <hyperlink ref="C60" r:id="rId83" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A61" r:id="rId84" display="D89213-000"/>
+    <hyperlink ref="C61" r:id="rId85" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A62" r:id="rId86" display="E46688-000"/>
+    <hyperlink ref="C62" r:id="rId87" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A63" r:id="rId88" display="EHD-CMB-GAB"/>
+    <hyperlink ref="A64" r:id="rId89" display="EHD-RMB-GAB"/>
+    <hyperlink ref="A65" r:id="rId90" display="FDP-CMP-KIT"/>
+    <hyperlink ref="A66" r:id="rId91" display="FL2-ACC021"/>
+    <hyperlink ref="A67" r:id="rId92" display="FMT-ACCCLMP01"/>
+    <hyperlink ref="A68" r:id="rId93" display="FMT-ACCCLMP02"/>
+    <hyperlink ref="A69" r:id="rId94" display="760245742"/>
+    <hyperlink ref="C69" r:id="rId95" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A70" r:id="rId96" display="760244554"/>
+    <hyperlink ref="A71" r:id="rId97" display="760245550"/>
+    <hyperlink ref="C71" r:id="rId98" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A72" r:id="rId99" display="HD-ACCESSORIES"/>
+    <hyperlink ref="A73" r:id="rId100" display="OCSH-SHELVES"/>
+    <hyperlink ref="A74" r:id="rId101" display="PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A75" r:id="rId102" display="760254219"/>
+    <hyperlink ref="C75" r:id="rId103" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A76" r:id="rId104" display="760254220"/>
+    <hyperlink ref="C76" r:id="rId105" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A77" r:id="rId106" display="760254222"/>
+    <hyperlink ref="C77" r:id="rId107" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A78" r:id="rId108" display="760254224"/>
+    <hyperlink ref="C78" r:id="rId109" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A79" r:id="rId110" display="760254225"/>
+    <hyperlink ref="C79" r:id="rId111" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A80" r:id="rId112" display="760254226"/>
+    <hyperlink ref="C80" r:id="rId113" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A81" r:id="rId114" display="FHD-ACC-CLAMP910"/>
+    <hyperlink ref="A82" r:id="rId115" display="760058693"/>
     <hyperlink ref="A83" r:id="rId116" display="GND-STPKIT"/>
-    <hyperlink ref="A84" r:id="rId117" display="760161471"/>
-[...96 lines deleted...]
-    <hyperlink ref="C152" r:id="rId214" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A84" r:id="rId117" display="FEC-ACCCLMP01"/>
+    <hyperlink ref="A85" r:id="rId118" display="FEC-ACCGND02"/>
+    <hyperlink ref="A86" r:id="rId119" display="GAK-FEC001"/>
+    <hyperlink ref="A87" r:id="rId120" display="760239082"/>
+    <hyperlink ref="A88" r:id="rId121" display="760239861"/>
+    <hyperlink ref="A89" r:id="rId122" display="760242369"/>
+    <hyperlink ref="A90" r:id="rId123" display="760242661"/>
+    <hyperlink ref="C90" r:id="rId124" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A91" r:id="rId125" display="760242662"/>
+    <hyperlink ref="C91" r:id="rId126" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A92" r:id="rId127" display="760245038"/>
+    <hyperlink ref="A93" r:id="rId128" display="933662-000"/>
+    <hyperlink ref="A94" r:id="rId129" display="9703902/00"/>
+    <hyperlink ref="A95" r:id="rId130" display="CA2419-000"/>
+    <hyperlink ref="C95" r:id="rId131" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A96" r:id="rId132" display="CA2420-000"/>
+    <hyperlink ref="C96" r:id="rId133" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A97" r:id="rId134" display="CA5746-000"/>
+    <hyperlink ref="C97" r:id="rId135" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A98" r:id="rId136" display="CC6994-000"/>
+    <hyperlink ref="C98" r:id="rId137" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A99" r:id="rId138" display="CK1075-000"/>
+    <hyperlink ref="C99" r:id="rId139" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A100" r:id="rId140" display="CK9421-000"/>
+    <hyperlink ref="C100" r:id="rId141" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A101" r:id="rId142" display="CU9129-000"/>
+    <hyperlink ref="C101" r:id="rId143" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A102" r:id="rId144" display="E-501-L40"/>
+    <hyperlink ref="C102" r:id="rId145" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A103" r:id="rId146" display="EG4811-000"/>
+    <hyperlink ref="C103" r:id="rId147" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A104" r:id="rId148" display="EHD-CMB"/>
+    <hyperlink ref="A105" r:id="rId149" display="EHD-RMB"/>
+    <hyperlink ref="A106" r:id="rId150" display="F03491-000"/>
+    <hyperlink ref="C106" r:id="rId151" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A107" r:id="rId152" display="FL2-ACC033"/>
+    <hyperlink ref="A108" r:id="rId153" display="FL2-ACC060"/>
+    <hyperlink ref="A109" r:id="rId154" display="FL2-ACC007"/>
+    <hyperlink ref="A110" r:id="rId155" display="FMT-ACCCLMP07"/>
+    <hyperlink ref="A111" r:id="rId156" display="760246341"/>
+    <hyperlink ref="C111" r:id="rId157" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A112" r:id="rId158" display="760237813"/>
+    <hyperlink ref="A113" r:id="rId159" display="760245549"/>
+    <hyperlink ref="C113" r:id="rId160" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A114" r:id="rId161" display="760245551"/>
+    <hyperlink ref="C114" r:id="rId162" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A115" r:id="rId163" display="760248339"/>
+    <hyperlink ref="A116" r:id="rId164" display="FMT-ACCVCG01P"/>
+    <hyperlink ref="A117" r:id="rId165" display="760251667"/>
+    <hyperlink ref="A118" r:id="rId166" display="760251265"/>
+    <hyperlink ref="A119" r:id="rId167" display="E-501-L217"/>
+    <hyperlink ref="C119" r:id="rId168" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A120" r:id="rId169" display="LSX-ACC036"/>
+    <hyperlink ref="A121" r:id="rId170" display="NGF-ACCOSPKIT02"/>
+    <hyperlink ref="C121" r:id="rId171" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A122" r:id="rId172" display="NGF-ACCOSPKIT01"/>
+    <hyperlink ref="C122" r:id="rId173" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A123" r:id="rId174" display="NGFB-ACCRCMSLU"/>
+    <hyperlink ref="C123" r:id="rId175" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A124" r:id="rId176" display="RCP-CLPKIT2MM"/>
+    <hyperlink ref="A125" r:id="rId177" display="760033852"/>
+    <hyperlink ref="A126" r:id="rId178" display="1206121-2"/>
+    <hyperlink ref="A127" r:id="rId179" display="165592-000"/>
+    <hyperlink ref="A128" r:id="rId180" display="559299-3"/>
+    <hyperlink ref="A129" r:id="rId181" display="760033845"/>
+    <hyperlink ref="A130" r:id="rId182" display="760033878"/>
+    <hyperlink ref="A131" r:id="rId183" display="760039875"/>
+    <hyperlink ref="A132" r:id="rId184" display="760058701"/>
+    <hyperlink ref="A133" r:id="rId185" display="760058677"/>
+    <hyperlink ref="A134" r:id="rId186" display="760101410"/>
+    <hyperlink ref="A135" r:id="rId187" display="760105148"/>
+    <hyperlink ref="A136" r:id="rId188" display="760117564"/>
+    <hyperlink ref="A137" r:id="rId189" display="760122895"/>
+    <hyperlink ref="A138" r:id="rId190" display="760122911"/>
+    <hyperlink ref="A139" r:id="rId191" display="760161471"/>
+    <hyperlink ref="A140" r:id="rId192" display="760168443"/>
+    <hyperlink ref="A141" r:id="rId193" display="760175919"/>
+    <hyperlink ref="A142" r:id="rId194" display="760209627"/>
+    <hyperlink ref="C142" r:id="rId195" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A143" r:id="rId196" display="760210286"/>
+    <hyperlink ref="C143" r:id="rId197" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A144" r:id="rId198" display="760211078"/>
+    <hyperlink ref="C144" r:id="rId199" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A145" r:id="rId200" display="760237718"/>
+    <hyperlink ref="C145" r:id="rId201" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A146" r:id="rId202" display="760237721"/>
+    <hyperlink ref="C146" r:id="rId203" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A147" r:id="rId204" display="EH3193-000"/>
+    <hyperlink ref="C147" r:id="rId205" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A148" r:id="rId206" display="FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A149" r:id="rId207" display="760254221"/>
+    <hyperlink ref="C149" r:id="rId208" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A150" r:id="rId209" display="760254223"/>
+    <hyperlink ref="C150" r:id="rId210" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A151" r:id="rId211" display="760254227"/>
+    <hyperlink ref="C151" r:id="rId212" display="Variant of PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A152" r:id="rId213" display="760254228"/>
+    <hyperlink ref="C152" r:id="rId214" display="Variant of PROPEL-COLOR-COLLARS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId215"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 