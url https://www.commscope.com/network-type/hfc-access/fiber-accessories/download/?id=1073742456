--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -43,881 +43,881 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1671273-1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Cable Attachment Kit for fiber optic panel with cable gland</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Gland kit</t>
+  </si>
+  <si>
+    <t>1671274-1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Modular Panel Cable Attachment Kit</t>
+  </si>
+  <si>
+    <t>Cable attachment kit</t>
+  </si>
+  <si>
+    <t>OCSH-SHELVES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>OCSH Shelves for holding Optical OCM6 style modules</t>
+  </si>
+  <si>
+    <t>OCSH</t>
+  </si>
+  <si>
+    <t>Shelf for optical modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860</t>
+  </si>
+  <si>
+    <t>760033860</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate Panel, unpopulated, accepts 24 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Front bulkhead panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886</t>
+  </si>
+  <si>
+    <t>760033886</t>
+  </si>
+  <si>
+    <t>G2-1U-24SC-SPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 SC adapters</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
     <t>C26991-000</t>
   </si>
   <si>
     <t>OCSH-I-L</t>
   </si>
   <si>
     <t>Variant of OCSH-SHELVES</t>
   </si>
   <si>
     <t>OCSH shelf with cable management, unloaded, for up to 12 OCM6 modules, 3RU, 19 in, gray</t>
   </si>
   <si>
-    <t>OCSH</t>
-[...4 lines deleted...]
-  <si>
     <t>C24116-000</t>
   </si>
   <si>
     <t>OCSH-I-R</t>
   </si>
   <si>
     <t>CV7335-000</t>
   </si>
   <si>
     <t>OCSH-I</t>
   </si>
   <si>
     <t>CW1541-000</t>
   </si>
   <si>
     <t>OCSH-R</t>
   </si>
   <si>
     <t>OCSH shelf with cable management, unloaded, for up to 8 OCM6/8 modules, 2RU, 19 in, gray</t>
   </si>
   <si>
+    <t>PROPEL-COLOR-COLLARS</t>
+  </si>
+  <si>
+    <t>Propel Color Collars snap onto the front pull rod to easily identify different networks within a building or data center. Available in blue, gray, aqua, orange, red, green, brown, violet, rose and yellow.</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Color Cap</t>
+  </si>
+  <si>
+    <t>FPX-ACCDRKT5U</t>
+  </si>
+  <si>
+    <t>FPX 5RU Smoked Front Door Kit</t>
+  </si>
+  <si>
+    <t>FPX</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>FPX-ACCCLMP</t>
+  </si>
+  <si>
+    <t>FPX Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>LSX-CBLCLMPKIT</t>
+  </si>
+  <si>
+    <t>LSX Fiber Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>Variant of NGF-BLOCK-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left downward</t>
+  </si>
+  <si>
+    <t>NGF</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block left upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right downward</t>
+  </si>
+  <si>
+    <t>NGF-ACCRCMSRU</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96, 144, or 192-block right upward</t>
+  </si>
+  <si>
+    <t>NGF-ACCCLMP08</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamp Kit, IFC/OSP cables, dielectric cable without grounding hardware</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRD</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSRU</t>
+  </si>
+  <si>
+    <t>RMG-ACC001</t>
+  </si>
+  <si>
+    <t>RMG Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>RMG</t>
+  </si>
+  <si>
+    <t>1418800-1</t>
+  </si>
+  <si>
+    <t>Blanking plug to suit LC duplex or SC simplex cutout</t>
+  </si>
+  <si>
+    <t>Blanking plug</t>
+  </si>
+  <si>
+    <t>HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>High density Fiber Panel Accessories</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>Fiber panel accessory kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883</t>
+  </si>
+  <si>
+    <t>760039883</t>
+  </si>
+  <si>
+    <t>G2-23BRKT</t>
+  </si>
+  <si>
+    <t>Mounting bracket adapter to convert a 19" panel to fit in a 23" rack. Use 1 set per RU</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532</t>
+  </si>
+  <si>
+    <t>760193532</t>
+  </si>
+  <si>
+    <t>360G2-RETROFIT KIT</t>
+  </si>
+  <si>
+    <t>G2 Latch and Door Retrofit Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946</t>
+  </si>
+  <si>
+    <t>760193946</t>
+  </si>
+  <si>
+    <t>360G2-2U-TROUGH</t>
+  </si>
+  <si>
+    <t>G2 2U Jumper Management Trough</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325</t>
+  </si>
+  <si>
+    <t>760198325</t>
+  </si>
+  <si>
+    <t>1000-360-ADPT-BRKT-KIT</t>
+  </si>
+  <si>
+    <t>1000 Style to 360 Adapter Pack Bracket Kit (Kit of 3)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944</t>
+  </si>
+  <si>
+    <t>760207944</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-EXT</t>
+  </si>
+  <si>
+    <t>Variant of HD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>High density 1U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>Extension unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981</t>
+  </si>
+  <si>
+    <t>760209981</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999</t>
+  </si>
+  <si>
+    <t>760209999</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-EXT-12-KIT</t>
+  </si>
+  <si>
+    <t>High Density 4U Fiber Shelf Rear Extension Kit, 12 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619</t>
+  </si>
+  <si>
+    <t>760209619</t>
+  </si>
+  <si>
+    <t>CABLE-MOUNT-KIT-12</t>
+  </si>
+  <si>
+    <t>Fiber Shelf Cable Attachment Mouldings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294</t>
+  </si>
+  <si>
+    <t>760210294</t>
+  </si>
+  <si>
+    <t>HD-4U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 4U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133</t>
+  </si>
+  <si>
+    <t>760237133</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719</t>
+  </si>
+  <si>
+    <t>760237719</t>
+  </si>
+  <si>
+    <t>HD-2U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  2 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676</t>
+  </si>
+  <si>
+    <t>760105676</t>
+  </si>
+  <si>
+    <t>360G2-1U-FLK</t>
+  </si>
+  <si>
+    <t>G2 1U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684</t>
+  </si>
+  <si>
+    <t>760105684</t>
+  </si>
+  <si>
+    <t>360G2-2U-FLK</t>
+  </si>
+  <si>
+    <t>G2 2U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003</t>
+  </si>
+  <si>
+    <t>760112003</t>
+  </si>
+  <si>
+    <t>CMS-2-02</t>
+  </si>
+  <si>
+    <t>Fiber Cord Management Sleeve</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738</t>
+  </si>
+  <si>
+    <t>760250738</t>
+  </si>
+  <si>
+    <t>12 position cable gland mounting bracket. For use with 3/8" cable gland</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426</t>
+  </si>
+  <si>
+    <t>760243426</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK GRY</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Gray</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427</t>
+  </si>
+  <si>
+    <t>760243427</t>
+  </si>
+  <si>
+    <t>CPP-FMAE-KIT-4PK BLK</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter + Label Extender (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264</t>
+  </si>
+  <si>
+    <t>760251264</t>
+  </si>
+  <si>
+    <t>Cable gland kit 1” NPT. For use with unterminated cable with an OD of 18 - 25 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554</t>
+  </si>
+  <si>
+    <t>760244554</t>
+  </si>
+  <si>
+    <t>EHD/MHP spare pigtail kit</t>
+  </si>
+  <si>
+    <t>EHD</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074</t>
   </si>
   <si>
     <t>760249074</t>
   </si>
   <si>
     <t>ODF- ACCCBLCLMP-19</t>
   </si>
   <si>
-    <t>Variant of FLEX-CAB-ACCESSORIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...2 lines deleted...]
-    <t>Cable clamp</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968</t>
+  </si>
+  <si>
+    <t>760248968</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-1PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 1PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>LazrSPEED® | SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>D34362-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-A</t>
+  </si>
+  <si>
+    <t>Variant of FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, for Loose tube cable construction; up to 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GPS2 | FIST-GPS3</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>D89213-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-2HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 2HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>FIST-GPS2</t>
+  </si>
+  <si>
+    <t>E46688-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-2HU-B-A</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit, Loose tube cable construction; 2 cables from top or bottom</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP02</t>
+  </si>
+  <si>
+    <t>FMT Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FMT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742</t>
+  </si>
+  <si>
+    <t>760245742</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-4PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 4</t>
+  </si>
+  <si>
+    <t>EHD-CMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>EHD-RMB-GAB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket kit, including Gland Adapter cable bracket with CommScope cable mounting feature</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434</t>
+  </si>
+  <si>
+    <t>760249434</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-CBLCOV</t>
+  </si>
+  <si>
+    <t>Flex frame Rear cable cover (set of 2) to cover one side of frame.</t>
+  </si>
+  <si>
+    <t>Cover hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435</t>
+  </si>
+  <si>
+    <t>760249435</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-EG</t>
+  </si>
+  <si>
+    <t>Flex Frame End Guard</t>
+  </si>
+  <si>
+    <t>End guard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025</t>
+  </si>
+  <si>
+    <t>760245025</t>
+  </si>
+  <si>
+    <t>ODF-FFACCPAINT</t>
+  </si>
+  <si>
+    <t>Flex Frame touch up paint Black</t>
+  </si>
+  <si>
+    <t>Touch up paint</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502</t>
   </si>
   <si>
     <t>760249502</t>
   </si>
   <si>
     <t>ODF-FF19CM</t>
   </si>
   <si>
     <t>Flex Frame, rack RU label kit</t>
   </si>
   <si>
-    <t>Label kit</t>
-[...245 lines deleted...]
-    <t>Mounting bracket adapter to convert a 19" panel to fit in a 23" rack. Use 1 set per RU</t>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459</t>
+  </si>
+  <si>
+    <t>760098459</t>
+  </si>
+  <si>
+    <t>360G2-XCPB</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Expanded Cable Protector Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903</t>
+  </si>
+  <si>
+    <t>760122903</t>
+  </si>
+  <si>
+    <t>BAF-3/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 3/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929</t>
+  </si>
+  <si>
+    <t>760122929</t>
+  </si>
+  <si>
+    <t>BAF-1-1/4-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/4 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937</t>
+  </si>
+  <si>
+    <t>760122937</t>
+  </si>
+  <si>
+    <t>BAF-1-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1-1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472</t>
+  </si>
+  <si>
+    <t>760245472</t>
+  </si>
+  <si>
+    <t>G2 FLEX LABEL KIT (12pcs)</t>
+  </si>
+  <si>
+    <t>G2 footprint accessories label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595</t>
+  </si>
+  <si>
+    <t>760185595</t>
+  </si>
+  <si>
+    <t>Fiber Drum kit for 1U and 2U Shelves</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685</t>
   </si>
   <si>
     <t>760058685</t>
   </si>
   <si>
     <t>RMB-6-3/8</t>
   </si>
   <si>
     <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 3/8" fittings</t>
   </si>
   <si>
     <t>InstaPATCH® Plus</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459</t>
-[...83 lines deleted...]
-    <t>Bracket for Armor Fitting, 1-1/2 NPT</t>
+    <t>9703931/00</t>
+  </si>
+  <si>
+    <t>RFE-BGND-12</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, grounding strap kit used with armored cables</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>9703900/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-3/8</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 3/8” fittings (12 and 24)</t>
+  </si>
+  <si>
+    <t>9703901/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 6 cables with 1/2” fittings (48, 72, 96, 144 cables or 12, 24, 48 armored cables)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771</t>
+  </si>
+  <si>
+    <t>760240771</t>
+  </si>
+  <si>
+    <t>UDS-6RU-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Variant of UD-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Front door lock kit for UDS-6RU panel. Includes 3 locks and 1 key. Assembly required</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>FL2-ACC021</t>
+  </si>
+  <si>
+    <t>FL2 Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>FL2000</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FDP-CMP-KIT</t>
+  </si>
+  <si>
+    <t>FDP Panel Cable Clamp Kit</t>
+  </si>
+  <si>
+    <t>CMT</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463</t>
   </si>
   <si>
     <t>760161463</t>
   </si>
   <si>
     <t>UHD-CBL-BRKT-3/8-NPT</t>
   </si>
   <si>
     <t>Ultra High Density Trunk Cable Bracket 3/8 NPT</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472</t>
-[...148 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859</t>
   </si>
   <si>
     <t>760239859</t>
   </si>
   <si>
     <t>UMB-RMB-LG</t>
   </si>
   <si>
     <t>Universal mounting bracket for rack mount applications for attaching cables or breakout kits</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771</t>
-[...232 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219</t>
   </si>
   <si>
     <t>760254219</t>
   </si>
   <si>
     <t>Variant of PROPEL-COLOR-COLLARS</t>
   </si>
   <si>
     <t>Propel Color Collar - Red, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220</t>
   </si>
   <si>
     <t>760254220</t>
   </si>
   <si>
     <t>Propel Color Collar - Green, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222</t>
   </si>
   <si>
     <t>760254222</t>
@@ -931,729 +931,729 @@
   <si>
     <t>760254224</t>
   </si>
   <si>
     <t>Propel Color Collar - Yellow, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225</t>
   </si>
   <si>
     <t>760254225</t>
   </si>
   <si>
     <t>Propel Color Collar - Blue, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226</t>
   </si>
   <si>
     <t>760254226</t>
   </si>
   <si>
     <t>Propel Color Collar - Aqua, 25 pack</t>
   </si>
   <si>
+    <t>FIST-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FIST Fiber Chassis Accessories such as cable termination unit (CTU) kits, mounting brackets and tubing</t>
+  </si>
+  <si>
+    <t>FIST-GMS2 | FIST-GPS2 | FIST-GPS3 | FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>Fiber cable termination unit | Mounting bracket | Tubing kit</t>
+  </si>
+  <si>
+    <t>933662-000</t>
+  </si>
+  <si>
+    <t>FACC-ALLEN-KEY-5-350</t>
+  </si>
+  <si>
+    <t>Long Allen key for back mounting shelves in FIST-GR3(F) racks, 5 mm diameter, 350 mm long</t>
+  </si>
+  <si>
+    <t>FIST-GR3</t>
+  </si>
+  <si>
+    <t>Mounting tool</t>
+  </si>
+  <si>
+    <t>FMT-ACCVCG01P</t>
+  </si>
+  <si>
+    <t>FMT Panel Vertical Cable Guide Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627</t>
+  </si>
+  <si>
+    <t>760209627</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-EXT-06-KIT</t>
+  </si>
+  <si>
+    <t>High Density 2U Fiber Shelf Rear Extension, 6 Cable Entries</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286</t>
+  </si>
+  <si>
+    <t>760210286</t>
+  </si>
+  <si>
+    <t>HD-2U-REAR-DOOR</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 2U Rear Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078</t>
+  </si>
+  <si>
+    <t>760211078</t>
+  </si>
+  <si>
+    <t>HD-1U-REAR-DOOR-COVER</t>
+  </si>
+  <si>
+    <t>High Density Fiber Shelf 1U Rear Door Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718</t>
+  </si>
+  <si>
+    <t>760237718</t>
+  </si>
+  <si>
+    <t>HD-1U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  1 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721</t>
+  </si>
+  <si>
+    <t>760237721</t>
+  </si>
+  <si>
+    <t>HD-4U-23IN-KIT</t>
+  </si>
+  <si>
+    <t>Extender / Recess Bracket  4 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443</t>
+  </si>
+  <si>
+    <t>760168443</t>
+  </si>
+  <si>
+    <t>360G2-iP-96F-LC-SD-KIT-5PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch®  96F-LC, Sliding Shelf 5PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919</t>
+  </si>
+  <si>
+    <t>760175919</t>
+  </si>
+  <si>
+    <t>CPP-FCM-KIT</t>
+  </si>
+  <si>
+    <t>Fiber Cable Management Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082</t>
+  </si>
+  <si>
+    <t>760239082</t>
+  </si>
+  <si>
+    <t>EPX-HD-UD-UDS2U-DOOR-LOCK-KT</t>
+  </si>
+  <si>
+    <t>Door lock kit for EPX , HD, UD, and UDS2U panels, including one (1) lock and one (1) key</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861</t>
+  </si>
+  <si>
+    <t>760239861</t>
+  </si>
+  <si>
+    <t>UMB-CMB-LG</t>
+  </si>
+  <si>
+    <t>Universal mounting bracket for cabinet mount applications for attaching cables or breakout kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845</t>
+  </si>
+  <si>
+    <t>760033845</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-DPLX-EMT</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 duplex LC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878</t>
+  </si>
+  <si>
+    <t>760033878</t>
+  </si>
+  <si>
+    <t>600G2-24SC-DPLX-00</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 12 duplex SC adapters</t>
+  </si>
+  <si>
+    <t>GAK-FEC001</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
+  </si>
+  <si>
+    <t>FEC</t>
+  </si>
+  <si>
+    <t>GND-STPKIT</t>
+  </si>
+  <si>
+    <t>BGND-12</t>
+  </si>
+  <si>
+    <t>Grounding Strap Kit, 6 AWG, 5 in</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT02</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 72-position</t>
+  </si>
+  <si>
+    <t>RCP-CLPKIT2MM</t>
+  </si>
+  <si>
+    <t>Universal Fanout Hold Down Bracket for Glide Manager</t>
+  </si>
+  <si>
+    <t>LSX-ACC036</t>
+  </si>
+  <si>
+    <t>LSX Fiber Fanout Mounting Kit</t>
+  </si>
+  <si>
+    <t>Fiber breakout kit</t>
+  </si>
+  <si>
+    <t>NGF-ACCOSPKIT01</t>
+  </si>
+  <si>
+    <t>Next Generation Frame (NGF) Cable Clamping and Block Conversion Kit, 96-position with rear cable management</t>
+  </si>
+  <si>
+    <t>NGFB-ACCRCMSLU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148</t>
+  </si>
+  <si>
+    <t>760105148</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-G2-LC</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® G2-1U-MOD LC 5PK imVision Upgrade Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564</t>
+  </si>
+  <si>
+    <t>760117564</t>
+  </si>
+  <si>
+    <t>360-UMB</t>
+  </si>
+  <si>
+    <t>Universal Mounting Bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661</t>
+  </si>
+  <si>
+    <t>760242661</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK6</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket 6” standoff</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662</t>
+  </si>
+  <si>
+    <t>760242662</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket flat</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701</t>
+  </si>
+  <si>
+    <t>760058701</t>
+  </si>
+  <si>
+    <t>RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Five 3/4" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677</t>
+  </si>
+  <si>
+    <t>760058677</t>
+  </si>
+  <si>
+    <t>RMB-6-1/2</t>
+  </si>
+  <si>
+    <t>InstaPATCH® Plus Attachment Bracket, Rack Mounted, Six 1/2" fittings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038</t>
+  </si>
+  <si>
+    <t>760245038</t>
+  </si>
+  <si>
+    <t>CHD-BK-2U</t>
+  </si>
+  <si>
+    <t>CHD-2RU blocking kit. For use with CHD ribbon fiber splice cassettes</t>
+  </si>
+  <si>
+    <t>CHD</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410</t>
+  </si>
+  <si>
+    <t>760101410</t>
+  </si>
+  <si>
+    <t>360G2-4U-FLK</t>
+  </si>
+  <si>
+    <t>G2 4U Shelf Flip Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471</t>
+  </si>
+  <si>
+    <t>760161471</t>
+  </si>
+  <si>
+    <t>UHD-CBL-BRKT-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Ultra High Density Trunk Cable Bracket 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667</t>
+  </si>
+  <si>
+    <t>760251667</t>
+  </si>
+  <si>
+    <t>Cable gland kit ½” NPT-E. For use with unterminated cable with an OD of 9.65 - 13.97mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265</t>
+  </si>
+  <si>
+    <t>760251265</t>
+  </si>
+  <si>
+    <t>Cable gland kit 3/4” NPT. For use with unterminated cable with an OD of 13 - 18 mm</t>
+  </si>
+  <si>
+    <t>CK9421-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU-I-(M)</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves in 19in rack with ETSI pitch</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339</t>
+  </si>
+  <si>
+    <t>760248339</t>
+  </si>
+  <si>
+    <t>CHD-ES-TROUGH-1U</t>
+  </si>
+  <si>
+    <t>CHD-ES-1U panel Jumper Management Trough</t>
+  </si>
+  <si>
+    <t>CU9129-000</t>
+  </si>
+  <si>
+    <t>FIST-PTK3</t>
+  </si>
+  <si>
+    <t>FIST® Aramid yarn termination unit kit (4) with mounting bracket, plus (1) IFC bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813</t>
+  </si>
+  <si>
+    <t>760237813</t>
+  </si>
+  <si>
+    <t>VERT-CBL-BKT-EHD</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide Kit for EHD/CHD</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>559299-3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Universal Device Holder for ribbon fiber cables</t>
+  </si>
+  <si>
+    <t>Fiber device holder</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875</t>
+  </si>
+  <si>
+    <t>760039875</t>
+  </si>
+  <si>
+    <t>G2-SRF</t>
+  </si>
+  <si>
+    <t>Small Diameter Cable Entrance Kit, 2 per kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895</t>
+  </si>
+  <si>
+    <t>760122895</t>
+  </si>
+  <si>
+    <t>BAF-1/2-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1/2 NPT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911</t>
+  </si>
+  <si>
+    <t>760122911</t>
+  </si>
+  <si>
+    <t>BAF-1-NPT</t>
+  </si>
+  <si>
+    <t>Bracket for Armor Fitting, 1 NPT</t>
+  </si>
+  <si>
+    <t>F03491-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-3HU-B-B</t>
+  </si>
+  <si>
+    <t>FIST® Universal Side Termination Kit for 2 IFC or breakout cables from top or bottom</t>
+  </si>
+  <si>
+    <t>EG4811-000</t>
+  </si>
+  <si>
+    <t>FIST-ITK3</t>
+  </si>
+  <si>
+    <t>FIST® GSS3 Inner cable termination kit, providing strain relief to IFC sub-units in cable to splice to pigtails, with foam and tie-wraps 1 kit per shelf required</t>
+  </si>
+  <si>
+    <t>FIST-GSS2 | FIST-GSS3</t>
+  </si>
+  <si>
+    <t>EHD-CMB</t>
+  </si>
+  <si>
+    <t>EHD panel cabinet mount accessory bracket for zip typing generic cables</t>
+  </si>
+  <si>
+    <t>EHD-RMB</t>
+  </si>
+  <si>
+    <t>EHD panel rack mount accessory bracket for zip tying generic cables</t>
+  </si>
+  <si>
+    <t>E-501-L40</t>
+  </si>
+  <si>
+    <t>Variant of FDF-CHASSIS-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FDF 8" FCM cable clamp kit for IFC and OSP cable</t>
+  </si>
+  <si>
+    <t>FDF</t>
+  </si>
+  <si>
+    <t>9703902/00</t>
+  </si>
+  <si>
+    <t>RFE-RMB-5-3/4</t>
+  </si>
+  <si>
+    <t>Mounting Brackets, up to 5 cables with 3/4” fittings (72, 96, 144 armored cables)</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>CA2419-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>FIST® Cable extension kit , for mounting 2 additional cables on standard plate</t>
+  </si>
+  <si>
+    <t>Cable extension kit</t>
+  </si>
+  <si>
+    <t>CA2420-000</t>
+  </si>
+  <si>
+    <t>FIST-UST-EXPL</t>
+  </si>
+  <si>
+    <t>FIST® Extension plate , includes FIST-UST-EXKIT-2CA</t>
+  </si>
+  <si>
+    <t>CA5746-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-I</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 3HU and 4HU 19in shelves, mounts 19in shelf in 19in rack</t>
+  </si>
+  <si>
+    <t>CC6994-000</t>
+  </si>
+  <si>
+    <t>FIST-SF-KTU-(100)</t>
+  </si>
+  <si>
+    <t>FIST® Small-form aramid yarn termination unit kit (100),  white termination units, capacity:  1 single fiber pigtail with diameter range 1.6-2.4 mm</t>
+  </si>
+  <si>
+    <t>FACT | FIST</t>
+  </si>
+  <si>
+    <t>CK1075-000</t>
+  </si>
+  <si>
+    <t>FIST-MB2-1HU</t>
+  </si>
+  <si>
+    <t>FIST® Mounting bracket kit for 1HU 19in shelves, already included in 19in FIST-GPS2 shelf kits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369</t>
+  </si>
+  <si>
+    <t>760242369</t>
+  </si>
+  <si>
+    <t>QFIT-G2-ADPT-BRKT-4PK</t>
+  </si>
+  <si>
+    <t>UCP/Quick-Fit to G2 Adapter Bracket Kit (kit of 4)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341</t>
+  </si>
+  <si>
+    <t>760246341</t>
+  </si>
+  <si>
+    <t>HD-CBL-MGMT-TRAY-48PK</t>
+  </si>
+  <si>
+    <t>Cable management tray for HD sliding panels. Pack of 48</t>
+  </si>
+  <si>
+    <t>FMT-ACCCLMP07</t>
+  </si>
+  <si>
+    <t>FEC-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
+  </si>
+  <si>
+    <t>Fiber cable clamp</t>
+  </si>
+  <si>
+    <t>FEC-ACCGND02</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
+  </si>
+  <si>
     <t>FHD-ACC-CLAMP910</t>
   </si>
   <si>
     <t>Cable clamp for flat or universal flat fiber optic cable</t>
   </si>
   <si>
     <t>FHD</t>
   </si>
   <si>
-    <t>Fiber cable clamp</t>
+    <t>FL2-ACC033</t>
+  </si>
+  <si>
+    <t>FL2-ACC060</t>
+  </si>
+  <si>
+    <t>FL2-ACC007</t>
+  </si>
+  <si>
+    <t>1206121-2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Blanking Plug and Dust Cover, SC duplex</t>
+  </si>
+  <si>
+    <t>Dust cover</t>
+  </si>
+  <si>
+    <t>165592-000</t>
+  </si>
+  <si>
+    <t>FACC-CAGE-NUT-TOOL</t>
+  </si>
+  <si>
+    <t>Cage nut tool for installing and removing cage nuts</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852</t>
+  </si>
+  <si>
+    <t>760033852</t>
+  </si>
+  <si>
+    <t>G2-1U-24LC-SPLX-EMT (JR/SR)</t>
+  </si>
+  <si>
+    <t>600G2 1U Front Faceplate, unpopulated, accepts 24 simplex LC adapters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693</t>
   </si>
   <si>
     <t>760058693</t>
   </si>
   <si>
-    <t>BGND-12</t>
-[...1 lines deleted...]
-  <si>
     <t>Grounding Kit, Shelf Mounted Bracket</t>
   </si>
   <si>
-    <t>GND-STPKIT</t>
-[...338 lines deleted...]
-    <t>Cable gland kit 3/4” NPT. For use with unterminated cable with an OD of 13 - 18 mm</t>
+    <t>EH3193-000</t>
+  </si>
+  <si>
+    <t>OCSH-K-OCM6/8</t>
+  </si>
+  <si>
+    <t>OCSH shelf with cable management, unloaded, for holding up to 10 OCM6/8 modules, 1RU, 19 in, gray</t>
   </si>
   <si>
     <t>E-501-L217</t>
   </si>
   <si>
     <t>FDF 8" FCM cable clamp kit for IFC cable</t>
-  </si>
-[...307 lines deleted...]
-    <t>Fiber cable termination unit | Mounting bracket | Tubing kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221</t>
   </si>
   <si>
     <t>760254221</t>
   </si>
   <si>
     <t>Propel Color Collar - Rose, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223</t>
   </si>
   <si>
     <t>760254223</t>
   </si>
   <si>
     <t>Propel Color Collar - Orange, 25 pack</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227</t>
   </si>
   <si>
     <t>760254227</t>
   </si>
@@ -1808,51 +1808,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J152" totalsRowShown="0">
   <autoFilter ref="A1:J152"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgak-fec001" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeh3193-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671273-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1671274-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033860" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033886" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc26991-000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemc24116-000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcv7335-000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcw1541-000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accdrkt5u" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfpx-accclmp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-cblclmpkit" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsld" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmslu" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsrd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accrcmsru" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accclmp08" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsld" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsrd" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmsru" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrmg-acc001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1418800-1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039883" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193532" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760193946" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760198325" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760207944" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209981" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209999" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209619" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210294" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237133" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237719" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105676" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105684" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760112003" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760250738" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243426" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760243427" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251264" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760244554" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245550" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249074" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248968" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd34362-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemd89213-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme46688-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp02" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245742" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb-gab" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb-gab" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249434" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249435" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245025" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760249502" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760098459" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122903" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122929" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122937" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245472" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760185595" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058685" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703931-00" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703900-00" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703901-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760240771" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/accessories/ud-accessories" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc021" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp01" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfdp-cmp-kit" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161463" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239859" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254219" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254220" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254222" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254224" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254225" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254226" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item933662-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accvcg01p" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760209627" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760210286" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760211078" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237718" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237721" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760168443" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760175919" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239082" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760239861" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033845" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033878" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgak-fec001" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemgnd-stpkit" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit02" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemrcp-clpkit2mm" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemlsx-acc036" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngf-accospkit01" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemngfb-accrcmslu" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/ngf-block-accessories" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760105148" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760117564" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242661" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242662" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058701" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058677" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245038" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760101410" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760161471" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251667" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760251265" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck9421-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760248339" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcu9129-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760237813" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245549" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760245551" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item559299-3" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760039875" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122895" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760122911" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemf03491-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeg4811-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-cmb" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemehd-rmb" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l40" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item9703902-00" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2419-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca2420-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemca5746-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemcc6994-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemck1075-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/fist-chassis-accessories" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760242369" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760246341" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/hd-accessories" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfmt-accclmp07" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfhd-acc-clamp910" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc033" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc060" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemfl2-acc007" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item1206121-2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item165592-000" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760033852" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760058693" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/itemeh3193-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/ocsh-shelves" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/iteme-501-l217" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/fdf-chassis-accessories" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254221" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254223" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254227" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/item760254228" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/hfc-access/fiber-accessories/propel-color-collars" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J152"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="54.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1870,3289 +1870,3289 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
       </c>
-      <c r="H6" t="s">
-        <v>29</v>
+      <c r="J6" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>37</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G8" t="s">
+        <v>21</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>37</v>
+      </c>
+      <c r="G9" t="s">
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" t="s">
+        <v>48</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
+        <v>52</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>55</v>
+      </c>
+      <c r="G13" t="s">
+        <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>60</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G15" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>65</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="G16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C23" s="1" t="s">
         <v>76</v>
       </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="G23" t="s">
         <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>83</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
       </c>
       <c r="G25" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H25" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="B28" t="s">
         <v>97</v>
       </c>
-      <c r="E26" t="s">
-[...2 lines deleted...]
-      <c r="H26" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
+        <v>99</v>
+      </c>
+      <c r="J28" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="H29" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>106</v>
+        <v>27</v>
+      </c>
+      <c r="G30" t="s">
+        <v>84</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>112</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E31" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="G31" t="s">
+        <v>84</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>116</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>27</v>
+      </c>
+      <c r="G32" t="s">
+        <v>84</v>
       </c>
       <c r="H32" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>124</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E34" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="G34" t="s">
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
+        <v>128</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>129</v>
+      </c>
+      <c r="H35" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" t="s">
         <v>133</v>
       </c>
-      <c r="C35" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>27</v>
+      </c>
+      <c r="G36" t="s">
+        <v>84</v>
       </c>
       <c r="H36" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="E37" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H37" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
+        <v>141</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B39" t="s">
         <v>145</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>146</v>
       </c>
-      <c r="E38" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="H39" t="s">
-        <v>112</v>
+        <v>99</v>
+      </c>
+      <c r="J39" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E40" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H41" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E42" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H42" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B43" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>165</v>
       </c>
-      <c r="E43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="E44" t="s">
+        <v>147</v>
+      </c>
+      <c r="G44" t="s">
+        <v>166</v>
+      </c>
+      <c r="H44" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
         <v>172</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
         <v>175</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D46" t="s">
         <v>176</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>179</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>180</v>
+      </c>
+      <c r="E47" t="s">
+        <v>147</v>
+      </c>
+      <c r="F47" t="s">
+        <v>181</v>
+      </c>
+      <c r="H47" t="s">
         <v>182</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" t="s">
+        <v>184</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D48" t="s">
         <v>186</v>
       </c>
-      <c r="B48" t="s">
+      <c r="F48" t="s">
         <v>187</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="G48" t="s">
         <v>188</v>
       </c>
-      <c r="E48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>191</v>
       </c>
-      <c r="C49" t="s">
-        <v>37</v>
+      <c r="C49" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D49" t="s">
         <v>192</v>
       </c>
-      <c r="E49" t="s">
-        <v>28</v>
+      <c r="F49" t="s">
+        <v>187</v>
+      </c>
+      <c r="G49" t="s">
+        <v>193</v>
       </c>
       <c r="H49" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>195</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D50" t="s">
         <v>196</v>
       </c>
-      <c r="E50" t="s">
-        <v>28</v>
+      <c r="F50" t="s">
+        <v>187</v>
       </c>
       <c r="G50" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="H50" t="s">
-        <v>69</v>
+        <v>189</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>198</v>
       </c>
-      <c r="B51" t="s">
+      <c r="G51" t="s">
         <v>199</v>
       </c>
-      <c r="C51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
         <v>202</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D52" t="s">
         <v>203</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G52" t="s">
-        <v>179</v>
+        <v>84</v>
       </c>
       <c r="H52" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E53" t="s">
-        <v>28</v>
+        <v>147</v>
+      </c>
+      <c r="G53" t="s">
+        <v>166</v>
       </c>
       <c r="H53" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>206</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>213</v>
+        <v>207</v>
+      </c>
+      <c r="E54" t="s">
+        <v>147</v>
+      </c>
+      <c r="G54" t="s">
+        <v>166</v>
       </c>
       <c r="H54" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>210</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E55" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H55" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>215</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="E56" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H56" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>220</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B58" t="s">
         <v>225</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="C58" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D58" t="s">
         <v>226</v>
       </c>
-      <c r="E57" t="s">
-[...5 lines deleted...]
-      <c r="H57" t="s">
+      <c r="E58" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="B59" t="s">
         <v>229</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>230</v>
       </c>
-      <c r="C58" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>27</v>
       </c>
       <c r="H59" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>233</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>234</v>
+      </c>
+      <c r="E60" t="s">
+        <v>27</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B61" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="C61" s="1" t="s">
         <v>237</v>
       </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
       <c r="D61" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>238</v>
+      </c>
+      <c r="E61" t="s">
+        <v>27</v>
       </c>
       <c r="H61" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B62" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>241</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>242</v>
+      </c>
+      <c r="E62" t="s">
+        <v>27</v>
       </c>
       <c r="H62" t="s">
-        <v>241</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>245</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E63" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="H63" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E64" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="H64" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>252</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
+        <v>253</v>
+      </c>
+      <c r="E65" t="s">
+        <v>27</v>
+      </c>
+      <c r="F65" t="s">
         <v>254</v>
       </c>
-      <c r="C65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>256</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>257</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E66" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" t="s">
         <v>258</v>
       </c>
-      <c r="G66" t="s">
+      <c r="H66" t="s">
         <v>259</v>
       </c>
-      <c r="H66" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>260</v>
       </c>
+      <c r="B67" t="s">
+        <v>261</v>
+      </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c r="E67" t="s">
+        <v>27</v>
       </c>
       <c r="G67" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H67" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>90</v>
+      </c>
+      <c r="J67" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>263</v>
       </c>
+      <c r="B68" t="s">
+        <v>264</v>
+      </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>261</v>
+        <v>265</v>
+      </c>
+      <c r="E68" t="s">
+        <v>27</v>
       </c>
       <c r="G68" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H68" t="s">
-        <v>29</v>
+        <v>90</v>
+      </c>
+      <c r="J68" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>177</v>
+        <v>269</v>
       </c>
       <c r="D69" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>126</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>273</v>
       </c>
       <c r="G70" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>275</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>198</v>
+      </c>
+      <c r="G71" t="s">
+        <v>199</v>
       </c>
       <c r="H71" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>277</v>
       </c>
-      <c r="D72" t="s">
+      <c r="G72" t="s">
         <v>278</v>
       </c>
-      <c r="E72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>279</v>
+        <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>280</v>
       </c>
+      <c r="B73" t="s">
+        <v>281</v>
+      </c>
       <c r="C73" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>282</v>
+      </c>
+      <c r="E73" t="s">
+        <v>27</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>285</v>
       </c>
       <c r="C74" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E74" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D75" t="s">
         <v>290</v>
       </c>
       <c r="E75" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F75" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G75" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H75" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D76" t="s">
         <v>293</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F76" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G76" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H76" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D77" t="s">
         <v>296</v>
       </c>
       <c r="E77" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F77" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G77" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H77" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D78" t="s">
         <v>299</v>
       </c>
       <c r="E78" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F78" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G78" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D79" t="s">
         <v>302</v>
       </c>
       <c r="E79" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F79" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G79" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H79" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D80" t="s">
         <v>305</v>
       </c>
       <c r="E80" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F80" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G80" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H80" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D81" t="s">
         <v>307</v>
       </c>
+      <c r="E81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81" t="s">
+        <v>187</v>
+      </c>
       <c r="G81" t="s">
         <v>308</v>
       </c>
       <c r="H81" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
         <v>311</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>312</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="F82" t="s">
+        <v>187</v>
+      </c>
+      <c r="G82" t="s">
         <v>313</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H82" t="s">
-        <v>228</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>316</v>
+      </c>
+      <c r="G83" t="s">
+        <v>199</v>
       </c>
       <c r="H83" t="s">
-        <v>228</v>
+        <v>99</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>318</v>
+      </c>
+      <c r="B84" t="s">
+        <v>319</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D84" t="s">
-        <v>317</v>
+        <v>320</v>
+      </c>
+      <c r="E84" t="s">
+        <v>27</v>
       </c>
       <c r="G84" t="s">
-        <v>318</v>
+        <v>84</v>
       </c>
       <c r="H84" t="s">
-        <v>309</v>
+        <v>109</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>322</v>
+      </c>
+      <c r="B85" t="s">
+        <v>323</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D85" t="s">
-        <v>320</v>
+        <v>324</v>
+      </c>
+      <c r="E85" t="s">
+        <v>27</v>
       </c>
       <c r="G85" t="s">
-        <v>318</v>
+        <v>84</v>
       </c>
       <c r="H85" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>326</v>
+      </c>
+      <c r="B86" t="s">
+        <v>327</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D86" t="s">
-        <v>322</v>
+        <v>328</v>
+      </c>
+      <c r="E86" t="s">
+        <v>27</v>
       </c>
       <c r="G86" t="s">
-        <v>318</v>
+        <v>84</v>
       </c>
       <c r="H86" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B87" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>331</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D87" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E87" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="G87" t="s">
+        <v>84</v>
       </c>
       <c r="H87" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B88" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>335</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D88" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="E88" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="G88" t="s">
+        <v>84</v>
       </c>
       <c r="H88" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E89" t="s">
-        <v>28</v>
+        <v>147</v>
+      </c>
+      <c r="F89" t="s">
+        <v>181</v>
       </c>
       <c r="H89" t="s">
-        <v>39</v>
+        <v>182</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>343</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="E90" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H90" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B91" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>347</v>
+      </c>
+      <c r="C91" t="s">
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E91" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H91" t="s">
-        <v>126</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B92" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="E92" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>27</v>
       </c>
       <c r="H92" t="s">
-        <v>348</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B93" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>356</v>
+      </c>
+      <c r="E93" t="s">
+        <v>27</v>
       </c>
       <c r="H93" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B94" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E94" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>27</v>
       </c>
       <c r="H94" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>361</v>
+      </c>
+      <c r="C95" t="s">
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>362</v>
+      </c>
+      <c r="G95" t="s">
+        <v>363</v>
       </c>
       <c r="H95" t="s">
-        <v>361</v>
+        <v>259</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>365</v>
+      </c>
+      <c r="C96" t="s">
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>366</v>
       </c>
       <c r="H96" t="s">
-        <v>361</v>
+        <v>259</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="D97" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>368</v>
+      </c>
+      <c r="G97" t="s">
+        <v>63</v>
       </c>
       <c r="H97" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="B98" t="s">
         <v>369</v>
       </c>
-      <c r="C98" s="1" t="s">
-        <v>237</v>
+      <c r="C98" t="s">
+        <v>11</v>
       </c>
       <c r="D98" t="s">
         <v>370</v>
       </c>
-      <c r="F98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>241</v>
+        <v>90</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
         <v>372</v>
       </c>
-      <c r="B99" t="s">
+      <c r="E99" t="s">
+        <v>27</v>
+      </c>
+      <c r="G99" t="s">
+        <v>59</v>
+      </c>
+      <c r="H99" t="s">
         <v>373</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D100" t="s">
         <v>375</v>
       </c>
-      <c r="B100" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>245</v>
+        <v>63</v>
       </c>
       <c r="H100" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="D101" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>66</v>
+      </c>
+      <c r="G101" t="s">
+        <v>63</v>
       </c>
       <c r="H101" t="s">
-        <v>241</v>
+        <v>64</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B102" t="s">
+        <v>379</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
+        <v>380</v>
+      </c>
+      <c r="E102" t="s">
+        <v>147</v>
+      </c>
+      <c r="F102" t="s">
         <v>381</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B103" t="s">
+        <v>384</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" t="s">
         <v>385</v>
       </c>
-      <c r="B103" t="s">
-[...12 lines deleted...]
-        <v>388</v>
+      <c r="E103" t="s">
+        <v>27</v>
       </c>
       <c r="H103" t="s">
-        <v>241</v>
+        <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B104" t="s">
+        <v>388</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D104" t="s">
         <v>389</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="H104" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="C105" t="s">
-        <v>37</v>
+      <c r="B105" t="s">
+        <v>392</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E105" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="H105" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B106" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>396</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>395</v>
+        <v>397</v>
+      </c>
+      <c r="E106" t="s">
+        <v>27</v>
       </c>
       <c r="F106" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="H106" t="s">
-        <v>241</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
+        <v>400</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>401</v>
+      </c>
+      <c r="E107" t="s">
+        <v>27</v>
+      </c>
+      <c r="F107" t="s">
+        <v>254</v>
       </c>
       <c r="H107" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>397</v>
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>404</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>405</v>
+      </c>
+      <c r="E108" t="s">
+        <v>27</v>
       </c>
       <c r="G108" t="s">
-        <v>259</v>
+        <v>406</v>
       </c>
       <c r="H108" t="s">
-        <v>29</v>
+        <v>407</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>398</v>
+        <v>409</v>
+      </c>
+      <c r="B109" t="s">
+        <v>410</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>411</v>
+      </c>
+      <c r="E109" t="s">
+        <v>27</v>
       </c>
       <c r="H109" t="s">
-        <v>29</v>
+        <v>138</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>399</v>
+        <v>413</v>
+      </c>
+      <c r="B110" t="s">
+        <v>414</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>415</v>
+      </c>
+      <c r="E110" t="s">
+        <v>27</v>
       </c>
       <c r="H110" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>417</v>
+      </c>
+      <c r="C111" t="s">
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="E111" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="H111" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>407</v>
+        <v>421</v>
+      </c>
+      <c r="E112" t="s">
+        <v>27</v>
       </c>
       <c r="H112" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B113" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="D113" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>187</v>
+      </c>
+      <c r="G113" t="s">
+        <v>193</v>
       </c>
       <c r="H113" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>427</v>
+      </c>
+      <c r="C114" t="s">
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="E114" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="G114" t="s">
+        <v>406</v>
       </c>
       <c r="H114" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>430</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D115" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>431</v>
+      </c>
+      <c r="F115" t="s">
+        <v>187</v>
       </c>
       <c r="H115" t="s">
-        <v>126</v>
+        <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>420</v>
+        <v>433</v>
+      </c>
+      <c r="B116" t="s">
+        <v>434</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>435</v>
       </c>
       <c r="H116" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>437</v>
+      </c>
+      <c r="B117" t="s">
+        <v>438</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D117" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="E117" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H117" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>441</v>
+      </c>
+      <c r="B118" t="s">
+        <v>442</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D118" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="E118" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H118" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>444</v>
+      </c>
+      <c r="C119" t="s">
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>445</v>
+      </c>
+      <c r="E119" t="s">
+        <v>13</v>
       </c>
       <c r="H119" t="s">
-        <v>29</v>
+        <v>446</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>430</v>
+        <v>448</v>
+      </c>
+      <c r="B120" t="s">
+        <v>449</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="E120" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="H120" t="s">
-        <v>432</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>452</v>
+      </c>
+      <c r="B121" t="s">
+        <v>453</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>27</v>
       </c>
       <c r="H121" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>456</v>
+      </c>
+      <c r="B122" t="s">
+        <v>457</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>458</v>
+      </c>
+      <c r="E122" t="s">
+        <v>27</v>
       </c>
       <c r="H122" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>437</v>
+        <v>459</v>
+      </c>
+      <c r="B123" t="s">
+        <v>460</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>76</v>
+        <v>185</v>
       </c>
       <c r="D123" t="s">
-        <v>81</v>
+        <v>461</v>
+      </c>
+      <c r="F123" t="s">
+        <v>187</v>
       </c>
       <c r="G123" t="s">
-        <v>78</v>
+        <v>188</v>
       </c>
       <c r="H123" t="s">
-        <v>79</v>
+        <v>189</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>462</v>
+      </c>
+      <c r="B124" t="s">
+        <v>463</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D124" t="s">
-        <v>439</v>
+        <v>464</v>
+      </c>
+      <c r="F124" t="s">
+        <v>187</v>
+      </c>
+      <c r="G124" t="s">
+        <v>465</v>
       </c>
       <c r="H124" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>466</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="E125" t="s">
-        <v>28</v>
+        <v>147</v>
+      </c>
+      <c r="G125" t="s">
+        <v>166</v>
       </c>
       <c r="H125" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>90</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="E126" t="s">
-        <v>106</v>
+        <v>147</v>
+      </c>
+      <c r="G126" t="s">
+        <v>166</v>
       </c>
       <c r="H126" t="s">
-        <v>446</v>
+        <v>90</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>470</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>471</v>
       </c>
       <c r="D127" t="s">
-        <v>449</v>
+        <v>472</v>
+      </c>
+      <c r="G127" t="s">
+        <v>473</v>
       </c>
       <c r="H127" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" ht="12.75">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>450</v>
+        <v>474</v>
+      </c>
+      <c r="B128" t="s">
+        <v>475</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="E128" t="s">
-        <v>106</v>
+        <v>477</v>
+      </c>
+      <c r="G128" t="s">
+        <v>258</v>
       </c>
       <c r="H128" t="s">
-        <v>452</v>
+        <v>90</v>
+      </c>
+      <c r="J128" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="B129" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>479</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D129" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>480</v>
+      </c>
+      <c r="F129" t="s">
+        <v>187</v>
       </c>
       <c r="H129" t="s">
-        <v>98</v>
+        <v>481</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="B130" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>483</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D130" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>484</v>
+      </c>
+      <c r="F130" t="s">
+        <v>187</v>
       </c>
       <c r="H130" t="s">
-        <v>98</v>
+        <v>481</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="B131" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>486</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D131" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>487</v>
+      </c>
+      <c r="F131" t="s">
+        <v>187</v>
       </c>
       <c r="H131" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>466</v>
+        <v>488</v>
       </c>
       <c r="B132" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>489</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D132" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>490</v>
       </c>
       <c r="F132" t="s">
-        <v>121</v>
+        <v>187</v>
+      </c>
+      <c r="G132" t="s">
+        <v>491</v>
       </c>
       <c r="H132" t="s">
-        <v>112</v>
+        <v>189</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="B133" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>493</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D133" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>494</v>
       </c>
       <c r="F133" t="s">
-        <v>121</v>
+        <v>187</v>
+      </c>
+      <c r="G133" t="s">
+        <v>193</v>
       </c>
       <c r="H133" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="B134" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="E134" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H134" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="B135" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>501</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D135" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="E135" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>27</v>
+      </c>
+      <c r="G135" t="s">
+        <v>84</v>
       </c>
       <c r="H135" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>198</v>
+      </c>
+      <c r="G136" t="s">
+        <v>199</v>
       </c>
       <c r="H136" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>505</v>
+      </c>
+      <c r="G137" t="s">
+        <v>363</v>
       </c>
       <c r="H137" t="s">
-        <v>112</v>
+        <v>506</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>508</v>
+      </c>
+      <c r="G138" t="s">
+        <v>363</v>
       </c>
       <c r="H138" t="s">
-        <v>112</v>
+        <v>259</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>510</v>
+      </c>
+      <c r="G139" t="s">
+        <v>511</v>
       </c>
       <c r="H139" t="s">
-        <v>112</v>
+        <v>506</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>273</v>
+      </c>
+      <c r="G140" t="s">
+        <v>274</v>
       </c>
       <c r="H140" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>273</v>
+      </c>
+      <c r="G141" t="s">
+        <v>274</v>
       </c>
       <c r="H141" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>514</v>
+      </c>
+      <c r="C142" t="s">
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>273</v>
       </c>
       <c r="G142" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="H142" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>515</v>
+      </c>
+      <c r="C143" t="s">
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E143" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="H143" t="s">
-        <v>69</v>
+        <v>517</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B144" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>519</v>
+      </c>
+      <c r="C144" t="s">
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="E144" t="s">
+        <v>520</v>
+      </c>
+      <c r="H144" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12.75">
+      <c r="A145" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B145" t="s">
+        <v>523</v>
+      </c>
+      <c r="C145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" t="s">
+        <v>524</v>
+      </c>
+      <c r="E145" t="s">
+        <v>27</v>
+      </c>
+      <c r="H145" t="s">
         <v>28</v>
       </c>
-      <c r="G144" t="s">
-[...26 lines deleted...]
-        <v>39</v>
+      <c r="J145" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B146" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>365</v>
+      </c>
+      <c r="C146" t="s">
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E146" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="H146" t="s">
-        <v>39</v>
+        <v>259</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B147" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D147" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H147" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>531</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>471</v>
       </c>
       <c r="D148" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>532</v>
       </c>
       <c r="G148" t="s">
-        <v>531</v>
+        <v>473</v>
       </c>
       <c r="H148" t="s">
-        <v>532</v>
+        <v>56</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D149" t="s">
         <v>535</v>
       </c>
       <c r="E149" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F149" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G149" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H149" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D150" t="s">
         <v>538</v>
       </c>
       <c r="E150" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F150" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G150" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H150" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D151" t="s">
         <v>541</v>
       </c>
       <c r="E151" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F151" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G151" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H151" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D152" t="s">
         <v>544</v>
       </c>
       <c r="E152" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F152" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="G152" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H152" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="C26991-000"/>
-[...99 lines deleted...]
-    <hyperlink ref="A74" r:id="rId101" display="PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A2" r:id="rId1" display="1671273-1"/>
+    <hyperlink ref="A3" r:id="rId2" display="1671274-1"/>
+    <hyperlink ref="A4" r:id="rId3" display="OCSH-SHELVES"/>
+    <hyperlink ref="A5" r:id="rId4" display="760033860"/>
+    <hyperlink ref="A6" r:id="rId5" display="760033886"/>
+    <hyperlink ref="A7" r:id="rId6" display="C26991-000"/>
+    <hyperlink ref="C7" r:id="rId7" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A8" r:id="rId8" display="C24116-000"/>
+    <hyperlink ref="C8" r:id="rId9" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A9" r:id="rId10" display="CV7335-000"/>
+    <hyperlink ref="C9" r:id="rId11" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A10" r:id="rId12" display="CW1541-000"/>
+    <hyperlink ref="C10" r:id="rId13" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A11" r:id="rId14" display="PROPEL-COLOR-COLLARS"/>
+    <hyperlink ref="A12" r:id="rId15" display="FPX-ACCDRKT5U"/>
+    <hyperlink ref="A13" r:id="rId16" display="FPX-ACCCLMP"/>
+    <hyperlink ref="A14" r:id="rId17" display="LSX-CBLCLMPKIT"/>
+    <hyperlink ref="A15" r:id="rId18" display="NGF-ACCRCMSLD"/>
+    <hyperlink ref="C15" r:id="rId19" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A16" r:id="rId20" display="NGF-ACCRCMSLU"/>
+    <hyperlink ref="C16" r:id="rId21" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A17" r:id="rId22" display="NGF-ACCRCMSRD"/>
+    <hyperlink ref="C17" r:id="rId23" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A18" r:id="rId24" display="NGF-ACCRCMSRU"/>
+    <hyperlink ref="C18" r:id="rId25" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A19" r:id="rId26" display="NGF-ACCCLMP08"/>
+    <hyperlink ref="C19" r:id="rId27" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A20" r:id="rId28" display="NGFB-ACCRCMSLD"/>
+    <hyperlink ref="C20" r:id="rId29" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A21" r:id="rId30" display="NGFB-ACCRCMSRD"/>
+    <hyperlink ref="C21" r:id="rId31" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A22" r:id="rId32" display="NGFB-ACCRCMSRU"/>
+    <hyperlink ref="C22" r:id="rId33" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A23" r:id="rId34" display="RMG-ACC001"/>
+    <hyperlink ref="A24" r:id="rId35" display="1418800-1"/>
+    <hyperlink ref="A25" r:id="rId36" display="HD-ACCESSORIES"/>
+    <hyperlink ref="A26" r:id="rId37" display="760039883"/>
+    <hyperlink ref="A27" r:id="rId38" display="760193532"/>
+    <hyperlink ref="A28" r:id="rId39" display="760193946"/>
+    <hyperlink ref="A29" r:id="rId40" display="760198325"/>
+    <hyperlink ref="A30" r:id="rId41" display="760207944"/>
+    <hyperlink ref="C30" r:id="rId42" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A31" r:id="rId43" display="760209981"/>
+    <hyperlink ref="C31" r:id="rId44" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A32" r:id="rId45" display="760209999"/>
+    <hyperlink ref="C32" r:id="rId46" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A33" r:id="rId47" display="760209619"/>
+    <hyperlink ref="A34" r:id="rId48" display="760210294"/>
+    <hyperlink ref="C34" r:id="rId49" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A35" r:id="rId50" display="760237133"/>
+    <hyperlink ref="A36" r:id="rId51" display="760237719"/>
+    <hyperlink ref="C36" r:id="rId52" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A37" r:id="rId53" display="760105676"/>
+    <hyperlink ref="A38" r:id="rId54" display="760105684"/>
+    <hyperlink ref="A39" r:id="rId55" display="760112003"/>
+    <hyperlink ref="A40" r:id="rId56" display="760250738"/>
+    <hyperlink ref="A41" r:id="rId57" display="760243426"/>
+    <hyperlink ref="A42" r:id="rId58" display="760243427"/>
+    <hyperlink ref="A43" r:id="rId59" display="760251264"/>
+    <hyperlink ref="A44" r:id="rId60" display="760244554"/>
+    <hyperlink ref="A45" r:id="rId61" display="760245550"/>
+    <hyperlink ref="C45" r:id="rId62" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A46" r:id="rId63" display="760249074"/>
+    <hyperlink ref="C46" r:id="rId64" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A47" r:id="rId65" display="760248968"/>
+    <hyperlink ref="A48" r:id="rId66" display="D34362-000"/>
+    <hyperlink ref="C48" r:id="rId67" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A49" r:id="rId68" display="D89213-000"/>
+    <hyperlink ref="C49" r:id="rId69" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A50" r:id="rId70" display="E46688-000"/>
+    <hyperlink ref="C50" r:id="rId71" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A51" r:id="rId72" display="FMT-ACCCLMP02"/>
+    <hyperlink ref="A52" r:id="rId73" display="760245742"/>
+    <hyperlink ref="C52" r:id="rId74" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A53" r:id="rId75" display="EHD-CMB-GAB"/>
+    <hyperlink ref="A54" r:id="rId76" display="EHD-RMB-GAB"/>
+    <hyperlink ref="A55" r:id="rId77" display="760249434"/>
+    <hyperlink ref="C55" r:id="rId78" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A56" r:id="rId79" display="760249435"/>
+    <hyperlink ref="C56" r:id="rId80" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A57" r:id="rId81" display="760245025"/>
+    <hyperlink ref="C57" r:id="rId82" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A58" r:id="rId83" display="760249502"/>
+    <hyperlink ref="C58" r:id="rId84" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A59" r:id="rId85" display="760098459"/>
+    <hyperlink ref="A60" r:id="rId86" display="760122903"/>
+    <hyperlink ref="A61" r:id="rId87" display="760122929"/>
+    <hyperlink ref="A62" r:id="rId88" display="760122937"/>
+    <hyperlink ref="A63" r:id="rId89" display="760245472"/>
+    <hyperlink ref="A64" r:id="rId90" display="760185595"/>
+    <hyperlink ref="A65" r:id="rId91" display="760058685"/>
+    <hyperlink ref="A66" r:id="rId92" display="9703931/00"/>
+    <hyperlink ref="A67" r:id="rId93" display="9703900/00"/>
+    <hyperlink ref="A68" r:id="rId94" display="9703901/00"/>
+    <hyperlink ref="A69" r:id="rId95" display="760240771"/>
+    <hyperlink ref="C69" r:id="rId96" display="Variant of UD-ACCESSORIES"/>
+    <hyperlink ref="A70" r:id="rId97" display="FL2-ACC021"/>
+    <hyperlink ref="A71" r:id="rId98" display="FMT-ACCCLMP01"/>
+    <hyperlink ref="A72" r:id="rId99" display="FDP-CMP-KIT"/>
+    <hyperlink ref="A73" r:id="rId100" display="760161463"/>
+    <hyperlink ref="A74" r:id="rId101" display="760239859"/>
     <hyperlink ref="A75" r:id="rId102" display="760254219"/>
     <hyperlink ref="C75" r:id="rId103" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A76" r:id="rId104" display="760254220"/>
     <hyperlink ref="C76" r:id="rId105" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A77" r:id="rId106" display="760254222"/>
     <hyperlink ref="C77" r:id="rId107" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A78" r:id="rId108" display="760254224"/>
     <hyperlink ref="C78" r:id="rId109" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A79" r:id="rId110" display="760254225"/>
     <hyperlink ref="C79" r:id="rId111" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A80" r:id="rId112" display="760254226"/>
     <hyperlink ref="C80" r:id="rId113" display="Variant of PROPEL-COLOR-COLLARS"/>
-    <hyperlink ref="A81" r:id="rId114" display="FHD-ACC-CLAMP910"/>
-[...91 lines deleted...]
-    <hyperlink ref="A148" r:id="rId206" display="FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A81" r:id="rId114" display="FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A82" r:id="rId115" display="933662-000"/>
+    <hyperlink ref="A83" r:id="rId116" display="FMT-ACCVCG01P"/>
+    <hyperlink ref="A84" r:id="rId117" display="760209627"/>
+    <hyperlink ref="C84" r:id="rId118" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A85" r:id="rId119" display="760210286"/>
+    <hyperlink ref="C85" r:id="rId120" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A86" r:id="rId121" display="760211078"/>
+    <hyperlink ref="C86" r:id="rId122" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A87" r:id="rId123" display="760237718"/>
+    <hyperlink ref="C87" r:id="rId124" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A88" r:id="rId125" display="760237721"/>
+    <hyperlink ref="C88" r:id="rId126" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A89" r:id="rId127" display="760168443"/>
+    <hyperlink ref="A90" r:id="rId128" display="760175919"/>
+    <hyperlink ref="A91" r:id="rId129" display="760239082"/>
+    <hyperlink ref="A92" r:id="rId130" display="760239861"/>
+    <hyperlink ref="A93" r:id="rId131" display="760033845"/>
+    <hyperlink ref="A94" r:id="rId132" display="760033878"/>
+    <hyperlink ref="A95" r:id="rId133" display="GAK-FEC001"/>
+    <hyperlink ref="A96" r:id="rId134" display="GND-STPKIT"/>
+    <hyperlink ref="A97" r:id="rId135" display="NGF-ACCOSPKIT02"/>
+    <hyperlink ref="C97" r:id="rId136" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A98" r:id="rId137" display="RCP-CLPKIT2MM"/>
+    <hyperlink ref="A99" r:id="rId138" display="LSX-ACC036"/>
+    <hyperlink ref="A100" r:id="rId139" display="NGF-ACCOSPKIT01"/>
+    <hyperlink ref="C100" r:id="rId140" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A101" r:id="rId141" display="NGFB-ACCRCMSLU"/>
+    <hyperlink ref="C101" r:id="rId142" display="Variant of NGF-BLOCK-ACCESSORIES"/>
+    <hyperlink ref="A102" r:id="rId143" display="760105148"/>
+    <hyperlink ref="A103" r:id="rId144" display="760117564"/>
+    <hyperlink ref="A104" r:id="rId145" display="760242661"/>
+    <hyperlink ref="C104" r:id="rId146" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A105" r:id="rId147" display="760242662"/>
+    <hyperlink ref="C105" r:id="rId148" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A106" r:id="rId149" display="760058701"/>
+    <hyperlink ref="A107" r:id="rId150" display="760058677"/>
+    <hyperlink ref="A108" r:id="rId151" display="760245038"/>
+    <hyperlink ref="A109" r:id="rId152" display="760101410"/>
+    <hyperlink ref="A110" r:id="rId153" display="760161471"/>
+    <hyperlink ref="A111" r:id="rId154" display="760251667"/>
+    <hyperlink ref="A112" r:id="rId155" display="760251265"/>
+    <hyperlink ref="A113" r:id="rId156" display="CK9421-000"/>
+    <hyperlink ref="C113" r:id="rId157" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A114" r:id="rId158" display="760248339"/>
+    <hyperlink ref="A115" r:id="rId159" display="CU9129-000"/>
+    <hyperlink ref="C115" r:id="rId160" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A116" r:id="rId161" display="760237813"/>
+    <hyperlink ref="A117" r:id="rId162" display="760245549"/>
+    <hyperlink ref="C117" r:id="rId163" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A118" r:id="rId164" display="760245551"/>
+    <hyperlink ref="C118" r:id="rId165" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A119" r:id="rId166" display="559299-3"/>
+    <hyperlink ref="A120" r:id="rId167" display="760039875"/>
+    <hyperlink ref="A121" r:id="rId168" display="760122895"/>
+    <hyperlink ref="A122" r:id="rId169" display="760122911"/>
+    <hyperlink ref="A123" r:id="rId170" display="F03491-000"/>
+    <hyperlink ref="C123" r:id="rId171" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A124" r:id="rId172" display="EG4811-000"/>
+    <hyperlink ref="C124" r:id="rId173" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A125" r:id="rId174" display="EHD-CMB"/>
+    <hyperlink ref="A126" r:id="rId175" display="EHD-RMB"/>
+    <hyperlink ref="A127" r:id="rId176" display="E-501-L40"/>
+    <hyperlink ref="C127" r:id="rId177" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A128" r:id="rId178" display="9703902/00"/>
+    <hyperlink ref="A129" r:id="rId179" display="CA2419-000"/>
+    <hyperlink ref="C129" r:id="rId180" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A130" r:id="rId181" display="CA2420-000"/>
+    <hyperlink ref="C130" r:id="rId182" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A131" r:id="rId183" display="CA5746-000"/>
+    <hyperlink ref="C131" r:id="rId184" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A132" r:id="rId185" display="CC6994-000"/>
+    <hyperlink ref="C132" r:id="rId186" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A133" r:id="rId187" display="CK1075-000"/>
+    <hyperlink ref="C133" r:id="rId188" display="Variant of FIST-CHASSIS-ACCESSORIES"/>
+    <hyperlink ref="A134" r:id="rId189" display="760242369"/>
+    <hyperlink ref="A135" r:id="rId190" display="760246341"/>
+    <hyperlink ref="C135" r:id="rId191" display="Variant of HD-ACCESSORIES"/>
+    <hyperlink ref="A136" r:id="rId192" display="FMT-ACCCLMP07"/>
+    <hyperlink ref="A137" r:id="rId193" display="FEC-ACCCLMP01"/>
+    <hyperlink ref="A138" r:id="rId194" display="FEC-ACCGND02"/>
+    <hyperlink ref="A139" r:id="rId195" display="FHD-ACC-CLAMP910"/>
+    <hyperlink ref="A140" r:id="rId196" display="FL2-ACC033"/>
+    <hyperlink ref="A141" r:id="rId197" display="FL2-ACC060"/>
+    <hyperlink ref="A142" r:id="rId198" display="FL2-ACC007"/>
+    <hyperlink ref="A143" r:id="rId199" display="1206121-2"/>
+    <hyperlink ref="A144" r:id="rId200" display="165592-000"/>
+    <hyperlink ref="A145" r:id="rId201" display="760033852"/>
+    <hyperlink ref="A146" r:id="rId202" display="760058693"/>
+    <hyperlink ref="A147" r:id="rId203" display="EH3193-000"/>
+    <hyperlink ref="C147" r:id="rId204" display="Variant of OCSH-SHELVES"/>
+    <hyperlink ref="A148" r:id="rId205" display="E-501-L217"/>
+    <hyperlink ref="C148" r:id="rId206" display="Variant of FDF-CHASSIS-ACCESSORIES"/>
     <hyperlink ref="A149" r:id="rId207" display="760254221"/>
     <hyperlink ref="C149" r:id="rId208" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A150" r:id="rId209" display="760254223"/>
     <hyperlink ref="C150" r:id="rId210" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A151" r:id="rId211" display="760254227"/>
     <hyperlink ref="C151" r:id="rId212" display="Variant of PROPEL-COLOR-COLLARS"/>
     <hyperlink ref="A152" r:id="rId213" display="760254228"/>
     <hyperlink ref="C152" r:id="rId214" display="Variant of PROPEL-COLOR-COLLARS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId215"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 