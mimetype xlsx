--- v0 (2026-06-13)
+++ v1 (2026-08-06)
@@ -94,102 +94,102 @@
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 4 m</t>
   </si>
   <si>
     <t>66242081-11</t>
   </si>
   <si>
     <t>6624 2 081-11</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
   </si>
   <si>
     <t>60892141-00</t>
   </si>
   <si>
     <t>6089 2 141-00</t>
   </si>
   <si>
     <t>LSA-PLUS® 2-Pole Test Cord, 0.13 m</t>
   </si>
   <si>
     <t>Copper test cord</t>
   </si>
   <si>
+    <t>64512072-04</t>
+  </si>
+  <si>
+    <t>6451 2 072-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 4 m</t>
+  </si>
+  <si>
+    <t>64512074-00</t>
+  </si>
+  <si>
+    <t>6451 2 074-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512075-02</t>
+  </si>
+  <si>
+    <t>6451 2 075-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
+  </si>
+  <si>
     <t>66242061-02</t>
   </si>
   <si>
     <t>6624 2 061-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2-2S plugs, 2 m</t>
   </si>
   <si>
     <t>66242081-03</t>
   </si>
   <si>
     <t>6624 2 081-03</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 3 m</t>
   </si>
   <si>
     <t>66912058-02</t>
   </si>
   <si>
     <t>6691 2 058-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
-  </si>
-[...25 lines deleted...]
-    <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
   </si>
   <si>
     <t>LSA-66232083-00</t>
   </si>
   <si>
     <t>LSA-6623 2 083-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
   </si>
   <si>
     <t>64512077-10</t>
   </si>
   <si>
     <t>6451 2 077-10</t>
   </si>
   <si>
     <t>LSA-PLUS®  Test Cord, 2 pole, 2 banana sockets, 0.19 m</t>
   </si>
   <si>
     <t>64512072-00</t>
   </si>
   <si>
     <t>6451 2 072-00</t>
   </si>
@@ -413,51 +413,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J23" totalsRowShown="0">
   <autoFilter ref="A1:J23"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-01" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-04" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-11" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item60892141-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-04" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512075-02" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242061-02" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242081-03" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66912058-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512077-10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512072-02" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512073-02" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item64512074-02" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242340-09" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-02" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242040-09" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242541-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66242801-02" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/copper-module-cable-assemblies/item66472000-07" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="63.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -983,56 +983,56 @@
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="66242081-01"/>
     <hyperlink ref="A3" r:id="rId2" display="66242081-04"/>
     <hyperlink ref="A4" r:id="rId3" display="66242081-11"/>
     <hyperlink ref="A5" r:id="rId4" display="60892141-00"/>
-    <hyperlink ref="A6" r:id="rId5" display="66242061-02"/>
-[...4 lines deleted...]
-    <hyperlink ref="A11" r:id="rId10" display="64512075-02"/>
+    <hyperlink ref="A6" r:id="rId5" display="64512072-04"/>
+    <hyperlink ref="A7" r:id="rId6" display="64512074-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="64512075-02"/>
+    <hyperlink ref="A9" r:id="rId8" display="66242061-02"/>
+    <hyperlink ref="A10" r:id="rId9" display="66242081-03"/>
+    <hyperlink ref="A11" r:id="rId10" display="66912058-02"/>
     <hyperlink ref="A12" r:id="rId11" display="LSA-66232083-00"/>
     <hyperlink ref="A13" r:id="rId12" display="64512077-10"/>
     <hyperlink ref="A14" r:id="rId13" display="64512072-00"/>
     <hyperlink ref="A15" r:id="rId14" display="64512072-02"/>
     <hyperlink ref="A16" r:id="rId15" display="64512073-02"/>
     <hyperlink ref="A17" r:id="rId16" display="64512074-02"/>
     <hyperlink ref="A18" r:id="rId17" display="66242340-09"/>
     <hyperlink ref="A19" r:id="rId18" display="66242040-02"/>
     <hyperlink ref="A20" r:id="rId19" display="66242040-09"/>
     <hyperlink ref="A21" r:id="rId20" display="66242541-02"/>
     <hyperlink ref="A22" r:id="rId21" display="66242801-02"/>
     <hyperlink ref="A23" r:id="rId22" display="66472000-07"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId23"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>