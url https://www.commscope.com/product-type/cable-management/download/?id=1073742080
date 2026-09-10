--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -11,9755 +11,9515 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3235" count="7361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3155" count="7111">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CX3799686</t>
+  </si>
+  <si>
+    <t>200O040 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>ConQuest®</t>
+  </si>
+  <si>
+    <t>Empty conduit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500</t>
+  </si>
+  <si>
+    <t>304000500</t>
+  </si>
+  <si>
+    <t>050T110F1177TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999</t>
+  </si>
+  <si>
+    <t>3099999</t>
+  </si>
+  <si>
+    <t>050T110 EMPTY DUCT</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979</t>
+  </si>
+  <si>
+    <t>3099979</t>
+  </si>
+  <si>
+    <t>050G135PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997</t>
+  </si>
+  <si>
+    <t>3099997</t>
+  </si>
+  <si>
+    <t>050T110PP200ROPE</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1/2 in, SDR 11, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105</t>
+  </si>
+  <si>
+    <t>3399105</t>
+  </si>
+  <si>
+    <t>125T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061</t>
+  </si>
+  <si>
+    <t>3520061</t>
+  </si>
+  <si>
+    <t>13MG110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100</t>
+  </si>
+  <si>
+    <t>359998100</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 16 mm, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000</t>
+  </si>
+  <si>
+    <t>360000000</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 12.7 mm, black</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017</t>
+  </si>
+  <si>
+    <t>360000017</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/6 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107</t>
+  </si>
+  <si>
+    <t>3799107</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121</t>
+  </si>
+  <si>
+    <t>3799121</t>
+  </si>
+  <si>
+    <t>200T(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014</t>
+  </si>
+  <si>
+    <t>360000014</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900</t>
+  </si>
+  <si>
+    <t>379909900</t>
+  </si>
+  <si>
+    <t>200O(TD)040WP1800TAPE 2K'</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159</t>
+  </si>
+  <si>
+    <t>3799159</t>
+  </si>
+  <si>
+    <t>200B(TD)040 WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SCH 40, black, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138</t>
+  </si>
+  <si>
+    <t>3799138</t>
+  </si>
+  <si>
+    <t>200T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3199894</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, gray</t>
+  </si>
+  <si>
+    <t>558329-1</t>
+  </si>
+  <si>
+    <t>Panel Kit, cable management, black,</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Horizontal cable management</t>
+  </si>
+  <si>
+    <t>64501050-20</t>
+  </si>
+  <si>
+    <t>6450 1 050-20</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, dark gray</t>
+  </si>
+  <si>
+    <t>64501050-30</t>
+  </si>
+  <si>
+    <t>6450 1 050-30</t>
+  </si>
+  <si>
+    <t>Patch Cord Minder, 5-ring, 19" rack, black</t>
+  </si>
+  <si>
+    <t>64502158-20</t>
+  </si>
+  <si>
+    <t>6450 2 158-20</t>
+  </si>
+  <si>
+    <t>HighBand® Vertical Cable Management Cover</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>HighBand®</t>
+  </si>
+  <si>
+    <t>Vertical cable management</t>
+  </si>
+  <si>
+    <t>64505050-20</t>
+  </si>
+  <si>
+    <t>6450 5 050-20</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, dark gray</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>64601028-01</t>
+  </si>
+  <si>
+    <t>6460 1 028-01</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 600-pair</t>
+  </si>
+  <si>
+    <t>64601028-00</t>
+  </si>
+  <si>
+    <t>6460 1 028-00</t>
+  </si>
+  <si>
+    <t>Cable Manager Bar, jumper ring, 500-pair</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760054627</t>
+  </si>
+  <si>
+    <t>760054627</t>
+  </si>
+  <si>
+    <t>M2000 CM kit</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Cable Management Bar</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060301</t>
+  </si>
+  <si>
+    <t>760060301</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 27 In.</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060863</t>
+  </si>
+  <si>
+    <t>760060863</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 29 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060871</t>
+  </si>
+  <si>
+    <t>760060871</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 37 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760073007</t>
+  </si>
+  <si>
+    <t>760073007</t>
+  </si>
+  <si>
+    <t>CABLE-MGT-SP</t>
+  </si>
+  <si>
+    <t>Cable Management Spool, 2 Spools</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072876</t>
+  </si>
+  <si>
+    <t>760072876</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072785</t>
+  </si>
+  <si>
+    <t>760072785</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072819</t>
+  </si>
+  <si>
+    <t>760072819</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072918</t>
+  </si>
+  <si>
+    <t>760072918</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760073486</t>
+  </si>
+  <si>
+    <t>760073486</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 2U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503</t>
+  </si>
+  <si>
+    <t>760082503</t>
+  </si>
+  <si>
+    <t>RK6-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511</t>
+  </si>
+  <si>
+    <t>760082511</t>
+  </si>
+  <si>
+    <t>RK12-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529</t>
+  </si>
+  <si>
+    <t>760082529</t>
+  </si>
+  <si>
+    <t>RK4P45-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
+  </si>
+  <si>
+    <t>760082479</t>
+  </si>
+  <si>
+    <t>RK3-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578</t>
+  </si>
+  <si>
+    <t>760082578</t>
+  </si>
+  <si>
+    <t>RK4P52-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495</t>
+  </si>
+  <si>
+    <t>760082495</t>
+  </si>
+  <si>
+    <t>RK6-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586</t>
+  </si>
+  <si>
+    <t>760082586</t>
+  </si>
+  <si>
+    <t>RK4P45-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594</t>
+  </si>
+  <si>
+    <t>760082594</t>
+  </si>
+  <si>
+    <t>RK4P52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159</t>
+  </si>
+  <si>
+    <t>760090159</t>
+  </si>
+  <si>
+    <t>RK12-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167</t>
+  </si>
+  <si>
+    <t>760090167</t>
+  </si>
+  <si>
+    <t>RK12-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100</t>
+  </si>
+  <si>
+    <t>760090100</t>
+  </si>
+  <si>
+    <t>RK12-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049</t>
+  </si>
+  <si>
+    <t>760092049</t>
+  </si>
+  <si>
+    <t>RK12-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007</t>
+  </si>
+  <si>
+    <t>760092007</t>
+  </si>
+  <si>
+    <t>RK3-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015</t>
+  </si>
+  <si>
+    <t>760092015</t>
+  </si>
+  <si>
+    <t>RK3-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010</t>
+  </si>
+  <si>
+    <t>760103010</t>
+  </si>
+  <si>
+    <t>RK3-17A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113</t>
+  </si>
+  <si>
+    <t>760139113</t>
+  </si>
+  <si>
+    <t>RK3-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364</t>
+  </si>
+  <si>
+    <t>760142364</t>
+  </si>
+  <si>
+    <t>RK3-23-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800</t>
+  </si>
+  <si>
+    <t>760157800</t>
+  </si>
+  <si>
+    <t>OVRHDRACK</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>Mini-rack | overhead</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592</t>
+  </si>
+  <si>
+    <t>760158592</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599</t>
+  </si>
+  <si>
+    <t>760169599</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737</t>
+  </si>
+  <si>
+    <t>760175737</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703</t>
+  </si>
+  <si>
+    <t>760175703</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407</t>
+  </si>
+  <si>
+    <t>760242407</t>
+  </si>
+  <si>
+    <t>RK6-45A-Z4</t>
+  </si>
+  <si>
+    <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733</t>
+  </si>
+  <si>
+    <t>760260733</t>
+  </si>
+  <si>
+    <t>RK6-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734</t>
+  </si>
+  <si>
+    <t>760260734</t>
+  </si>
+  <si>
+    <t>RK12-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735</t>
+  </si>
+  <si>
+    <t>760260735</t>
+  </si>
+  <si>
+    <t>RK4P45-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736</t>
+  </si>
+  <si>
+    <t>760260736</t>
+  </si>
+  <si>
+    <t>RK4P52-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730</t>
+  </si>
+  <si>
+    <t>760260730</t>
+  </si>
+  <si>
+    <t>RK3-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731</t>
+  </si>
+  <si>
+    <t>760260731</t>
+  </si>
+  <si>
+    <t>RK3-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739</t>
+  </si>
+  <si>
+    <t>760260739</t>
+  </si>
+  <si>
+    <t>RK12-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072827</t>
+  </si>
+  <si>
+    <t>760072827</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072835</t>
+  </si>
+  <si>
+    <t>760072835</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072934</t>
+  </si>
+  <si>
+    <t>760072934</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072942</t>
+  </si>
+  <si>
+    <t>760072942</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 1 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089417</t>
+  </si>
+  <si>
+    <t>760089417</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089425</t>
+  </si>
+  <si>
+    <t>760089425</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089441</t>
+  </si>
+  <si>
+    <t>760089441</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089367</t>
+  </si>
+  <si>
+    <t>760089367</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089474</t>
+  </si>
+  <si>
+    <t>760089474</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128843</t>
+  </si>
+  <si>
+    <t>760128843</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-1U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 1 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760136531</t>
+  </si>
+  <si>
+    <t>760136531</t>
+  </si>
+  <si>
+    <t>AK-VCM-HDWR-4B</t>
+  </si>
+  <si>
+    <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, Black, (4) Sets: Nuts, Bolts, Flat Washers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760136549</t>
+  </si>
+  <si>
+    <t>760136549</t>
+  </si>
+  <si>
+    <t>AK-VCM-HDWR-100B</t>
+  </si>
+  <si>
+    <t>Accessory Kit, VCM, Mounting 1/2-20 Hardware, black, (100) Sets: Nuts, Bolts, Flat Washers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760157628</t>
+  </si>
+  <si>
+    <t>760157628</t>
+  </si>
+  <si>
+    <t>360-E-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Rear Cable Management, panel mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172908</t>
+  </si>
+  <si>
+    <t>760172908</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-1U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 1 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244787</t>
+  </si>
+  <si>
+    <t>760244787</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244788</t>
+  </si>
+  <si>
+    <t>760244788</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244775</t>
+  </si>
+  <si>
+    <t>760244775</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244790</t>
+  </si>
+  <si>
+    <t>760244790</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244791</t>
+  </si>
+  <si>
+    <t>760244791</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244802</t>
+  </si>
+  <si>
+    <t>760244802</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-12</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244815</t>
+  </si>
+  <si>
+    <t>760244815</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244779</t>
+  </si>
+  <si>
+    <t>760244779</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 84in (152mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244816</t>
+  </si>
+  <si>
+    <t>760244816</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244803</t>
+  </si>
+  <si>
+    <t>760244803</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-6B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244780</t>
+  </si>
+  <si>
+    <t>760244780</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>FGS-HDSI-F/DS-AV</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout 4X12 Insert Reducer, 4x6in to 4x4in, slotted Black</t>
+  </si>
+  <si>
+    <t>FiberGuide®</t>
+  </si>
+  <si>
+    <t>Drop kit</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-M12</t>
+  </si>
+  <si>
+    <t>Variant of FGS-MSHS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, 12ft Long, Black</t>
+  </si>
+  <si>
+    <t>Straight section</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-MF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x18 to 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>Reducer</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-M</t>
+  </si>
+  <si>
+    <t>Variant of FGS-MHXP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>Cross</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-M/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x18in and Dual 4x12in Exits, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-M/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x18in and Dual 4x24in Exits, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>Elbow</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-B10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-M</t>
+  </si>
+  <si>
+    <t>Variant of FGS-MHRT</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>Tee</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-B10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x6in, 10ft Length Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-M10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, 10ft Long, Black</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-M10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, 10ft Long, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-E-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™, Cover Not Included, 4x4, 4x6, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>Express exit</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-JIG-M/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cut-in T Fixture, 4x18, and 4x24in</t>
+  </si>
+  <si>
+    <t>Cutting tool</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-MB-L</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x18 to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-MB-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x18 to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-B12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x6in, 12ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC089</t>
+  </si>
+  <si>
+    <t>FiberGuide® to WARREN Transition Adapter, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>FGS-ACC501</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x4in to HENDRY 3in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC063</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reducer, 2x2 to 2x1in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-ACC146</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TELECT Wave Trax Transition Adapter, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC081</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Slotted Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC123</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TELECT Transition Adapter, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC124</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TELECT Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC529</t>
+  </si>
+  <si>
+    <t>FiberGuide® to NEWTON Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC153</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Solid Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CD4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 45° Down Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>Fiber raceway cover</t>
+  </si>
+  <si>
+    <t>FGS-ACC125</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TELECT Transition Adapter, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CD9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 90° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC042</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x6in to TYTON 8in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC532</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with 3in T-Bolt and Ladder Rack Clip , Kit of 10</t>
+  </si>
+  <si>
+    <t>Hardware</t>
+  </si>
+  <si>
+    <t>FGS-ACC134</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with T-Bolt, Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-DSHC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Split Hinged Cover Kit for Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-CHRT-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for Horizontal T, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CD9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 90° Down Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC533</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with 3in T-Bolt and Ladder Rack Clip , Kit of 100</t>
+  </si>
+  <si>
+    <t>FGS-HASB-5/8-36</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adjustable Angle Support Bracket Kit, 5/8in, 11x36in Threaded Rod</t>
+  </si>
+  <si>
+    <t>Support mounting kit</t>
+  </si>
+  <si>
+    <t>FGS-CDSA-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for Straight Reducer, 4x4in to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CHXP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for Horizontal Cross, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC508</t>
+  </si>
+  <si>
+    <t>FiberGuide® to HENDRY Transition Adapter, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-DSHC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Split Hinged Cover Kit for Straight Section, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-FLEXV-4F-A2C</t>
+  </si>
+  <si>
+    <t>Variant of FGS-FLEXV</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Dual Kit, 4x4 to Dual 2x2in, 4ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-CHXP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for Horizontal Cross, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FD4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for 45° Down Elbow, 4x24 in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC513</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical/Horizontal Support Bracket Kit for Downspouts and Express Exits</t>
+  </si>
+  <si>
+    <t>FGS-HDSI-F/D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout 4x12 Insert Reducer, 4x6 to 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FDSA-HF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for Reducer, 4x24in to 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FLEXVAD-7F-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Kit, 2x2in, 7ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-DDSP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Split Cover for Downspout, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 90° Horizontal Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC520</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout Kit for OMX Bay, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>Downspout</t>
+  </si>
+  <si>
+    <t>FGS-FH4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for 45° Horizontal Elbow, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HDVE-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexGuide 15-35° Down Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-DDSP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Split Cover for Downspout, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HDLB-4</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket kit, 4x6in</t>
+  </si>
+  <si>
+    <t>FGS-CHRT-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for Horizontal T, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HETR-3/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 3/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HDVE-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexGuide 15-35° Down Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-BTBS-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Bay Top Short "L" Bracket Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-FHRT-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for Horizontal T with 4x12in Exit, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HAEJ-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Junction Bar Kit</t>
+  </si>
+  <si>
+    <t>FGS-DH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Split Cover 90° Elbow, 4x6in</t>
+  </si>
+  <si>
+    <t>FGS-HETR-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-FHXP-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for Horizontal Cross with Dual 4x12in Exits, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HASB-1/2-36</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adjustable Angle Support Bracket Kit, 1/2in, 11x36in Threaded Rod</t>
+  </si>
+  <si>
+    <t>FGS-HKW2-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Slotted Straight Section Mounting Bracket, 2x4in, 4x4in, Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-DHCP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Capture Clips Kit of 10,  Black</t>
+  </si>
+  <si>
+    <t>FGS-HETR-5/8-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Modified Existing Threaded Rod Bracket Kit, 5/8"in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HDSI-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout 4x6 Insert Reducer, 4x4 to 2x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HLBK</t>
+  </si>
+  <si>
+    <t>FiberGuide® L Bay Support Bracket Kit, 2x6in, 4x4in, 4x6in</t>
+  </si>
+  <si>
+    <t>FGS-HETP-H-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Trapeze Bracket Kit, 5/8in for 4x24in System</t>
+  </si>
+  <si>
+    <t>FGS-HLR2-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Bracket Kit for 2x2in system</t>
+  </si>
+  <si>
+    <t>FGS-HHVE-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 17-35° Left/Right Horizontal Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HETR-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Thread Rod, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-24</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical End Cap Kit, 2x4in, Black</t>
+  </si>
+  <si>
+    <t>Fiber raceway end cap</t>
+  </si>
+  <si>
+    <t>FGS-HETR-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Thread Rod, 12 mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Kit, 16mm</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 16mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HETR-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Rod Bracket, 16mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HISR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Strain Relief Kit, 4x12in</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Kit, 5/8in</t>
+  </si>
+  <si>
+    <t>FGS-HFCK-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Auxiliary Framing Kit, 2 x 9/16 x 3/16in for 1/2in Rod</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-16MM-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low Profile Top Support C-Bracket Kit, 16mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HFCK-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Auxiliary Framing Kit, 2 x 9/16 x 3/16in for 5/8in Rod</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-CA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Modified End Cap Kit for Hinged Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Kit for Radiused Ladder Rake, 5/8in</t>
+  </si>
+  <si>
+    <t>FGS-HFRR-10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Retainer Rings Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical End Cap Kit, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HKFM-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Frame Mounting Hardware Kit, 5/8in</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adjustable Ladder Rack Bracket for 2x2in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-16MM-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low Profile Top Support C-Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-1/2-30</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded rod, 1/2in Diameter, 30in Length</t>
+  </si>
+  <si>
+    <t>Threaded rod</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-1/2-72</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded rod, 1/2in Diameter, 72in Length</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 12mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-5/8-48</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 5/8in Diameter, 48in Length</t>
+  </si>
+  <si>
+    <t>FGS-JUNC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Non-Toolless Junction Kit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>Fiber raceway joiner</t>
+  </si>
+  <si>
+    <t>FGS-HUFB-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Under Floor Support Bracket Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-12MM-30CM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 12mm Diameter, 30cm Length</t>
+  </si>
+  <si>
+    <t>FGS-HQKK</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with T-Bolt, Kit of 100</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-5/8-72</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 5/8in Diameter, 72in Length</t>
+  </si>
+  <si>
+    <t>FGS-JUNC-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Non-Toolless Junction Kit, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTR2-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 1/2in for 2x2in System</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HRJA-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reverse Junction Adapter Kit, 4x4, Black</t>
+  </si>
+  <si>
+    <t>FGS-HTR2-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 12mm for 2x2in System</t>
+  </si>
+  <si>
+    <t>FGS-HWMB-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Slotted Straight Section Universal Mounting Bracket, Kit of 5, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-HRJA-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reverse Junction Adapter Kit, 4x4, 4x6, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HWMB-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Slotted Straight Section Universal Mounting Bracket, 4x4in</t>
+  </si>
+  <si>
+    <t>FGS-HTR2-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 5/8" for 2x2in System</t>
+  </si>
+  <si>
+    <t>FGS-ISLAND-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island T, 4 x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-16MM-30CM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 16mm Diameter, 30cm Length</t>
+  </si>
+  <si>
+    <t>FGS-ISLAND-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island T, 4x24in, 4x12in Exit Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-10MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 10mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-ISLAND3-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island T with Recessed Dividing Spool, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A4-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Convoluted tube</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-JA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Hinged Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>Slotted vertical with hinged cover</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A4-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x4in, 10ft Length</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-JB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Hinged Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-JUNC-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Non-Toolless Junction Kit, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-LBLKIT1</t>
+  </si>
+  <si>
+    <t>FiberGuide® Caution Labels Kit</t>
+  </si>
+  <si>
+    <t>FGS-KT03-C-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, 15ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-LBUS</t>
+  </si>
+  <si>
+    <t>FiberGuide® L Bay Unitstrut Support Bracket Kit for 2x6in, 4x4in, 4x6in System</t>
+  </si>
+  <si>
+    <t>FGS-MCDS-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cover for Downspout, 4x4in, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT07-A4-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 7/8in Flex Tube Attachment, 4x4in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTE2-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing, Snap-On Cover and Brackets, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Slotted vertical with snap-on cover</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-JN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with Hinged Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Solid vertical with hinged cover</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A1</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 4x4in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A4-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x4in, 15ft Length</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-K</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 2in Slot Spacing with Slotted Hinged Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A4-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x4in, 5ft Length</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-CA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDRT-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T with 4x6in Rear Downspout, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Snap-On Cover 4x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 2in Slot Spacing and Hinged Cover, 2x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x24in, 4x12in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHC-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Straight Section, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MJWR-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout Exit Junction Kit, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MJWR-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Junction Kit, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSSC-B/G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover Kit for Horizontal Straight Section, 2x6in, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>Trumpet flare</t>
+  </si>
+  <si>
+    <t>FGSB-MSSC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover Kit for Horizontal Straight Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSDS-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHA-C</t>
+  </si>
+  <si>
+    <t>Variant of FGS-MSHA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Snap-On Cover, 2x2 in, Black</t>
+  </si>
+  <si>
+    <t>Solid straight with snap-on cover</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow Kit, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SD4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SDSP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Downspout, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSNC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SD4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Down Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SD9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for 90° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SD9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Down Elbow, 4 in x 12 in, black</t>
+  </si>
+  <si>
+    <t>FGSB-SH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Horizontal Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow Kit, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SU4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Up Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-E-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™, Cover Not Included, 4x4, 4x6, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-G-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6-Inch Express Exit™, Cover Not Included, 4x4, 4x6, 4x12, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-2A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare for Dual Drop Downspouts with Divider (FGS-MDSP-2B), 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-2A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare for Dual Drop Downspouts with Divider (FGSB-MDSP-2B), 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-6-5</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Horizontal Tool-less Bracket Kit for 2x6, 4x4 and 4x6in Systems, 5in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-12-5</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Tool-less Bracket Kit for 4x12in System, 5in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-12-5-80PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Tool-less Bracket Kit for 4x12in System, 5in Tall, kit of 80</t>
+  </si>
+  <si>
+    <t>FGS-HOMX-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® OMX Frame Center Support Bracker Kit, 16mm</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-H-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-DHHC</t>
+  </si>
+  <si>
+    <t>FiberGuide® Kit of 10 Black Capture Clips and 10 Black Hinges</t>
+  </si>
+  <si>
+    <t>FGS-CLIP-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Cover Retainer Clip, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-FB-L-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Adapter, 4x12in to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KDH5-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout Kit, 2x2in, 5ft, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HETR-F-5/8-ACC</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Added Support Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HUVE-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexGuide 15-35° Up Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-ACC539</t>
+  </si>
+  <si>
+    <t>FiberGuide® T-Bolt kit for Inside Unistrut, Kit of 10</t>
+  </si>
+  <si>
+    <t>FGSB-FLEXVAD-7F-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Kit, 2x2in, 7ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x6in, 15ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B4-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-JB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Hinged Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-JN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit and Hinged Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW4-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Solid Vertical Duct Kit with Snap-On Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>Solid vertical with snap-on cover</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-H10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 10ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-HETP-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Trapeze Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-F-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Kit for 4x12in 90° Horizontal Elbow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/raceways/covers/item1351761</t>
+  </si>
+  <si>
+    <t>1351761</t>
+  </si>
+  <si>
+    <t>FGS-DH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Split Cover 90° Elbow, 4x4in</t>
+  </si>
+  <si>
+    <t>FGS-ACC540</t>
+  </si>
+  <si>
+    <t>FiberGuide® T-Bolt kit for Inside Unistrut, Kit of 100</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-F12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 12ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-DLDB-90-4</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Drop Down 4in Ladder Rack Bracket, Black</t>
+  </si>
+  <si>
+    <t>FGS-DLDB-ST-4</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight 4in Ladder Rack Bracket, Black</t>
+  </si>
+  <si>
+    <t>FGS-HCBL-15</t>
+  </si>
+  <si>
+    <t>FiberGuide® to 15in Digital Cableway Bracket Kit</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Unistrut Mounting Bracket Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-12-6</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Tool-less Bracket Kit for 4x12in System, 6in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-1/2-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-12MM-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 12mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-5/8-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-5/8-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-H-12MM-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 12mm for 4x24in System</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-E-ABF-HD</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ with Heavy Duty and Lateral Support Brackets, 4x12, Black</t>
+  </si>
+  <si>
+    <t>FGS-MJWR-T</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2x4in metal junction Kit, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-F10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 10ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-F-CF10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Center Divider, 4x12in, 10ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-ACC002</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4in Express Exit Left and Right Restraining Brackets, Kit of 10, Black</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4 in x 18 in, yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-MF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-M/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, 4x24in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Snap-On Cover, 2x1in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-2F-IMP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual Drop Downspout with Dividers, 6in Exit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-RL</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 2in Slot Spacing and Hinged Cover, 6.58ft Length, 2x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-AC</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 2x2 to 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-FL</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-F/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout with 6in Exit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-RN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with Hinged Cover, 2x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXC-E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Single Rear Hinged Cover for 4x6in Raceways, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x6in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-F2B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x12 to Dual 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXC-E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Single Rear Hinged Cover for 4x12in Raceways, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Express Exit™, 4x4, 4x6, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-B/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEX1-C-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment Without Tube, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-2B-IMP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual Drop Downspout with Dividers, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEX1-C-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEX1-C-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, 15ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-G-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6-Inch Express Exit™, 4x4, 4x6, 4x12, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MFAW-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction Kit, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEX1-C-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-EX-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Cut-in T, 4x4, 4x6, and 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MFAW-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout with 6in Exit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-GS-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6-Inch Express Exit™, Cover Not Included, Spool Bracket Included, 4x4, 4x6, 4x12, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Cut-in T for  4x18 and 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-F/B-S</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reduced Width Variable Support Kit for 4x12in Tee Section</t>
+  </si>
+  <si>
+    <t>FGS-MHFF-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T with Dual Trumpet Flares Kit, 4x4, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-H-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Bracket Kit for 4x24in Horizontal Elbow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x24in, 4x12in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-B-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Bracket Kit for 4x6 Horizontal T</t>
+  </si>
+  <si>
+    <t>FGS-MH9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Cut-in T, 4x4, 4x6, and 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHTA-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-F/H-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Bracket Kit for 4x24in Horizontal Cross with Dual 12in Exits</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-F-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Kit for 4x12in Tee Section</t>
+  </si>
+  <si>
+    <t>FGS-MKEX-2-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Express Exit™ Tubing Kit, Dual 2in, 10ft, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x6in and Dual 4x12in Exits, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover for Horizontal Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-H-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Bracket Kit for 4x24in Cross Section</t>
+  </si>
+  <si>
+    <t>FGS-MJWR-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout Exit Junction Kit, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover for Horizontal Straight Section, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-CB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 1.5in Slot Spacing, Rounded Opening, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>Slotted vertical</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Horizontal Straight Section, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-K</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 2in Slot Spacing, 2x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MKIT-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cutting Guide, No Saw Included, 4x24in</t>
+  </si>
+  <si>
+    <t>FGS-MSRA-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit  4" Square to 2" Round</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSSC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover Kit for Horizontal Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-F100MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 100mm Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-KT</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 2in Slot Spacing, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-M12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, 12ft Long, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-F12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 12ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Trumpet Flare, 4x4 in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-STOR-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Slack Storage Straight Section, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>Solid straight with slack storage</t>
+  </si>
+  <si>
+    <t>FGS-MSDS-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-F900MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 900mm Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-B-RW</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x6in, 6ft length with precuts, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-STOR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Slack Storage Straight Section, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Slotted Trumpet Flare, 4x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MSTOR-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Slack Storage Spools, Kit of 2, Black</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHA-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-G10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 2x6in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SH4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Horizontal Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-2B-IMP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare for Dual Drop Downspout with Divider (FGS-MDSP-2B-IMP), 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 6ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SD4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Down Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSNC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-TRMP44</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Trumpet, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Fiber raceway accessory</t>
+  </si>
+  <si>
+    <t>FGS-SH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Horizontal Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MVAR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Expandable straight</t>
+  </si>
+  <si>
+    <t>FGS-SD9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Down Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Horizontal Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-V9E44</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4" deep 90° Inside Elbow, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MVAR-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-ISLAND-H/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island T with 4x12in Exit, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-SH9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Horizontal Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-VQE22</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2in Exit Trumpet for Vertical Channel, 1in Bend Radius, Black</t>
+  </si>
+  <si>
+    <t>Vertical accessory</t>
+  </si>
+  <si>
+    <t>FGS-MVAR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-JUNC-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Junction 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-SDSA-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Straight Reducer, 4x4in to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SU4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Up Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-JUNC-G</t>
+  </si>
+  <si>
+    <t>FGS-VQE44</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4in Exit Trumpet for Vertical Channel, 1in Bend Radius, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW2-K</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 2in Slot Spacing and Slotted Hinged Cover, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-SU9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Up Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KT03-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x4in, 5ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-SHRT-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MCDS-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Downspout, 4x6in to 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x6 to 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MCDS-EX-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Extended Downspout, 4x6in to 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-A/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEX1-C-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, 10ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-LP-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Low profile ( 2-inch Depth ) Express Exit™, 4x4, 4x6, 4x12 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-F2B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x12 to Dual 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KT03-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, 5ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-FB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x12 to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-GA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x4 to 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-GB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reducer, 4x6 to 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-EX-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-HF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x24 to 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MFAW-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-EX-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHIS-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Cut-in T, 4x4, 4x6, and 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHTA-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEXC-E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Single Rear Hinged Cover for 4x12in Raceways, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Express Exit™, 4x4, 4x6, 4x12, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout with 6in Exit, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH9E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-F</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x24in, 4x24in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHC-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Horizontal Straight Section, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-F/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout, 4x12 with 4x6in Exit, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244781</t>
+  </si>
+  <si>
+    <t>760244781</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760244861</t>
+  </si>
+  <si>
+    <t>760244861</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244806</t>
+  </si>
+  <si>
+    <t>760244806</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244811</t>
+  </si>
+  <si>
+    <t>760244811</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-6</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 6in X 96in (152mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244813</t>
+  </si>
+  <si>
+    <t>760244813</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item999920055</t>
+  </si>
+  <si>
+    <t>999920055</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760240302</t>
+  </si>
+  <si>
+    <t>760240302</t>
+  </si>
+  <si>
+    <t>GLD-CBLMGR8IN</t>
+  </si>
+  <si>
+    <t>Glide® Vertical Cable Management Kit, 8in X 82in (208mm X 2088mm), Black</t>
+  </si>
+  <si>
+    <t>Glide</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259432</t>
+  </si>
+  <si>
+    <t>760259432</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259433</t>
+  </si>
+  <si>
+    <t>760259433</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259436</t>
+  </si>
+  <si>
+    <t>760259436</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260412</t>
+  </si>
+  <si>
+    <t>760260412</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260413</t>
+  </si>
+  <si>
+    <t>760260413</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260370</t>
+  </si>
+  <si>
+    <t>760260370</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236901</t>
+  </si>
+  <si>
+    <t>760236901</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236902</t>
+  </si>
+  <si>
+    <t>760236902</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236903</t>
+  </si>
+  <si>
+    <t>760236903</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236908</t>
+  </si>
+  <si>
+    <t>760236908</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260354</t>
+  </si>
+  <si>
+    <t>760260354</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260362</t>
+  </si>
+  <si>
+    <t>760260362</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260363</t>
+  </si>
+  <si>
+    <t>760260363</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260364</t>
+  </si>
+  <si>
+    <t>760260364</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260365</t>
+  </si>
+  <si>
+    <t>760260365</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260359</t>
+  </si>
+  <si>
+    <t>760260359</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260361</t>
+  </si>
+  <si>
+    <t>760260361</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260367</t>
+  </si>
+  <si>
+    <t>760260367</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260444</t>
+  </si>
+  <si>
+    <t>760260444</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260447</t>
+  </si>
+  <si>
+    <t>760260447</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260453</t>
+  </si>
+  <si>
+    <t>760260453</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260445</t>
+  </si>
+  <si>
+    <t>760260445</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260448</t>
+  </si>
+  <si>
+    <t>760260448</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260451</t>
+  </si>
+  <si>
+    <t>760260451</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260454</t>
+  </si>
+  <si>
+    <t>760260454</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260436</t>
+  </si>
+  <si>
+    <t>760260436</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260437</t>
+  </si>
+  <si>
+    <t>760260437</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260455</t>
+  </si>
+  <si>
+    <t>760260455</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260440</t>
+  </si>
+  <si>
+    <t>760260440</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260441</t>
+  </si>
+  <si>
+    <t>760260441</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260443</t>
+  </si>
+  <si>
+    <t>760260443</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260371</t>
+  </si>
+  <si>
+    <t>760260371</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260355</t>
+  </si>
+  <si>
+    <t>760260355</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083956</t>
+  </si>
+  <si>
+    <t>760083956</t>
+  </si>
+  <si>
+    <t>CRDK-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out ,12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083972</t>
+  </si>
+  <si>
+    <t>760083972</t>
+  </si>
+  <si>
+    <t>CRRP-6H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 6 inch (152 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>Retaining post</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084079</t>
+  </si>
+  <si>
+    <t>760084079</t>
+  </si>
+  <si>
+    <t>CRTR360-6L</t>
+  </si>
+  <si>
+    <t>Cable Runway, 3/8 inch (9.5 mm), 16 UNC-2A threaded rod 6 ft (1829 mm) L</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084087</t>
+  </si>
+  <si>
+    <t>760084087</t>
+  </si>
+  <si>
+    <t>CRTWSBK-6W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 6 in (152mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083980</t>
+  </si>
+  <si>
+    <t>760083980</t>
+  </si>
+  <si>
+    <t>CRRP-8H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 8 inch (203 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085662</t>
+  </si>
+  <si>
+    <t>760085662</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 10 ft (3048 mm) L x 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>Ladder section</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083998</t>
+  </si>
+  <si>
+    <t>760083998</t>
+  </si>
+  <si>
+    <t>CRRP-10H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 10 inch (254 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084111</t>
+  </si>
+  <si>
+    <t>760084111</t>
+  </si>
+  <si>
+    <t>CRTWSBK-24W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 24 in (610mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084004</t>
+  </si>
+  <si>
+    <t>760084004</t>
+  </si>
+  <si>
+    <t>CRBK-RS</t>
+  </si>
+  <si>
+    <t>Rack Support Kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084129</t>
+  </si>
+  <si>
+    <t>760084129</t>
+  </si>
+  <si>
+    <t>CRVALS</t>
+  </si>
+  <si>
+    <t>Cable Runway Adjustable Butt Splice Kit, Black</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084012</t>
+  </si>
+  <si>
+    <t>760084012</t>
+  </si>
+  <si>
+    <t>CRPECK</t>
+  </si>
+  <si>
+    <t>Cable Runway, protective end cap kit (2 caps), black</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085621</t>
+  </si>
+  <si>
+    <t>760085621</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086074</t>
+  </si>
+  <si>
+    <t>760086074</t>
+  </si>
+  <si>
+    <t>CR90OCB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083931</t>
+  </si>
+  <si>
+    <t>760083931</t>
+  </si>
+  <si>
+    <t>CRSMCRDK</t>
+  </si>
+  <si>
+    <t>Cable Runway, stringer side drop out, fits all sizes, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086082</t>
+  </si>
+  <si>
+    <t>760086082</t>
+  </si>
+  <si>
+    <t>CR90OCB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085647</t>
+  </si>
+  <si>
+    <t>760085647</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L12W</t>
+  </si>
+  <si>
+    <t>Cable Runway 10 ft (3048mm) L x 12 in (305mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085522</t>
+  </si>
+  <si>
+    <t>760085522</t>
+  </si>
+  <si>
+    <t>CR90FCB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262093</t>
+  </si>
+  <si>
+    <t>760262093</t>
+  </si>
+  <si>
+    <t>Cable Runway, Mounting Plate Kit for Elevation kit, 6in/12in, black</t>
+  </si>
+  <si>
+    <t>Mounting plate</t>
+  </si>
+  <si>
+    <t>HDW-101117</t>
+  </si>
+  <si>
+    <t>FiberGuide® Retaining Washer Kit</t>
+  </si>
+  <si>
+    <t>Fiber raceway hardware</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-LP-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Low profile ( 2-inch Depth ) Express Exit™,  4x4in, 4x6in, 4x12in, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MHIS-B/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Cut-in T for 4x18 and 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-M/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, 4x12in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HDSI-F/DS-AH</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout 4X12 Insert Reducer, 4x6in to 4x4in horizontal, Black</t>
+  </si>
+  <si>
+    <t>CX3200000</t>
+  </si>
+  <si>
+    <t>100B135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, black</t>
+  </si>
+  <si>
+    <t>CX3399697</t>
+  </si>
+  <si>
+    <t>125G135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, gray</t>
+  </si>
+  <si>
+    <t>CX3299995</t>
+  </si>
+  <si>
+    <t>100T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3299837</t>
+  </si>
+  <si>
+    <t>100B135WP1800TAPE 1K' COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, black, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399736</t>
+  </si>
+  <si>
+    <t>125O110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399760</t>
+  </si>
+  <si>
+    <t>125O110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 11, orange</t>
+  </si>
+  <si>
+    <t>CX3399741</t>
+  </si>
+  <si>
+    <t>125O135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399995</t>
+  </si>
+  <si>
+    <t>125T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3399814</t>
+  </si>
+  <si>
+    <t>125O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3399987</t>
+  </si>
+  <si>
+    <t>125B135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, black, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799717</t>
+  </si>
+  <si>
+    <t>200T110WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799821</t>
+  </si>
+  <si>
+    <t>200O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3799823</t>
+  </si>
+  <si>
+    <t>200O110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799745</t>
+  </si>
+  <si>
+    <t>200O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799859</t>
+  </si>
+  <si>
+    <t>200O135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799679</t>
+  </si>
+  <si>
+    <t>200O040WP1250TAPE 3K' COEX</t>
+  </si>
+  <si>
+    <t>CX3799834</t>
+  </si>
+  <si>
+    <t>200T135WP1250TAPE COEX 2K'</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799921</t>
+  </si>
+  <si>
+    <t>200T110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>CX3799839</t>
+  </si>
+  <si>
+    <t>200T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3799842</t>
+  </si>
+  <si>
+    <t>200T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799844</t>
+  </si>
+  <si>
+    <t>200O135 RIB WP1250TAPECX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3899968</t>
+  </si>
+  <si>
+    <t>300O110WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260761</t>
+  </si>
+  <si>
+    <t>760260761</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259384</t>
+  </si>
+  <si>
+    <t>760259384</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, black</t>
+  </si>
+  <si>
+    <t>1-1671495-5</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 15U</t>
+  </si>
+  <si>
+    <t>1375160-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 1U, horizontal</t>
+  </si>
+  <si>
+    <t>1375257-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375258-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, single-sided, 78 in, black</t>
+  </si>
+  <si>
+    <t>1375259-1</t>
+  </si>
+  <si>
+    <t>1427632-2</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with badged logo, 1U</t>
+  </si>
+  <si>
+    <t>1554055-1</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder 1U/19inch</t>
+  </si>
+  <si>
+    <t>1671633-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Guide</t>
+  </si>
+  <si>
+    <t>1671132-4</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 4U</t>
+  </si>
+  <si>
+    <t>In-cabinet accessory</t>
+  </si>
+  <si>
+    <t>1671132-6</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 6U</t>
+  </si>
+  <si>
+    <t>1671711-1</t>
+  </si>
+  <si>
+    <t>Horizontal Slack Storage Cable Management Panel, 5 RU, with 4 spools, black</t>
+  </si>
+  <si>
+    <t>1671495-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 2U</t>
+  </si>
+  <si>
+    <t>1674553-1</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, flat</t>
+  </si>
+  <si>
+    <t>1671495-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 6U</t>
+  </si>
+  <si>
+    <t>1711314-2</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933352-3</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 12 in</t>
+  </si>
+  <si>
+    <t>MRJ21™</t>
+  </si>
+  <si>
+    <t>MRJ21</t>
+  </si>
+  <si>
+    <t>1933352-4</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 16 in</t>
+  </si>
+  <si>
+    <t>1933352-2</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 9 in</t>
+  </si>
+  <si>
+    <t>1933541-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 10 in, black</t>
+  </si>
+  <si>
+    <t>1933531-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, double sided, black</t>
+  </si>
+  <si>
+    <t>1933533-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 2U, black, double-sided</t>
+  </si>
+  <si>
+    <t>1933566-1</t>
+  </si>
+  <si>
+    <t>Horizontal Single-Sided Cable Management Assembly, 2U, extended fingers</t>
+  </si>
+  <si>
+    <t>2269081-2</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 2U</t>
+  </si>
+  <si>
+    <t>2269081-4</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 4U</t>
+  </si>
+  <si>
+    <t>2269081-6</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 6U</t>
+  </si>
+  <si>
+    <t>406042-1</t>
+  </si>
+  <si>
+    <t>RCM-RM-2'</t>
+  </si>
+  <si>
+    <t>Rear Cable Management, rack mountable, 2 inch</t>
+  </si>
+  <si>
+    <t>559370-1</t>
+  </si>
+  <si>
+    <t>Rack-Mount Cable Trough</t>
+  </si>
+  <si>
+    <t>FGS-ACC046</t>
+  </si>
+  <si>
+    <t>FiberGuide® to DITEL Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC086</t>
+  </si>
+  <si>
+    <t>FiberGuide® to WARREN Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HDGR-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Unistrut Nut Mounting Kit, 16mm</t>
+  </si>
+  <si>
+    <t>FGS-HAEJ-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Track Connecting Bar Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HSHC-10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Flex Tube Clamp Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HF-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x24 to 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x24in, Black</t>
+  </si>
+  <si>
     <t>FGS-MIDY</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>FiberGuide® 2in Flex Tube, Slotted</t>
   </si>
   <si>
-    <t>FiberGuide®</t>
-[...4 lines deleted...]
-  <si>
     <t>FGS-MISY</t>
   </si>
   <si>
     <t>FiberGuide® 2in Flex Tube, Solid</t>
   </si>
   <si>
     <t>FGS-MLDY</t>
   </si>
   <si>
     <t>FiberGuide® 1in Flex Tube, Solid</t>
   </si>
   <si>
     <t>FGS-MSHS</t>
   </si>
   <si>
     <t>FiberGuide® Molded Straight Horizontal Section</t>
   </si>
   <si>
-    <t>Straight section</t>
-[...1 lines deleted...]
-  <si>
     <t>FGS-MHXP</t>
   </si>
   <si>
     <t>FiberGuide® Molded Horizontal Cross</t>
   </si>
   <si>
-    <t>Cross</t>
-[...1 lines deleted...]
-  <si>
     <t>FGS-MHRT</t>
   </si>
   <si>
     <t>FiberGuide® Molded Horizontal T</t>
   </si>
   <si>
-    <t>Tee</t>
-[...1 lines deleted...]
-  <si>
     <t>FGS-FLEXV</t>
   </si>
   <si>
     <t>FiberGuide® FlexVertical Kit</t>
   </si>
   <si>
-    <t>Drop kit</t>
-[...1 lines deleted...]
-  <si>
     <t>FGS-MSHA</t>
   </si>
   <si>
     <t>FiberGuide® Horizontal Straight Section with cover, 2x2in</t>
   </si>
   <si>
-    <t>HDW-101117</t>
-[...146 lines deleted...]
-    <t>Fiber raceway joiner</t>
+    <t>FGS-MEXP-LP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Low-Profile ( 2-inch Depth ) Express Exit™, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-LP-CA</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Low Profile ( 2-inch Depth ) Express Exit™, 4x4, 4x6, 4x12, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-LP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Low-Profile ( 2-inch Depth ) Express Exit™, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-LP-G-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Low-Profile ( 2-inch Depth ) Express Exit™, 2x6in, Yellow, No Cover Included</t>
   </si>
   <si>
     <t>FGSB-MEXP-LP-CA</t>
   </si>
   <si>
     <t>FiberGuide® 4-Inch Low Profile ( 2-inch Depth ) Express Exit™, 4x4, 4x6, 4x12in Black</t>
   </si>
   <si>
-    <t>Express exit</t>
-[...4562 lines deleted...]
-    <t>FiberGuide® Horizontal Straight Section with Center Divider, 4x12in, 10ft Length, Black</t>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122</t>
+  </si>
+  <si>
+    <t>3199122</t>
+  </si>
+  <si>
+    <t>075G(TD)110PP200ROPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 3/4 in, SDR 11, gray, with pull line</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116</t>
+  </si>
+  <si>
+    <t>3299116</t>
+  </si>
+  <si>
+    <t>100T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101</t>
+  </si>
+  <si>
+    <t>3399101</t>
+  </si>
+  <si>
+    <t>125T(TD)135 EMPTY DUCT</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105</t>
+  </si>
+  <si>
+    <t>3499105</t>
+  </si>
+  <si>
+    <t>150T(TD)135WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 1 1/2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015</t>
+  </si>
+  <si>
+    <t>360000015</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 12.7 mm/10 mm, plenum, opaque white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016</t>
+  </si>
+  <si>
+    <t>360000016</t>
+  </si>
+  <si>
+    <t>E2O® Empty Conduit, 8.5 mm/ 6 mm, Riser, light yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001</t>
+  </si>
+  <si>
+    <t>360000001</t>
+  </si>
+  <si>
+    <t>10/8MB DUCT EMPTY</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 10 mm OD, 8 mm ID, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400</t>
+  </si>
+  <si>
+    <t>359998400</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139</t>
+  </si>
+  <si>
+    <t>3799139</t>
+  </si>
+  <si>
+    <t>200O(TD)110WP1250TAPE</t>
+  </si>
+  <si>
+    <t>Toneable ConQuest® Empty Conduit, 2 in, SDR 11, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013</t>
+  </si>
+  <si>
+    <t>360000013</t>
+  </si>
+  <si>
+    <t>CX3199986</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE-3K'  COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, gray, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3199944</t>
+  </si>
+  <si>
+    <t>075O135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, orange</t>
+  </si>
+  <si>
+    <t>CX3199949</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE-5K' CX</t>
+  </si>
+  <si>
+    <t>CX3199895</t>
+  </si>
+  <si>
+    <t>075G110TB EMPTY DUCT 10 K' COEX</t>
+  </si>
+  <si>
+    <t>CX3199976</t>
+  </si>
+  <si>
+    <t>075T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537</t>
+  </si>
+  <si>
+    <t>760082537</t>
+  </si>
+  <si>
+    <t>RK4P52-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545</t>
+  </si>
+  <si>
+    <t>760082545</t>
+  </si>
+  <si>
+    <t>RK4P45-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552</t>
+  </si>
+  <si>
+    <t>760082552</t>
+  </si>
+  <si>
+    <t>RK4P52-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560</t>
+  </si>
+  <si>
+    <t>760082560</t>
+  </si>
+  <si>
+    <t>RK4P45-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487</t>
+  </si>
+  <si>
+    <t>760082487</t>
+  </si>
+  <si>
+    <t>RK3-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126</t>
+  </si>
+  <si>
+    <t>760090126</t>
+  </si>
+  <si>
+    <t>RK3-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134</t>
+  </si>
+  <si>
+    <t>760090134</t>
+  </si>
+  <si>
+    <t>RK6-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142</t>
+  </si>
+  <si>
+    <t>760090142</t>
+  </si>
+  <si>
+    <t>RK6-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118</t>
+  </si>
+  <si>
+    <t>760090118</t>
+  </si>
+  <si>
+    <t>RK3-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031</t>
+  </si>
+  <si>
+    <t>760092031</t>
+  </si>
+  <si>
+    <t>RK6-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023</t>
+  </si>
+  <si>
+    <t>760092023</t>
+  </si>
+  <si>
+    <t>RK6-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121</t>
+  </si>
+  <si>
+    <t>760139121</t>
+  </si>
+  <si>
+    <t>RK6-58S</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061</t>
+  </si>
+  <si>
+    <t>760164061</t>
+  </si>
+  <si>
+    <t>OVRHDVCM</t>
+  </si>
+  <si>
+    <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 4U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581</t>
+  </si>
+  <si>
+    <t>760169581</t>
+  </si>
+  <si>
+    <t>OVRHDRACK6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607</t>
+  </si>
+  <si>
+    <t>760169607</t>
+  </si>
+  <si>
+    <t>OVRHDVCM6U</t>
+  </si>
+  <si>
+    <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 6U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737</t>
+  </si>
+  <si>
+    <t>760260737</t>
+  </si>
+  <si>
+    <t>RK4P45-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738</t>
+  </si>
+  <si>
+    <t>760260738</t>
+  </si>
+  <si>
+    <t>RK4P52-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732</t>
+  </si>
+  <si>
+    <t>760260732</t>
+  </si>
+  <si>
+    <t>RK6-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>FGS-ACC137</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 1.5in Slot Spacing, Cover, End Cap and Mounting Brackets, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-ACC102</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x6in to TYTON 4in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC157</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Spool Kit of 5</t>
+  </si>
+  <si>
+    <t>FGS-ACC139</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TELECT Wave Trax Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC106</t>
+  </si>
+  <si>
+    <t>FGS-ACC141</t>
+  </si>
+  <si>
+    <t>FiberGuide® Retainer Bracket Kit for Vertical Raceway</t>
+  </si>
+  <si>
+    <t>FGS-ACC142</t>
+  </si>
+  <si>
+    <t>FiberGuide® Retainer Bracket Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-ACC-BRL</t>
+  </si>
+  <si>
+    <t>FiberGuide® Radius Limiter Kit</t>
+  </si>
+  <si>
+    <t>FGS-ACC147</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Solid Transition Adapter, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC-LPRL</t>
+  </si>
+  <si>
+    <t>FiberGuide®  Radius Limiter, Low Profile, Kit of 20</t>
+  </si>
+  <si>
+    <t>FGS-ACC528</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TYTON Transition Adapter, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC151</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Solid Transition Adapter, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC082</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Slotted Transition Adapter, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-CD4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 45° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC041</t>
+  </si>
+  <si>
+    <t>FiberGuide® to TYTON Transition Adapter 100 mm to 100 mm (4in x 4in), black</t>
+  </si>
+  <si>
+    <t>FGS-ACC507</t>
+  </si>
+  <si>
+    <t>FiberGuide® to HENDRY Transition Adapter, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FLEXEXIT-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Flex-Exit kit, 4 in x 12 in / 24 in</t>
+  </si>
+  <si>
+    <t>FGS-DSHC-B/G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Split Hinged Cover Kit for Straight Section, 2x6in, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-FLEXJIG-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cut-in Jig, 4x12 and 4x24in</t>
+  </si>
+  <si>
+    <t>FGS-ACC088</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x12in to WARREN 8in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-HASB-5/8-48</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adjustable Angle Support Bracket Kit, 5/8in, 11x48in Threaded Rod</t>
+  </si>
+  <si>
+    <t>FGS-CH4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 45° Horizontal Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC509</t>
+  </si>
+  <si>
+    <t>FiberGuide® to HENDRY Transition Adapter, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ASRI-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit, Square to 2" Round, 4x4in, 10ft Slotted, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HASK-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Aluminum Track Support Kit, 2x2in, 6ft Length</t>
+  </si>
+  <si>
+    <t>FGS-CH4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 45° Horizontal Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FLEXV-4F-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Kit, 2x2in, 4ft length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HDCB-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Digital Cableway Support Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-CLIP-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Cover Retainer Clip, 4x4in, Black, Kit of 25</t>
+  </si>
+  <si>
+    <t>FGS-ASRI-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit, Square to 2" Round, 4x4in, 15ft Slotted, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-CH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Metal Cover for 90° Horizontal Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ASRI-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit, Square to 2" Round, 4x4in, 5ft Slotted, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-FSFC-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for Horizontal Straight Section, 4x 24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FHRT-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric  Cover for Horizontal T, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-BTBL-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Bay Top Long "L" Bracket Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-HDSB-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Heavy Duty Support Bracket for 4-Inch Express Exit™</t>
+  </si>
+  <si>
+    <t>FGS-HHEC-10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Flex Tube Clamp, Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-HDSB-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Heavy Duty Support Bracket for 6-Inch Express Exit™</t>
+  </si>
+  <si>
+    <t>FGS-HHGK</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single Hinges for Cover, 4x4in and 4x6in</t>
+  </si>
+  <si>
+    <t>FGS-HETP-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Trapeze Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-FHXP-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fabric Cover for Horizontal Cross, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-DHHC</t>
+  </si>
+  <si>
+    <t>FiberGuide® Kit of 10 Black Capture Clips and 10 Yellow Hinges</t>
+  </si>
+  <si>
+    <t>FGS-HETR-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Kit, 1/2in</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HETR-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Kit, 12mm</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 12mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNLR-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Center Support Bracket Kit, 2x6, 4x4, 4x6in</t>
+  </si>
+  <si>
+    <t>FGS-HIFC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® IFC Tie Down Bracket, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-44</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Toolless End Cap Kit, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HETR-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNLR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Center Support Bracket Kit, 4x12in</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HETR-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-3/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 3/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 2x2in</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-5/8-2</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2in Ladder Rack Bracket Kit, 5/8in</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 5/8in for 2x6, 4x4, 4x6 Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-5/8-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Modified New Threaded Rod Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-H-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 16mm for 4x24in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-1/2-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low-Profile Top Support C-Bracket Kit, 1/2in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-5/8-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low-Profile Top Support C-Bracket Kit, 5/8in for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-5/8-S</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, Short (8in length), 5/8in for 2x6, 4x4, 4x6 Systems</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-H-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 5/8in for 4x24in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 12mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HLDR-V</t>
+  </si>
+  <si>
+    <t>FiberGuide® Ladder Rack Bracket Clip Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-5/8-12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 5/8in Diameter, 12in Length</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-12MM-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low-Profile Top Support C-Bracket Kit, 12mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-1/2-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low-Profile Top Support C-Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-5/8-30</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 5/8in Diameter, 30in Length</t>
+  </si>
+  <si>
+    <t>FGS-HNTR-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HUFB-ACC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 30° Bracket Kit</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-5/8-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, Low Profile, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-12MM-LP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low-Profile Top Support C-Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 16mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-12MM-75CM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 12mm Diameter, 75cm Length</t>
+  </si>
+  <si>
+    <t>FGS-HUVE-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexGuide 15-35° Up Elbow 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 16mm for 2x6, 4x4, 4x6in Systems</t>
+  </si>
+  <si>
+    <t>FGS-KDH2-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout Kit, 2x2in, 2ft, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-F-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTR2-2-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Bracket Kit for 2in Ladder Rack, 5/8" for 2x2in System</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support C-Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-KIT-H44</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 2in Slot Spacing, Trumpet Flares and Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HRJA-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Reverse Junction Adapter Kit, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x4in, 15ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A1NH</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2in Hose Adapter Kit - No Hose, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-12</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Tool-less Adjustable Bracket Kit for 4x12in System, 9-14in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTUB-F-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® Center Support Bracket Kit, 5/8in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-16MM-75CM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded Rod, 16mm Diameter, 75cm Length</t>
+  </si>
+  <si>
+    <t>FGS-HTHR-1/2-12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Threaded rod, 1/2in Diameter, 12in Length</t>
+  </si>
+  <si>
+    <t>FGS-KT03-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KQKB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with T-Bolt and Snap-On Cover Clip, Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-HUFB-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Under Floor Support Bracket Kit, 4in</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-J</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Hinged Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-C-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-JUNC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Non-Toolless Junction Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x4in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-JN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with Hinged Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Snap-On Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-G-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 6x2in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-FB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x12 to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-D-IMP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing, Spools and Snap-On Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MCDS-EX-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cover for Extended Downspout, 4x4in, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4 in x 12 in, yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-D-IMP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing, Spools and Split See-Through Cover, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-FB-L</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x12 to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A1-10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 4x4in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-D-L3</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing, Snap-On Cover, Brackets and End Cap, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-FB-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x12 to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-GA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 2x6 to 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-A10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x4in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW1-CA-RC</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Snap-on Cover with Retaining Clips, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-ANH</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Hose Reducer Kit, 4x4in</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-AB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x4 to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-F</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-GB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 2x6 to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x6in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Straight Reducer, 4x24 to 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 2x6 to 2x2in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-A/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-T</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Hinged Cover, 4x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout with 4in Exit, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 4x18in, yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B4-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 2in Flex Tube Attachment, 4x6in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW2-TN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with Hinged Cover, 4x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-2B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual Drop Downspout with 4x4in Exits, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KTW4-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Solid Vertical Duct Kit with Snap-On Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-E-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™, 4x4in, 4x6in, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-EX-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Extended Downspout, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MFAW-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout with 2in Cut-in T for 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXC-E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Single Rear Hinged Cover for 4x4in Raceways, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXC-E-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Rear Hinged Cover Kit for 4x4, 4x6 and 4x12in Raceways, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MFAW-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSP-F-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Kit for 4x12in Downspout</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-LP-A/B/F</t>
+  </si>
+  <si>
+    <t>FGS-MFIN-10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Fin Insert Kit of 10</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-JIG-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cut-in T Fixture, 4x4, 4x6 and 4x12in</t>
+  </si>
+  <si>
+    <t>FGS-MH4E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH9E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4in Cut-in T, 4x4, 4x6, and 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-A/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4in Cut-in T for 4x18 and 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-F-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Kit for 4x12in Cross Section</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-H/F-VS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Variable Support Bracket Kit for 4x24in System Horizontal T with 12in Exit</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x12in and Dual 4x24in Exits, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MH9A-C-45/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Extended Horizontal Elbow Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHIS-B/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Cut-in T for 4x18 and  4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-G-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6-Inch Express Exit™, 4x4, 4x6, 4x12, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC-SPOOL</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island Spool Kit</t>
+  </si>
+  <si>
+    <t>FGS-ASRI-5F/NS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit, Square to 2" Round, 4x4in, 5ft Solid, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-FLEXV-4F-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Kit, 2x2in, 4ft length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Snap-On Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Snap-On Cover, 2x1in, Black</t>
+  </si>
+  <si>
+    <t>FGS-FLEXV-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Trough, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-B-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-G-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 6x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KTW2-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Snap-On Cover, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW2-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Snap-On Cover, 4x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW2-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 2in Slot Spacing and Hinged Cover, 2x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-H12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 12ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-HETP-F-12MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Trapeze Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HETP-F-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® Existing Threaded Rod Trapeze Bracket Kit, 16mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HIBS-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Independent Bottom Support Bracket Kit, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HIBS-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Independent Bottom Support Bracket Kit, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HIBS-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Independent Bottom Support Bracket Kit, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HKFM-1/2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Frame Mounting Hardware Kit, 1/2in</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-A-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-B-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-F-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-CA1</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Exit, 4x2in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-CA2</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Exit, 4x2in, 5ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT03-CNH</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-KT07-A4-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quad 7/8in Flex Tube Attachment, 4x4in, 15ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HM-L</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x24 to 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HM-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x24 to 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MFAW-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-E</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cover for Vertical Straight Section, 2x1in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-H10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-H12</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 12ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-KF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 4in Slot Spacing, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-ISLAND3-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Island T with Recessed Dividing Spool, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HISR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Strain Relief Kit, 4x4in</t>
   </si>
   <si>
     <t>FGS-MHRT-F/B-VS</t>
   </si>
   <si>
     <t>FiberGuide® Variable Support Kit for 4x12in Tee with 6in Exit</t>
   </si>
   <si>
-    <t>FGSB-ISLAND3-F</t>
-[...8 lines deleted...]
-    <t>FiberGuide® Strain Relief Kit, 4x4in</t>
+    <t>FGSB-MSHS-F-CF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Center Divider, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HCBL-12</t>
+  </si>
+  <si>
+    <t>FiberGuide® to 12in Digital Cableway Bracket Kit</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-18</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Tool-less Adjustable Bracket Kit for 4x12, 4x18 and 4x24in Systems, 9-14in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-18-6</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Tool-less Bracket Kit for 4x12,4x18in and 4x24in Systems, 6in Tall</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-A2C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexV 4x4 to Dual 2x2 Reducer, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-1/2-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 1/2in for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-F-12MM-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 12mm for 4x12in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-H-1/2-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 1/2in for 4x24in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTS-H-5/8-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Top Support Adjustable C-Bracket Kit, 5/8in for 4x24in System</t>
   </si>
   <si>
     <t>FGS-HTBK-24-5</t>
   </si>
   <si>
     <t>FiberGuide® 24in Horizontal Tool-less Bracket Kit for 4x24in System, 5in Tall</t>
   </si>
   <si>
     <t>FGSB-MEXP-ABF-NC</t>
   </si>
   <si>
     <t>FiberGuide® 2-Inch Express Exit™, Cover Not Included, 4x4, 4x6, 4x12, 4x24in, Black</t>
   </si>
   <si>
-    <t>FGS-HDSB-U-A</t>
-[...10 lines deleted...]
-  <si>
     <t>FGS-MDSA-RC</t>
   </si>
   <si>
     <t>FiberGuide® 4x4 to 2x4in Metal Reducer, Yellow</t>
   </si>
   <si>
-    <t>FGS-HNTS-F-1/2-A</t>
-[...74 lines deleted...]
-    <t>FiberGuide® 2x2in to HENDRY 3in Transition Adapter, Black</t>
+    <t>FGS-MEXP-F-F/H-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12-Inch Express Exit™, Cover Not Included, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HCTS-A/B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adjustable Top of Cabinet Bracket Kit, 4x4, 2x6, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>Fiber raceway support mounting kit</t>
+  </si>
+  <si>
+    <t>FGSB-ACC001</t>
+  </si>
+  <si>
+    <t>FiberGuide® Express Exit Removable Blank Insert, Kit of 10, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC534</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with 3in T-Bolt, Kit of 100</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-H-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-F-F/H-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12-Inch Express Exit™, Cover Not Included, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MD4E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MU9E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x12in, 4x14in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-F10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, 10ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HM-L-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x24 to 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HM-R-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x24 to 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-M-Y</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>CX3199900</t>
+  </si>
+  <si>
+    <t>075O110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 11, orange</t>
+  </si>
+  <si>
+    <t>CX3199978</t>
+  </si>
+  <si>
+    <t>075T135PP200ROPE-3K' CX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3/4 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3299721</t>
+  </si>
+  <si>
+    <t>100O040PP200ROPE 1K' CX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SCH 40, orange, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3199984</t>
+  </si>
+  <si>
+    <t>075G135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>CX3299986</t>
+  </si>
+  <si>
+    <t>100T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3299993</t>
+  </si>
+  <si>
+    <t>100T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3399657</t>
+  </si>
+  <si>
+    <t>125O040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SCH 40, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3299999</t>
+  </si>
+  <si>
+    <t>100T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3399993</t>
+  </si>
+  <si>
+    <t>125T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399999</t>
+  </si>
+  <si>
+    <t>125T135 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, terracotta</t>
+  </si>
+  <si>
+    <t>CX3499958</t>
+  </si>
+  <si>
+    <t>150T110 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 11, terracotta</t>
+  </si>
+  <si>
+    <t>CX3399693</t>
+  </si>
+  <si>
+    <t>125O135 RIB WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/4 in, SDR 13.5, ribbed, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3399957</t>
+  </si>
+  <si>
+    <t>125T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3499988</t>
+  </si>
+  <si>
+    <t>150T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 13.5, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3499996</t>
+  </si>
+  <si>
+    <t>150T135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3499998</t>
+  </si>
+  <si>
+    <t>150T135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 13.5, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3499863</t>
+  </si>
+  <si>
+    <t>150T135WP1800TAPE 2K' COEX</t>
+  </si>
+  <si>
+    <t>CX3499865</t>
+  </si>
+  <si>
+    <t>150T110WP1800TAPE 4.2K' COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 1 1/2 in, SDR 11, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799852</t>
+  </si>
+  <si>
+    <t>200Y110TRWP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 11, yellow with red tracer</t>
+  </si>
+  <si>
+    <t>CX3799662</t>
+  </si>
+  <si>
+    <t>200G040 EMPTY DUCT 3K'  COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, gray</t>
+  </si>
+  <si>
+    <t>CX3799982</t>
+  </si>
+  <si>
+    <t>200T135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799663</t>
+  </si>
+  <si>
+    <t>200O135WP1800TAPE 3K' COEX</t>
+  </si>
+  <si>
+    <t>CX3799861</t>
+  </si>
+  <si>
+    <t>200O135WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3899988</t>
+  </si>
+  <si>
+    <t>300O135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, orange, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799987</t>
+  </si>
+  <si>
+    <t>200B135PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SDR 13.5, black, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3799992</t>
+  </si>
+  <si>
+    <t>200T040WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull tape</t>
+  </si>
+  <si>
+    <t>CX3799956</t>
+  </si>
+  <si>
+    <t>CX3799957</t>
+  </si>
+  <si>
+    <t>200T110WP1250TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799996</t>
+  </si>
+  <si>
+    <t>200T040WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>CX3799998</t>
+  </si>
+  <si>
+    <t>200T040PP200ROPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta, with pull rope</t>
+  </si>
+  <si>
+    <t>CX3799999</t>
+  </si>
+  <si>
+    <t>200T040 EMPTY DUCT COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 2 in, SCH 40, terracotta</t>
+  </si>
+  <si>
+    <t>CX3899987</t>
+  </si>
+  <si>
+    <t>300B135WP1800TAPE COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Empty Conduit, 3 in, SDR 13.5, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259816</t>
+  </si>
+  <si>
+    <t>760259816</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 1U, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260765</t>
+  </si>
+  <si>
+    <t>760260765</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260766</t>
+  </si>
+  <si>
+    <t>760260766</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260762</t>
+  </si>
+  <si>
+    <t>760260762</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch double sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260759</t>
+  </si>
+  <si>
+    <t>760260759</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260763</t>
+  </si>
+  <si>
+    <t>760260763</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-6WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 6 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260764</t>
+  </si>
+  <si>
+    <t>760260764</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8WH-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260760</t>
+  </si>
+  <si>
+    <t>760260760</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8BK-TD</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Vertical Cable Management Kit, 8 inch x 84 inch single sided, with twin covers, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259385</t>
+  </si>
+  <si>
+    <t>760259385</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK-C</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259386</t>
+  </si>
+  <si>
+    <t>760259386</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-1U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259387</t>
+  </si>
+  <si>
+    <t>760259387</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-BK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259817</t>
+  </si>
+  <si>
+    <t>760259817</t>
+  </si>
+  <si>
+    <t>HCM2-19-SS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide Essential, Horizontal Cable Management Assembly, 2U, white</t>
+  </si>
+  <si>
+    <t>1-1671080-2</t>
+  </si>
+  <si>
+    <t>Pass-Through Duct, 2U, hinged</t>
+  </si>
+  <si>
+    <t>1-1671132-5</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 15U</t>
+  </si>
+  <si>
+    <t>1-2269081-5</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 15U</t>
+  </si>
+  <si>
+    <t>1-795691-0</t>
+  </si>
+  <si>
+    <t>Cable Management Rear Looming Bar, for SL Panels</t>
+  </si>
+  <si>
+    <t>1-795691-2</t>
+  </si>
+  <si>
+    <t>1375158-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2 RU, carbon steel, black</t>
+  </si>
+  <si>
+    <t>1375159-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, front and rear, 1U, 19 in, black</t>
+  </si>
+  <si>
+    <t>1375161-1</t>
+  </si>
+  <si>
+    <t>1375162-1</t>
+  </si>
+  <si>
+    <t>1375162-2</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 1U, single-sided, black</t>
+  </si>
+  <si>
+    <t>1375163-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, horizontal</t>
+  </si>
+  <si>
+    <t>1375164-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, 2U, vertical, double-sided, black</t>
+  </si>
+  <si>
+    <t>1375165-1</t>
+  </si>
+  <si>
+    <t>Vertical Finger Duct Panel, 2U, side mount</t>
+  </si>
+  <si>
+    <t>1375158-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, horizontal, 2U, black</t>
+  </si>
+  <si>
+    <t>1427632-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, with printed logo, 1U</t>
+  </si>
+  <si>
+    <t>1479860-1</t>
+  </si>
+  <si>
+    <t>Wire Management Cable Support Bar Kit, for 1U panels</t>
+  </si>
+  <si>
+    <t>1671132-1</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 1U</t>
+  </si>
+  <si>
+    <t>1671132-2</t>
+  </si>
+  <si>
+    <t>High-Density Vertical Cable Management Corner Bracket Kit, 2U</t>
+  </si>
+  <si>
+    <t>1671495-1</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 1U</t>
+  </si>
+  <si>
+    <t>1671960-1</t>
+  </si>
+  <si>
+    <t>1671495-4</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager, 4U</t>
+  </si>
+  <si>
+    <t>1711314-1</t>
+  </si>
+  <si>
+    <t>1711314-3</t>
+  </si>
+  <si>
+    <t>Cable Manager Kit, 12 in</t>
+  </si>
+  <si>
+    <t>1859160-1</t>
+  </si>
+  <si>
+    <t>Cable Management Panel, concave, 1U, black,</t>
+  </si>
+  <si>
+    <t>1933352-1</t>
+  </si>
+  <si>
+    <t>Rear Cable Manager Kit, 6 in</t>
+  </si>
+  <si>
+    <t>1933530-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Panel, 19 in, 1U, single sided, black</t>
+  </si>
+  <si>
+    <t>1933425-1</t>
+  </si>
+  <si>
+    <t>Cable Management Kit, 1U</t>
+  </si>
+  <si>
+    <t>1933532-1</t>
+  </si>
+  <si>
+    <t>Horizontal Cable Management Assembly, 2U, black, single-sided</t>
+  </si>
+  <si>
+    <t>1933534-1</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Panel, double-sided, 6 in, black</t>
+  </si>
+  <si>
+    <t>2-795691-3</t>
+  </si>
+  <si>
+    <t>2269081-1</t>
+  </si>
+  <si>
+    <t>High-Density Front-Loading Cable Manager Shallow, 1U</t>
+  </si>
+  <si>
+    <t>557548-1</t>
+  </si>
+  <si>
+    <t>RCM-RM-5"</t>
+  </si>
+  <si>
+    <t>Rear Cable Management, rack mountable, 5 inch</t>
+  </si>
+  <si>
+    <t>558334-1</t>
+  </si>
+  <si>
+    <t>Vertical Management Ring Kit</t>
+  </si>
+  <si>
+    <t>64501050-00</t>
+  </si>
+  <si>
+    <t>6450 1 050-00</t>
+  </si>
+  <si>
+    <t>Cable Management Highway Patch Cord Minder, gray 19</t>
+  </si>
+  <si>
+    <t>64501103-10</t>
+  </si>
+  <si>
+    <t>6450 1 103-10</t>
+  </si>
+  <si>
+    <t>Cable Manager, 300-pair</t>
+  </si>
+  <si>
+    <t>64501050-10</t>
+  </si>
+  <si>
+    <t>6450 1 050-10</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, black</t>
+  </si>
+  <si>
+    <t>64501045-00</t>
+  </si>
+  <si>
+    <t>6450 1 045-00</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 2 RU, style 84</t>
+  </si>
+  <si>
+    <t>64505050-30</t>
+  </si>
+  <si>
+    <t>6450 5 050-30</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder, 5-ring, 19" rack, 5/box, black</t>
+  </si>
+  <si>
+    <t>64501105-22</t>
+  </si>
+  <si>
+    <t>6450 1 105-22</t>
+  </si>
+  <si>
+    <t>Cable Manager, category 6A, rear, 19"</t>
+  </si>
+  <si>
+    <t>65271022-00</t>
+  </si>
+  <si>
+    <t>6527 1 022-00</t>
+  </si>
+  <si>
+    <t>Cable Management Patch Cord Minder 2U/19inch</t>
+  </si>
+  <si>
+    <t>65271006-01</t>
+  </si>
+  <si>
+    <t>6527 1 006-01</t>
+  </si>
+  <si>
+    <t>65273037-00</t>
+  </si>
+  <si>
+    <t>6527 3 037-00</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760038240</t>
+  </si>
+  <si>
+    <t>760038240</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-1U</t>
+  </si>
+  <si>
+    <t>1U Patchcord Management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760038257</t>
+  </si>
+  <si>
+    <t>760038257</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-2U</t>
+  </si>
+  <si>
+    <t>2U Patchcord Management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060343</t>
+  </si>
+  <si>
+    <t>760060343</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760068106</t>
+  </si>
+  <si>
+    <t>760068106</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19Rack</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Rack Mount Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760069278</t>
+  </si>
+  <si>
+    <t>760069278</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® XL® M2000 U/UTP Modular Panel 1U Cord Manager Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072850</t>
+  </si>
+  <si>
+    <t>760072850</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072959</t>
+  </si>
+  <si>
+    <t>760072959</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072868</t>
+  </si>
+  <si>
+    <t>760072868</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072967</t>
+  </si>
+  <si>
+    <t>760072967</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072884</t>
+  </si>
+  <si>
+    <t>760072884</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072793</t>
+  </si>
+  <si>
+    <t>760072793</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-8</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072892</t>
+  </si>
+  <si>
+    <t>760072892</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072801</t>
+  </si>
+  <si>
+    <t>760072801</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 84in (254mm X 2134mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072900</t>
+  </si>
+  <si>
+    <t>760072900</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072926</t>
+  </si>
+  <si>
+    <t>760072926</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072843</t>
+  </si>
+  <si>
+    <t>760072843</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089409</t>
+  </si>
+  <si>
+    <t>760089409</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089342</t>
+  </si>
+  <si>
+    <t>760089342</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089433</t>
+  </si>
+  <si>
+    <t>760089433</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 84in (203mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089359</t>
+  </si>
+  <si>
+    <t>760089359</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089458</t>
+  </si>
+  <si>
+    <t>760089458</t>
+  </si>
+  <si>
+    <t>VCM-SS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089375</t>
+  </si>
+  <si>
+    <t>760089375</t>
+  </si>
+  <si>
+    <t>VCM-DS-84-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 84in (305mm X 2134mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089466</t>
+  </si>
+  <si>
+    <t>760089466</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089383</t>
+  </si>
+  <si>
+    <t>760089383</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089391</t>
+  </si>
+  <si>
+    <t>760089391</t>
+  </si>
+  <si>
+    <t>VCM-DS-96-8B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 8in X 96in (203mm X 2438mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089482</t>
+  </si>
+  <si>
+    <t>760089482</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-10B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 10in X 96in (254mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089490</t>
+  </si>
+  <si>
+    <t>760089490</t>
+  </si>
+  <si>
+    <t>VCM-SS-96-12B</t>
+  </si>
+  <si>
+    <t>Vertical Cable Management Kit, 12in X 96in (305mm X 2438mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094375</t>
+  </si>
+  <si>
+    <t>760094375</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 19"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094383</t>
+  </si>
+  <si>
+    <t>760094383</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 27"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094391</t>
+  </si>
+  <si>
+    <t>760094391</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 29"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094409</t>
+  </si>
+  <si>
+    <t>760094409</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 37"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760104398</t>
+  </si>
+  <si>
+    <t>760104398</t>
+  </si>
+  <si>
+    <t>360-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, bar mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760104737</t>
+  </si>
+  <si>
+    <t>760104737</t>
+  </si>
+  <si>
+    <t>360-RCM-RM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, rack mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128850</t>
+  </si>
+  <si>
+    <t>760128850</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-2U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 ih rack mountable, double sided, 2 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128868</t>
+  </si>
+  <si>
+    <t>760128868</t>
+  </si>
+  <si>
+    <t>HTK-19-DS-3U</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 19 in rack mountable, double sided, 3 RU</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172882</t>
+  </si>
+  <si>
+    <t>760172882</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-1U-SILVER</t>
+  </si>
+  <si>
+    <t>1 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172890</t>
+  </si>
+  <si>
+    <t>760172890</t>
+  </si>
+  <si>
+    <t>HCM-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>2 RU Patchcord Management, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172916</t>
+  </si>
+  <si>
+    <t>760172916</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-2U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 2 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172924</t>
+  </si>
+  <si>
+    <t>760172924</t>
+  </si>
+  <si>
+    <t>HTK-19-SS-3U-SILVER</t>
+  </si>
+  <si>
+    <t>Horizontal Trough Kit, 3 RU, 19 in, single sided, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760175893</t>
+  </si>
+  <si>
+    <t>760175893</t>
+  </si>
+  <si>
+    <t>360 1100-E-G2-TK-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve G2 Trough - 1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244789</t>
+  </si>
+  <si>
+    <t>760244789</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244776</t>
+  </si>
+  <si>
+    <t>760244776</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244777</t>
+  </si>
+  <si>
+    <t>760244777</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244801</t>
+  </si>
+  <si>
+    <t>760244801</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244778</t>
+  </si>
+  <si>
+    <t>760244778</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244792</t>
+  </si>
+  <si>
+    <t>760244792</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244793</t>
+  </si>
+  <si>
+    <t>760244793</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244817</t>
+  </si>
+  <si>
+    <t>760244817</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260434</t>
+  </si>
+  <si>
+    <t>760260434</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260435</t>
+  </si>
+  <si>
+    <t>760260435</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260438</t>
+  </si>
+  <si>
+    <t>760260438</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260439</t>
+  </si>
+  <si>
+    <t>760260439</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 96 in (305 mm X 2438 mm) Single Sided, With Door, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260446</t>
+  </si>
+  <si>
+    <t>760260446</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260449</t>
+  </si>
+  <si>
+    <t>760260449</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260452</t>
+  </si>
+  <si>
+    <t>760260452</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260442</t>
+  </si>
+  <si>
+    <t>760260442</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260430</t>
+  </si>
+  <si>
+    <t>760260430</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760236910</t>
+  </si>
+  <si>
+    <t>760236910</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260408</t>
+  </si>
+  <si>
+    <t>760260408</t>
+  </si>
+  <si>
+    <t>VCM2-SBBK-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Standard Backboard Kit, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084053</t>
+  </si>
+  <si>
+    <t>760084053</t>
+  </si>
+  <si>
+    <t>CRR2RRMK</t>
+  </si>
+  <si>
+    <t>Runway to Rack Mounting Kit, 19 inch (482.6 mm) W, 5.375 inch (136.5 mm) D, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083964</t>
+  </si>
+  <si>
+    <t>760083964</t>
+  </si>
+  <si>
+    <t>CRDK-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084061</t>
+  </si>
+  <si>
+    <t>760084061</t>
+  </si>
+  <si>
+    <t>CRTR625-6L</t>
+  </si>
+  <si>
+    <t>Cable Runway, 5/8 inch (15.9 mm), 11 UNC-2A threaded rod 6 ft (1829 mm) L</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084152</t>
+  </si>
+  <si>
+    <t>760084152</t>
+  </si>
+  <si>
+    <t>CR15-18WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit ,15 inch (381 mm), 18 inch (457 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084095</t>
+  </si>
+  <si>
+    <t>760084095</t>
+  </si>
+  <si>
+    <t>CRTWSBK-12W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085530</t>
+  </si>
+  <si>
+    <t>760085530</t>
+  </si>
+  <si>
+    <t>CR90FCB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084160</t>
+  </si>
+  <si>
+    <t>760084160</t>
+  </si>
+  <si>
+    <t>CR12-C24WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit, 12 inch (305 mm), 24 inch (610 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084103</t>
+  </si>
+  <si>
+    <t>760084103</t>
+  </si>
+  <si>
+    <t>CRTWSBK-18W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 18 in (457mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085548</t>
+  </si>
+  <si>
+    <t>760085548</t>
+  </si>
+  <si>
+    <t>CR90FCB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085670</t>
+  </si>
+  <si>
+    <t>760085670</t>
+  </si>
+  <si>
+    <t>CR90ICB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083899</t>
+  </si>
+  <si>
+    <t>760083899</t>
+  </si>
+  <si>
+    <t>CRBSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, butt splice kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085555</t>
+  </si>
+  <si>
+    <t>760085555</t>
+  </si>
+  <si>
+    <t>CR90FCB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085688</t>
+  </si>
+  <si>
+    <t>760085688</t>
+  </si>
+  <si>
+    <t>CR90ICB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083907</t>
+  </si>
+  <si>
+    <t>760083907</t>
+  </si>
+  <si>
+    <t>CRCMK3-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, ceiling mounting kit, for 3/8 inch (9.5 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085597</t>
+  </si>
+  <si>
+    <t>760085597</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085696</t>
+  </si>
+  <si>
+    <t>760085696</t>
+  </si>
+  <si>
+    <t>CR90ICB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083915</t>
+  </si>
+  <si>
+    <t>760083915</t>
+  </si>
+  <si>
+    <t>CRCMK5-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, ceiling mounting kit. for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085605</t>
+  </si>
+  <si>
+    <t>760085605</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085704</t>
+  </si>
+  <si>
+    <t>760085704</t>
+  </si>
+  <si>
+    <t>CR90ICB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084137</t>
+  </si>
+  <si>
+    <t>760084137</t>
+  </si>
+  <si>
+    <t>CRVWBK</t>
+  </si>
+  <si>
+    <t>Cable Runway Vertical Wall Bracket Kit (2 Brackets), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085613</t>
+  </si>
+  <si>
+    <t>760085613</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084145</t>
+  </si>
+  <si>
+    <t>760084145</t>
+  </si>
+  <si>
+    <t>CR6-12WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit, 6 inch (152 mm), 12 inch (305 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083923</t>
+  </si>
+  <si>
+    <t>760083923</t>
+  </si>
+  <si>
+    <t>CRSBK5-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, support bracket kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084020</t>
+  </si>
+  <si>
+    <t>760084020</t>
+  </si>
+  <si>
+    <t>CRFK</t>
+  </si>
+  <si>
+    <t>Cable Runway, foot kit, black</t>
+  </si>
+  <si>
+    <t>Foot kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085639</t>
+  </si>
+  <si>
+    <t>760085639</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L6W</t>
+  </si>
+  <si>
+    <t>Cable Runway 10 ft (3048mm) L x 6 in (152mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084038</t>
+  </si>
+  <si>
+    <t>760084038</t>
+  </si>
+  <si>
+    <t>CRJBMK</t>
+  </si>
+  <si>
+    <t>Cable Runway, j-bolt mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083949</t>
+  </si>
+  <si>
+    <t>760083949</t>
+  </si>
+  <si>
+    <t>CRDK-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086090</t>
+  </si>
+  <si>
+    <t>760086090</t>
+  </si>
+  <si>
+    <t>CR90OCB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084046</t>
+  </si>
+  <si>
+    <t>760084046</t>
+  </si>
+  <si>
+    <t>CRTJSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, junction splice kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085654</t>
+  </si>
+  <si>
+    <t>760085654</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 10 ft (3048 mm) L x 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086108</t>
+  </si>
+  <si>
+    <t>760086108</t>
+  </si>
+  <si>
+    <t>CR90OCB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760109124</t>
+  </si>
+  <si>
+    <t>760109124</t>
+  </si>
+  <si>
+    <t>CRGND</t>
+  </si>
+  <si>
+    <t>Cable Runway Grounding Kit</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259908</t>
+  </si>
+  <si>
+    <t>760259908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 3in elevation kit, black </t>
+  </si>
+  <si>
+    <t>Elevation kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259909</t>
+  </si>
+  <si>
+    <t>760259909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 6in elevation kit, black </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259910</t>
+  </si>
+  <si>
+    <t>760259910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 12in elevation kit, black </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262094</t>
+  </si>
+  <si>
+    <t>760262094</t>
+  </si>
+  <si>
+    <t>Cable Runway, Mounting Plate Kit for Elevation kit, 18in/24in, black</t>
+  </si>
+  <si>
+    <t>HDW-12020</t>
+  </si>
+  <si>
+    <t>FiberGuide® Screw kit, 1/4-20X.75,HEX/TORX</t>
+  </si>
+  <si>
+    <t>HDW-12021</t>
+  </si>
+  <si>
+    <t>FiberGuide® Quick Knob with T-Bolt</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KT03-CNH</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 7/8in Flex Tube Attachment, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-M/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, 4x24in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-H/M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x24in, 4x18in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-ACC158</t>
+  </si>
+  <si>
+    <t>FiberGuide® to PANDUIT Solid Transition Adapter, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-M-16MM</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 16mm for 4x18in System</t>
+  </si>
+  <si>
+    <t>FGS-HNTP-M-5/8</t>
+  </si>
+  <si>
+    <t>FiberGuide® New Threaded Rod Trapeze Bracket Kit, 5/8in for 4x18in System</t>
+  </si>
+  <si>
+    <t>FGSB-MFAW-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-M/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x18in, 4x12in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-MB-L</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x18 to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSA-MB-R</t>
+  </si>
+  <si>
+    <t>FiberGuide® Right Reducer, 4x18 to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-H-CF10</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Center Divider, 10 ft, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-H-F6IN</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Divider at 6in from side wall, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MKIT-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cutting Guide, No Saw Included, 4x18in</t>
+  </si>
+  <si>
+    <t>FGSB-MH9E-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x18in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-M</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x18 in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MVAR-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MVAR-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-LP-2C</t>
+  </si>
+  <si>
+    <t>FiberGuide® FlexVertical Low Profile 2x4 to Dual 2x2 Reducer, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-FLEXV-4F-LP-2C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Low Profile FlexVertical Kit, 2x4in to Dual 2x2in, 4ft length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-B12</t>
+  </si>
+  <si>
+    <t>Description: FiberGuide® Horizontal Straight Section, 4x6in,  12ft Length, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHXP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MHRT-F/B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x12in, 4x6in Exit, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MJWR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout Exit Junction Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MKIT</t>
+  </si>
+  <si>
+    <t>FiberGuide® Mitre Box with Saw, Used to Cut 2x2, 2x6, 4x4, and 4x6in Straight Sections to Size.</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-CA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 1.5in Slot Spacing, Square Opening, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MJWR-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Junction Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MKIT-ABF</t>
+  </si>
+  <si>
+    <t>FiberGuide® Mitre Box with 26in Saw used to cut 2x2, 2x6, 4x4, 4x6, and 4x12in Straight Sections to Length</t>
+  </si>
+  <si>
+    <t>FGS-MJWR-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Junction Kit, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-D</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Cover for Vertical Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-KS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>Solid vertical</t>
+  </si>
+  <si>
+    <t>FGS-MJWRM-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Modified Junction Kit, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-J</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover for Horizontal Straight Section, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MKEX-2-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-InchExpress Exit™ Tubing Kit, Dual 2in, No Tubing, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHC-K</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover for Vertical Straight Section, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSSC-B/G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover Kit for Horizontal Straight Section, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-DS</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Trumpet Flare Kit, 2x4 in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 2x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSHS-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 4in Slot Spacing, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MTRM-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SD4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Down Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHXP-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal Cross, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSNC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, Metal Hinge, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SD4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Down Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SH4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Horizontal Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHXP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal Cross, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSNC-B/G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, 2x6 and 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-TRMP42</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical to Horizontal Trumpet, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHXP-B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal Cross, Dual 4x6in Exits, Dual 4x12in Exits, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SH4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Horizontal Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Up Elbow, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHXP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal Cross, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SD9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Down Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MU4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KT03-A10F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual 2in Flex Tube Attachment, 4x4in, 10ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGS-SD9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Down Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SU4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Up Elbow, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-CA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Snap-On Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-VQE22-RWY</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2" 3-Sided Exit Trumpet, yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHRT-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T, 4x4in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-KTW1-JA</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 1.5in Slot Spacing and Hinged Cover, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGS-SU4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 45° Up Elbow, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-MD4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KTW2-J</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Duct Kit with 4in Slot Spacing and Hinged Cover, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-SHRT-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T, 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SDSA-F2B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Straight Reducer, 4x12in to Dual 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SDSA-FB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Straight Reducer, 4x12in to 4x6in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SDSP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Downspout, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-SHRT-F/B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T with Single 4x6in Exit, 4x12in, Yellow</t>
+  </si>
+  <si>
+    <t>FGSB-ASRI-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Adapter Kit, Square to 2" Round, 4x4in, 5ft Slotted, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEX1-C-0F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, No Tubing, Black</t>
+  </si>
+  <si>
+    <t>FGSB-KT03-A1-15F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2in Flex Tube Attachment, 4x4in, 15ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD9A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Down Elbow, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MD9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Down Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-B/I</t>
+  </si>
+  <si>
+    <t>FiberGuide® Insertable Downspout, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MFAW-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEX1-C-5F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Single 2in Flex Tube Attachment, 2x2in, 5ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MFAW-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHIS-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4in Cut-in T, 4x4, 4x6, and 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHIS-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Cut-in T, 4x4, 4x6, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEXC-E-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Rear Hinged Cover Kit for 4x4, 4x6 and 4x12in Raceways, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-2B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual Drop Downspout, 4x6 with 4x4in Exits, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MFAW-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-Fit Junction, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-2B-IMP</t>
+  </si>
+  <si>
+    <t>FiberGuide® Dual Drop Downspout with Dividers, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 90° Horizontal Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MEXP-E-A/B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™, 4x4, 4x6, 4x12, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-B/F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x6in and Dual 4x12in Exits, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-F/B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 4x12in, 4x6in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHRT-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal T, 2x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHC-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover for Horizontal Straight Section, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-F/H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross with Dual 4x12in and Dual 4x24in Exits, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MJWR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout Exit Junction Kit, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MDSP-G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Downspout 2x6 with 2x2in Exit, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSNC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MJWR-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Junction Kit, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSSC-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover Kit for Horizontal Straight Section, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-D</t>
+  </si>
+  <si>
+    <t>FiberGuide® Vertical Straight Section with 4in Slot Spacing, 1in Slots, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MHXP-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Cross, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-B</t>
+  </si>
+  <si>
+    <t>FGSB-MVAR-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-B-RW</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section with Pre-Cut 6in Spacing and 2.25in Opening, 4x6 in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MVAR-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MH4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SHRT-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU4E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SU9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for 90° Up Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® Horizontal Straight Section, 4x24in, 6ft Length, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 4x4, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SHRT-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Horizontal T, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU4E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MVAR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Expandable Straight Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU4E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MTRM-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® Trumpet Flare, 2x2in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSHS-STOR-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Slack Storage Straight Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SDSA-FB</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Reducer, 4x12in to 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SHXP-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Cross Section, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MSNC-B/G</t>
+  </si>
+  <si>
+    <t>FiberGuide® Hinged Cover Kit for Horizontal Straight Section, 2x6in, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-MU4E-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Up Elbow, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SHXP-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for Cross Section, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SD9E-B</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for 90° Down Elbow, 4x6in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SH9E-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for 90° Horizontal Elbow, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SH9E-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover for 90° Horizontal Elbow, 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGSB-SHRT-A</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-On Cover for Horizontal T, 4x4in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-ABF-CV</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Express Exit™ Cover, 2x2in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-ABF-NC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 2-Inch Express Exit™, Cover Not Included, 4x4, 4x6, 4x12, 4x24in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MEXP-E-ABF-CV</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4-Inch Express Exit™ Cover, 4x4, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-18-5</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Tool-less Bracket Kit for 4x12, 4x18 and 4x24in Systems, 5in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-S-18-5</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Sliding Tool-less Bracket Kit for 4x12, 4x18 and 4x24in Systems, 5in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-S-12-5</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Sliding Tool-less Bracket Kit for 4x12in System, 5in Tall</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-6-5-40PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Horizontal Tool-less Bracket Kit for 2x6, 4x4 and 4x6in Systems, 5in Tall, Kit of 40</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-6-5-80PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 6in Horizontal Tool-less Bracket Kit for 2x6, 4x4 and 4x6in Systems, 5in Tall, Kit of 80</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-18-5-32PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Tool-less Bracket Kit for 4x12,4x18 and 4x24in Systems, 5in Tall, kit of 32</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-18-5-80PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 18in Horizontal Tool-less Bracket Kit for 4x12,4x18 and 4x24 Systems, 5in Tall, kit of 80</t>
+  </si>
+  <si>
+    <t>FGS-HTBK-12-5-32PC</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in Horizontal Tool-less Bracket Kit for 4x12in System, 5in Tall, kit of 32</t>
   </si>
   <si>
     <t>FGS-MDSA-FB-R-Y</t>
   </si>
   <si>
     <t>FiberGuide® Right Reducer, 4 x12in to 4x6in, Yellow</t>
   </si>
   <si>
-    <t>FGS-HIFC-B</t>
-[...2 lines deleted...]
-    <t>FiberGuide® IFC Tie Down Bracket, 4x6in, Black</t>
+    <t>FGS-ACC047</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x6in to DITEL 8in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC048</t>
+  </si>
+  <si>
+    <t>FiberGuide® 12in to DITEL 8in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-ACC087</t>
+  </si>
+  <si>
+    <t>FiberGuide® 4x6in to WARREN 8in Transition Adapter, Black</t>
+  </si>
+  <si>
+    <t>FGS-HDGR</t>
+  </si>
+  <si>
+    <t>FiberGuide® Unistrut Nut Mounting Kit, 5/8in</t>
+  </si>
+  <si>
+    <t>FGS-HMEC-H</t>
+  </si>
+  <si>
+    <t>FiberGuide® End Cap Kit, 4x24in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MDSA-HF-L</t>
+  </si>
+  <si>
+    <t>FiberGuide® Left Reducer, 4x24 to 4x12in, Black</t>
+  </si>
+  <si>
+    <t>FGS-MH4A-C</t>
+  </si>
+  <si>
+    <t>FiberGuide® 45° Horizontal Elbow Kit, 2x2 in, Yellow</t>
+  </si>
+  <si>
+    <t>FGS-MSSC-F</t>
+  </si>
+  <si>
+    <t>FiberGuide® Snap-on Cover Kit for Horizontal Straight Section, 4x12in, Yellow</t>
   </si>
   <si>
     <t>FGS-HEMB-D</t>
   </si>
   <si>
     <t>FiberGuide® EIA Vertical Bracket Kit, 4x4in</t>
   </si>
   <si>
-    <t>FGSB-MEXP-G-A/B/F</t>
-[...208 lines deleted...]
-  <si>
     <t>FGS-MTRM-M</t>
   </si>
   <si>
     <t>FiberGuide® Trumpet Flare, 4x18in, Yellow</t>
   </si>
   <si>
-    <t>FGS-MEXP-ABF-CV</t>
-[...74 lines deleted...]
-    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760240303</t>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244804</t>
+  </si>
+  <si>
+    <t>760244804</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244794</t>
+  </si>
+  <si>
+    <t>760244794</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244818</t>
+  </si>
+  <si>
+    <t>760244818</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244782</t>
+  </si>
+  <si>
+    <t>760244782</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244799</t>
+  </si>
+  <si>
+    <t>760244799</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244805</t>
+  </si>
+  <si>
+    <t>760244805</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244800</t>
+  </si>
+  <si>
+    <t>760244800</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244812</t>
+  </si>
+  <si>
+    <t>760244812</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244814</t>
+  </si>
+  <si>
+    <t>760244814</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760240303</t>
   </si>
   <si>
     <t>760240303</t>
   </si>
   <si>
     <t>GLD-SPLKITFRT</t>
   </si>
   <si>
     <t>Glide® Spool Kit of 3, Black</t>
   </si>
   <si>
-    <t>FGS-ACC001</t>
-[...1646 lines deleted...]
-    <t>FiberGuide® Horizontal T, 4x24in, 4x18in Exit, Yellow</t>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259431</t>
+  </si>
+  <si>
+    <t>760259431</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259434</t>
+  </si>
+  <si>
+    <t>760259434</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259435</t>
+  </si>
+  <si>
+    <t>760259435</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260411</t>
+  </si>
+  <si>
+    <t>760260411</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-1U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Single Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260414</t>
+  </si>
+  <si>
+    <t>760260414</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260415</t>
+  </si>
+  <si>
+    <t>760260415</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-2U-SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Double Sided, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260372</t>
+  </si>
+  <si>
+    <t>760260372</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-2U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 2 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260373</t>
+  </si>
+  <si>
+    <t>760260373</t>
+  </si>
+  <si>
+    <t>HTK2-19-SS-3U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Single Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260429</t>
+  </si>
+  <si>
+    <t>760260429</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-1U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 1 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260431</t>
+  </si>
+  <si>
+    <t>760260431</t>
+  </si>
+  <si>
+    <t>HTK2-19-DS-3U-WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Horizontal Trough Kit, 3 RU, 19 in, Double Sided, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236904</t>
+  </si>
+  <si>
+    <t>760236904</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236905</t>
+  </si>
+  <si>
+    <t>760236905</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236906</t>
+  </si>
+  <si>
+    <t>760236906</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236907</t>
+  </si>
+  <si>
+    <t>760236907</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260356</t>
+  </si>
+  <si>
+    <t>760260356</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260358</t>
+  </si>
+  <si>
+    <t>760260358</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-10SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260360</t>
+  </si>
+  <si>
+    <t>760260360</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-12SL</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Double Sided, With Doors, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260357</t>
+  </si>
+  <si>
+    <t>760260357</t>
+  </si>
+  <si>
+    <t>VCM2-DS-84-8WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 84 in (203 mm X 2134 mm) Double Sided, With Doors, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260366</t>
+  </si>
+  <si>
+    <t>760260366</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-6WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 84 in (152 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260368</t>
+  </si>
+  <si>
+    <t>760260368</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-10WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 84 in (254 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260369</t>
+  </si>
+  <si>
+    <t>760260369</t>
+  </si>
+  <si>
+    <t>VCM2-SS-84-12WH</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 12 in X 84 in (305 mm X 2134 mm) Single Sided, With Door, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260450</t>
+  </si>
+  <si>
+    <t>760260450</t>
+  </si>
+  <si>
+    <t>VCM2-DS-96-10BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 10 in X 96 in (254 mm X 2438 mm) Double Sided, With Doors, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260432</t>
+  </si>
+  <si>
+    <t>760260432</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-6BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 6 in X 96 in (152 mm X 2438 mm) Single Sided, With Door, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260433</t>
+  </si>
+  <si>
+    <t>760260433</t>
+  </si>
+  <si>
+    <t>VCM2-SS-96-8BK</t>
+  </si>
+  <si>
+    <t>CableGuide 360™ Vertical Cable Management Kit, 8 in X 96 in (203 mm X 2438 mm) Single Sided, With Door, Black</t>
   </si>
   <si>
     <t>FGSB-MIDY</t>
   </si>
   <si>
     <t>FiberGuide® 2in Flex Tube, Slotted, Black</t>
   </si>
   <si>
     <t>FGS-MFTY</t>
   </si>
   <si>
     <t>FiberGuide® 7/8in Flex Tube, Slotted</t>
-  </si>
-[...2773 lines deleted...]
-    <t>FiberGuide® End Cap Kit, 4x18in, Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -9860,25280 +9620,24327 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1299" totalsRowShown="0">
-  <autoFilter ref="A1:J1299"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1246" totalsRowShown="0">
+  <autoFilter ref="A1:J1246"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-midy" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-misy" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mldy" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-msha" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemhdw-101117" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc540" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f12" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f-cf12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dldb-90-4" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dldb-st-4" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hcbl-15" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hifc-f-w" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-12-6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-f-vs" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/item1351761" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-u-brkt-3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-u-brkt-3-kit4" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-u-brkt-6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-u-brkt-6-kit4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mjwr-t" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-lp-ca" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-1-2-a" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-12mm-a" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-5-8-a" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-14mm-a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-5-8-a" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-h-12mm-a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-e-abf-hd" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760157628" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760128843" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760172908" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-m12" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760136531" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760136549" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-homx-16mm" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-jb" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-jn" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw4-c" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhis-a-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-e" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h10" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetp-f-1-2" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-f-14mm" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-f-14mm" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-lp-g-nc" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc539" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-flexv-4f-a2c" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-flexvad-7f-c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b-15f" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b4-0f" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-e-abf-nc" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-g-abf-nc" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-2a" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-2a" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-h-y" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-dhhc" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-clip-c" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-fb-l-y" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kdh5-c" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-16mm-cs" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-f-5-8-acc" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-huve-a" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hvhg" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-6-5" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-12-5" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-12-5-80pc" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-b10" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-m10" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-m" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-m10" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-e-abf-nc" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-f-a2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-f-ds-ah" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-f-ds-av" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-b10" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-m" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-1671495-5" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhis-b-h" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-m-f" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9e-m" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-lock-f" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259432" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259433" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259436" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260412" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260413" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260370" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236901" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236902" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236903" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236908" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260354" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260362" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260363" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260364" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260365" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260359" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260361" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260367" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260444" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260447" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260453" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260445" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260448" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260451" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260454" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260436" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260437" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260455" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260440" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260441" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260443" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933352-3" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933352-4" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933352-2" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933541-1" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933531-1" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933533-1" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933566-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item2269081-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item2269081-4" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item2269081-6" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375160-1" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375257-1" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375258-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375259-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1427632-2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1479733-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1554055-1" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671633-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671711-1" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671495-2" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1674553-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671495-6" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1711314-2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item999920055" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760054627" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760060301" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760060863" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760060871" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760073007" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072876" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072785" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072819" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072918" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760073486" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072827" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072835" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072934" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072942" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089417" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089425" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089441" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089367" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089474" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501050-20" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501050-30" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64502158-20" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64505050-20" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64601028-01" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64601028-00" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item406042-1" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item559370-1" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item558329-1" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item558331-1" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260371" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260355" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-mf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-jig-m-h" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-mb-l" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-mb-r" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260761" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259384" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-b12" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244787" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244788" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244775" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244790" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244791" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244802" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244815" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244779" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244816" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244803" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244780" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244781" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244861" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244806" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244811" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244813" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-mf" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-m" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-m-f" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-m-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-m" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shrt-f-b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shxp-a" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd4e-a" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-f" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sdsp-f" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-g" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd4e-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-msnc-a" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd4e-f" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd9e-a" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd9e-f" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sh9e-b" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu9a-c" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu9e-a" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu9e-b" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-su4e-f" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-ja" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a4-10f" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-jb" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-junc-b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9a-c" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-lblkit1" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-c-15f" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9e-a" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-lbus" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mcds-ab" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt07-a4-5f" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kte2-d" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-jn" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a1" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a4-15f" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-c" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9e-g" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-k" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-a" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a4-5f" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-ca" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdrt-f" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-e" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-r" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-e" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-2f-imp" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-rl" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-ac" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-fl" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-f-i" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-rn" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-a" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexc-e-b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b-10f" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-f2b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-lp-g" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexc-e-f" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hf-r" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-m2b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-a-b-f" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-b-i" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mex1-c-0f" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-c" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-2b-imp" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mex1-c-10f" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mex1-c-15f" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-g-a-b-f" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfaw-b" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mex1-c-5f" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-ex-b" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-f" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfaw-f" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-f" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-gs-abf-nc" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-f-h" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-f" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-f" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-f-b-s" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-lp-ca" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhff-a" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-a" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-h" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-h-vs" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-h-f" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-b-vs" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9a-c" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-b" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-f" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhta-c" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-f-h-vs" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-f-vs" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkex-2-10f" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-b-f" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkex-2-5f" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-a" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-h-vs" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mjwr-b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-b" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-cb" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-c" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-k" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkit-h" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msra-a" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-f" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-b" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mssc-a" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-f100mm" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-kt" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-m12" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-f12" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-a" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-d" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-stor-b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msds-c" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-f900mm" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-b-rw" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-stor-f" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-e" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mstor-a-b-f" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-g" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msha-c" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-msha" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-g10" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh4e-a" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-2b-imp" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu9a-c" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-g" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-h" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-a" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-h" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu9e-a" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd4e-f" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4a-c" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msnc-f" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-trmp44" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh9e-a" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-a" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd9e-b" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh9e-b" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-v9e44" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-c-15f" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-b" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-island-h-f" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh9e-f" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-vqe22" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-f" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-junc-b" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-a4-10f" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sdsa-ab" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-su4e-b" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-junc-g" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-vqe44" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw2-k" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-f" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-su9e-a" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-a" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shrt-f" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-g" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-b" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdrt-f" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-a" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mcds-ab" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-ab" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-h" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mcds-ex-ab" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-a-i" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mex1-c-10f" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-lp-a-b-f" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-f2b" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-b" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-c" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-fb" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-lp-g" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md9e-b" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-b" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-ga" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-c" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-gb" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md9e-f" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-f" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-ex-a" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-hf" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-g" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mfaw-f" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-ex-b" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-h" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhis-f" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhta-c" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexc-e-b" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9a-c" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexc-e-f" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-a" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-a-b-f" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-b" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9e-a" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-b" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-f" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9e-f" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-c" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-f" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9e-g" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-f" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-h" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshc-c" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-f-i" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-h-f" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshc-d" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshc-e" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mjwr-b" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-g" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mjwr-d" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mssc-b-g" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-g" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mssc-f" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-msds-c" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-msha-c" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-msha" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-g" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4a-c" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sdsa-f2b" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc046" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc089" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc501" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc063" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc146" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc081" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc123" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc124" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc529" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc153" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-cd4e-b" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc086" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc125" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-cd9e-a" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc042" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc532" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc134" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dshc-a" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-chrt-b" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-cd9e-b" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc533" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hasb-5-8-36" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-cdsa-ab" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-chxp-a" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc508" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dshc-f" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexv-4f-a2c" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-chxp-b" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-f-c" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fd4e-h" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc513" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-f-d" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fdsa-hf" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexvad-7f-c" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ddsp-a" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ch9e-b" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc520" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdgr-16mm" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fh4e-h" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdve-a" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ddsp-b" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdlb-4" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-haej-c" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-chrt-a" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-3-8" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdve-b" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-btbs-c" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fhrt-h-f" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-haej-h-f" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dh9e-b" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-5-8" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fhxp-f-h" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hasb-1-2-36" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hkw2-e" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dhcp" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-5-8-a" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsi-ab" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hlbk" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hhve-a" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetp-h-5-8" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hlr2-c" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hhve-b" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-1-2" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-24" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-12mm" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-16mm" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-16mm" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-16mm" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hisr-f" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-5-8" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hfck-1-2" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-16mm-lp" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-f-16mm" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hfck-5-8" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-ca" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-1-2" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-5-8" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-a" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hfrr-10" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-d" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hkfm-5-8" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-c" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-16mm-lp" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-1-2-30" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-1-2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-f" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-5-8" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-1-2-72" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-12mm" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-14mm" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-12mm" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-5-8-48" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-junc-f" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-14mm" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hufb-c" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-12mm-30cm" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hqkk" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-5-8-72" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-junc-g" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htr2-1-2" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-5-8" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hrja-a" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-14mm" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htr2-12mm" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/item1333990" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hwmb-c" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-14mm-lp" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hrja-a-b-f" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-14mm-30cm" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hwmb-d" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htr2-5-8" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-f-14mm" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-island-f" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hshc-10" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-1-2" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-16mm-30cm" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-island-h-f" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-10mm" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-island3-f" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a4-0f" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-u-brkt-12-kit4" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-m" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-lp-abf-nc" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-acc002" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f10" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f-cf10" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-f-b-vs" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-island3-f" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hisr-a" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-24-5" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-abf-nc" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsb-u-a" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsb-kit-a" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-rc" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-1-2-a" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-12mm-a" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-h-1-2-a" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-h-5-8-a" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f-cf" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hcbl-12" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-18" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-18-6" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-a2c" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item9-101019-5" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item9-101019-0" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item9-101019-1" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item9-101019-2" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc500" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-fb-r-y" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hifc-b" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hemb-d" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-g-a-b-f" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc-spool" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-asri-5f-ns" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-flexv-4f-c" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-c" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-e" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexv-c" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b-0f" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-g-0f" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw2-d" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw2-e" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw2-r" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h12" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ddsa-ab" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetp-f-12mm" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetp-f-16mm" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hibs-b" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hibs-f" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hibs-h" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hkfm-1-2" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-a-y" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-b-y" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-f-y" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-ca1" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-ca2" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-cnh" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt07-a4-0f" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt07-a4-15f" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hm-l" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hm-r" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfaw-m" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-e" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-h10" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-h12" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-kf" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-m" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-abf-cv" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-abf-nc" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-e-abf-cv" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-18-5" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-s-18-5" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-s-12-5" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-6-5-40pc" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-6-5-80pc" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-18-5-32pc" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-18-5-80pc" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-12-5-32pc" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hcts-a-b" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc001" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-acc001" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc534" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-f-f-h-nc" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-h-y" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-a" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-a" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-c" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-b" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-b" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexc-e-a" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexc-e-a-b-f" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfaw-h" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-f-vs" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-lp-a-b-f" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfin-10" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-jig-a-b-f" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4e-g" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9e-g" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-g" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-c" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-h" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-a" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-f" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-a-h" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-f-vs" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-h-f-vs" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-f-h" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh9a-c-45-2" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-a" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhis-b-h" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-b" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhxp-g" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-f-b" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mjwr-a" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkit" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-ca" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mjwr-c" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkit-abf" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mjwr-d" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-d" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-d" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-ks" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwrm-c" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-j" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkex-2-0f" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-c" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshc-k" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mssc-b-g" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-b" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-f" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-b" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-ds" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mssc-f" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-g" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-c" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-h" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mtrm-f" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd4e-a" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shxp-a" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msnc-a" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd4e-b" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh4e-b" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shxp-b" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-msnc-b-g" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-trmp42" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shxp-b-f" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sh4e-f" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu9e-b" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shxp-f" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd9e-a" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu4e-a" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-a10f" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sd9e-f" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-su4e-a" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-ca" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-a" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-vqe22-rwy" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shrt-a" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw1-ja" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-su4e-f" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-b" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-ktw2-j" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shrt-b" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sdsa-f2b" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sdsa-fb" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-a4-5f" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-sdsp-f" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-shrt-f-b" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-asri-5f" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mex1-c-0f" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-a1-15f" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md9a-c" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4a-c" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md9e-a" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mex1-c-15f" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-b-i" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mfaw-a" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mex1-c-5f" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mfaw-b" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhis-a" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexc-e-a" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md9e-g" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhis-b" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexc-e-a-b-f" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-2b" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mfaw-h" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-a" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-2b-imp" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9e-b" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-e-a-b-f" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-b-f" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-f-b" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-g" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshc-b" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-f-h" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mjwr-a" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-g" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-msnc-f" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mjwr-c" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-a" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mssc-a" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-d" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-h" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-b" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mvar-a" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4a-c" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-b-rw" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-f" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mvar-b" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-a" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shrt-b" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-a" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-su9e-a" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-a" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shrt-f" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-b" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mvar-f" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-f" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mtrm-c" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-stor-f" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sdsa-fb" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shxp-b" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-msnc-b-g" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shxp-b-f" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-h" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shxp-f" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sh4e-f" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sd9e-b" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sh9e-a" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-sh9e-f" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-shrt-a" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc137" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc047" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc102" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc048" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc157" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc139" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc106" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc141" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc142" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc-brl" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc502" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc147" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc-lprl" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc528" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc151" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc082" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-cd4e-a" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc041" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc505" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc507" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-1671080-2" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-1671132-5" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-b" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemhdw-12020" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemhdw-12021" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-m-16mm" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-m-5-8" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh4e-m" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h-f6in" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mkit-m" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mh9e-m" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-f10" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-m" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-h" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mvar-h" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-lp-2c" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexv-4f-lp-2c" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mshs-b12" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259816" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mu4e-m" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260765" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260766" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260762" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260759" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260763" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260764" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260760" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259385" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259386" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259387" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259817" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-2269081-5" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-795691-0" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1-795691-2" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-kt03-cnh" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mfaw-m" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-m-f" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-mb-l" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsa-mb-r" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h-cf" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mshs-h-cf10" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mshs" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc158" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-m" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-m-h" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mhrt-h-m" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgsb-midy" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mfty" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244789" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244776" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244777" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244801" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244778" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244792" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244793" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244817" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244804" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244794" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244818" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244782" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244799" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244805" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244800" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244812" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760244814" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mexp-f-f-h-nc" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-m" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-md4e-m" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mu9e-m" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhrt-f-h" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mdsp-m" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259431" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259434" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760259435" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260411" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260414" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260415" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260372" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260373" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260429" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260431" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236904" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236905" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236906" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236907" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260356" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260358" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260360" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260357" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260366" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260368" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260369" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260450" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260432" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260433" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260434" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260435" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260438" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260439" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260446" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260449" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260452" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260442" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260430" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgsb-mhxp-m" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-mhxp" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760236910" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760260408" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hm-l-y" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hm-r-y" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item2269081-1" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375158-2" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375159-1" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375161-1" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375162-1" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375162-2" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375163-1" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375164-1" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375165-1" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1375158-1" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1427632-1" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item2-795691-3" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1711314-1" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1711314-3" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1859160-1" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933352-1" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933530-1" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933425-1" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933532-1" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1933534-1" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1479732-1" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1479860-1" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671495-1" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671960-1" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item1671495-4" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760128850" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760128868" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760172882" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760172890" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760172916" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760172924" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760175893" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760060343" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760068106" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760069278" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072850" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072959" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072868" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072967" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072884" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072793" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072892" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072801" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072900" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072926" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760072843" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089409" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089342" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089433" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089359" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089458" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089375" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089466" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089383" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089391" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089482" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760089490" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760094375" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760094383" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760094391" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760094409" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760104398" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760104737" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item557548-1" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item558334-1" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item558301-1" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760038240" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item760038257" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501050-00" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501103-10" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501050-10" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501045-00" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64505050-30" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item64501105-22" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item65271022-00" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item65271006-01" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/item65273037-00" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc087" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexexit-f-h" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dshc-b-g" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-flexjig-f-h" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc088" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hasb-5-8-48" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ch4e-a" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-acc509" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-asri-10f" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hask-c" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ch4e-b" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-flexv-4f-c" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/fgs-flexv" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdcb-c" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-clip-d" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-asri-15f" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ch9e-a" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdgr" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-asri-5f" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fsfc-h" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fhrt-h" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-btbl-c" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsb-a" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hhec-10" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hdsb-b" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hhgk" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetp-f-5-8" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-fhxp-h" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-dhhc" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-f-1-2" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-g" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-1-2" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-1-2" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-h" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-f-12mm" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-12mm" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-12mm" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnlr-ab" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hifc-a" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-44" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-f-16mm" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-f-12mm" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnlr-f" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-14mm" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-a" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hetr-f-5-8" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-f-1-2" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-f-16mm" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-f-12mm" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-3-8" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-f-5-8" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-c" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-5-8-2" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-5-8" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hkfm-16mm" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-f-5-8" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-5-8-a" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-h-16mm" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-1-2-lp" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-5-8-lp" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-5-8-s" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-e" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntp-h-5-8" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-12mm" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hldr-v" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-5-8-12" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-12mm-lp" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-1-2-lp" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-5-8-30" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hntr-f-1-2" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hufb-acc" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-5-8-lp" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-14mm-lp" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-12mm-lp" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-16mm" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-12mm-75cm" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-huve-b" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-16mm" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kdh2-c" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-f-1-2" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htr2-2-5-8" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-f-12mm" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hnts-f-16mm" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kit-h44" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hrja-b" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-14mm-75cm" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a15f" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-f-16mm" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a1nh" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htbk-12" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-htub-f-5-8" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-16mm-75cm" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hthr-1-2-12" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-c" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kqkb" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hufb-a" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-j" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-c-10f" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-junc-a" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-jn" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-d" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-g-5f" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9e-b" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-fb" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-d-imp" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mcds-ex-ab" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md9e-f" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-d-imp-b" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4a-c" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-fb-l" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a1-10f" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-d-l3" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-fb-r" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-ga" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-a10f" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw1-ca-rc" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-anh" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-f" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-ab" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-f" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-gb" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-g" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hf" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-c2c" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-md4e-h" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-g" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsa-hf-l" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-a-i" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-t" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-b" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-m" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-kt03-b4-5f" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw2-tn" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-2b" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-ktw4-c" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mexp-e-a-b-f" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mh4a-c" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mdsp-ex-a" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-mfaw-a" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/itemfgs-hmec-m" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799686" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item304000500" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099999" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099979" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3099997" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399105" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3520061" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998100" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000017" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799107" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799121" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000014" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item379909900" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799159" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799138" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199894" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item558329-1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64501050-20" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64501050-30" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item64502158-20" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64505050-20" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item64601028-01" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item64601028-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760054627" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060301" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060863" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060871" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760073007" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072876" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072785" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072819" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072918" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760073486" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072827" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072835" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072934" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072942" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089417" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089425" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089441" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089367" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089474" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128843" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760136531" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760136549" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760157628" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172908" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244787" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244788" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244775" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244790" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244791" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244802" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244815" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244779" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244816" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244803" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244780" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-hdsi-f-ds-av" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-m12" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-mf" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-m" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-m-f" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-m-h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-m" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-b10" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-m" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-b10" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-m10" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-m" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-m10" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-e-abf-nc" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mhis-jig-m-h" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-mb-l" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-mb-r" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-b12" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc089" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc501" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc063" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc146" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc081" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc123" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc124" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc529" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc153" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-cd4e-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc125" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-cd9e-a" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc042" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc532" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc134" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-dshc-a" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-chrt-b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-cd9e-b" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc533" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hasb-5-8-36" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-cdsa-ab" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-chxp-a" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc508" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-dshc-f" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexv-4f-a2c" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-chxp-b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fd4e-h" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-acc513" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-hdsi-f-d" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fdsa-hf" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexvad-7f-c" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ddsp-a" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ch9e-b" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-acc520" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fh4e-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hdve-a" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ddsp-b" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdlb-4" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-chrt-a" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-3-8" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hdve-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-btbs-c" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fhrt-h-f" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-haej-h-f" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-dh9e-b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-5-8" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fhxp-f-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hasb-1-2-36" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hkw2-e" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-dhcp" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-5-8-a" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-hdsi-ab" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hlbk" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetp-h-5-8" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hlr2-c" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hhve-b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-1-2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-24" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-12mm" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-16mm" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-16mm" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-16mm" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hisr-f" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-5-8" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hfck-1-2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-16mm-lp" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-f-16mm" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hfck-5-8" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-ca" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-1-2" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-5-8" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hfrr-10" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-d" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hkfm-5-8" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-c" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-16mm-lp" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-1-2-30" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-1-2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-5-8" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-1-2-72" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-12mm" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-12mm" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-5-8-48" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-junc-f" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hufb-c" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-12mm-30cm" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hqkk" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-5-8-72" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-junc-g" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htr2-1-2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-5-8" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-hrja-a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htr2-12mm" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hwmb-c" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-hrja-a-b-f" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hwmb-d" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htr2-5-8" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-island-f" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-1-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-16mm-30cm" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-island-h-f" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-10mm" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-island3-f" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a4-0f" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-ja" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a4-10f" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-jb" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-junc-b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9a-c" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-lblkit1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-c-15f" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9e-a" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-lbus" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mcds-ab" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt07-a4-5f" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-kte2-d" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-jn" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a4-15f" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-c" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9e-g" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-k" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-a" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a4-5f" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-ca" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdrt-f" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-e" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-r" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-h-f" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mshc-d" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mjwr-b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-g" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mjwr-d" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mssc-b-g" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-g" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mssc-f" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-msds-c" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-msha-c" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-msha" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-g" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu4a-c" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sd4e-a" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-f" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sdsp-f" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-msnc-a" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sd4e-f" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sd9e-a" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sd9e-f" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sh9e-b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu9a-c" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu9e-a" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu9e-b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-su4e-f" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-e-abf-nc" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-g-abf-nc" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-2a" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-2a" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-6-5" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-12-5" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-12-5-80pc" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-homx-16mm" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-h-y" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgsb-dhhc" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-clip-c" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-fb-l-y" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kdh5-c" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-f-5-8-acc" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-huve-a" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc539" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-flexvad-7f-c" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b-15f" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b4-0f" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-jb" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-jn" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw4-c" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-h10" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetp-f-1-2" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mh9e-f-vs" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/item1351761" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc540" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-f12" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-dldb-90-4" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-dldb-st-4" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hcbl-15" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-m" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-12-6" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-1-2-a" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-12mm-a" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-5-8-a" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-5-8-a" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-h-12mm-a" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-e-abf-hd" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwr-t" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-f10" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-f-cf10" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgsb-acc002" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-m" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9e-m" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-mf" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-m-h" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-e" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-2f-imp" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-rl" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-ac" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-fl" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-f-i" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-rn" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-a" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexc-e-b" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b-10f" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-f2b" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexc-e-f" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-a-b-f" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-b-i" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mex1-c-0f" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-c" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-2b-imp" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mex1-c-10f" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mex1-c-15f" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-g-a-b-f" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mfaw-b" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mex1-c-5f" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-ex-b" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-f" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mfaw-f" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-f" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-gs-abf-nc" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-f-h" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9e-f" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-f" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhrt-f-b-s" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhff-a" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-a" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-h" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-b" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mh4e-h-vs" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-h-f" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhrt-b-vs" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9a-c" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-b" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-f" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhta-c" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhxp-f-h-vs" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhrt-f-vs" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mkex-2-10f" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-b-f" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-h" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-a" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhxp-h-vs" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwr-b" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-b" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-cb" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-c" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-k" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mkit-h" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-msra-a" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-f" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mssc-a" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-f100mm" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-kt" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-m12" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-f12" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-a" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-d" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-stor-b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-msds-c" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-f900mm" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-b-rw" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-stor-f" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-e" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mstor-a-b-f" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-g" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-msha-c" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-msha" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-g10" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh4e-a" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-2b-imp" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu9a-c" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-g" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-h" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-a" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu9e-a" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd4e-f" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4a-c" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-msnc-f" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-trmp44" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh9e-a" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-a" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd9e-b" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh9e-b" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-v9e44" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-b" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-island-h-f" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh9e-f" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-vqe22" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-f" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-junc-b" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sdsa-ab" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-su4e-b" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-junc-g" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-vqe44" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw2-k" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-f" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-su9e-a" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-kt03-a" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shrt-f" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-g" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-a" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mcds-ab" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-ab" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-h" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mcds-ex-ab" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-a-i" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mex1-c-10f" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-lp-a-b-f" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-f2b" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-b" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-kt03-c" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-fb" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md9e-b" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4e-b" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-ga" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-c" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-gb" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md9e-f" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4e-f" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-ex-a" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-hf" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mfaw-f" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-ex-b" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4e-h" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhis-f" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhta-c" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9a-c" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mexc-e-f" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-a" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-a-b-f" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-b" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9e-a" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-b" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-f" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9e-f" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-c" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-f" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9e-g" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-f" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-h" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mshc-c" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-f-i" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244781" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760244861" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244806" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244811" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244813" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item999920055" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760240302" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259432" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259433" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259436" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260412" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260413" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260370" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236901" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236902" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236903" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236908" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260354" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260362" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260363" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260364" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260365" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260359" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260361" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260367" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260444" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260447" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260453" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260445" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260448" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260451" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260454" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260436" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260437" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260455" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260440" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260441" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260443" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260371" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260355" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083956" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083972" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084079" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084087" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083980" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085662" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083998" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084111" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084004" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084129" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084012" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085621" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086074" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083931" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086082" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085647" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085522" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262093" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemhdw-101117" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9e-m" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-lp-abf-nc" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhis-b-h" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-m-f" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-hdsi-f-ds-ah" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3200000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399697" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299995" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299837" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399736" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399760" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399741" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399995" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399814" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399987" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799717" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799821" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799823" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799745" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799859" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799679" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799834" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799921" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799839" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799842" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799844" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899968" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260761" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259384" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1-1671495-5" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375160-1" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1375257-1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1375258-1" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1375259-1" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1427632-2" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1554055-1" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1671633-1" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671132-4" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671132-6" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1671711-1" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671495-2" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1674553-1" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671495-6" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1711314-2" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1933352-3" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1933352-4" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1933352-2" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1933541-1" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933531-1" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933533-1" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933566-1" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item2269081-2" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item2269081-4" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item2269081-6" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item406042-1" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item559370-1" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc046" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc086" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdgr-16mm" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-haej-c" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-f" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hshc-10" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hf-r" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-h" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-midy" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-misy" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-mldy" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-msha" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-lp-g" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-lp-ca" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-lp-g" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-lp-g-nc" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-lp-ca" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3199122" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3299116" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3399101" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3499105" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000015" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000016" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000001" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item359998400" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item3799139" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/item360000013" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199986" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199944" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199949" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199895" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199976" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-acc137" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc102" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc157" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc139" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc106" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc141" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc142" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc-brl" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc147" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc-lprl" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc528" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc151" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc082" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-cd4e-a" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc041" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc507" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexexit-f-h" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-dshc-b-g" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-flexjig-f-h" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc088" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hasb-5-8-48" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ch4e-a" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc509" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-asri-10f" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hask-c" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ch4e-b" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexv-4f-c" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdcb-c" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-clip-d" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-asri-15f" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-ch9e-a" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-asri-5f" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fsfc-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fhrt-h" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-btbl-c" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdsb-a" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hhec-10" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdsb-b" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hhgk" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetp-f-5-8" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-fhxp-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-dhhc" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-f-1-2" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-g" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-1-2" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-1-2" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-f-12mm" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-12mm" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-12mm" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnlr-ab" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hifc-a" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-hmec-44" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-f-16mm" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-f-12mm" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnlr-f" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-a" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetr-f-5-8" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-f-1-2" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-f-16mm" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-b" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-f-12mm" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-3-8" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-f-5-8" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-c" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-5-8-2" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-5-8" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-f-5-8" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-5-8-a" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-h-16mm" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-1-2-lp" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-5-8-lp" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-5-8-s" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-e" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-h-5-8" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-12mm" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hldr-v" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-5-8-12" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-12mm-lp" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-1-2-lp" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-5-8-30" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntr-f-1-2" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hufb-acc" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-5-8-lp" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-12mm-lp" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-16mm" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-12mm-75cm" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-huve-b" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-16mm" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kdh2-c" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-f-1-2" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htr2-2-5-8" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-f-12mm" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-16mm" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-kit-h44" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-hrja-b" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a15f" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-f-16mm" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a1nh" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-12" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htub-f-5-8" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-16mm-75cm" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hthr-1-2-12" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-c" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-kqkb" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hufb-a" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-j" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-c-10f" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-junc-a" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-jn" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-d" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-g-5f" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9e-b" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-fb" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-d-imp" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mcds-ex-ab" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md9e-f" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-d-imp-b" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4a-c" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-fb-l" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a1-10f" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-d-l3" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-fb-r" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-ga" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-a10f" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw1-ca-rc" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-anh" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-f" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-ab" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-f" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-gb" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-g" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hf" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-h" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-g" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-a-i" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-t" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-b" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-m" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b4-5f" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw2-tn" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-2b" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-ktw4-c" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-e-a-b-f" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mdsp-ex-a" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mfaw-a" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9e-a" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-a" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mhis-c" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9e-b" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-b" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexc-e-a" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexc-e-a-b-f" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mfaw-h" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mdsp-f-vs" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-lp-a-b-f" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mfin-10" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mhis-jig-a-b-f" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4e-g" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9e-g" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-g" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-c" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-h" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-a" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-f" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-a-h" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhxp-f-vs" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhrt-h-f-vs" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-f-h" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh9a-c-45-2" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-a" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhis-b-h" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-b" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-g-a-b-f" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc-spool" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-asri-5f-ns" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-flexv-4f-c" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-c" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-e" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexv-c" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-b-0f" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-g-0f" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw2-d" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw2-e" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw2-r" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-h12" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetp-f-12mm" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hetp-f-16mm" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hibs-b" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hibs-f" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hibs-h" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hkfm-1-2" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-a-y" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-b-y" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-f-y" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-ca1" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-ca2" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt03-cnh" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-kt07-a4-15f" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hm-l" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hm-r" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mfaw-m" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-e" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-h10" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-h12" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-kf" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-island3-f" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-hisr-a" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-mhrt-f-b-vs" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-f-cf" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hcbl-12" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-18" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-18-6" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-a2c" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-1-2-a" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-f-12mm-a" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-h-1-2-a" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hnts-h-5-8-a" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-24-5" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-abf-nc" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-rc" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-f-f-h-nc" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hcts-a-b" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgsb-acc001" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-acc534" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-h-y" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-f-f-h-nc" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-md4e-m" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-m" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu9e-m" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-f-h" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-m" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-f10" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-m" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hm-l-y" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hm-r-y" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-m-y" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199900" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199978" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299721" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3199984" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299986" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299993" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399657" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3299999" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399993" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399999" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499958" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399693" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3399957" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499988" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499996" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499998" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499863" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3499865" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799852" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799662" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799982" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799663" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799861" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899988" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799987" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799992" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799956" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799957" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799996" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799998" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3799999" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/empty-conduit/itemcx3899987" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259816" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260765" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260766" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260762" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260759" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260763" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260764" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260760" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259385" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259386" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259387" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259817" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1-1671080-2" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1-1671132-5" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1-2269081-5" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1-795691-0" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1-795691-2" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375158-2" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375159-1" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375161-1" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375162-1" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375162-2" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375163-1" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1375164-1" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1375165-1" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1375158-1" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1427632-1" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1479860-1" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671132-1" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671132-2" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671495-1" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1671960-1" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1671495-4" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1711314-1" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1711314-3" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1859160-1" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item1933352-1" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933530-1" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933425-1" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item1933532-1" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item1933534-1" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item2-795691-3" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item2269081-1" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item557548-1" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item558334-1" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64501050-00" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item64501103-10" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64501050-10" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64501045-00" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item64505050-30" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item64501105-22" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item65271022-00" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item65271006-01" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item65273037-00" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760038240" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760038257" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760060343" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760068106" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760069278" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072850" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072959" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072868" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760072967" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072884" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072793" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072892" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072801" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072900" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072926" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760072843" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089409" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089342" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089433" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089359" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089458" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089375" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089466" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089383" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089391" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089482" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760089490" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094375" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094383" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094391" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760094409" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760104398" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/cable-management-hardware/item760104737" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128850" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760128868" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172882" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172890" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172916" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760172924" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760175893" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244789" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244776" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244777" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244801" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244778" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244792" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244793" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244817" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260434" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260435" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260438" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260439" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260446" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260449" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260452" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260442" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260430" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760236910" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260408" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084053" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083964" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084061" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084152" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084095" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085530" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084160" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084103" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085548" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085670" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083899" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085555" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085688" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083907" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085597" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085696" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083915" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085605" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085704" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084137" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085613" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084145" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083923" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084020" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085639" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084038" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083949" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086090" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084046" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085654" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086108" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760109124" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259908" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259909" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259910" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262094" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemhdw-12020" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemhdw-12021" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-m" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-kt03-cnh" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-m" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-m-h" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-h-m" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc158" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-m-16mm" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hntp-m-5-8" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mfaw-m" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-m-f" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-mb-l" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mdsa-mb-r" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-h-cf10" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4e-m" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-h-f6in" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mkit-m" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9e-m" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-m" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mvar-h" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mvar-h" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-lp-2c" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-flexv-4f-lp-2c" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-flexv" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-b12" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhxp-g" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mhrt-f-b" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwr-a" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mkit" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-ca" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwr-c" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/tools-accessories/itemfgs-mkit-abf" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwr-d" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-d" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-d" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-ks" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgs-mjwrm-c" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-j" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mkex-2-0f" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-c" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mshc-k" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mssc-b-g" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-b" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-f" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgs-mshs-b" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-ds" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-g" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-mshs-c" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-h" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-f" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd4e-a" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shxp-a" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-msnc-a" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd4e-b" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh4e-b" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shxp-b" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-msnc-b-g" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-trmp42" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shxp-b-f" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sh4e-f" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu9e-b" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shxp-f" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd9e-a" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mu4e-a" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-kt03-a10f" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sd9e-f" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-su4e-a" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-ca" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-a" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgs-vqe22-rwy" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shrt-a" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw1-ja" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-su4e-f" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4e-b" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-ktw2-j" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shrt-b" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sdsa-f2b" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sdsa-fb" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-sdsp-f" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-shrt-f-b" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-asri-5f" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mex1-c-0f" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-kt03-a1-15f" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md9a-c" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md4a-c" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-md9e-a" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-b-i" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mfaw-a" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mex1-c-5f" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mfaw-b" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhis-a" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhis-b" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mexc-e-a-b-f" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-2b" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mfaw-h" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-a" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-2b-imp" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh9e-b" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mexp-e-a-b-f" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-b-f" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-f-b" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhrt-g" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhrt" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mshc-b" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-f-h" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mjwr-a" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mdsp-g" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-msnc-f" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/junction-kits/itemfgsb-mjwr-c" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-a" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-mssc-a" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/vertical-ducts/itemfgsb-mshs-d" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mhxp-h" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/fgs-mhxp" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-b" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mvar-a" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4a-c" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-b-rw" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-f" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mvar-b" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mh4e-a" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-shrt-b" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu4e-a" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-su9e-a" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-h" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-a" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-shrt-f" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu4e-b" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mvar-f" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu4e-f" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgsb-mtrm-c" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/itemfgsb-mshs-stor-f" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/straight-sections/fgs-mshs" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sdsa-fb" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-shxp-b" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-msnc-b-g" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgsb-mu4e-h" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-shxp-f" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sd9e-b" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sh9e-a" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-sh9e-f" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgsb-shrt-a" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexp-abf-cv" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mexp-abf-nc" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mexp-e-abf-cv" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-18-5" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-s-18-5" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-s-12-5" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-6-5-40pc" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-6-5-80pc" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-18-5-32pc" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-18-5-80pc" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-htbk-12-5-32pc" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-fb-r-y" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc047" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc048" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-acc087" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hdgr" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-hmec-h" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mdsa-hf-l" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/transitional-sections/itemfgs-mh4a-c" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/covers/itemfgs-mssc-f" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/mounting-components/itemfgs-hemb-d" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/itemfgs-mtrm-m" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244804" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244794" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244818" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244782" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244799" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244805" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244800" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244812" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760244814" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760240303" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259431" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259434" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760259435" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260411" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260414" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260415" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260372" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260373" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260429" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/horizontal-cable-managers/item760260431" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236904" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236905" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236906" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760236907" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260356" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260358" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260360" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260357" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260366" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260368" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260369" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260450" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260432" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/horizontal-vertical-cable-managers/vertical-cable-managers/item760260433" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgsb-midy" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/raceways/drop-sections/fgs-mfty" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J1299"/>
+  <dimension ref="A1:J1246"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.27734375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="146" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75">
+      <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="I8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>57</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>51</v>
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>67</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>53</v>
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>55</v>
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>75</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J19" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>63</v>
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>65</v>
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>83</v>
+      </c>
+      <c r="J21" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>93</v>
+      </c>
+      <c r="G22" t="s">
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>72</v>
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>74</v>
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>60</v>
+        <v>99</v>
+      </c>
+      <c r="J24" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>76</v>
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>104</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>78</v>
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>109</v>
+      </c>
+      <c r="E26" t="s">
+        <v>110</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>60</v>
+        <v>99</v>
+      </c>
+      <c r="J26" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>80</v>
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>115</v>
+      </c>
+      <c r="E27" t="s">
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>83</v>
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>120</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>121</v>
+      </c>
+      <c r="E28" t="s">
+        <v>116</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>85</v>
+        <v>99</v>
+      </c>
+      <c r="J28" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>86</v>
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>124</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>125</v>
+      </c>
+      <c r="E29" t="s">
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>88</v>
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>128</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>129</v>
+      </c>
+      <c r="E30" t="s">
+        <v>110</v>
       </c>
       <c r="H30" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>90</v>
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>132</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>133</v>
+      </c>
+      <c r="E31" t="s">
+        <v>110</v>
       </c>
       <c r="H31" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J31" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>92</v>
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>136</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>137</v>
+      </c>
+      <c r="E32" t="s">
+        <v>110</v>
       </c>
       <c r="H32" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J32" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>94</v>
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
+        <v>141</v>
+      </c>
+      <c r="E33" t="s">
+        <v>110</v>
+      </c>
+      <c r="H33" t="s">
         <v>95</v>
       </c>
-      <c r="F33" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75">
+      <c r="J33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>96</v>
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>144</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>145</v>
+      </c>
+      <c r="E34" t="s">
+        <v>110</v>
       </c>
       <c r="H34" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J34" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>98</v>
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>148</v>
+      </c>
+      <c r="E35" t="s">
+        <v>110</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="H35" t="s">
-        <v>85</v>
+        <v>83</v>
+      </c>
+      <c r="J35" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="H36" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
+        <v>157</v>
+      </c>
+      <c r="E37" t="s">
         <v>110</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>160</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>161</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>118</v>
+        <v>164</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>120</v>
+        <v>166</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H39" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="E41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>177</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>178</v>
+      </c>
+      <c r="E42" t="s">
+        <v>110</v>
       </c>
       <c r="H42" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>162</v>
+      </c>
+      <c r="J42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>182</v>
+      </c>
+      <c r="E43" t="s">
+        <v>110</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
+        <v>162</v>
+      </c>
+      <c r="J43" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>137</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
+        <v>186</v>
       </c>
       <c r="E44" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>141</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="E45" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="E46" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H46" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="E47" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J47" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" t="s">
+        <v>202</v>
+      </c>
+      <c r="E48" t="s">
+        <v>110</v>
+      </c>
+      <c r="H48" t="s">
         <v>153</v>
       </c>
-      <c r="C48" t="s">
-[...12 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+      <c r="J48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>155</v>
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>205</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>206</v>
+      </c>
+      <c r="E49" t="s">
+        <v>110</v>
       </c>
       <c r="H49" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+      <c r="J49" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>158</v>
+        <v>208</v>
+      </c>
+      <c r="B50" t="s">
+        <v>209</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>210</v>
+      </c>
+      <c r="E50" t="s">
+        <v>110</v>
       </c>
       <c r="H50" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+      <c r="J50" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>161</v>
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>213</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>214</v>
+      </c>
+      <c r="E51" t="s">
+        <v>110</v>
       </c>
       <c r="H51" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+      <c r="J51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>164</v>
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>217</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>218</v>
+      </c>
+      <c r="E52" t="s">
+        <v>110</v>
       </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>153</v>
+      </c>
+      <c r="J52" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>166</v>
+        <v>220</v>
+      </c>
+      <c r="B53" t="s">
+        <v>221</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>222</v>
+      </c>
+      <c r="E53" t="s">
+        <v>110</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>226</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>227</v>
+      </c>
+      <c r="E54" t="s">
+        <v>110</v>
       </c>
       <c r="H54" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>171</v>
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>230</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>231</v>
+      </c>
+      <c r="E55" t="s">
+        <v>110</v>
       </c>
       <c r="H55" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>173</v>
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>234</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>235</v>
+      </c>
+      <c r="E56" t="s">
+        <v>110</v>
       </c>
       <c r="H56" t="s">
-        <v>57</v>
+        <v>162</v>
+      </c>
+      <c r="J56" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>175</v>
+        <v>237</v>
+      </c>
+      <c r="B57" t="s">
+        <v>238</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>239</v>
+      </c>
+      <c r="E57" t="s">
+        <v>110</v>
       </c>
       <c r="H57" t="s">
-        <v>57</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>177</v>
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>242</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>243</v>
+      </c>
+      <c r="E58" t="s">
+        <v>110</v>
       </c>
       <c r="H58" t="s">
-        <v>85</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>179</v>
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>246</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>247</v>
+      </c>
+      <c r="E59" t="s">
+        <v>110</v>
       </c>
       <c r="H59" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>249</v>
+      </c>
+      <c r="B60" t="s">
+        <v>250</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>251</v>
+      </c>
+      <c r="E60" t="s">
+        <v>110</v>
       </c>
       <c r="H60" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>253</v>
+      </c>
+      <c r="B61" t="s">
+        <v>254</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>255</v>
+      </c>
+      <c r="E61" t="s">
+        <v>110</v>
       </c>
       <c r="H61" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>186</v>
+        <v>257</v>
+      </c>
+      <c r="B62" t="s">
+        <v>258</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>259</v>
+      </c>
+      <c r="E62" t="s">
+        <v>110</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>188</v>
+        <v>261</v>
+      </c>
+      <c r="B63" t="s">
+        <v>262</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>263</v>
+      </c>
+      <c r="E63" t="s">
+        <v>110</v>
       </c>
       <c r="H63" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>190</v>
+        <v>265</v>
+      </c>
+      <c r="B64" t="s">
+        <v>266</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>267</v>
+      </c>
+      <c r="E64" t="s">
+        <v>110</v>
       </c>
       <c r="H64" t="s">
-        <v>85</v>
+        <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>192</v>
+        <v>269</v>
+      </c>
+      <c r="B65" t="s">
+        <v>270</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>271</v>
+      </c>
+      <c r="E65" t="s">
+        <v>110</v>
       </c>
       <c r="H65" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>194</v>
+        <v>273</v>
+      </c>
+      <c r="B66" t="s">
+        <v>274</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>275</v>
+      </c>
+      <c r="E66" t="s">
+        <v>110</v>
       </c>
       <c r="H66" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J66" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>197</v>
+        <v>277</v>
+      </c>
+      <c r="B67" t="s">
+        <v>278</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>279</v>
+      </c>
+      <c r="E67" t="s">
+        <v>110</v>
       </c>
       <c r="H67" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J67" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>199</v>
+        <v>281</v>
+      </c>
+      <c r="B68" t="s">
+        <v>282</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>283</v>
+      </c>
+      <c r="E68" t="s">
+        <v>110</v>
       </c>
       <c r="H68" t="s">
-        <v>201</v>
+        <v>95</v>
+      </c>
+      <c r="J68" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>202</v>
+        <v>285</v>
+      </c>
+      <c r="B69" t="s">
+        <v>286</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>287</v>
+      </c>
+      <c r="E69" t="s">
+        <v>110</v>
       </c>
       <c r="H69" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>204</v>
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>290</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>291</v>
+      </c>
+      <c r="E70" t="s">
+        <v>110</v>
       </c>
       <c r="H70" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J70" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>206</v>
+        <v>293</v>
+      </c>
+      <c r="B71" t="s">
+        <v>294</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>295</v>
+      </c>
+      <c r="E71" t="s">
+        <v>110</v>
       </c>
       <c r="H71" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J71" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>209</v>
+        <v>297</v>
+      </c>
+      <c r="B72" t="s">
+        <v>298</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>299</v>
+      </c>
+      <c r="E72" t="s">
+        <v>110</v>
       </c>
       <c r="H72" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J72" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>212</v>
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>302</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>303</v>
+      </c>
+      <c r="E73" t="s">
+        <v>110</v>
       </c>
       <c r="H73" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J73" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>214</v>
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>306</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>307</v>
+      </c>
+      <c r="E74" t="s">
+        <v>110</v>
       </c>
       <c r="H74" t="s">
-        <v>57</v>
+        <v>95</v>
+      </c>
+      <c r="J74" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>216</v>
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>310</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>311</v>
+      </c>
+      <c r="E75" t="s">
+        <v>110</v>
       </c>
       <c r="H75" t="s">
-        <v>218</v>
+        <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>219</v>
+        <v>313</v>
+      </c>
+      <c r="B76" t="s">
+        <v>314</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>315</v>
+      </c>
+      <c r="E76" t="s">
+        <v>110</v>
       </c>
       <c r="H76" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>221</v>
+        <v>317</v>
+      </c>
+      <c r="B77" t="s">
+        <v>318</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>319</v>
+      </c>
+      <c r="E77" t="s">
+        <v>110</v>
       </c>
       <c r="H77" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>223</v>
+        <v>321</v>
+      </c>
+      <c r="B78" t="s">
+        <v>322</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>323</v>
+      </c>
+      <c r="E78" t="s">
+        <v>116</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="H78" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>225</v>
+        <v>325</v>
+      </c>
+      <c r="B79" t="s">
+        <v>326</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>327</v>
+      </c>
+      <c r="E79" t="s">
+        <v>110</v>
       </c>
       <c r="H79" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>330</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>331</v>
+      </c>
+      <c r="E80" t="s">
+        <v>110</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J80" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>132</v>
+      </c>
+      <c r="C81" t="s">
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>133</v>
+      </c>
+      <c r="E81" t="s">
+        <v>110</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J81" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>136</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>137</v>
+      </c>
+      <c r="E82" t="s">
+        <v>110</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J82" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>337</v>
+      </c>
+      <c r="B83" t="s">
+        <v>338</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>339</v>
+      </c>
+      <c r="E83" t="s">
+        <v>110</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J83" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>235</v>
+        <v>341</v>
+      </c>
+      <c r="B84" t="s">
+        <v>294</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>295</v>
+      </c>
+      <c r="E84" t="s">
+        <v>110</v>
       </c>
       <c r="H84" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J84" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>237</v>
+        <v>343</v>
+      </c>
+      <c r="B85" t="s">
+        <v>344</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>345</v>
+      </c>
+      <c r="E85" t="s">
+        <v>110</v>
       </c>
       <c r="H85" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J85" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>239</v>
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>348</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>349</v>
+      </c>
+      <c r="E86" t="s">
+        <v>110</v>
       </c>
       <c r="H86" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J86" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>241</v>
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>352</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>353</v>
+      </c>
+      <c r="E87" t="s">
+        <v>110</v>
       </c>
       <c r="H87" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J87" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>306</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>307</v>
+      </c>
+      <c r="E88" t="s">
+        <v>110</v>
       </c>
       <c r="H88" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J88" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>357</v>
+      </c>
+      <c r="B89" t="s">
+        <v>358</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>359</v>
+      </c>
+      <c r="E89" t="s">
+        <v>110</v>
       </c>
       <c r="H89" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J89" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>248</v>
+        <v>361</v>
+      </c>
+      <c r="B90" t="s">
+        <v>362</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>249</v>
+        <v>363</v>
       </c>
       <c r="E90" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H90" t="s">
-        <v>106</v>
+        <v>95</v>
+      </c>
+      <c r="J90" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>250</v>
+        <v>364</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>251</v>
+        <v>365</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H91" t="s">
-        <v>27</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>252</v>
+        <v>368</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>246</v>
+        <v>369</v>
       </c>
       <c r="D92" t="s">
-        <v>253</v>
+        <v>370</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H92" t="s">
-        <v>27</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>254</v>
+        <v>372</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>255</v>
+        <v>373</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H93" t="s">
-        <v>218</v>
+        <v>374</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>375</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D94" t="s">
-        <v>257</v>
+        <v>377</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H94" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>379</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D95" t="s">
-        <v>259</v>
+        <v>380</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H95" t="s">
-        <v>60</v>
+        <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>381</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D96" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>382</v>
+      </c>
+      <c r="F96" t="s">
+        <v>366</v>
       </c>
       <c r="H96" t="s">
-        <v>121</v>
+        <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>383</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>384</v>
+      </c>
+      <c r="F97" t="s">
+        <v>366</v>
       </c>
       <c r="H97" t="s">
-        <v>121</v>
+        <v>385</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>386</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D98" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>387</v>
+      </c>
+      <c r="F98" t="s">
+        <v>366</v>
       </c>
       <c r="H98" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>388</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D99" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>390</v>
+      </c>
+      <c r="F99" t="s">
+        <v>366</v>
       </c>
       <c r="H99" t="s">
-        <v>121</v>
+        <v>391</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>392</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D100" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>393</v>
+      </c>
+      <c r="F100" t="s">
+        <v>366</v>
       </c>
       <c r="H100" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>394</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D101" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>395</v>
+      </c>
+      <c r="F101" t="s">
+        <v>366</v>
       </c>
       <c r="H101" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>396</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D102" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>397</v>
+      </c>
+      <c r="F102" t="s">
+        <v>366</v>
       </c>
       <c r="H102" t="s">
-        <v>288</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>398</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D103" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>399</v>
+      </c>
+      <c r="F103" t="s">
+        <v>366</v>
       </c>
       <c r="H103" t="s">
-        <v>288</v>
+        <v>371</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>400</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>401</v>
+      </c>
+      <c r="F104" t="s">
+        <v>366</v>
       </c>
       <c r="H104" t="s">
-        <v>288</v>
+        <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>403</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>404</v>
+      </c>
+      <c r="F105" t="s">
+        <v>366</v>
       </c>
       <c r="H105" t="s">
-        <v>288</v>
+        <v>405</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>406</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>407</v>
+      </c>
+      <c r="F106" t="s">
+        <v>366</v>
       </c>
       <c r="H106" t="s">
-        <v>288</v>
+        <v>374</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>408</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>409</v>
+      </c>
+      <c r="F107" t="s">
+        <v>366</v>
       </c>
       <c r="H107" t="s">
-        <v>288</v>
+        <v>374</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>410</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D108" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>411</v>
+      </c>
+      <c r="F108" t="s">
+        <v>366</v>
       </c>
       <c r="H108" t="s">
-        <v>288</v>
+        <v>371</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>412</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>413</v>
+      </c>
+      <c r="F109" t="s">
+        <v>366</v>
       </c>
       <c r="H109" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>415</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>416</v>
+      </c>
+      <c r="F110" t="s">
+        <v>366</v>
       </c>
       <c r="H110" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>417</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>418</v>
+      </c>
+      <c r="F111" t="s">
+        <v>366</v>
       </c>
       <c r="H111" t="s">
-        <v>288</v>
+        <v>374</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>419</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>420</v>
+      </c>
+      <c r="F112" t="s">
+        <v>366</v>
       </c>
       <c r="H112" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>421</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>422</v>
+      </c>
+      <c r="F113" t="s">
+        <v>366</v>
       </c>
       <c r="H113" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>423</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>424</v>
+      </c>
+      <c r="F114" t="s">
+        <v>366</v>
       </c>
       <c r="H114" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>425</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>426</v>
+      </c>
+      <c r="F115" t="s">
+        <v>366</v>
       </c>
       <c r="H115" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>427</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>428</v>
+      </c>
+      <c r="F116" t="s">
+        <v>366</v>
       </c>
       <c r="H116" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>429</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>430</v>
+      </c>
+      <c r="F117" t="s">
+        <v>366</v>
       </c>
       <c r="H117" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>431</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>432</v>
+      </c>
+      <c r="F118" t="s">
+        <v>366</v>
       </c>
       <c r="H118" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>434</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>435</v>
+      </c>
+      <c r="F119" t="s">
+        <v>366</v>
       </c>
       <c r="H119" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>436</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>437</v>
+      </c>
+      <c r="F120" t="s">
+        <v>366</v>
       </c>
       <c r="H120" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>439</v>
+      </c>
+      <c r="F121" t="s">
+        <v>366</v>
       </c>
       <c r="H121" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>440</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>441</v>
+      </c>
+      <c r="F122" t="s">
+        <v>366</v>
       </c>
       <c r="H122" t="s">
-        <v>288</v>
+        <v>442</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>443</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>444</v>
+      </c>
+      <c r="F123" t="s">
+        <v>366</v>
       </c>
       <c r="H123" t="s">
-        <v>288</v>
+        <v>442</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>445</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>446</v>
+      </c>
+      <c r="F124" t="s">
+        <v>366</v>
       </c>
       <c r="H124" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>447</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>448</v>
+      </c>
+      <c r="F125" t="s">
+        <v>366</v>
       </c>
       <c r="H125" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>449</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>450</v>
+      </c>
+      <c r="F126" t="s">
+        <v>366</v>
       </c>
       <c r="H126" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>452</v>
       </c>
       <c r="F127" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="H127" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:10" ht="12.75">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>389</v>
+        <v>453</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>454</v>
       </c>
       <c r="F128" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="H128" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>391</v>
+        <v>456</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>457</v>
       </c>
       <c r="F129" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="H129" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="130" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>393</v>
+        <v>458</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>459</v>
+      </c>
+      <c r="F130" t="s">
+        <v>366</v>
       </c>
       <c r="H130" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>396</v>
+        <v>460</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>461</v>
+      </c>
+      <c r="F131" t="s">
+        <v>366</v>
       </c>
       <c r="H131" t="s">
-        <v>121</v>
+        <v>414</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>398</v>
+        <v>462</v>
       </c>
       <c r="C132" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>463</v>
+      </c>
+      <c r="F132" t="s">
+        <v>366</v>
       </c>
       <c r="H132" t="s">
-        <v>121</v>
+        <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>464</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D133" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>466</v>
+      </c>
+      <c r="F133" t="s">
+        <v>366</v>
       </c>
       <c r="H133" t="s">
-        <v>106</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>402</v>
+        <v>467</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>468</v>
+      </c>
+      <c r="F134" t="s">
+        <v>366</v>
       </c>
       <c r="H134" t="s">
-        <v>106</v>
+        <v>433</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>404</v>
+        <v>469</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>470</v>
+      </c>
+      <c r="F135" t="s">
+        <v>366</v>
       </c>
       <c r="H135" t="s">
-        <v>106</v>
+        <v>433</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>406</v>
+        <v>471</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>472</v>
+      </c>
+      <c r="F136" t="s">
+        <v>366</v>
       </c>
       <c r="H136" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>408</v>
+        <v>473</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>474</v>
+      </c>
+      <c r="F137" t="s">
+        <v>366</v>
       </c>
       <c r="H137" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>410</v>
+        <v>475</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>476</v>
+      </c>
+      <c r="F138" t="s">
+        <v>366</v>
       </c>
       <c r="H138" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>477</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D139" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>478</v>
+      </c>
+      <c r="F139" t="s">
+        <v>366</v>
       </c>
       <c r="H139" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>414</v>
+        <v>479</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>480</v>
+      </c>
+      <c r="F140" t="s">
+        <v>366</v>
       </c>
       <c r="H140" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="141" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>415</v>
+        <v>481</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>482</v>
+      </c>
+      <c r="F141" t="s">
+        <v>366</v>
       </c>
       <c r="H141" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>417</v>
+        <v>483</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>484</v>
+      </c>
+      <c r="F142" t="s">
+        <v>366</v>
       </c>
       <c r="H142" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>420</v>
+        <v>486</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>487</v>
+      </c>
+      <c r="F143" t="s">
+        <v>366</v>
       </c>
       <c r="H143" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>422</v>
+        <v>488</v>
       </c>
       <c r="C144" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>489</v>
+      </c>
+      <c r="F144" t="s">
+        <v>366</v>
       </c>
       <c r="H144" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>424</v>
+        <v>490</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>491</v>
+      </c>
+      <c r="F145" t="s">
+        <v>366</v>
       </c>
       <c r="H145" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>427</v>
+        <v>492</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>493</v>
+      </c>
+      <c r="F146" t="s">
+        <v>366</v>
       </c>
       <c r="H146" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>455</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>495</v>
+      </c>
+      <c r="F147" t="s">
+        <v>366</v>
       </c>
       <c r="H147" t="s">
-        <v>121</v>
+        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>431</v>
+        <v>496</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>497</v>
+      </c>
+      <c r="F148" t="s">
+        <v>366</v>
       </c>
       <c r="H148" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>433</v>
+        <v>498</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D149" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>499</v>
+      </c>
+      <c r="F149" t="s">
+        <v>366</v>
       </c>
       <c r="H149" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>435</v>
+        <v>500</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>501</v>
+      </c>
+      <c r="F150" t="s">
+        <v>366</v>
       </c>
       <c r="H150" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>437</v>
+        <v>502</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>503</v>
+      </c>
+      <c r="F151" t="s">
+        <v>366</v>
       </c>
       <c r="H151" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="152" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>440</v>
+        <v>504</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>505</v>
+      </c>
+      <c r="F152" t="s">
+        <v>366</v>
       </c>
       <c r="H152" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="153" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>506</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>444</v>
+        <v>507</v>
       </c>
       <c r="F153" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H153" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="154" spans="1:9" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>508</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>447</v>
+        <v>509</v>
       </c>
       <c r="F154" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H154" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="155" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>510</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>450</v>
+        <v>511</v>
       </c>
       <c r="F155" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H155" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:9" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="F156" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H156" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="B157" t="s">
+        <v>514</v>
+      </c>
+      <c r="C157" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" t="s">
+        <v>515</v>
+      </c>
+      <c r="F157" t="s">
+        <v>366</v>
+      </c>
+      <c r="H157" t="s">
         <v>455</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>516</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>453</v>
+        <v>517</v>
       </c>
       <c r="F158" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H158" t="s">
-        <v>41</v>
+        <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>518</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>461</v>
+        <v>519</v>
       </c>
       <c r="F159" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H159" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>520</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>464</v>
+        <v>521</v>
       </c>
       <c r="F160" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H160" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:9" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="F161" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H161" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>524</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>461</v>
+        <v>525</v>
       </c>
       <c r="F162" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H162" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>526</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>472</v>
+        <v>527</v>
       </c>
       <c r="F163" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H163" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>528</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>475</v>
+        <v>529</v>
       </c>
       <c r="F164" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H164" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:9" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>530</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>478</v>
+        <v>531</v>
       </c>
       <c r="F165" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H165" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>532</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>481</v>
+        <v>533</v>
       </c>
       <c r="F166" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H166" t="s">
-        <v>41</v>
+        <v>534</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>535</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>484</v>
+        <v>536</v>
       </c>
       <c r="F167" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H167" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>537</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>487</v>
+        <v>538</v>
       </c>
       <c r="F168" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H168" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>539</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>490</v>
+        <v>540</v>
       </c>
       <c r="F169" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H169" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>541</v>
       </c>
       <c r="C170" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>493</v>
+        <v>542</v>
       </c>
       <c r="F170" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H170" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>543</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>496</v>
+        <v>544</v>
       </c>
       <c r="F171" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H171" t="s">
-        <v>41</v>
+        <v>545</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>546</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>499</v>
+        <v>547</v>
       </c>
       <c r="F172" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H172" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="F173" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H173" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>550</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>505</v>
+        <v>551</v>
       </c>
       <c r="F174" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H174" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>552</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D175" t="s">
-        <v>508</v>
+        <v>553</v>
       </c>
       <c r="F175" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H175" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D176" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>555</v>
+      </c>
+      <c r="F176" t="s">
+        <v>366</v>
       </c>
       <c r="H176" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>455</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>556</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D177" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>557</v>
+      </c>
+      <c r="F177" t="s">
+        <v>366</v>
       </c>
       <c r="H177" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" ht="12.75">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="C178" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D178" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>559</v>
       </c>
       <c r="F178" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="H178" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>455</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>560</v>
       </c>
       <c r="C179" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>561</v>
       </c>
       <c r="F179" t="s">
-        <v>526</v>
+        <v>366</v>
       </c>
       <c r="H179" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="C180" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>563</v>
       </c>
       <c r="F180" t="s">
-        <v>526</v>
+        <v>366</v>
       </c>
       <c r="H180" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>455</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="C181" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>565</v>
       </c>
       <c r="F181" t="s">
-        <v>526</v>
+        <v>366</v>
       </c>
       <c r="H181" t="s">
-        <v>106</v>
+        <v>442</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>566</v>
       </c>
       <c r="C182" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D182" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>567</v>
+      </c>
+      <c r="F182" t="s">
+        <v>366</v>
       </c>
       <c r="H182" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:10" ht="12.75">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="C183" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>569</v>
+      </c>
+      <c r="F183" t="s">
+        <v>366</v>
       </c>
       <c r="H183" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="184" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="C184" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>571</v>
+      </c>
+      <c r="F184" t="s">
+        <v>366</v>
       </c>
       <c r="H184" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="185" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>572</v>
       </c>
       <c r="C185" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>573</v>
+      </c>
+      <c r="F185" t="s">
+        <v>366</v>
       </c>
       <c r="H185" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="186" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>574</v>
       </c>
       <c r="C186" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>575</v>
+      </c>
+      <c r="F186" t="s">
+        <v>366</v>
       </c>
       <c r="H186" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="187" spans="1:10" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>577</v>
       </c>
       <c r="C187" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D187" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>578</v>
       </c>
       <c r="F187" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="H187" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="188" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="C188" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>580</v>
+      </c>
+      <c r="F188" t="s">
+        <v>366</v>
       </c>
       <c r="H188" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="189" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>581</v>
       </c>
       <c r="C189" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D189" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>582</v>
+      </c>
+      <c r="F189" t="s">
+        <v>366</v>
       </c>
       <c r="H189" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="190" spans="1:10" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="C190" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D190" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>584</v>
+      </c>
+      <c r="F190" t="s">
+        <v>366</v>
       </c>
       <c r="H190" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>455</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="C191" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D191" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>586</v>
+      </c>
+      <c r="F191" t="s">
+        <v>366</v>
       </c>
       <c r="H191" t="s">
-        <v>121</v>
+        <v>455</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="B192" t="s">
+        <v>587</v>
+      </c>
+      <c r="C192" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" t="s">
+        <v>588</v>
+      </c>
+      <c r="F192" t="s">
+        <v>366</v>
+      </c>
+      <c r="H192" t="s">
         <v>576</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>590</v>
+      </c>
+      <c r="F193" t="s">
+        <v>366</v>
       </c>
       <c r="H193" t="s">
-        <v>148</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="C194" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D194" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>593</v>
+      </c>
+      <c r="F194" t="s">
+        <v>366</v>
       </c>
       <c r="H194" t="s">
-        <v>513</v>
+        <v>455</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C195" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>595</v>
+      </c>
+      <c r="F195" t="s">
+        <v>366</v>
       </c>
       <c r="H195" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:10" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C196" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D196" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>597</v>
+      </c>
+      <c r="F196" t="s">
+        <v>366</v>
       </c>
       <c r="H196" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="197" spans="1:9" ht="12.75">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C197" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D197" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F197" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>366</v>
       </c>
       <c r="H197" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>576</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C198" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" t="s">
         <v>601</v>
       </c>
-      <c r="B198" t="s">
+      <c r="F198" t="s">
+        <v>366</v>
+      </c>
+      <c r="H198" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
+      <c r="A199" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="C198" t="s">
-[...2 lines deleted...]
-      <c r="D198" t="s">
+      <c r="C199" t="s">
+        <v>12</v>
+      </c>
+      <c r="D199" t="s">
         <v>603</v>
       </c>
-      <c r="F198" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F199" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H199" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C200" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D200" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="F200" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H200" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C201" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" t="s">
+        <v>607</v>
+      </c>
+      <c r="F201" t="s">
+        <v>366</v>
+      </c>
+      <c r="H201" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
+      <c r="A202" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C202" t="s">
+        <v>12</v>
+      </c>
+      <c r="D202" t="s">
+        <v>609</v>
+      </c>
+      <c r="F202" t="s">
+        <v>366</v>
+      </c>
+      <c r="H202" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="12.75">
+      <c r="A203" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C203" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" t="s">
+        <v>611</v>
+      </c>
+      <c r="F203" t="s">
+        <v>366</v>
+      </c>
+      <c r="H203" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
+      <c r="A204" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C204" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" t="s">
         <v>613</v>
       </c>
-      <c r="B201" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="F204" t="s">
-        <v>627</v>
+        <v>366</v>
       </c>
       <c r="H204" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>591</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>614</v>
       </c>
       <c r="C205" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D205" t="s">
-        <v>631</v>
+        <v>615</v>
       </c>
       <c r="F205" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H205" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>616</v>
       </c>
       <c r="C206" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="F206" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H206" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>636</v>
+        <v>618</v>
       </c>
       <c r="C207" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D207" t="s">
-        <v>637</v>
+        <v>619</v>
       </c>
       <c r="F207" t="s">
-        <v>627</v>
+        <v>366</v>
       </c>
       <c r="H207" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>391</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="C208" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="F208" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H208" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>622</v>
       </c>
       <c r="C209" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="F209" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H209" t="s">
-        <v>41</v>
+        <v>576</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>624</v>
       </c>
       <c r="C210" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>649</v>
+        <v>625</v>
       </c>
       <c r="F210" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H210" t="s">
-        <v>41</v>
+        <v>391</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>626</v>
       </c>
       <c r="C211" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D211" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>627</v>
+      </c>
+      <c r="F211" t="s">
+        <v>366</v>
       </c>
       <c r="H211" t="s">
-        <v>513</v>
+        <v>455</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>628</v>
       </c>
       <c r="C212" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>629</v>
+      </c>
+      <c r="F212" t="s">
+        <v>366</v>
       </c>
       <c r="H212" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:10" ht="12.75">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="C213" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>631</v>
+      </c>
+      <c r="F213" t="s">
+        <v>366</v>
       </c>
       <c r="H213" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>632</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>633</v>
       </c>
       <c r="C214" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>634</v>
+      </c>
+      <c r="F214" t="s">
+        <v>366</v>
       </c>
       <c r="H214" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:10" ht="12.75">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>636</v>
       </c>
       <c r="C215" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D215" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>637</v>
+      </c>
+      <c r="F215" t="s">
+        <v>366</v>
       </c>
       <c r="H215" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>632</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>638</v>
       </c>
       <c r="C216" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D216" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>639</v>
+      </c>
+      <c r="F216" t="s">
+        <v>366</v>
       </c>
       <c r="H216" t="s">
-        <v>674</v>
+        <v>635</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>640</v>
       </c>
       <c r="C217" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D217" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>641</v>
+      </c>
+      <c r="F217" t="s">
+        <v>366</v>
       </c>
       <c r="H217" t="s">
-        <v>679</v>
+        <v>591</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>642</v>
       </c>
       <c r="C218" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>643</v>
+      </c>
+      <c r="F218" t="s">
+        <v>366</v>
       </c>
       <c r="H218" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>644</v>
       </c>
       <c r="C219" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D219" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>645</v>
+      </c>
+      <c r="F219" t="s">
+        <v>366</v>
       </c>
       <c r="H219" t="s">
-        <v>674</v>
+        <v>545</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>646</v>
       </c>
       <c r="C220" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D220" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>647</v>
+      </c>
+      <c r="F220" t="s">
+        <v>366</v>
       </c>
       <c r="H220" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>648</v>
       </c>
       <c r="C221" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D221" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>649</v>
+      </c>
+      <c r="F221" t="s">
+        <v>366</v>
       </c>
       <c r="H221" t="s">
-        <v>674</v>
+        <v>385</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>650</v>
       </c>
       <c r="C222" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D222" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>651</v>
+      </c>
+      <c r="F222" t="s">
+        <v>366</v>
       </c>
       <c r="H222" t="s">
-        <v>679</v>
+        <v>455</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>652</v>
       </c>
       <c r="C223" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>653</v>
+      </c>
+      <c r="F223" t="s">
+        <v>366</v>
       </c>
       <c r="H223" t="s">
-        <v>679</v>
+        <v>433</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>654</v>
       </c>
       <c r="C224" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D224" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>655</v>
+      </c>
+      <c r="F224" t="s">
+        <v>366</v>
       </c>
       <c r="H224" t="s">
-        <v>709</v>
+        <v>632</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>656</v>
       </c>
       <c r="C225" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>657</v>
+      </c>
+      <c r="F225" t="s">
+        <v>366</v>
       </c>
       <c r="H225" t="s">
-        <v>714</v>
+        <v>658</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>659</v>
       </c>
       <c r="C226" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>660</v>
+      </c>
+      <c r="F226" t="s">
+        <v>366</v>
       </c>
       <c r="H226" t="s">
-        <v>692</v>
+        <v>661</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>662</v>
       </c>
       <c r="C227" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>663</v>
+      </c>
+      <c r="F227" t="s">
+        <v>366</v>
       </c>
       <c r="H227" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>664</v>
       </c>
       <c r="C228" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>665</v>
+      </c>
+      <c r="F228" t="s">
+        <v>366</v>
       </c>
       <c r="H228" t="s">
-        <v>30</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>666</v>
       </c>
       <c r="C229" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>667</v>
+      </c>
+      <c r="F229" t="s">
+        <v>366</v>
       </c>
       <c r="H229" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>668</v>
       </c>
       <c r="C230" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D230" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>669</v>
+      </c>
+      <c r="F230" t="s">
+        <v>366</v>
       </c>
       <c r="H230" t="s">
-        <v>692</v>
+        <v>385</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>670</v>
       </c>
       <c r="C231" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D231" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>671</v>
+      </c>
+      <c r="F231" t="s">
+        <v>366</v>
       </c>
       <c r="H231" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:10" ht="12.75">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>672</v>
       </c>
       <c r="C232" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>673</v>
+      </c>
+      <c r="F232" t="s">
+        <v>366</v>
       </c>
       <c r="H232" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="233" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>674</v>
       </c>
       <c r="C233" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>675</v>
+      </c>
+      <c r="F233" t="s">
+        <v>366</v>
       </c>
       <c r="H233" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="234" spans="1:10" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>676</v>
       </c>
       <c r="C234" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>677</v>
+      </c>
+      <c r="F234" t="s">
+        <v>366</v>
       </c>
       <c r="H234" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>678</v>
       </c>
       <c r="C235" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>679</v>
+      </c>
+      <c r="F235" t="s">
+        <v>366</v>
       </c>
       <c r="H235" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>680</v>
       </c>
       <c r="C236" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>681</v>
+      </c>
+      <c r="F236" t="s">
+        <v>366</v>
       </c>
       <c r="H236" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>485</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>682</v>
       </c>
       <c r="C237" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>683</v>
+      </c>
+      <c r="F237" t="s">
+        <v>366</v>
       </c>
       <c r="H237" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:10" ht="12.75">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>684</v>
       </c>
       <c r="C238" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>685</v>
+      </c>
+      <c r="F238" t="s">
+        <v>366</v>
       </c>
       <c r="H238" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>635</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>686</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D239" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>687</v>
+      </c>
+      <c r="F239" t="s">
+        <v>366</v>
       </c>
       <c r="H239" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:10" ht="12.75">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>688</v>
       </c>
       <c r="C240" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>689</v>
+      </c>
+      <c r="F240" t="s">
+        <v>366</v>
       </c>
       <c r="H240" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="241" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>690</v>
       </c>
       <c r="C241" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>691</v>
+      </c>
+      <c r="F241" t="s">
+        <v>366</v>
       </c>
       <c r="H241" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="242" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>692</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D242" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>693</v>
+      </c>
+      <c r="F242" t="s">
+        <v>366</v>
       </c>
       <c r="H242" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="243" spans="1:10" ht="12.75">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>694</v>
       </c>
       <c r="C243" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>785</v>
+        <v>695</v>
+      </c>
+      <c r="F243" t="s">
+        <v>366</v>
       </c>
       <c r="H243" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>696</v>
       </c>
       <c r="C244" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>788</v>
+        <v>697</v>
+      </c>
+      <c r="F244" t="s">
+        <v>366</v>
       </c>
       <c r="H244" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>698</v>
       </c>
       <c r="C245" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
-        <v>791</v>
+        <v>699</v>
       </c>
       <c r="F245" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>366</v>
       </c>
       <c r="H245" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:10" ht="12.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>701</v>
       </c>
       <c r="C246" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>796</v>
+        <v>702</v>
+      </c>
+      <c r="F246" t="s">
+        <v>366</v>
       </c>
       <c r="H246" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="247" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>703</v>
       </c>
       <c r="C247" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>799</v>
+        <v>704</v>
+      </c>
+      <c r="F247" t="s">
+        <v>366</v>
       </c>
       <c r="H247" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>485</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>705</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>706</v>
       </c>
       <c r="D248" t="s">
-        <v>802</v>
+        <v>707</v>
+      </c>
+      <c r="F248" t="s">
+        <v>366</v>
       </c>
       <c r="H248" t="s">
-        <v>106</v>
+        <v>708</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>709</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D249" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>710</v>
+      </c>
+      <c r="F249" t="s">
+        <v>366</v>
       </c>
       <c r="H249" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:10" ht="12.75">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>806</v>
+        <v>711</v>
       </c>
       <c r="C250" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>712</v>
+      </c>
+      <c r="F250" t="s">
+        <v>366</v>
       </c>
       <c r="H250" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="251" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>808</v>
+        <v>713</v>
       </c>
       <c r="C251" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>714</v>
+      </c>
+      <c r="F251" t="s">
+        <v>366</v>
       </c>
       <c r="H251" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="252" spans="1:10" ht="12.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>810</v>
+        <v>715</v>
       </c>
       <c r="C252" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>716</v>
+      </c>
+      <c r="F252" t="s">
+        <v>366</v>
       </c>
       <c r="H252" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>717</v>
       </c>
       <c r="C253" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>718</v>
+      </c>
+      <c r="F253" t="s">
+        <v>366</v>
       </c>
       <c r="H253" t="s">
-        <v>121</v>
+        <v>700</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>719</v>
       </c>
       <c r="C254" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>720</v>
+      </c>
+      <c r="F254" t="s">
+        <v>366</v>
       </c>
       <c r="H254" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>721</v>
+      </c>
+      <c r="C255" t="s">
+        <v>12</v>
       </c>
       <c r="D255" t="s">
-        <v>822</v>
+        <v>722</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H255" t="s">
-        <v>24</v>
+        <v>433</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>823</v>
+        <v>723</v>
       </c>
       <c r="C256" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D256" t="s">
-        <v>824</v>
+        <v>724</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H256" t="s">
-        <v>825</v>
+        <v>433</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>826</v>
+        <v>725</v>
       </c>
       <c r="C257" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>827</v>
+        <v>726</v>
       </c>
       <c r="F257" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H257" t="s">
-        <v>208</v>
+        <v>433</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>828</v>
+        <v>727</v>
       </c>
       <c r="C258" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D258" t="s">
-        <v>829</v>
+        <v>728</v>
       </c>
       <c r="F258" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H258" t="s">
-        <v>208</v>
+        <v>433</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>729</v>
       </c>
       <c r="C259" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D259" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>730</v>
+      </c>
+      <c r="F259" t="s">
+        <v>366</v>
       </c>
       <c r="H259" t="s">
-        <v>288</v>
+        <v>433</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>731</v>
       </c>
       <c r="C260" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>732</v>
+      </c>
+      <c r="F260" t="s">
+        <v>366</v>
       </c>
       <c r="H260" t="s">
-        <v>121</v>
+        <v>385</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>733</v>
+      </c>
+      <c r="C261" t="s">
+        <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>839</v>
+        <v>734</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H261" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>735</v>
       </c>
       <c r="C262" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>736</v>
+      </c>
+      <c r="F262" t="s">
+        <v>366</v>
       </c>
       <c r="H262" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>737</v>
       </c>
       <c r="C263" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D263" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>738</v>
+      </c>
+      <c r="F263" t="s">
+        <v>366</v>
       </c>
       <c r="H263" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="264" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>739</v>
       </c>
       <c r="C264" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D264" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>740</v>
+      </c>
+      <c r="F264" t="s">
+        <v>366</v>
       </c>
       <c r="H264" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="265" spans="1:10" ht="12.75">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>741</v>
       </c>
       <c r="C265" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D265" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>742</v>
+      </c>
+      <c r="F265" t="s">
+        <v>366</v>
       </c>
       <c r="H265" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="266" spans="1:10" ht="12.75">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>743</v>
       </c>
       <c r="C266" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D266" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>744</v>
+      </c>
+      <c r="F266" t="s">
+        <v>366</v>
       </c>
       <c r="H266" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="267" spans="1:10" ht="12.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="B267" t="s">
         <v>745</v>
       </c>
       <c r="C267" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D267" t="s">
         <v>746</v>
       </c>
-      <c r="E267" t="s">
-        <v>111</v>
+      <c r="F267" t="s">
+        <v>366</v>
       </c>
       <c r="H267" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="268" spans="1:10" ht="12.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>747</v>
       </c>
       <c r="C268" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>748</v>
+      </c>
+      <c r="F268" t="s">
+        <v>366</v>
       </c>
       <c r="H268" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="269" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>749</v>
       </c>
       <c r="C269" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D269" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>750</v>
+      </c>
+      <c r="F269" t="s">
+        <v>366</v>
       </c>
       <c r="H269" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="270" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>751</v>
       </c>
       <c r="C270" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>752</v>
+      </c>
+      <c r="F270" t="s">
+        <v>366</v>
       </c>
       <c r="H270" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="271" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>753</v>
       </c>
       <c r="C271" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>754</v>
+      </c>
+      <c r="F271" t="s">
+        <v>366</v>
       </c>
       <c r="H271" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="272" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>755</v>
       </c>
       <c r="C272" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>756</v>
+      </c>
+      <c r="F272" t="s">
+        <v>366</v>
       </c>
       <c r="H272" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="273" spans="1:10" ht="12.75">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>757</v>
       </c>
       <c r="C273" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D273" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>758</v>
+      </c>
+      <c r="F273" t="s">
+        <v>366</v>
       </c>
       <c r="H273" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="274" spans="1:10" ht="12.75">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C274" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>760</v>
+      </c>
+      <c r="F274" t="s">
+        <v>366</v>
       </c>
       <c r="H274" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>442</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>761</v>
       </c>
       <c r="C275" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>538</v>
+        <v>762</v>
+      </c>
+      <c r="F275" t="s">
+        <v>366</v>
       </c>
       <c r="H275" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:10" ht="12.75">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="C276" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D276" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>764</v>
+      </c>
+      <c r="F276" t="s">
+        <v>366</v>
       </c>
       <c r="H276" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="277" spans="1:10" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>765</v>
       </c>
       <c r="C277" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>766</v>
+      </c>
+      <c r="F277" t="s">
+        <v>366</v>
       </c>
       <c r="H277" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="278" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>767</v>
       </c>
       <c r="C278" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>768</v>
+      </c>
+      <c r="F278" t="s">
+        <v>366</v>
       </c>
       <c r="H278" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>385</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>894</v>
+        <v>769</v>
       </c>
       <c r="C279" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D279" t="s">
-        <v>895</v>
+        <v>770</v>
       </c>
       <c r="F279" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H279" t="s">
-        <v>208</v>
+        <v>442</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>896</v>
+        <v>771</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>821</v>
+        <v>465</v>
       </c>
       <c r="D280" t="s">
-        <v>897</v>
+        <v>772</v>
       </c>
       <c r="F280" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H280" t="s">
-        <v>24</v>
+        <v>367</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>773</v>
+      </c>
+      <c r="C281" t="s">
+        <v>12</v>
       </c>
       <c r="D281" t="s">
-        <v>899</v>
+        <v>774</v>
       </c>
       <c r="F281" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H281" t="s">
-        <v>24</v>
+        <v>632</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>775</v>
+      </c>
+      <c r="C282" t="s">
+        <v>12</v>
       </c>
       <c r="D282" t="s">
-        <v>901</v>
+        <v>776</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H282" t="s">
-        <v>24</v>
+        <v>367</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>902</v>
+        <v>777</v>
       </c>
       <c r="C283" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>903</v>
+        <v>778</v>
       </c>
       <c r="F283" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H283" t="s">
-        <v>218</v>
+        <v>635</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>904</v>
+        <v>779</v>
       </c>
       <c r="C284" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
-        <v>905</v>
+        <v>780</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H284" t="s">
-        <v>71</v>
+        <v>661</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>906</v>
+        <v>781</v>
       </c>
       <c r="C285" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
-        <v>907</v>
+        <v>782</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H285" t="s">
-        <v>196</v>
+        <v>783</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>784</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D286" t="s">
-        <v>909</v>
+        <v>785</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H286" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>910</v>
+        <v>786</v>
       </c>
       <c r="C287" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D287" t="s">
-        <v>911</v>
+        <v>787</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H287" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>912</v>
+        <v>788</v>
       </c>
       <c r="C288" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
-        <v>913</v>
+        <v>789</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H288" t="s">
-        <v>196</v>
+        <v>455</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>914</v>
+        <v>791</v>
+      </c>
+      <c r="B289" t="s">
+        <v>792</v>
       </c>
       <c r="C289" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D289" t="s">
-        <v>915</v>
+        <v>793</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H289" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>916</v>
+        <v>794</v>
       </c>
       <c r="C290" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D290" t="s">
-        <v>917</v>
+        <v>795</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H290" t="s">
-        <v>218</v>
+        <v>442</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>796</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D291" t="s">
-        <v>919</v>
+        <v>797</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H291" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>920</v>
+        <v>798</v>
       </c>
       <c r="C292" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D292" t="s">
-        <v>921</v>
+        <v>799</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H292" t="s">
-        <v>71</v>
+        <v>367</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>922</v>
+        <v>800</v>
       </c>
       <c r="C293" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s">
-        <v>923</v>
+        <v>801</v>
       </c>
       <c r="F293" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H293" t="s">
-        <v>71</v>
+        <v>367</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>924</v>
+        <v>802</v>
       </c>
       <c r="C294" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D294" t="s">
-        <v>925</v>
+        <v>803</v>
       </c>
       <c r="F294" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H294" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>926</v>
+        <v>804</v>
       </c>
       <c r="C295" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>927</v>
+        <v>805</v>
       </c>
       <c r="F295" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H295" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>928</v>
+        <v>806</v>
       </c>
       <c r="C296" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D296" t="s">
-        <v>929</v>
+        <v>807</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H296" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>930</v>
+        <v>808</v>
       </c>
       <c r="C297" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D297" t="s">
-        <v>931</v>
+        <v>809</v>
       </c>
       <c r="F297" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H297" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>932</v>
+        <v>810</v>
       </c>
       <c r="C298" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
-        <v>933</v>
+        <v>811</v>
       </c>
       <c r="F298" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H298" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>934</v>
+        <v>812</v>
       </c>
       <c r="C299" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D299" t="s">
-        <v>935</v>
+        <v>813</v>
       </c>
       <c r="F299" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H299" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>936</v>
+        <v>814</v>
       </c>
       <c r="C300" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
-        <v>937</v>
+        <v>815</v>
       </c>
       <c r="F300" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H300" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>938</v>
+        <v>816</v>
       </c>
       <c r="C301" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D301" t="s">
-        <v>939</v>
+        <v>817</v>
       </c>
       <c r="F301" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H301" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>940</v>
+        <v>818</v>
       </c>
       <c r="C302" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D302" t="s">
-        <v>941</v>
+        <v>819</v>
       </c>
       <c r="F302" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H302" t="s">
-        <v>14</v>
+        <v>402</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>942</v>
+        <v>820</v>
       </c>
       <c r="C303" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>943</v>
+        <v>821</v>
       </c>
       <c r="F303" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H303" t="s">
-        <v>157</v>
+        <v>591</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>822</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D304" t="s">
-        <v>945</v>
+        <v>823</v>
       </c>
       <c r="F304" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H304" t="s">
-        <v>82</v>
+        <v>371</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>824</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D305" t="s">
-        <v>947</v>
+        <v>825</v>
       </c>
       <c r="F305" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H305" t="s">
-        <v>218</v>
+        <v>371</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>948</v>
+        <v>826</v>
       </c>
       <c r="C306" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>949</v>
+        <v>827</v>
       </c>
       <c r="F306" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H306" t="s">
-        <v>60</v>
+        <v>545</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>950</v>
+        <v>828</v>
       </c>
       <c r="C307" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D307" t="s">
-        <v>951</v>
+        <v>829</v>
       </c>
       <c r="F307" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H307" t="s">
-        <v>14</v>
+        <v>385</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>952</v>
+        <v>830</v>
       </c>
       <c r="C308" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D308" t="s">
-        <v>953</v>
+        <v>831</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H308" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>832</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D309" t="s">
-        <v>955</v>
+        <v>833</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H309" t="s">
-        <v>57</v>
+        <v>378</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>834</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D310" t="s">
-        <v>957</v>
+        <v>835</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H310" t="s">
-        <v>71</v>
+        <v>391</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>958</v>
+        <v>836</v>
       </c>
       <c r="C311" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
-        <v>959</v>
+        <v>837</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H311" t="s">
-        <v>14</v>
+        <v>658</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>960</v>
+        <v>838</v>
       </c>
       <c r="C312" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>961</v>
+        <v>839</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H312" t="s">
-        <v>962</v>
+        <v>485</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>963</v>
+        <v>840</v>
       </c>
       <c r="C313" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>964</v>
+        <v>841</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H313" t="s">
-        <v>160</v>
+        <v>635</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>965</v>
+        <v>842</v>
       </c>
       <c r="C314" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>966</v>
+        <v>843</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H314" t="s">
-        <v>14</v>
+        <v>374</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>967</v>
+        <v>844</v>
       </c>
       <c r="C315" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D315" t="s">
-        <v>968</v>
+        <v>845</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H315" t="s">
-        <v>14</v>
+        <v>661</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>969</v>
+        <v>846</v>
       </c>
       <c r="C316" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D316" t="s">
-        <v>970</v>
+        <v>847</v>
       </c>
       <c r="F316" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H316" t="s">
-        <v>962</v>
+        <v>485</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>971</v>
+        <v>848</v>
       </c>
       <c r="C317" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D317" t="s">
-        <v>972</v>
+        <v>849</v>
       </c>
       <c r="F317" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H317" t="s">
-        <v>218</v>
+        <v>661</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>973</v>
+        <v>850</v>
       </c>
       <c r="C318" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D318" t="s">
-        <v>974</v>
+        <v>851</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H318" t="s">
-        <v>157</v>
+        <v>485</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>975</v>
+        <v>852</v>
       </c>
       <c r="C319" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D319" t="s">
-        <v>976</v>
+        <v>853</v>
       </c>
       <c r="F319" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H319" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>977</v>
+        <v>854</v>
       </c>
       <c r="C320" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D320" t="s">
-        <v>978</v>
+        <v>855</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
+        <v>632</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>979</v>
+        <v>856</v>
       </c>
       <c r="C321" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>980</v>
+        <v>857</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H321" t="s">
-        <v>962</v>
+        <v>374</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>981</v>
+        <v>858</v>
       </c>
       <c r="C322" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>982</v>
+        <v>859</v>
       </c>
       <c r="F322" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H322" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>983</v>
+        <v>860</v>
       </c>
       <c r="C323" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>984</v>
+        <v>861</v>
       </c>
       <c r="F323" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H323" t="s">
-        <v>211</v>
+        <v>402</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>985</v>
+        <v>862</v>
       </c>
       <c r="C324" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D324" t="s">
-        <v>986</v>
+        <v>863</v>
       </c>
       <c r="F324" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H324" t="s">
-        <v>962</v>
+        <v>485</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>987</v>
+        <v>864</v>
       </c>
       <c r="C325" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>988</v>
+        <v>865</v>
       </c>
       <c r="F325" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H325" t="s">
-        <v>157</v>
+        <v>367</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>989</v>
+        <v>866</v>
       </c>
       <c r="C326" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D326" t="s">
-        <v>990</v>
+        <v>867</v>
       </c>
       <c r="F326" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H326" t="s">
-        <v>962</v>
+        <v>485</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>991</v>
+        <v>868</v>
       </c>
       <c r="C327" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>992</v>
+        <v>869</v>
       </c>
       <c r="F327" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H327" t="s">
-        <v>211</v>
+        <v>485</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>993</v>
+        <v>870</v>
       </c>
       <c r="C328" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>994</v>
+        <v>871</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H328" t="s">
-        <v>157</v>
+        <v>632</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>995</v>
+        <v>872</v>
       </c>
       <c r="C329" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>996</v>
+        <v>873</v>
       </c>
       <c r="F329" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H329" t="s">
-        <v>208</v>
+        <v>632</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>997</v>
+        <v>874</v>
       </c>
       <c r="C330" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D330" t="s">
-        <v>998</v>
+        <v>875</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H330" t="s">
-        <v>160</v>
+        <v>402</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>999</v>
+        <v>876</v>
       </c>
       <c r="C331" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D331" t="s">
-        <v>1000</v>
+        <v>877</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H331" t="s">
-        <v>211</v>
+        <v>591</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1001</v>
+        <v>878</v>
       </c>
       <c r="C332" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>1002</v>
+        <v>879</v>
       </c>
       <c r="F332" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H332" t="s">
-        <v>160</v>
+        <v>632</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1003</v>
+        <v>880</v>
       </c>
       <c r="C333" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D333" t="s">
-        <v>1004</v>
+        <v>881</v>
       </c>
       <c r="F333" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H333" t="s">
-        <v>211</v>
+        <v>485</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1005</v>
+        <v>882</v>
       </c>
       <c r="C334" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>1006</v>
+        <v>883</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H334" t="s">
-        <v>71</v>
+        <v>391</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1007</v>
+        <v>884</v>
       </c>
       <c r="C335" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>1008</v>
+        <v>885</v>
       </c>
       <c r="F335" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H335" t="s">
-        <v>14</v>
+        <v>591</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1009</v>
+        <v>886</v>
       </c>
       <c r="C336" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D336" t="s">
-        <v>1010</v>
+        <v>887</v>
       </c>
       <c r="F336" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H336" t="s">
-        <v>208</v>
+        <v>485</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1011</v>
+        <v>888</v>
       </c>
       <c r="C337" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D337" t="s">
-        <v>1012</v>
+        <v>889</v>
       </c>
       <c r="F337" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H337" t="s">
-        <v>85</v>
+        <v>402</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1013</v>
+        <v>890</v>
       </c>
       <c r="C338" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>1014</v>
+        <v>891</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H338" t="s">
-        <v>71</v>
+        <v>391</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1015</v>
+        <v>892</v>
       </c>
       <c r="C339" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>1016</v>
+        <v>893</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H339" t="s">
-        <v>208</v>
+        <v>385</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1017</v>
+        <v>894</v>
       </c>
       <c r="C340" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>1018</v>
+        <v>895</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H340" t="s">
-        <v>211</v>
+        <v>385</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1019</v>
+        <v>896</v>
       </c>
       <c r="C341" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>1020</v>
+        <v>897</v>
       </c>
       <c r="F341" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H341" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1021</v>
+        <v>898</v>
       </c>
       <c r="C342" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>1022</v>
+        <v>899</v>
       </c>
       <c r="F342" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H342" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>900</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D343" t="s">
-        <v>1024</v>
+        <v>901</v>
       </c>
       <c r="F343" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H343" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1025</v>
+        <v>902</v>
       </c>
       <c r="C344" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>1026</v>
+        <v>903</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H344" t="s">
-        <v>211</v>
+        <v>385</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>904</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D345" t="s">
-        <v>1028</v>
+        <v>905</v>
       </c>
       <c r="F345" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H345" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1029</v>
+        <v>906</v>
       </c>
       <c r="C346" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>1030</v>
+        <v>907</v>
       </c>
       <c r="F346" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H346" t="s">
-        <v>14</v>
+        <v>455</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>908</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D347" t="s">
-        <v>1032</v>
+        <v>909</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H347" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1033</v>
+        <v>910</v>
       </c>
       <c r="C348" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>1034</v>
+        <v>911</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H348" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1035</v>
+        <v>912</v>
       </c>
       <c r="C349" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>1036</v>
+        <v>913</v>
       </c>
       <c r="F349" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H349" t="s">
-        <v>82</v>
+        <v>385</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1037</v>
+        <v>914</v>
       </c>
       <c r="C350" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>1038</v>
+        <v>915</v>
       </c>
       <c r="F350" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H350" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>916</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D351" t="s">
-        <v>1040</v>
+        <v>917</v>
       </c>
       <c r="F351" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H351" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>918</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D352" t="s">
-        <v>1042</v>
+        <v>919</v>
       </c>
       <c r="F352" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H352" t="s">
-        <v>27</v>
+        <v>391</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1043</v>
+        <v>920</v>
       </c>
       <c r="C353" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>1044</v>
+        <v>921</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H353" t="s">
-        <v>82</v>
+        <v>455</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1045</v>
+        <v>922</v>
       </c>
       <c r="C354" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
-        <v>1046</v>
+        <v>923</v>
       </c>
       <c r="F354" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H354" t="s">
-        <v>211</v>
+        <v>455</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1047</v>
+        <v>924</v>
       </c>
       <c r="C355" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>1048</v>
+        <v>925</v>
       </c>
       <c r="F355" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H355" t="s">
-        <v>85</v>
+        <v>632</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>926</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D356" t="s">
-        <v>1050</v>
+        <v>927</v>
       </c>
       <c r="F356" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H356" t="s">
-        <v>27</v>
+        <v>378</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>928</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D357" t="s">
-        <v>1052</v>
+        <v>929</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H357" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1053</v>
+        <v>930</v>
       </c>
       <c r="C358" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>1054</v>
+        <v>931</v>
       </c>
       <c r="F358" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H358" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1055</v>
+        <v>932</v>
       </c>
       <c r="C359" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>1056</v>
+        <v>933</v>
       </c>
       <c r="F359" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H359" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1057</v>
+        <v>934</v>
       </c>
       <c r="C360" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>1058</v>
+        <v>935</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H360" t="s">
-        <v>85</v>
+        <v>591</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1059</v>
+        <v>936</v>
       </c>
       <c r="C361" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
-        <v>1060</v>
+        <v>937</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H361" t="s">
-        <v>27</v>
+        <v>433</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>938</v>
+      </c>
+      <c r="C362" t="s">
+        <v>12</v>
       </c>
       <c r="D362" t="s">
-        <v>1062</v>
+        <v>939</v>
       </c>
       <c r="F362" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H362" t="s">
-        <v>27</v>
+        <v>940</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1063</v>
+        <v>941</v>
       </c>
       <c r="C363" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D363" t="s">
-        <v>1064</v>
+        <v>942</v>
       </c>
       <c r="F363" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H363" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>943</v>
+      </c>
+      <c r="C364" t="s">
+        <v>12</v>
       </c>
       <c r="D364" t="s">
-        <v>1066</v>
+        <v>944</v>
       </c>
       <c r="F364" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H364" t="s">
-        <v>27</v>
+        <v>940</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1067</v>
+        <v>945</v>
       </c>
       <c r="C365" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D365" t="s">
-        <v>1068</v>
+        <v>946</v>
       </c>
       <c r="F365" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H365" t="s">
-        <v>57</v>
+        <v>405</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>947</v>
+      </c>
+      <c r="C366" t="s">
+        <v>12</v>
       </c>
       <c r="D366" t="s">
-        <v>1070</v>
+        <v>948</v>
       </c>
       <c r="F366" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H366" t="s">
-        <v>27</v>
+        <v>367</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>949</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D367" t="s">
-        <v>1072</v>
+        <v>950</v>
       </c>
       <c r="F367" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H367" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1073</v>
+        <v>951</v>
       </c>
       <c r="C368" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D368" t="s">
-        <v>1074</v>
+        <v>952</v>
       </c>
       <c r="F368" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H368" t="s">
-        <v>218</v>
+        <v>700</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1075</v>
+        <v>953</v>
       </c>
       <c r="C369" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D369" t="s">
-        <v>1076</v>
+        <v>954</v>
       </c>
       <c r="F369" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H369" t="s">
-        <v>27</v>
+        <v>433</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1077</v>
+        <v>955</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>246</v>
+        <v>369</v>
       </c>
       <c r="D370" t="s">
-        <v>1078</v>
+        <v>956</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H370" t="s">
-        <v>27</v>
+        <v>371</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>957</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
       </c>
       <c r="D371" t="s">
-        <v>1080</v>
+        <v>958</v>
       </c>
       <c r="F371" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H371" t="s">
-        <v>27</v>
+        <v>940</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>959</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D372" t="s">
-        <v>1082</v>
+        <v>960</v>
       </c>
       <c r="F372" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H372" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>961</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D373" t="s">
-        <v>1084</v>
+        <v>962</v>
       </c>
       <c r="F373" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H373" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>963</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D374" t="s">
-        <v>1086</v>
+        <v>964</v>
       </c>
       <c r="F374" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H374" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>965</v>
+      </c>
+      <c r="C375" t="s">
+        <v>12</v>
       </c>
       <c r="D375" t="s">
-        <v>1088</v>
+        <v>966</v>
       </c>
       <c r="F375" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H375" t="s">
-        <v>24</v>
+        <v>700</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>967</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D376" t="s">
-        <v>1090</v>
+        <v>968</v>
       </c>
       <c r="F376" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H376" t="s">
-        <v>14</v>
+        <v>969</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>970</v>
+      </c>
+      <c r="C377" t="s">
+        <v>12</v>
       </c>
       <c r="D377" t="s">
-        <v>1092</v>
+        <v>971</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H377" t="s">
-        <v>24</v>
+        <v>485</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>972</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D378" t="s">
-        <v>1094</v>
+        <v>973</v>
       </c>
       <c r="F378" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H378" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>974</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D379" t="s">
-        <v>1096</v>
+        <v>975</v>
       </c>
       <c r="F379" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H379" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>976</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D380" t="s">
-        <v>1098</v>
+        <v>977</v>
       </c>
       <c r="F380" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H380" t="s">
-        <v>82</v>
+        <v>969</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1099</v>
+        <v>978</v>
       </c>
       <c r="C381" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>1100</v>
+        <v>979</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H381" t="s">
-        <v>71</v>
+        <v>700</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1101</v>
+        <v>980</v>
       </c>
       <c r="C382" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D382" t="s">
-        <v>1102</v>
+        <v>981</v>
       </c>
       <c r="F382" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H382" t="s">
-        <v>168</v>
+        <v>545</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>982</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D383" t="s">
-        <v>1104</v>
+        <v>983</v>
       </c>
       <c r="F383" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H383" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>984</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>706</v>
       </c>
       <c r="D384" t="s">
-        <v>1106</v>
+        <v>985</v>
       </c>
       <c r="F384" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H384" t="s">
-        <v>168</v>
+        <v>708</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>986</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D385" t="s">
-        <v>1108</v>
+        <v>987</v>
       </c>
       <c r="F385" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H385" t="s">
-        <v>825</v>
+        <v>371</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1109</v>
+        <v>988</v>
       </c>
       <c r="C386" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>1110</v>
+        <v>989</v>
       </c>
       <c r="F386" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H386" t="s">
-        <v>30</v>
+        <v>433</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>990</v>
+      </c>
+      <c r="C387" t="s">
+        <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>1112</v>
+        <v>991</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H387" t="s">
-        <v>21</v>
+        <v>700</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1113</v>
+        <v>992</v>
       </c>
       <c r="C388" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>1114</v>
+        <v>993</v>
       </c>
       <c r="F388" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H388" t="s">
-        <v>196</v>
+        <v>385</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1115</v>
+        <v>994</v>
       </c>
       <c r="C389" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
-        <v>1116</v>
+        <v>995</v>
       </c>
       <c r="F389" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H389" t="s">
-        <v>71</v>
+        <v>700</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1117</v>
+        <v>996</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>47</v>
+        <v>369</v>
       </c>
       <c r="D390" t="s">
-        <v>1118</v>
+        <v>997</v>
       </c>
       <c r="F390" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H390" t="s">
-        <v>21</v>
+        <v>371</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1119</v>
+        <v>998</v>
       </c>
       <c r="C391" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D391" t="s">
-        <v>1120</v>
+        <v>999</v>
       </c>
       <c r="F391" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H391" t="s">
-        <v>168</v>
+        <v>700</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1000</v>
+      </c>
+      <c r="C392" t="s">
+        <v>12</v>
       </c>
       <c r="D392" t="s">
-        <v>1122</v>
+        <v>1001</v>
       </c>
       <c r="F392" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H392" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1002</v>
+      </c>
+      <c r="C393" t="s">
+        <v>12</v>
       </c>
       <c r="D393" t="s">
-        <v>1124</v>
+        <v>1003</v>
       </c>
       <c r="F393" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H393" t="s">
-        <v>21</v>
+        <v>433</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1004</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
       </c>
       <c r="D394" t="s">
-        <v>1126</v>
+        <v>1005</v>
       </c>
       <c r="F394" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H394" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1127</v>
+        <v>1006</v>
       </c>
       <c r="C395" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D395" t="s">
-        <v>1128</v>
+        <v>1007</v>
       </c>
       <c r="F395" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H395" t="s">
-        <v>196</v>
+        <v>433</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1008</v>
+      </c>
+      <c r="C396" t="s">
+        <v>12</v>
       </c>
       <c r="D396" t="s">
-        <v>1130</v>
+        <v>1009</v>
       </c>
       <c r="F396" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H396" t="s">
-        <v>1131</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1132</v>
+        <v>1011</v>
       </c>
       <c r="C397" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D397" t="s">
-        <v>1133</v>
+        <v>1012</v>
       </c>
       <c r="F397" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H397" t="s">
-        <v>211</v>
+        <v>433</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1013</v>
+      </c>
+      <c r="C398" t="s">
+        <v>12</v>
       </c>
       <c r="D398" t="s">
-        <v>1135</v>
+        <v>1014</v>
       </c>
       <c r="F398" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H398" t="s">
-        <v>21</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1016</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
       </c>
       <c r="D399" t="s">
-        <v>1137</v>
+        <v>1017</v>
       </c>
       <c r="F399" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H399" t="s">
-        <v>21</v>
+        <v>433</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1018</v>
+      </c>
+      <c r="C400" t="s">
+        <v>12</v>
       </c>
       <c r="D400" t="s">
-        <v>1139</v>
+        <v>1019</v>
       </c>
       <c r="F400" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H400" t="s">
-        <v>1131</v>
+        <v>433</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1140</v>
+        <v>1020</v>
       </c>
       <c r="C401" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D401" t="s">
-        <v>1141</v>
+        <v>1021</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H401" t="s">
-        <v>196</v>
+        <v>545</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1142</v>
+        <v>1022</v>
       </c>
       <c r="C402" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D402" t="s">
-        <v>1143</v>
+        <v>1023</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H402" t="s">
-        <v>60</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1024</v>
+      </c>
+      <c r="C403" t="s">
+        <v>12</v>
       </c>
       <c r="D403" t="s">
-        <v>1145</v>
+        <v>1025</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H403" t="s">
-        <v>21</v>
+        <v>391</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>1147</v>
+        <v>1026</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
       </c>
       <c r="D404" t="s">
-        <v>1148</v>
+        <v>1027</v>
       </c>
       <c r="F404" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H404" t="s">
-        <v>1149</v>
+        <v>433</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1028</v>
+      </c>
+      <c r="C405" t="s">
+        <v>12</v>
       </c>
       <c r="D405" t="s">
-        <v>1151</v>
+        <v>1029</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H405" t="s">
-        <v>21</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1152</v>
+        <v>1031</v>
       </c>
       <c r="C406" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D406" t="s">
-        <v>1153</v>
+        <v>1032</v>
       </c>
       <c r="F406" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H406" t="s">
-        <v>71</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1154</v>
+        <v>1033</v>
       </c>
       <c r="C407" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D407" t="s">
-        <v>1155</v>
+        <v>1034</v>
       </c>
       <c r="F407" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H407" t="s">
-        <v>196</v>
+        <v>591</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1156</v>
+        <v>1035</v>
       </c>
       <c r="C408" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D408" t="s">
-        <v>1157</v>
+        <v>1036</v>
       </c>
       <c r="F408" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H408" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1158</v>
+        <v>1037</v>
       </c>
       <c r="C409" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D409" t="s">
-        <v>1159</v>
+        <v>1038</v>
       </c>
       <c r="F409" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H409" t="s">
-        <v>196</v>
+        <v>433</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1039</v>
+      </c>
+      <c r="C410" t="s">
+        <v>12</v>
       </c>
       <c r="D410" t="s">
-        <v>1161</v>
+        <v>601</v>
       </c>
       <c r="F410" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H410" t="s">
-        <v>21</v>
+        <v>591</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1162</v>
+        <v>1040</v>
       </c>
       <c r="C411" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D411" t="s">
-        <v>1163</v>
+        <v>1041</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H411" t="s">
-        <v>196</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1164</v>
+        <v>1042</v>
       </c>
       <c r="C412" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D412" t="s">
-        <v>1165</v>
+        <v>1043</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H412" t="s">
-        <v>196</v>
+        <v>635</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1166</v>
+        <v>1044</v>
       </c>
       <c r="C413" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D413" t="s">
-        <v>1167</v>
+        <v>1045</v>
       </c>
       <c r="F413" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H413" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1168</v>
+        <v>1046</v>
       </c>
       <c r="C414" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D414" t="s">
-        <v>1169</v>
+        <v>1047</v>
       </c>
       <c r="F414" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H414" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1170</v>
+        <v>1048</v>
       </c>
       <c r="C415" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D415" t="s">
-        <v>1171</v>
+        <v>1049</v>
       </c>
       <c r="F415" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H415" t="s">
-        <v>218</v>
+        <v>632</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1172</v>
+        <v>1050</v>
       </c>
       <c r="C416" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D416" t="s">
-        <v>1173</v>
+        <v>1051</v>
       </c>
       <c r="F416" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H416" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1174</v>
+        <v>1052</v>
       </c>
       <c r="C417" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D417" t="s">
-        <v>1175</v>
+        <v>1053</v>
       </c>
       <c r="F417" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H417" t="s">
-        <v>1176</v>
+        <v>385</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1177</v>
+        <v>1054</v>
       </c>
       <c r="C418" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D418" t="s">
-        <v>1178</v>
+        <v>1055</v>
       </c>
       <c r="F418" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H418" t="s">
-        <v>71</v>
+        <v>485</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1179</v>
+        <v>1056</v>
       </c>
       <c r="C419" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D419" t="s">
-        <v>1180</v>
+        <v>1057</v>
       </c>
       <c r="F419" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H419" t="s">
-        <v>1181</v>
+        <v>433</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1182</v>
+        <v>1058</v>
       </c>
       <c r="C420" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D420" t="s">
-        <v>1183</v>
+        <v>1059</v>
       </c>
       <c r="F420" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H420" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1184</v>
+        <v>1060</v>
       </c>
       <c r="C421" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D421" t="s">
-        <v>1185</v>
+        <v>1061</v>
       </c>
       <c r="F421" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H421" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1186</v>
+        <v>1062</v>
       </c>
       <c r="C422" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D422" t="s">
-        <v>1187</v>
+        <v>1063</v>
       </c>
       <c r="F422" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H422" t="s">
-        <v>60</v>
+        <v>433</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1188</v>
+        <v>1064</v>
       </c>
       <c r="C423" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D423" t="s">
-        <v>1189</v>
+        <v>1065</v>
       </c>
       <c r="F423" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H423" t="s">
-        <v>14</v>
+        <v>485</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1190</v>
+        <v>1066</v>
       </c>
       <c r="C424" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D424" t="s">
-        <v>1191</v>
+        <v>1067</v>
       </c>
       <c r="F424" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H424" t="s">
-        <v>1181</v>
+        <v>632</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1192</v>
+        <v>1068</v>
       </c>
       <c r="C425" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D425" t="s">
-        <v>1193</v>
+        <v>1069</v>
       </c>
       <c r="F425" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H425" t="s">
-        <v>27</v>
+        <v>402</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1194</v>
+        <v>1070</v>
       </c>
       <c r="C426" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>1195</v>
+        <v>1071</v>
       </c>
       <c r="F426" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H426" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1196</v>
+        <v>1072</v>
       </c>
       <c r="C427" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D427" t="s">
-        <v>1197</v>
+        <v>1073</v>
       </c>
       <c r="F427" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H427" t="s">
-        <v>1198</v>
+        <v>485</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1199</v>
+        <v>1074</v>
       </c>
       <c r="C428" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D428" t="s">
-        <v>1200</v>
+        <v>1075</v>
       </c>
       <c r="F428" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H428" t="s">
-        <v>1181</v>
+        <v>632</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1201</v>
+        <v>1076</v>
       </c>
       <c r="C429" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D429" t="s">
-        <v>1202</v>
+        <v>1077</v>
       </c>
       <c r="F429" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H429" t="s">
-        <v>82</v>
+        <v>374</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1203</v>
+        <v>1078</v>
       </c>
       <c r="C430" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D430" t="s">
-        <v>1204</v>
+        <v>1079</v>
       </c>
       <c r="F430" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H430" t="s">
-        <v>14</v>
+        <v>385</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1205</v>
+        <v>1080</v>
       </c>
       <c r="C431" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D431" t="s">
-        <v>1206</v>
+        <v>1081</v>
       </c>
       <c r="F431" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H431" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1207</v>
+        <v>1082</v>
       </c>
       <c r="C432" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D432" t="s">
-        <v>1208</v>
+        <v>1083</v>
       </c>
       <c r="F432" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H432" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1209</v>
+        <v>1084</v>
       </c>
       <c r="C433" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D433" t="s">
-        <v>1210</v>
+        <v>1085</v>
       </c>
       <c r="F433" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H433" t="s">
-        <v>82</v>
+        <v>485</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1211</v>
+        <v>1086</v>
       </c>
       <c r="C434" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D434" t="s">
-        <v>1212</v>
+        <v>1087</v>
       </c>
       <c r="F434" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H434" t="s">
-        <v>1198</v>
+        <v>374</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1213</v>
+        <v>1088</v>
       </c>
       <c r="C435" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D435" t="s">
-        <v>1214</v>
+        <v>1089</v>
       </c>
       <c r="F435" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H435" t="s">
-        <v>157</v>
+        <v>385</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1215</v>
+        <v>1090</v>
       </c>
       <c r="C436" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D436" t="s">
-        <v>1216</v>
+        <v>1091</v>
       </c>
       <c r="F436" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H436" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1217</v>
+        <v>1092</v>
       </c>
       <c r="C437" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D437" t="s">
-        <v>1218</v>
+        <v>1093</v>
       </c>
       <c r="F437" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H437" t="s">
-        <v>71</v>
+        <v>485</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1219</v>
+        <v>1094</v>
       </c>
       <c r="C438" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D438" t="s">
-        <v>1220</v>
+        <v>1095</v>
       </c>
       <c r="F438" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H438" t="s">
-        <v>14</v>
+        <v>374</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1221</v>
+        <v>1096</v>
       </c>
       <c r="C439" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D439" t="s">
-        <v>1222</v>
+        <v>1097</v>
       </c>
       <c r="F439" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H439" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1223</v>
+        <v>1098</v>
       </c>
       <c r="C440" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D440" t="s">
-        <v>1224</v>
+        <v>1099</v>
       </c>
       <c r="F440" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H440" t="s">
-        <v>218</v>
+        <v>485</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1225</v>
+        <v>1100</v>
       </c>
       <c r="C441" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D441" t="s">
-        <v>1226</v>
+        <v>1101</v>
       </c>
       <c r="F441" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H441" t="s">
-        <v>14</v>
+        <v>385</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1227</v>
+        <v>1102</v>
       </c>
       <c r="C442" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D442" t="s">
-        <v>1228</v>
+        <v>1103</v>
       </c>
       <c r="F442" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H442" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1104</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D443" t="s">
-        <v>1230</v>
+        <v>1105</v>
       </c>
       <c r="F443" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H443" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1231</v>
+        <v>1106</v>
       </c>
       <c r="C444" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D444" t="s">
-        <v>1232</v>
+        <v>1107</v>
       </c>
       <c r="F444" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H444" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1233</v>
+        <v>1108</v>
       </c>
       <c r="C445" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D445" t="s">
-        <v>1234</v>
+        <v>1109</v>
       </c>
       <c r="F445" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H445" t="s">
-        <v>208</v>
+        <v>433</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1110</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D446" t="s">
-        <v>1236</v>
+        <v>1111</v>
       </c>
       <c r="F446" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H446" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1237</v>
+        <v>1112</v>
       </c>
       <c r="C447" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D447" t="s">
-        <v>1238</v>
+        <v>1113</v>
       </c>
       <c r="F447" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H447" t="s">
-        <v>71</v>
+        <v>402</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1239</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1114</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D448" t="s">
-        <v>1240</v>
+        <v>1115</v>
       </c>
       <c r="F448" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H448" t="s">
-        <v>211</v>
+        <v>391</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1241</v>
+        <v>1116</v>
       </c>
       <c r="C449" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>1242</v>
+        <v>1117</v>
       </c>
       <c r="F449" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H449" t="s">
-        <v>14</v>
+        <v>385</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1118</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D450" t="s">
-        <v>1244</v>
+        <v>1119</v>
       </c>
       <c r="F450" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H450" t="s">
-        <v>85</v>
+        <v>378</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1120</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D451" t="s">
-        <v>1246</v>
+        <v>1121</v>
       </c>
       <c r="F451" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H451" t="s">
-        <v>208</v>
+        <v>391</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1247</v>
+        <v>1122</v>
       </c>
       <c r="C452" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D452" t="s">
-        <v>1248</v>
+        <v>1123</v>
       </c>
       <c r="F452" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H452" t="s">
-        <v>211</v>
+        <v>385</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1124</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D453" t="s">
-        <v>1250</v>
+        <v>1125</v>
       </c>
       <c r="F453" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H453" t="s">
-        <v>14</v>
+        <v>378</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1251</v>
+        <v>1126</v>
       </c>
       <c r="C454" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D454" t="s">
-        <v>1252</v>
+        <v>1127</v>
       </c>
       <c r="F454" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H454" t="s">
-        <v>208</v>
+        <v>485</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1253</v>
+        <v>1128</v>
       </c>
       <c r="C455" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D455" t="s">
-        <v>1254</v>
+        <v>1129</v>
       </c>
       <c r="F455" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H455" t="s">
-        <v>85</v>
+        <v>385</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1130</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D456" t="s">
-        <v>1256</v>
+        <v>833</v>
       </c>
       <c r="F456" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H456" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1257</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1131</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D457" t="s">
-        <v>1258</v>
+        <v>1132</v>
       </c>
       <c r="F457" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H457" t="s">
-        <v>218</v>
+        <v>391</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1259</v>
+        <v>1133</v>
       </c>
       <c r="C458" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>1260</v>
+        <v>1134</v>
       </c>
       <c r="F458" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H458" t="s">
-        <v>208</v>
+        <v>433</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1261</v>
+        <v>1135</v>
       </c>
       <c r="C459" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>1262</v>
+        <v>1136</v>
       </c>
       <c r="F459" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H459" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:8" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1263</v>
+        <v>1138</v>
+      </c>
+      <c r="B460" t="s">
+        <v>302</v>
       </c>
       <c r="C460" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>303</v>
+      </c>
+      <c r="E460" t="s">
+        <v>110</v>
       </c>
       <c r="H460" t="s">
-        <v>208</v>
+        <v>95</v>
+      </c>
+      <c r="J460" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1265</v>
+        <v>1140</v>
+      </c>
+      <c r="B461" t="s">
+        <v>128</v>
       </c>
       <c r="C461" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="H461" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1267</v>
+        <v>1142</v>
+      </c>
+      <c r="B462" t="s">
+        <v>290</v>
       </c>
       <c r="C462" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D462" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>291</v>
+      </c>
+      <c r="E462" t="s">
+        <v>110</v>
       </c>
       <c r="H462" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J462" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1269</v>
+        <v>1144</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1145</v>
       </c>
       <c r="C463" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1146</v>
+      </c>
+      <c r="E463" t="s">
+        <v>110</v>
       </c>
       <c r="H463" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J463" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1271</v>
+        <v>1148</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1149</v>
       </c>
       <c r="C464" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D464" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1150</v>
+      </c>
+      <c r="E464" t="s">
+        <v>110</v>
       </c>
       <c r="H464" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J464" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1273</v>
+        <v>1152</v>
       </c>
       <c r="C465" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D465" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1153</v>
+      </c>
+      <c r="E465" t="s">
+        <v>110</v>
       </c>
       <c r="H465" t="s">
-        <v>218</v>
+        <v>83</v>
+      </c>
+      <c r="J465" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1275</v>
+        <v>1155</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1156</v>
       </c>
       <c r="C466" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D466" t="s">
-        <v>1276</v>
+        <v>1157</v>
+      </c>
+      <c r="E466" t="s">
+        <v>110</v>
       </c>
       <c r="F466" t="s">
-        <v>13</v>
+        <v>1158</v>
       </c>
       <c r="H466" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1277</v>
+        <v>1160</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1161</v>
       </c>
       <c r="C467" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D467" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1162</v>
+      </c>
+      <c r="E467" t="s">
+        <v>116</v>
       </c>
       <c r="H467" t="s">
-        <v>211</v>
+        <v>83</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1279</v>
+        <v>1164</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1165</v>
       </c>
       <c r="C468" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D468" t="s">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1166</v>
+      </c>
+      <c r="E468" t="s">
+        <v>116</v>
       </c>
       <c r="H468" t="s">
-        <v>218</v>
+        <v>83</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1281</v>
+        <v>1168</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1169</v>
       </c>
       <c r="C469" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D469" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1170</v>
+      </c>
+      <c r="E469" t="s">
+        <v>116</v>
       </c>
       <c r="H469" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1172</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C470" t="s">
+        <v>12</v>
       </c>
       <c r="D470" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1174</v>
+      </c>
+      <c r="E470" t="s">
+        <v>116</v>
       </c>
       <c r="H470" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1285</v>
+        <v>1176</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1177</v>
       </c>
       <c r="C471" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D471" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1178</v>
+      </c>
+      <c r="E471" t="s">
+        <v>116</v>
       </c>
       <c r="H471" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1287</v>
+        <v>1180</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1181</v>
       </c>
       <c r="C472" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D472" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1182</v>
+      </c>
+      <c r="E472" t="s">
+        <v>116</v>
       </c>
       <c r="H472" t="s">
-        <v>218</v>
+        <v>83</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1289</v>
+        <v>1184</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1185</v>
       </c>
       <c r="C473" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D473" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1186</v>
+      </c>
+      <c r="E473" t="s">
+        <v>116</v>
       </c>
       <c r="H473" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1188</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C474" t="s">
+        <v>12</v>
       </c>
       <c r="D474" t="s">
-        <v>1292</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1190</v>
+      </c>
+      <c r="E474" t="s">
+        <v>116</v>
       </c>
       <c r="H474" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1293</v>
+        <v>1192</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1193</v>
       </c>
       <c r="C475" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D475" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1194</v>
+      </c>
+      <c r="E475" t="s">
+        <v>116</v>
       </c>
       <c r="H475" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1196</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C476" t="s">
+        <v>12</v>
       </c>
       <c r="D476" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1198</v>
+      </c>
+      <c r="E476" t="s">
+        <v>116</v>
       </c>
       <c r="H476" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1297</v>
+        <v>1200</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1201</v>
       </c>
       <c r="C477" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D477" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1202</v>
+      </c>
+      <c r="E477" t="s">
+        <v>116</v>
       </c>
       <c r="H477" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1204</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C478" t="s">
+        <v>12</v>
       </c>
       <c r="D478" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1206</v>
+      </c>
+      <c r="E478" t="s">
+        <v>116</v>
       </c>
       <c r="H478" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1208</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C479" t="s">
+        <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1210</v>
+      </c>
+      <c r="E479" t="s">
+        <v>116</v>
       </c>
       <c r="H479" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1303</v>
+        <v>1212</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1213</v>
       </c>
       <c r="C480" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1214</v>
+      </c>
+      <c r="E480" t="s">
+        <v>116</v>
       </c>
       <c r="H480" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1216</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C481" t="s">
+        <v>12</v>
       </c>
       <c r="D481" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1218</v>
+      </c>
+      <c r="E481" t="s">
+        <v>116</v>
       </c>
       <c r="H481" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1307</v>
+        <v>1220</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1221</v>
       </c>
       <c r="C482" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D482" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1222</v>
+      </c>
+      <c r="E482" t="s">
+        <v>116</v>
       </c>
       <c r="H482" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1309</v>
+        <v>1224</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1225</v>
       </c>
       <c r="C483" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D483" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1226</v>
+      </c>
+      <c r="E483" t="s">
+        <v>116</v>
       </c>
       <c r="H483" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1228</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C484" t="s">
+        <v>12</v>
       </c>
       <c r="D484" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1230</v>
+      </c>
+      <c r="E484" t="s">
+        <v>116</v>
       </c>
       <c r="H484" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1232</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C485" t="s">
+        <v>12</v>
       </c>
       <c r="D485" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1234</v>
+      </c>
+      <c r="E485" t="s">
+        <v>116</v>
       </c>
       <c r="H485" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1314</v>
+        <v>1236</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1237</v>
       </c>
       <c r="C486" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D486" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1238</v>
+      </c>
+      <c r="E486" t="s">
+        <v>116</v>
       </c>
       <c r="H486" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1316</v>
+        <v>1240</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1241</v>
       </c>
       <c r="C487" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D487" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1242</v>
+      </c>
+      <c r="E487" t="s">
+        <v>116</v>
       </c>
       <c r="H487" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1244</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C488" t="s">
+        <v>12</v>
       </c>
       <c r="D488" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1246</v>
+      </c>
+      <c r="E488" t="s">
+        <v>116</v>
       </c>
       <c r="H488" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1320</v>
+        <v>1248</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1249</v>
       </c>
       <c r="C489" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D489" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1250</v>
+      </c>
+      <c r="E489" t="s">
+        <v>116</v>
       </c>
       <c r="H489" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1322</v>
+        <v>1252</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1253</v>
       </c>
       <c r="C490" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D490" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1254</v>
+      </c>
+      <c r="E490" t="s">
+        <v>116</v>
       </c>
       <c r="H490" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1324</v>
+        <v>1256</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1257</v>
       </c>
       <c r="C491" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D491" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1258</v>
+      </c>
+      <c r="E491" t="s">
+        <v>116</v>
       </c>
       <c r="H491" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1326</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1260</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C492" t="s">
+        <v>12</v>
       </c>
       <c r="D492" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1262</v>
+      </c>
+      <c r="E492" t="s">
+        <v>116</v>
       </c>
       <c r="H492" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1328</v>
+        <v>1264</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1265</v>
       </c>
       <c r="C493" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D493" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1266</v>
+      </c>
+      <c r="E493" t="s">
+        <v>116</v>
       </c>
       <c r="H493" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1330</v>
+        <v>1268</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1269</v>
       </c>
       <c r="C494" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D494" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1270</v>
+      </c>
+      <c r="E494" t="s">
+        <v>116</v>
       </c>
       <c r="H494" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1332</v>
+        <v>1272</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1273</v>
       </c>
       <c r="C495" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D495" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1274</v>
+      </c>
+      <c r="E495" t="s">
+        <v>116</v>
       </c>
       <c r="H495" t="s">
-        <v>196</v>
+        <v>95</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1334</v>
+        <v>1276</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1277</v>
       </c>
       <c r="C496" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D496" t="s">
-        <v>1335</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1278</v>
+      </c>
+      <c r="E496" t="s">
+        <v>116</v>
       </c>
       <c r="H496" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1336</v>
+        <v>1280</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1281</v>
       </c>
       <c r="C497" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D497" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1282</v>
+      </c>
+      <c r="E497" t="s">
+        <v>116</v>
       </c>
       <c r="H497" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1147</v>
+        <v>1284</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C498" t="s">
+        <v>12</v>
       </c>
       <c r="D498" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1286</v>
+      </c>
+      <c r="E498" t="s">
+        <v>116</v>
       </c>
       <c r="H498" t="s">
-        <v>1149</v>
+        <v>83</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1340</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1288</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C499" t="s">
+        <v>12</v>
       </c>
       <c r="D499" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1290</v>
+      </c>
+      <c r="E499" t="s">
+        <v>116</v>
       </c>
       <c r="H499" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1342</v>
+        <v>1292</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1293</v>
       </c>
       <c r="C500" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D500" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1294</v>
+      </c>
+      <c r="E500" t="s">
+        <v>110</v>
       </c>
       <c r="H500" t="s">
-        <v>218</v>
+        <v>367</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1344</v>
+        <v>1296</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1297</v>
       </c>
       <c r="C501" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D501" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1298</v>
+      </c>
+      <c r="E501" t="s">
+        <v>110</v>
       </c>
       <c r="H501" t="s">
-        <v>71</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1346</v>
+        <v>1301</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1302</v>
       </c>
       <c r="C502" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D502" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1303</v>
+      </c>
+      <c r="E502" t="s">
+        <v>110</v>
       </c>
       <c r="H502" t="s">
-        <v>1348</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1349</v>
+        <v>1306</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1307</v>
       </c>
       <c r="C503" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D503" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1308</v>
+      </c>
+      <c r="E503" t="s">
+        <v>110</v>
       </c>
       <c r="H503" t="s">
-        <v>1348</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1351</v>
+        <v>1310</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1311</v>
       </c>
       <c r="C504" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D504" t="s">
-        <v>1352</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1312</v>
+      </c>
+      <c r="E504" t="s">
+        <v>110</v>
       </c>
       <c r="H504" t="s">
-        <v>1348</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1353</v>
+        <v>1314</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1315</v>
       </c>
       <c r="C505" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D505" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1316</v>
+      </c>
+      <c r="E505" t="s">
+        <v>110</v>
       </c>
       <c r="H505" t="s">
-        <v>208</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1355</v>
+        <v>1319</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1320</v>
       </c>
       <c r="C506" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D506" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1321</v>
+      </c>
+      <c r="E506" t="s">
+        <v>110</v>
       </c>
       <c r="H506" t="s">
-        <v>1348</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1357</v>
+        <v>1323</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1324</v>
       </c>
       <c r="C507" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D507" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1325</v>
+      </c>
+      <c r="E507" t="s">
+        <v>110</v>
       </c>
       <c r="H507" t="s">
-        <v>1348</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1359</v>
+        <v>1327</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1328</v>
       </c>
       <c r="C508" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D508" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1329</v>
+      </c>
+      <c r="E508" t="s">
+        <v>110</v>
       </c>
       <c r="H508" t="s">
-        <v>1348</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1361</v>
+        <v>1331</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1332</v>
       </c>
       <c r="C509" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D509" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1333</v>
+      </c>
+      <c r="E509" t="s">
+        <v>110</v>
       </c>
       <c r="H509" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1363</v>
+        <v>1336</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1337</v>
       </c>
       <c r="C510" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D510" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1338</v>
+      </c>
+      <c r="E510" t="s">
+        <v>110</v>
       </c>
       <c r="H510" t="s">
-        <v>1348</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1365</v>
+        <v>1341</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1342</v>
       </c>
       <c r="C511" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D511" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1343</v>
+      </c>
+      <c r="E511" t="s">
+        <v>110</v>
       </c>
       <c r="H511" t="s">
-        <v>1348</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1367</v>
+        <v>1345</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1346</v>
       </c>
       <c r="C512" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D512" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1347</v>
+      </c>
+      <c r="E512" t="s">
+        <v>110</v>
       </c>
       <c r="H512" t="s">
-        <v>71</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1369</v>
+        <v>1349</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1350</v>
       </c>
       <c r="C513" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D513" t="s">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1351</v>
+      </c>
+      <c r="E513" t="s">
+        <v>110</v>
       </c>
       <c r="H513" t="s">
-        <v>1348</v>
+        <v>367</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1371</v>
+        <v>1353</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1354</v>
       </c>
       <c r="C514" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D514" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1355</v>
+      </c>
+      <c r="E514" t="s">
+        <v>110</v>
       </c>
       <c r="H514" t="s">
-        <v>1348</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1373</v>
+        <v>1357</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1358</v>
       </c>
       <c r="C515" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D515" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1359</v>
+      </c>
+      <c r="E515" t="s">
+        <v>110</v>
       </c>
       <c r="H515" t="s">
-        <v>71</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1375</v>
+        <v>1361</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1362</v>
       </c>
       <c r="C516" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D516" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1363</v>
+      </c>
+      <c r="E516" t="s">
+        <v>110</v>
       </c>
       <c r="H516" t="s">
-        <v>1348</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1377</v>
+        <v>1365</v>
       </c>
       <c r="C517" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D517" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1366</v>
+      </c>
+      <c r="E517" t="s">
+        <v>110</v>
       </c>
       <c r="H517" t="s">
-        <v>45</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1379</v>
+        <v>1368</v>
       </c>
       <c r="C518" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D518" t="s">
-        <v>1380</v>
+        <v>1369</v>
       </c>
       <c r="F518" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H518" t="s">
-        <v>45</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1381</v>
+        <v>1371</v>
       </c>
       <c r="C519" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D519" t="s">
-        <v>1382</v>
+        <v>1372</v>
       </c>
       <c r="F519" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H519" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1383</v>
+        <v>1373</v>
       </c>
       <c r="C520" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D520" t="s">
-        <v>1384</v>
+        <v>1374</v>
       </c>
       <c r="F520" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H520" t="s">
-        <v>71</v>
+        <v>402</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1385</v>
+        <v>1375</v>
       </c>
       <c r="C521" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D521" t="s">
-        <v>1386</v>
+        <v>1376</v>
       </c>
       <c r="F521" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H521" t="s">
-        <v>71</v>
+        <v>391</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1377</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D522" t="s">
-        <v>1388</v>
+        <v>1378</v>
       </c>
       <c r="F522" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H522" t="s">
-        <v>45</v>
+        <v>391</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="C523" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D523" t="s">
-        <v>1390</v>
+        <v>1380</v>
       </c>
       <c r="F523" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H523" t="s">
-        <v>57</v>
+        <v>367</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1391</v>
+        <v>1381</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1382</v>
       </c>
       <c r="C524" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H524" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1393</v>
+        <v>1384</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1385</v>
       </c>
       <c r="C525" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>1394</v>
+        <v>1386</v>
       </c>
       <c r="F525" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H525" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1395</v>
+        <v>1387</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1388</v>
       </c>
       <c r="C526" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D526" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="F526" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H526" t="s">
-        <v>1348</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1397</v>
+        <v>1390</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1391</v>
       </c>
       <c r="C527" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D527" t="s">
-        <v>1398</v>
+        <v>1392</v>
       </c>
       <c r="F527" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H527" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1399</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>1393</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C528" t="s">
+        <v>12</v>
       </c>
       <c r="D528" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="F528" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H528" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1401</v>
+        <v>1396</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1397</v>
       </c>
       <c r="C529" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D529" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H529" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1403</v>
+        <v>1399</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1400</v>
       </c>
       <c r="C530" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D530" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
       <c r="F530" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H530" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1405</v>
+        <v>1402</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1403</v>
       </c>
       <c r="C531" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D531" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
       <c r="F531" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H531" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C532" t="s">
+        <v>12</v>
+      </c>
+      <c r="D532" t="s">
         <v>1407</v>
       </c>
-      <c r="C532" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F532" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H532" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B533" t="s">
         <v>1409</v>
       </c>
       <c r="C533" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D533" t="s">
         <v>1410</v>
       </c>
       <c r="F533" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H533" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" ht="12.75">
       <c r="A534" s="1" t="s">
         <v>1411</v>
       </c>
+      <c r="B534" t="s">
+        <v>1412</v>
+      </c>
       <c r="C534" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D534" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F534" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H534" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I534" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1413</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>1414</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C535" t="s">
+        <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="F535" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H535" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I535" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1418</v>
       </c>
       <c r="C536" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D536" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="F536" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H536" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I536" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1417</v>
+        <v>1420</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1421</v>
       </c>
       <c r="C537" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D537" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="F537" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H537" t="s">
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="I537" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1419</v>
+        <v>1423</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1424</v>
       </c>
       <c r="C538" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D538" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="F538" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H538" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1421</v>
+        <v>1426</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1427</v>
       </c>
       <c r="C539" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D539" t="s">
         <v>1422</v>
       </c>
       <c r="F539" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H539" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1423</v>
+        <v>1428</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1429</v>
       </c>
       <c r="C540" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D540" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="F540" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H540" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1425</v>
+        <v>1431</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1432</v>
       </c>
       <c r="C541" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D541" t="s">
-        <v>1426</v>
+        <v>1433</v>
       </c>
       <c r="F541" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H541" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1427</v>
+        <v>1434</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1435</v>
       </c>
       <c r="C542" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D542" t="s">
-        <v>1428</v>
+        <v>1436</v>
       </c>
       <c r="F542" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H542" t="s">
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="I542" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1438</v>
       </c>
       <c r="C543" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D543" t="s">
         <v>1430</v>
       </c>
       <c r="F543" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H543" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1431</v>
+        <v>1439</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1440</v>
       </c>
       <c r="C544" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D544" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="F544" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H544" t="s">
-        <v>57</v>
+        <v>15</v>
+      </c>
+      <c r="I544" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1433</v>
+        <v>1442</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1443</v>
       </c>
       <c r="C545" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D545" t="s">
-        <v>1434</v>
+        <v>1444</v>
       </c>
       <c r="F545" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H545" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1435</v>
+        <v>1446</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1447</v>
       </c>
       <c r="C546" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D546" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1448</v>
+      </c>
+      <c r="E546" t="s">
+        <v>110</v>
       </c>
       <c r="H546" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1437</v>
+        <v>1450</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1451</v>
       </c>
       <c r="C547" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D547" t="s">
-        <v>1438</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1452</v>
+      </c>
+      <c r="E547" t="s">
+        <v>110</v>
       </c>
       <c r="H547" t="s">
-        <v>218</v>
+        <v>83</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1439</v>
+        <v>1453</v>
       </c>
       <c r="C548" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D548" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1454</v>
+      </c>
+      <c r="E548" t="s">
+        <v>110</v>
       </c>
       <c r="H548" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1441</v>
+        <v>1455</v>
       </c>
       <c r="C549" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D549" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1456</v>
+      </c>
+      <c r="E549" t="s">
+        <v>82</v>
       </c>
       <c r="H549" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J549" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="C550" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D550" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1458</v>
+      </c>
+      <c r="E550" t="s">
+        <v>82</v>
       </c>
       <c r="H550" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J550" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="C551" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D551" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1460</v>
+      </c>
+      <c r="E551" t="s">
+        <v>82</v>
       </c>
       <c r="H551" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J551" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
       <c r="C552" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D552" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1458</v>
+      </c>
+      <c r="E552" t="s">
+        <v>82</v>
       </c>
       <c r="H552" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J552" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1449</v>
+        <v>1462</v>
       </c>
       <c r="C553" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D553" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1463</v>
+      </c>
+      <c r="E553" t="s">
+        <v>110</v>
       </c>
       <c r="H553" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J553" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="C554" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D554" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1465</v>
+      </c>
+      <c r="E554" t="s">
+        <v>82</v>
       </c>
       <c r="H554" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J554" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1453</v>
+        <v>1466</v>
       </c>
       <c r="C555" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D555" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1467</v>
+      </c>
+      <c r="E555" t="s">
+        <v>82</v>
       </c>
       <c r="H555" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J555" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1455</v>
+        <v>1468</v>
       </c>
       <c r="C556" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D556" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1469</v>
+      </c>
+      <c r="E556" t="s">
+        <v>82</v>
       </c>
       <c r="H556" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:8" ht="12.75">
+        <v>1470</v>
+      </c>
+      <c r="J556" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1457</v>
+        <v>1471</v>
       </c>
       <c r="C557" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D557" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1472</v>
+      </c>
+      <c r="E557" t="s">
+        <v>82</v>
       </c>
       <c r="H557" t="s">
-        <v>57</v>
+        <v>1470</v>
+      </c>
+      <c r="J557" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="C558" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D558" t="s">
-        <v>1460</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1474</v>
+      </c>
+      <c r="E558" t="s">
+        <v>82</v>
       </c>
       <c r="H558" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
       <c r="C559" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D559" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1476</v>
+      </c>
+      <c r="E559" t="s">
+        <v>110</v>
       </c>
       <c r="H559" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="C560" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D560" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1478</v>
+      </c>
+      <c r="E560" t="s">
+        <v>110</v>
       </c>
       <c r="H560" t="s">
-        <v>218</v>
+        <v>99</v>
+      </c>
+      <c r="J560" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="C561" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D561" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1480</v>
+      </c>
+      <c r="E561" t="s">
+        <v>110</v>
       </c>
       <c r="H561" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="C562" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D562" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1482</v>
+      </c>
+      <c r="E562" t="s">
+        <v>110</v>
       </c>
       <c r="H562" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J562" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="C563" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D563" t="s">
-        <v>1470</v>
+        <v>1484</v>
+      </c>
+      <c r="E563" t="s">
+        <v>110</v>
       </c>
       <c r="F563" t="s">
-        <v>13</v>
+        <v>1485</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1486</v>
       </c>
       <c r="H563" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J563" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1471</v>
+        <v>1487</v>
       </c>
       <c r="C564" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D564" t="s">
-        <v>1472</v>
+        <v>1488</v>
+      </c>
+      <c r="E564" t="s">
+        <v>110</v>
       </c>
       <c r="F564" t="s">
-        <v>13</v>
+        <v>1485</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1486</v>
       </c>
       <c r="H564" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J564" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1473</v>
+        <v>1489</v>
       </c>
       <c r="C565" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D565" t="s">
-        <v>1474</v>
+        <v>1490</v>
+      </c>
+      <c r="E565" t="s">
+        <v>110</v>
       </c>
       <c r="F565" t="s">
-        <v>13</v>
+        <v>1485</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1486</v>
       </c>
       <c r="H565" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J565" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="C566" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D566" t="s">
-        <v>1477</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1492</v>
+      </c>
+      <c r="E566" t="s">
+        <v>82</v>
       </c>
       <c r="H566" t="s">
-        <v>57</v>
+        <v>99</v>
+      </c>
+      <c r="J566" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1478</v>
+        <v>1493</v>
       </c>
       <c r="C567" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D567" t="s">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1494</v>
+      </c>
+      <c r="E567" t="s">
+        <v>82</v>
       </c>
       <c r="H567" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
       <c r="C568" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D568" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1496</v>
+      </c>
+      <c r="E568" t="s">
+        <v>82</v>
       </c>
       <c r="H568" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
       <c r="C569" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D569" t="s">
-        <v>1483</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1498</v>
+      </c>
+      <c r="E569" t="s">
+        <v>82</v>
       </c>
       <c r="H569" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1484</v>
+        <v>1499</v>
       </c>
       <c r="C570" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D570" t="s">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1500</v>
+      </c>
+      <c r="E570" t="s">
+        <v>110</v>
       </c>
       <c r="H570" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
       <c r="C571" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D571" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1502</v>
+      </c>
+      <c r="E571" t="s">
+        <v>110</v>
       </c>
       <c r="H571" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
       <c r="C572" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D572" t="s">
-        <v>1489</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1504</v>
+      </c>
+      <c r="E572" t="s">
+        <v>110</v>
       </c>
       <c r="H572" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1490</v>
+        <v>1505</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1506</v>
       </c>
       <c r="C573" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D573" t="s">
-        <v>1491</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1507</v>
+      </c>
+      <c r="E573" t="s">
+        <v>82</v>
       </c>
       <c r="H573" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1492</v>
+        <v>1508</v>
       </c>
       <c r="C574" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D574" t="s">
-        <v>1493</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1509</v>
+      </c>
+      <c r="E574" t="s">
+        <v>82</v>
       </c>
       <c r="H574" t="s">
-        <v>57</v>
+        <v>99</v>
+      </c>
+      <c r="J574" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1494</v>
+        <v>1510</v>
       </c>
       <c r="C575" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D575" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
       <c r="F575" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H575" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1496</v>
+        <v>1512</v>
       </c>
       <c r="C576" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D576" t="s">
-        <v>1497</v>
+        <v>1513</v>
       </c>
       <c r="F576" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H576" t="s">
-        <v>201</v>
+        <v>414</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1498</v>
+        <v>1514</v>
       </c>
       <c r="C577" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D577" t="s">
-        <v>1499</v>
+        <v>1515</v>
       </c>
       <c r="F577" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H577" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1500</v>
+        <v>1516</v>
       </c>
       <c r="C578" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D578" t="s">
-        <v>1501</v>
+        <v>1517</v>
       </c>
       <c r="F578" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H578" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1502</v>
+        <v>1518</v>
       </c>
       <c r="C579" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D579" t="s">
-        <v>1503</v>
+        <v>1519</v>
       </c>
       <c r="F579" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H579" t="s">
-        <v>57</v>
+        <v>534</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1504</v>
+        <v>1520</v>
       </c>
       <c r="C580" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D580" t="s">
-        <v>1505</v>
+        <v>1521</v>
       </c>
       <c r="F580" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H580" t="s">
-        <v>45</v>
+        <v>442</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1506</v>
+        <v>1522</v>
       </c>
       <c r="C581" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D581" t="s">
-        <v>1507</v>
+        <v>1523</v>
       </c>
       <c r="F581" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H581" t="s">
-        <v>1475</v>
+        <v>374</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1508</v>
+        <v>1524</v>
       </c>
       <c r="C582" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D582" t="s">
-        <v>1509</v>
+        <v>1525</v>
       </c>
       <c r="F582" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H582" t="s">
-        <v>57</v>
+        <v>700</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1510</v>
+        <v>1526</v>
       </c>
       <c r="C583" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D583" t="s">
-        <v>1511</v>
+        <v>1528</v>
       </c>
       <c r="F583" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H583" t="s">
-        <v>57</v>
+        <v>632</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1512</v>
+        <v>1529</v>
       </c>
       <c r="C584" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D584" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
       <c r="F584" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H584" t="s">
-        <v>57</v>
+        <v>632</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
       <c r="C585" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D585" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
       <c r="F585" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H585" t="s">
-        <v>1516</v>
+        <v>632</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1517</v>
+        <v>1533</v>
       </c>
       <c r="C586" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D586" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="F586" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H586" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
       <c r="C587" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D587" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="F587" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H587" t="s">
-        <v>201</v>
+        <v>378</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1521</v>
+        <v>1537</v>
       </c>
       <c r="C588" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D588" t="s">
-        <v>1522</v>
+        <v>1538</v>
       </c>
       <c r="F588" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H588" t="s">
-        <v>57</v>
+        <v>391</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1523</v>
+        <v>1539</v>
       </c>
       <c r="C589" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D589" t="s">
-        <v>1524</v>
+        <v>1540</v>
       </c>
       <c r="F589" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H589" t="s">
-        <v>1516</v>
+        <v>367</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1525</v>
+        <v>1541</v>
       </c>
       <c r="C590" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D590" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="F590" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H590" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1527</v>
+        <v>1543</v>
       </c>
       <c r="C591" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D591" t="s">
-        <v>1528</v>
+        <v>1544</v>
       </c>
       <c r="F591" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H591" t="s">
-        <v>57</v>
+        <v>402</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1529</v>
+        <v>1545</v>
       </c>
       <c r="C592" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D592" t="s">
-        <v>1530</v>
+        <v>1546</v>
       </c>
       <c r="F592" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H592" t="s">
-        <v>57</v>
+        <v>402</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1531</v>
+        <v>1547</v>
       </c>
       <c r="C593" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D593" t="s">
-        <v>1532</v>
+        <v>1548</v>
       </c>
       <c r="F593" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H593" t="s">
-        <v>1516</v>
+        <v>402</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1533</v>
+        <v>1549</v>
       </c>
       <c r="C594" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D594" t="s">
-        <v>1534</v>
+        <v>1550</v>
       </c>
       <c r="F594" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H594" t="s">
-        <v>82</v>
+        <v>402</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1535</v>
+        <v>1551</v>
       </c>
       <c r="C595" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D595" t="s">
-        <v>1536</v>
+        <v>1552</v>
       </c>
       <c r="F595" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H595" t="s">
-        <v>57</v>
+        <v>402</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1537</v>
+        <v>1554</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1555</v>
       </c>
       <c r="C596" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D596" t="s">
-        <v>1538</v>
+        <v>1556</v>
       </c>
       <c r="F596" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H596" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1539</v>
+        <v>1558</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1559</v>
       </c>
       <c r="C597" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D597" t="s">
-        <v>1540</v>
+        <v>1560</v>
       </c>
       <c r="F597" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H597" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J597" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1541</v>
+        <v>1562</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1563</v>
       </c>
       <c r="C598" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D598" t="s">
-        <v>1542</v>
+        <v>1564</v>
       </c>
       <c r="F598" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H598" t="s">
-        <v>45</v>
+        <v>15</v>
+      </c>
+      <c r="J598" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1543</v>
+        <v>1566</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1567</v>
       </c>
       <c r="C599" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D599" t="s">
-        <v>1544</v>
+        <v>1568</v>
       </c>
       <c r="F599" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H599" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-    <row r="600" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1545</v>
+        <v>1570</v>
       </c>
       <c r="C600" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D600" t="s">
-        <v>1210</v>
+        <v>1571</v>
       </c>
       <c r="F600" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="H600" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I600" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1546</v>
+        <v>1573</v>
       </c>
       <c r="C601" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D601" t="s">
-        <v>1547</v>
+        <v>1574</v>
       </c>
       <c r="F601" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="H601" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I601" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1548</v>
+        <v>1576</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1577</v>
       </c>
       <c r="C602" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D602" t="s">
-        <v>1549</v>
+        <v>1578</v>
       </c>
       <c r="F602" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H602" t="s">
-        <v>57</v>
+        <v>15</v>
+      </c>
+      <c r="I602" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="C603" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D603" t="s">
-        <v>1551</v>
+        <v>46</v>
       </c>
       <c r="F603" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H603" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1552</v>
+        <v>1582</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1583</v>
       </c>
       <c r="C604" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D604" t="s">
-        <v>1553</v>
+        <v>1584</v>
       </c>
       <c r="F604" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H604" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1554</v>
+        <v>1586</v>
       </c>
       <c r="C605" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D605" t="s">
-        <v>1555</v>
+        <v>49</v>
       </c>
       <c r="F605" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H605" t="s">
-        <v>57</v>
+        <v>15</v>
+      </c>
+      <c r="I605" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1557</v>
+        <v>1587</v>
       </c>
       <c r="B606" t="s">
-        <v>1558</v>
+        <v>1588</v>
       </c>
       <c r="C606" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D606" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="F606" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H606" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1560</v>
+        <v>1590</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1591</v>
       </c>
       <c r="C607" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D607" t="s">
-        <v>1561</v>
+        <v>1592</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H607" t="s">
-        <v>57</v>
+        <v>15</v>
+      </c>
+      <c r="I607" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1562</v>
+        <v>1593</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1594</v>
       </c>
       <c r="C608" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D608" t="s">
-        <v>1563</v>
+        <v>1589</v>
       </c>
       <c r="F608" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H608" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1564</v>
+        <v>1595</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1596</v>
       </c>
       <c r="C609" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D609" t="s">
-        <v>1565</v>
+        <v>79</v>
       </c>
       <c r="F609" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H609" t="s">
-        <v>82</v>
+        <v>15</v>
+      </c>
+      <c r="I609" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1566</v>
+        <v>1597</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1598</v>
       </c>
       <c r="C610" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D610" t="s">
-        <v>1567</v>
+        <v>1599</v>
       </c>
       <c r="F610" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H610" t="s">
-        <v>1516</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1568</v>
+        <v>1601</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1602</v>
       </c>
       <c r="C611" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D611" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1603</v>
+      </c>
+      <c r="E611" t="s">
+        <v>110</v>
       </c>
       <c r="H611" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:8" ht="12.75">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1570</v>
+        <v>1605</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1606</v>
       </c>
       <c r="C612" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D612" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>239</v>
+      </c>
+      <c r="E612" t="s">
+        <v>110</v>
       </c>
       <c r="H612" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:8" ht="12.75">
+        <v>162</v>
+      </c>
+      <c r="J612" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1572</v>
+        <v>1608</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1609</v>
       </c>
       <c r="C613" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D613" t="s">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1610</v>
+      </c>
+      <c r="E613" t="s">
+        <v>110</v>
       </c>
       <c r="H613" t="s">
-        <v>57</v>
+        <v>162</v>
+      </c>
+      <c r="J613" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1574</v>
+        <v>1612</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1613</v>
       </c>
       <c r="C614" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D614" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1614</v>
+      </c>
+      <c r="E614" t="s">
+        <v>110</v>
       </c>
       <c r="H614" t="s">
-        <v>27</v>
+        <v>162</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1576</v>
+        <v>1616</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1617</v>
       </c>
       <c r="C615" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D615" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1618</v>
+      </c>
+      <c r="E615" t="s">
+        <v>110</v>
       </c>
       <c r="H615" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1578</v>
+        <v>1620</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1621</v>
       </c>
       <c r="C616" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D616" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1622</v>
+      </c>
+      <c r="E616" t="s">
+        <v>110</v>
       </c>
       <c r="H616" t="s">
-        <v>57</v>
+        <v>153</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1580</v>
+        <v>1624</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1625</v>
       </c>
       <c r="C617" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D617" t="s">
-        <v>1581</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1626</v>
+      </c>
+      <c r="E617" t="s">
+        <v>110</v>
       </c>
       <c r="H617" t="s">
-        <v>1516</v>
+        <v>153</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1582</v>
+        <v>1628</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1629</v>
       </c>
       <c r="C618" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D618" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1630</v>
+      </c>
+      <c r="E618" t="s">
+        <v>110</v>
       </c>
       <c r="H618" t="s">
-        <v>27</v>
+        <v>153</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1584</v>
+        <v>1632</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1633</v>
       </c>
       <c r="C619" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D619" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1634</v>
+      </c>
+      <c r="E619" t="s">
+        <v>110</v>
       </c>
       <c r="H619" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1586</v>
+        <v>1636</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1637</v>
       </c>
       <c r="C620" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D620" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1638</v>
+      </c>
+      <c r="E620" t="s">
+        <v>110</v>
       </c>
       <c r="H620" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+      <c r="J620" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1588</v>
+        <v>1640</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1641</v>
       </c>
       <c r="C621" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D621" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1642</v>
+      </c>
+      <c r="E621" t="s">
+        <v>110</v>
       </c>
       <c r="H621" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="622" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+      <c r="J621" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1590</v>
+        <v>1644</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1645</v>
       </c>
       <c r="C622" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D622" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1646</v>
+      </c>
+      <c r="E622" t="s">
+        <v>110</v>
       </c>
       <c r="H622" t="s">
-        <v>60</v>
+        <v>153</v>
+      </c>
+      <c r="J622" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1592</v>
+        <v>1648</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1649</v>
       </c>
       <c r="C623" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D623" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1650</v>
+      </c>
+      <c r="E623" t="s">
+        <v>110</v>
       </c>
       <c r="H623" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1594</v>
+        <v>1652</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1653</v>
       </c>
       <c r="C624" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D624" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1654</v>
+      </c>
+      <c r="E624" t="s">
+        <v>110</v>
       </c>
       <c r="H624" t="s">
-        <v>85</v>
+        <v>223</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1597</v>
+        <v>1656</v>
       </c>
       <c r="B625" t="s">
-        <v>1598</v>
+        <v>1657</v>
       </c>
       <c r="C625" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D625" t="s">
-        <v>1599</v>
+        <v>1658</v>
       </c>
       <c r="E625" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>110</v>
       </c>
       <c r="H625" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1601</v>
+        <v>1660</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1661</v>
       </c>
       <c r="C626" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D626" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1610</v>
+      </c>
+      <c r="E626" t="s">
+        <v>110</v>
       </c>
       <c r="H626" t="s">
-        <v>60</v>
+        <v>162</v>
+      </c>
+      <c r="J626" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1663</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C627" t="s">
+        <v>12</v>
       </c>
       <c r="D627" t="s">
-        <v>1604</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>178</v>
+      </c>
+      <c r="E627" t="s">
+        <v>110</v>
       </c>
       <c r="H627" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1666</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C628" t="s">
+        <v>12</v>
       </c>
       <c r="D628" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1668</v>
+      </c>
+      <c r="E628" t="s">
+        <v>110</v>
       </c>
       <c r="H628" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1607</v>
+        <v>1670</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1671</v>
       </c>
       <c r="C629" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D629" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1672</v>
+      </c>
+      <c r="E629" t="s">
+        <v>110</v>
       </c>
       <c r="H629" t="s">
-        <v>57</v>
+        <v>162</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1609</v>
+        <v>1674</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1675</v>
       </c>
       <c r="C630" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D630" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1676</v>
+      </c>
+      <c r="E630" t="s">
+        <v>110</v>
       </c>
       <c r="H630" t="s">
-        <v>27</v>
+        <v>153</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1611</v>
+        <v>1677</v>
       </c>
       <c r="C631" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D631" t="s">
-        <v>1612</v>
+        <v>1678</v>
       </c>
       <c r="F631" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H631" t="s">
-        <v>60</v>
+        <v>658</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1613</v>
+        <v>1679</v>
       </c>
       <c r="C632" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D632" t="s">
-        <v>1614</v>
+        <v>1680</v>
       </c>
       <c r="F632" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H632" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1615</v>
+        <v>1681</v>
       </c>
       <c r="C633" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D633" t="s">
-        <v>1616</v>
+        <v>1682</v>
       </c>
       <c r="F633" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H633" t="s">
-        <v>85</v>
+        <v>545</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1617</v>
+        <v>1683</v>
       </c>
       <c r="C634" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D634" t="s">
-        <v>1618</v>
+        <v>1684</v>
       </c>
       <c r="F634" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H634" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1619</v>
+        <v>1685</v>
       </c>
       <c r="C635" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D635" t="s">
-        <v>1620</v>
+        <v>1680</v>
       </c>
       <c r="F635" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H635" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1621</v>
+        <v>1686</v>
       </c>
       <c r="C636" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D636" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="F636" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H636" t="s">
-        <v>208</v>
+        <v>545</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1623</v>
+        <v>1688</v>
       </c>
       <c r="C637" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D637" t="s">
-        <v>1624</v>
+        <v>1689</v>
       </c>
       <c r="F637" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H637" t="s">
-        <v>57</v>
+        <v>545</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1625</v>
+        <v>1690</v>
       </c>
       <c r="C638" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D638" t="s">
-        <v>1626</v>
+        <v>1691</v>
       </c>
       <c r="F638" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H638" t="s">
-        <v>57</v>
+        <v>545</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1627</v>
+        <v>1692</v>
       </c>
       <c r="C639" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D639" t="s">
-        <v>1628</v>
+        <v>1693</v>
       </c>
       <c r="F639" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H639" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1629</v>
+        <v>1694</v>
       </c>
       <c r="C640" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D640" t="s">
-        <v>1630</v>
+        <v>1695</v>
       </c>
       <c r="F640" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H640" t="s">
-        <v>57</v>
+        <v>545</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1696</v>
+      </c>
+      <c r="C641" t="s">
+        <v>12</v>
       </c>
       <c r="D641" t="s">
-        <v>1632</v>
+        <v>1697</v>
       </c>
       <c r="F641" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H641" t="s">
-        <v>21</v>
+        <v>414</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1633</v>
+        <v>1698</v>
       </c>
       <c r="C642" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D642" t="s">
-        <v>1634</v>
+        <v>1699</v>
       </c>
       <c r="F642" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H642" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1635</v>
+        <v>1700</v>
       </c>
       <c r="C643" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D643" t="s">
-        <v>1636</v>
+        <v>1701</v>
       </c>
       <c r="F643" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H643" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1637</v>
+        <v>1702</v>
       </c>
       <c r="C644" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D644" t="s">
-        <v>1638</v>
+        <v>1703</v>
       </c>
       <c r="F644" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H644" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1639</v>
+        <v>1704</v>
       </c>
       <c r="C645" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D645" t="s">
-        <v>1640</v>
+        <v>1705</v>
       </c>
       <c r="F645" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H645" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="646" spans="1:10" ht="12.75">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1641</v>
+        <v>1706</v>
       </c>
       <c r="C646" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D646" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>1707</v>
+      </c>
+      <c r="F646" t="s">
+        <v>366</v>
       </c>
       <c r="H646" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-    <row r="647" spans="1:10" ht="12.75">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1643</v>
+        <v>1708</v>
       </c>
       <c r="C647" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D647" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>1709</v>
+      </c>
+      <c r="F647" t="s">
+        <v>366</v>
       </c>
       <c r="H647" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-    <row r="648" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1645</v>
+        <v>1710</v>
       </c>
       <c r="C648" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D648" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>1711</v>
+      </c>
+      <c r="F648" t="s">
+        <v>366</v>
       </c>
       <c r="H648" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-    <row r="649" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1646</v>
+        <v>1712</v>
       </c>
       <c r="C649" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D649" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>1713</v>
+      </c>
+      <c r="F649" t="s">
+        <v>366</v>
       </c>
       <c r="H649" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>405</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1647</v>
+        <v>1714</v>
       </c>
       <c r="C650" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D650" t="s">
-        <v>1648</v>
+        <v>1715</v>
       </c>
       <c r="F650" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H650" t="s">
-        <v>1348</v>
+        <v>414</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1649</v>
+        <v>1716</v>
       </c>
       <c r="C651" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D651" t="s">
-        <v>1650</v>
+        <v>1717</v>
       </c>
       <c r="F651" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H651" t="s">
-        <v>208</v>
+        <v>455</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1651</v>
+        <v>1718</v>
       </c>
       <c r="C652" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D652" t="s">
-        <v>1652</v>
+        <v>1719</v>
       </c>
       <c r="F652" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H652" t="s">
-        <v>60</v>
+        <v>433</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1653</v>
+        <v>1720</v>
       </c>
       <c r="C653" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D653" t="s">
-        <v>1654</v>
+        <v>1721</v>
       </c>
       <c r="F653" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H653" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1655</v>
+        <v>1722</v>
       </c>
       <c r="C654" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D654" t="s">
-        <v>1656</v>
+        <v>1723</v>
       </c>
       <c r="F654" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H654" t="s">
-        <v>85</v>
+        <v>632</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1657</v>
+        <v>1724</v>
       </c>
       <c r="C655" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D655" t="s">
-        <v>1658</v>
+        <v>1725</v>
       </c>
       <c r="F655" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H655" t="s">
-        <v>60</v>
+        <v>455</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1659</v>
+        <v>1726</v>
       </c>
       <c r="C656" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D656" t="s">
-        <v>1660</v>
+        <v>1727</v>
       </c>
       <c r="F656" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H656" t="s">
-        <v>14</v>
+        <v>433</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1661</v>
+        <v>1728</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>182</v>
+        <v>465</v>
       </c>
       <c r="D657" t="s">
-        <v>1662</v>
+        <v>1729</v>
       </c>
       <c r="F657" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H657" t="s">
-        <v>30</v>
+        <v>367</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1663</v>
+        <v>1730</v>
       </c>
       <c r="C658" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D658" t="s">
-        <v>1664</v>
+        <v>1731</v>
       </c>
       <c r="F658" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H658" t="s">
-        <v>962</v>
+        <v>455</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1665</v>
+        <v>1732</v>
       </c>
       <c r="C659" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D659" t="s">
-        <v>1666</v>
+        <v>1733</v>
       </c>
       <c r="F659" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H659" t="s">
-        <v>962</v>
+        <v>442</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>1734</v>
+      </c>
+      <c r="C660" t="s">
+        <v>12</v>
       </c>
       <c r="D660" t="s">
-        <v>1668</v>
+        <v>1735</v>
       </c>
       <c r="F660" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H660" t="s">
-        <v>30</v>
+        <v>632</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1669</v>
+        <v>1736</v>
       </c>
       <c r="C661" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D661" t="s">
-        <v>1670</v>
+        <v>1737</v>
       </c>
       <c r="F661" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H661" t="s">
-        <v>30</v>
+        <v>433</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1671</v>
+        <v>1738</v>
       </c>
       <c r="C662" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D662" t="s">
-        <v>1672</v>
+        <v>1739</v>
       </c>
       <c r="F662" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H662" t="s">
-        <v>30</v>
+        <v>632</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1673</v>
+        <v>1740</v>
       </c>
       <c r="C663" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D663" t="s">
-        <v>1674</v>
+        <v>1741</v>
       </c>
       <c r="F663" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H663" t="s">
-        <v>962</v>
+        <v>433</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1675</v>
+        <v>1742</v>
       </c>
       <c r="C664" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D664" t="s">
-        <v>1676</v>
+        <v>1743</v>
       </c>
       <c r="F664" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H664" t="s">
-        <v>962</v>
+        <v>433</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1677</v>
+        <v>1744</v>
       </c>
       <c r="C665" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D665" t="s">
-        <v>1678</v>
+        <v>1745</v>
       </c>
       <c r="F665" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H665" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1746</v>
+      </c>
+      <c r="C666" t="s">
+        <v>12</v>
       </c>
       <c r="D666" t="s">
-        <v>1680</v>
+        <v>1747</v>
       </c>
       <c r="F666" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H666" t="s">
-        <v>21</v>
+        <v>455</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1681</v>
+        <v>1748</v>
       </c>
       <c r="C667" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D667" t="s">
-        <v>1682</v>
+        <v>1749</v>
       </c>
       <c r="F667" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H667" t="s">
-        <v>71</v>
+        <v>442</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1683</v>
+        <v>1750</v>
       </c>
       <c r="C668" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D668" t="s">
-        <v>1684</v>
+        <v>1751</v>
       </c>
       <c r="F668" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H668" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1685</v>
+        <v>1752</v>
       </c>
       <c r="C669" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D669" t="s">
-        <v>1686</v>
+        <v>1753</v>
       </c>
       <c r="F669" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H669" t="s">
-        <v>57</v>
+        <v>442</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1687</v>
+        <v>1754</v>
       </c>
       <c r="C670" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D670" t="s">
-        <v>1688</v>
+        <v>1755</v>
       </c>
       <c r="F670" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H670" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1689</v>
+        <v>1756</v>
       </c>
       <c r="C671" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D671" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="F671" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H671" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1691</v>
+        <v>1758</v>
       </c>
       <c r="C672" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D672" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="F672" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H672" t="s">
-        <v>57</v>
+        <v>442</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1693</v>
+        <v>1760</v>
       </c>
       <c r="C673" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D673" t="s">
-        <v>1694</v>
+        <v>1761</v>
       </c>
       <c r="F673" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H673" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1695</v>
+        <v>1762</v>
       </c>
       <c r="C674" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D674" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="F674" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H674" t="s">
-        <v>201</v>
+        <v>534</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1697</v>
+        <v>1764</v>
       </c>
       <c r="C675" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D675" t="s">
-        <v>1698</v>
+        <v>1765</v>
       </c>
       <c r="F675" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H675" t="s">
-        <v>201</v>
+        <v>455</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1699</v>
+        <v>1766</v>
       </c>
       <c r="C676" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D676" t="s">
-        <v>1700</v>
+        <v>1767</v>
       </c>
       <c r="F676" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H676" t="s">
-        <v>201</v>
+        <v>455</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1701</v>
+        <v>1768</v>
       </c>
       <c r="C677" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D677" t="s">
-        <v>1702</v>
+        <v>1769</v>
       </c>
       <c r="F677" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H677" t="s">
-        <v>14</v>
+        <v>455</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1703</v>
+        <v>1770</v>
       </c>
       <c r="C678" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D678" t="s">
-        <v>1704</v>
+        <v>1771</v>
       </c>
       <c r="F678" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H678" t="s">
-        <v>14</v>
+        <v>455</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1705</v>
+        <v>1772</v>
       </c>
       <c r="C679" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D679" t="s">
-        <v>1706</v>
+        <v>1773</v>
       </c>
       <c r="F679" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H679" t="s">
-        <v>30</v>
+        <v>455</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1707</v>
+        <v>1774</v>
       </c>
       <c r="C680" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D680" t="s">
-        <v>1708</v>
+        <v>1775</v>
       </c>
       <c r="F680" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H680" t="s">
-        <v>30</v>
+        <v>455</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1709</v>
+        <v>1776</v>
       </c>
       <c r="C681" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D681" t="s">
-        <v>1710</v>
+        <v>1777</v>
       </c>
       <c r="F681" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H681" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1711</v>
+        <v>1778</v>
       </c>
       <c r="C682" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D682" t="s">
-        <v>1712</v>
+        <v>1779</v>
       </c>
       <c r="F682" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H682" t="s">
-        <v>208</v>
+        <v>534</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>1713</v>
+        <v>1780</v>
       </c>
       <c r="C683" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D683" t="s">
-        <v>1714</v>
+        <v>1781</v>
       </c>
       <c r="F683" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H683" t="s">
-        <v>208</v>
+        <v>455</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>1715</v>
+        <v>1782</v>
       </c>
       <c r="C684" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D684" t="s">
-        <v>1716</v>
+        <v>1783</v>
       </c>
       <c r="F684" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H684" t="s">
-        <v>82</v>
+        <v>455</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1717</v>
+        <v>1784</v>
       </c>
       <c r="C685" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D685" t="s">
-        <v>1718</v>
+        <v>1785</v>
       </c>
       <c r="F685" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H685" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1786</v>
+      </c>
+      <c r="C686" t="s">
+        <v>12</v>
       </c>
       <c r="D686" t="s">
-        <v>1720</v>
+        <v>1787</v>
       </c>
       <c r="F686" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H686" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1788</v>
+      </c>
+      <c r="C687" t="s">
+        <v>12</v>
       </c>
       <c r="D687" t="s">
-        <v>1722</v>
+        <v>1789</v>
       </c>
       <c r="F687" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H687" t="s">
-        <v>21</v>
+        <v>455</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1723</v>
+        <v>1790</v>
       </c>
       <c r="C688" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D688" t="s">
-        <v>1724</v>
+        <v>1791</v>
       </c>
       <c r="F688" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H688" t="s">
-        <v>168</v>
+        <v>455</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1725</v>
+        <v>1792</v>
       </c>
       <c r="C689" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D689" t="s">
-        <v>1726</v>
+        <v>1793</v>
       </c>
       <c r="F689" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H689" t="s">
-        <v>196</v>
+        <v>455</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1727</v>
+        <v>1794</v>
       </c>
       <c r="C690" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D690" t="s">
-        <v>1728</v>
+        <v>1795</v>
       </c>
       <c r="F690" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H690" t="s">
-        <v>71</v>
+        <v>534</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1729</v>
+        <v>1796</v>
       </c>
       <c r="C691" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D691" t="s">
-        <v>1730</v>
+        <v>1797</v>
       </c>
       <c r="F691" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H691" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1731</v>
+        <v>1798</v>
       </c>
       <c r="C692" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D692" t="s">
-        <v>1732</v>
+        <v>1799</v>
       </c>
       <c r="F692" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H692" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="C693" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D693" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="F693" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H693" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1735</v>
+        <v>1802</v>
       </c>
       <c r="C694" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D694" t="s">
-        <v>1736</v>
+        <v>1803</v>
       </c>
       <c r="F694" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H694" t="s">
-        <v>57</v>
+        <v>534</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1737</v>
+        <v>1804</v>
       </c>
       <c r="C695" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D695" t="s">
-        <v>1738</v>
+        <v>1805</v>
       </c>
       <c r="F695" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H695" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1739</v>
+        <v>1806</v>
       </c>
       <c r="C696" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D696" t="s">
-        <v>1740</v>
+        <v>1807</v>
       </c>
       <c r="F696" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H696" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1741</v>
+        <v>1808</v>
       </c>
       <c r="C697" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D697" t="s">
-        <v>1742</v>
+        <v>1809</v>
       </c>
       <c r="F697" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H697" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1743</v>
+        <v>1810</v>
       </c>
       <c r="C698" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D698" t="s">
-        <v>1744</v>
+        <v>1811</v>
       </c>
       <c r="F698" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H698" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1745</v>
+        <v>1812</v>
       </c>
       <c r="C699" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D699" t="s">
-        <v>1746</v>
+        <v>1813</v>
       </c>
       <c r="F699" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H699" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1747</v>
+        <v>1814</v>
       </c>
       <c r="C700" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D700" t="s">
-        <v>1748</v>
+        <v>1815</v>
       </c>
       <c r="F700" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H700" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1749</v>
+        <v>1816</v>
       </c>
       <c r="C701" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D701" t="s">
-        <v>1750</v>
+        <v>1817</v>
       </c>
       <c r="F701" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H701" t="s">
-        <v>1751</v>
+        <v>455</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1753</v>
-[...2 lines deleted...]
-        <v>1754</v>
+        <v>1818</v>
       </c>
       <c r="C702" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D702" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>1819</v>
       </c>
       <c r="F702" t="s">
-        <v>1600</v>
+        <v>366</v>
       </c>
       <c r="H702" t="s">
-        <v>106</v>
+        <v>455</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1756</v>
+        <v>1820</v>
       </c>
       <c r="C703" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D703" t="s">
-        <v>1757</v>
+        <v>1821</v>
       </c>
       <c r="F703" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H703" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1758</v>
+        <v>1822</v>
       </c>
       <c r="C704" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D704" t="s">
-        <v>1759</v>
+        <v>1823</v>
       </c>
       <c r="F704" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H704" t="s">
-        <v>60</v>
+        <v>455</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1760</v>
+        <v>1824</v>
       </c>
       <c r="C705" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D705" t="s">
-        <v>1761</v>
+        <v>1825</v>
       </c>
       <c r="F705" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H705" t="s">
-        <v>45</v>
+        <v>455</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1762</v>
+        <v>1826</v>
       </c>
       <c r="C706" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D706" t="s">
-        <v>1763</v>
+        <v>1827</v>
       </c>
       <c r="F706" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H706" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1764</v>
+        <v>1828</v>
       </c>
       <c r="C707" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D707" t="s">
-        <v>1765</v>
+        <v>1829</v>
       </c>
       <c r="F707" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H707" t="s">
-        <v>196</v>
+        <v>576</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>1830</v>
       </c>
       <c r="C708" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D708" t="s">
-        <v>1768</v>
+        <v>1831</v>
       </c>
       <c r="F708" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H708" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>1770</v>
+        <v>1832</v>
       </c>
       <c r="C709" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D709" t="s">
-        <v>1771</v>
+        <v>1833</v>
       </c>
       <c r="F709" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H709" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>1773</v>
+        <v>1834</v>
       </c>
       <c r="C710" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D710" t="s">
-        <v>1768</v>
+        <v>1835</v>
       </c>
       <c r="F710" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H710" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="711" spans="1:9" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>1775</v>
+        <v>1836</v>
       </c>
       <c r="C711" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D711" t="s">
-        <v>478</v>
+        <v>1837</v>
       </c>
       <c r="F711" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H711" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-        <v>1777</v>
+        <v>1838</v>
       </c>
       <c r="C712" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D712" t="s">
-        <v>1778</v>
+        <v>1839</v>
       </c>
       <c r="F712" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H712" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>1780</v>
+        <v>1840</v>
       </c>
       <c r="C713" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D713" t="s">
-        <v>1781</v>
+        <v>1841</v>
       </c>
       <c r="F713" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H713" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-        <v>1783</v>
+        <v>1842</v>
       </c>
       <c r="C714" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D714" t="s">
-        <v>1784</v>
+        <v>1843</v>
       </c>
       <c r="F714" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H714" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1785</v>
-[...2 lines deleted...]
-        <v>1786</v>
+        <v>1844</v>
       </c>
       <c r="C715" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D715" t="s">
-        <v>1787</v>
+        <v>1845</v>
       </c>
       <c r="F715" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H715" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="716" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1788</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1846</v>
       </c>
       <c r="C716" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D716" t="s">
-        <v>1768</v>
+        <v>1847</v>
       </c>
       <c r="F716" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H716" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="717" spans="1:9" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1848</v>
       </c>
       <c r="C717" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D717" t="s">
-        <v>1792</v>
+        <v>1849</v>
       </c>
       <c r="F717" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H717" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>385</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1793</v>
-[...2 lines deleted...]
-        <v>1794</v>
+        <v>1850</v>
       </c>
       <c r="C718" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D718" t="s">
-        <v>1792</v>
+        <v>1851</v>
       </c>
       <c r="F718" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H718" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="719" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1852</v>
       </c>
       <c r="C719" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D719" t="s">
-        <v>1797</v>
+        <v>1853</v>
       </c>
       <c r="F719" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H719" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="720" spans="1:9" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>1799</v>
+        <v>1854</v>
       </c>
       <c r="C720" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D720" t="s">
-        <v>1800</v>
+        <v>1855</v>
       </c>
       <c r="F720" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H720" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>455</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>1856</v>
       </c>
       <c r="C721" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D721" t="s">
-        <v>1803</v>
+        <v>1857</v>
       </c>
       <c r="F721" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H721" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1804</v>
-[...2 lines deleted...]
-        <v>1805</v>
+        <v>1858</v>
       </c>
       <c r="C722" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D722" t="s">
-        <v>1806</v>
+        <v>1859</v>
       </c>
       <c r="F722" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H722" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>1808</v>
+        <v>1860</v>
       </c>
       <c r="C723" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D723" t="s">
-        <v>1809</v>
+        <v>1861</v>
       </c>
       <c r="F723" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H723" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="724" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-        <v>1811</v>
+        <v>1862</v>
       </c>
       <c r="C724" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D724" t="s">
-        <v>1812</v>
+        <v>1863</v>
       </c>
       <c r="F724" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H724" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="725" spans="1:9" ht="12.75">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1813</v>
-[...2 lines deleted...]
-        <v>1814</v>
+        <v>1864</v>
       </c>
       <c r="C725" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D725" t="s">
-        <v>1803</v>
+        <v>1865</v>
       </c>
       <c r="F725" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H725" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>591</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1815</v>
-[...2 lines deleted...]
-        <v>1816</v>
+        <v>1866</v>
       </c>
       <c r="C726" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D726" t="s">
-        <v>1817</v>
+        <v>1867</v>
       </c>
       <c r="F726" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H726" t="s">
-        <v>41</v>
+        <v>632</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1818</v>
-[...2 lines deleted...]
-        <v>1819</v>
+        <v>1868</v>
       </c>
       <c r="C727" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D727" t="s">
-        <v>1817</v>
+        <v>1869</v>
       </c>
       <c r="F727" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H727" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1820</v>
-[...2 lines deleted...]
-        <v>1821</v>
+        <v>1870</v>
       </c>
       <c r="C728" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D728" t="s">
-        <v>1822</v>
+        <v>1871</v>
       </c>
       <c r="F728" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H728" t="s">
-        <v>41</v>
+        <v>367</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>1824</v>
+        <v>1872</v>
       </c>
       <c r="C729" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D729" t="s">
-        <v>1817</v>
+        <v>1873</v>
       </c>
       <c r="F729" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H729" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1825</v>
-[...2 lines deleted...]
-        <v>1826</v>
+        <v>1874</v>
       </c>
       <c r="C730" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D730" t="s">
-        <v>1827</v>
+        <v>1875</v>
       </c>
       <c r="F730" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H730" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="731" spans="1:9" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1828</v>
-[...2 lines deleted...]
-        <v>1829</v>
+        <v>1876</v>
       </c>
       <c r="C731" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D731" t="s">
-        <v>1830</v>
+        <v>1877</v>
       </c>
       <c r="F731" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H731" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="732" spans="1:9" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1831</v>
-[...2 lines deleted...]
-        <v>1832</v>
+        <v>1878</v>
       </c>
       <c r="C732" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D732" t="s">
-        <v>1833</v>
+        <v>1879</v>
       </c>
       <c r="F732" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H732" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>576</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>1835</v>
+        <v>1880</v>
       </c>
       <c r="C733" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D733" t="s">
-        <v>461</v>
+        <v>1881</v>
       </c>
       <c r="F733" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H733" t="s">
-        <v>41</v>
+        <v>632</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1836</v>
-[...2 lines deleted...]
-        <v>1837</v>
+        <v>1882</v>
       </c>
       <c r="C734" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D734" t="s">
-        <v>456</v>
+        <v>1883</v>
       </c>
       <c r="F734" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H734" t="s">
-        <v>41</v>
+        <v>442</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1838</v>
-[...2 lines deleted...]
-        <v>1839</v>
+        <v>1884</v>
       </c>
       <c r="C735" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D735" t="s">
-        <v>456</v>
+        <v>1885</v>
       </c>
       <c r="F735" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H735" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-        <v>1841</v>
+        <v>1886</v>
       </c>
       <c r="C736" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D736" t="s">
-        <v>1842</v>
+        <v>1887</v>
       </c>
       <c r="F736" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H736" t="s">
-        <v>41</v>
+        <v>635</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1843</v>
-[...2 lines deleted...]
-        <v>1844</v>
+        <v>1888</v>
       </c>
       <c r="C737" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D737" t="s">
-        <v>1845</v>
+        <v>1889</v>
       </c>
       <c r="F737" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H737" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="738" spans="1:9" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>1890</v>
       </c>
       <c r="C738" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D738" t="s">
-        <v>1848</v>
+        <v>1891</v>
       </c>
       <c r="F738" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H738" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>591</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>1892</v>
       </c>
       <c r="C739" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D739" t="s">
-        <v>444</v>
+        <v>1893</v>
       </c>
       <c r="F739" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H739" t="s">
-        <v>41</v>
+        <v>632</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1850</v>
-[...2 lines deleted...]
-        <v>1851</v>
+        <v>1894</v>
       </c>
       <c r="C740" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D740" t="s">
-        <v>444</v>
+        <v>1895</v>
       </c>
       <c r="F740" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H740" t="s">
-        <v>41</v>
+        <v>661</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1852</v>
-[...2 lines deleted...]
-        <v>1853</v>
+        <v>1896</v>
       </c>
       <c r="C741" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D741" t="s">
-        <v>1848</v>
+        <v>1897</v>
       </c>
       <c r="F741" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H741" t="s">
-        <v>41</v>
+        <v>658</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1854</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>1898</v>
       </c>
       <c r="C742" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D742" t="s">
-        <v>1856</v>
+        <v>1899</v>
       </c>
       <c r="F742" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H742" t="s">
-        <v>41</v>
+        <v>632</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1857</v>
-[...2 lines deleted...]
-        <v>1858</v>
+        <v>1900</v>
       </c>
       <c r="C743" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D743" t="s">
-        <v>1859</v>
+        <v>1901</v>
       </c>
       <c r="F743" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H743" t="s">
-        <v>41</v>
+        <v>385</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1860</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>1902</v>
       </c>
       <c r="C744" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D744" t="s">
-        <v>1862</v>
+        <v>1903</v>
       </c>
       <c r="F744" t="s">
-        <v>40</v>
+        <v>366</v>
       </c>
       <c r="H744" t="s">
-        <v>41</v>
+        <v>374</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1863</v>
+        <v>1904</v>
       </c>
       <c r="C745" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D745" t="s">
-        <v>1864</v>
+        <v>1905</v>
       </c>
       <c r="F745" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H745" t="s">
-        <v>218</v>
+        <v>658</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1865</v>
+        <v>1906</v>
       </c>
       <c r="C746" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D746" t="s">
-        <v>1866</v>
+        <v>1907</v>
       </c>
       <c r="F746" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H746" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1867</v>
+        <v>1908</v>
       </c>
       <c r="C747" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D747" t="s">
-        <v>1868</v>
+        <v>1909</v>
       </c>
       <c r="F747" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H747" t="s">
-        <v>211</v>
+        <v>385</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>1869</v>
+        <v>1910</v>
       </c>
       <c r="C748" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D748" t="s">
-        <v>1870</v>
+        <v>1911</v>
       </c>
       <c r="F748" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H748" t="s">
-        <v>218</v>
+        <v>658</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>1871</v>
+        <v>1912</v>
       </c>
       <c r="C749" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D749" t="s">
-        <v>1872</v>
+        <v>1913</v>
       </c>
       <c r="F749" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H749" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1873</v>
+        <v>1914</v>
       </c>
       <c r="C750" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D750" t="s">
-        <v>1874</v>
+        <v>1915</v>
       </c>
       <c r="F750" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H750" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1875</v>
+        <v>1916</v>
       </c>
       <c r="C751" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D751" t="s">
-        <v>1876</v>
+        <v>1917</v>
       </c>
       <c r="F751" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H751" t="s">
-        <v>71</v>
+        <v>632</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1877</v>
+        <v>1918</v>
       </c>
       <c r="C752" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D752" t="s">
-        <v>1878</v>
+        <v>1919</v>
       </c>
       <c r="F752" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H752" t="s">
-        <v>82</v>
+        <v>658</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1879</v>
+        <v>1920</v>
       </c>
       <c r="C753" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D753" t="s">
-        <v>1880</v>
+        <v>1921</v>
       </c>
       <c r="F753" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H753" t="s">
-        <v>57</v>
+        <v>374</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1881</v>
+        <v>1922</v>
       </c>
       <c r="C754" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D754" t="s">
-        <v>1595</v>
+        <v>1923</v>
       </c>
       <c r="F754" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H754" t="s">
-        <v>85</v>
+        <v>374</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1882</v>
+        <v>1924</v>
       </c>
       <c r="C755" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D755" t="s">
-        <v>1883</v>
+        <v>1925</v>
       </c>
       <c r="F755" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H755" t="s">
-        <v>60</v>
+        <v>632</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1884</v>
+        <v>1926</v>
       </c>
       <c r="C756" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D756" t="s">
-        <v>1885</v>
+        <v>1927</v>
       </c>
       <c r="F756" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H756" t="s">
-        <v>825</v>
+        <v>658</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1886</v>
+        <v>1928</v>
       </c>
       <c r="C757" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D757" t="s">
-        <v>1887</v>
+        <v>1929</v>
       </c>
       <c r="F757" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H757" t="s">
-        <v>218</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>1888</v>
+        <v>1930</v>
       </c>
       <c r="C758" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D758" t="s">
-        <v>1889</v>
+        <v>1931</v>
       </c>
       <c r="F758" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H758" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>1890</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1932</v>
+      </c>
+      <c r="C759" t="s">
+        <v>12</v>
       </c>
       <c r="D759" t="s">
-        <v>1891</v>
+        <v>1933</v>
       </c>
       <c r="F759" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H759" t="s">
-        <v>27</v>
+        <v>374</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>1892</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1934</v>
+      </c>
+      <c r="C760" t="s">
+        <v>12</v>
       </c>
       <c r="D760" t="s">
-        <v>1893</v>
+        <v>845</v>
       </c>
       <c r="F760" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H760" t="s">
-        <v>24</v>
+        <v>661</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1935</v>
+      </c>
+      <c r="C761" t="s">
+        <v>12</v>
       </c>
       <c r="D761" t="s">
-        <v>1895</v>
+        <v>1936</v>
       </c>
       <c r="F761" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H761" t="s">
-        <v>27</v>
+        <v>374</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1896</v>
+        <v>1937</v>
       </c>
       <c r="C762" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D762" t="s">
-        <v>1897</v>
+        <v>1938</v>
       </c>
       <c r="F762" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H762" t="s">
-        <v>27</v>
+        <v>385</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1939</v>
+      </c>
+      <c r="C763" t="s">
+        <v>12</v>
       </c>
       <c r="D763" t="s">
-        <v>1899</v>
+        <v>1940</v>
       </c>
       <c r="F763" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H763" t="s">
-        <v>24</v>
+        <v>632</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1900</v>
+        <v>1941</v>
       </c>
       <c r="C764" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D764" t="s">
-        <v>1901</v>
+        <v>1942</v>
       </c>
       <c r="F764" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H764" t="s">
-        <v>27</v>
+        <v>374</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1902</v>
+        <v>1943</v>
       </c>
       <c r="C765" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D765" t="s">
-        <v>1903</v>
+        <v>1944</v>
       </c>
       <c r="F765" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H765" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1904</v>
+        <v>1945</v>
       </c>
       <c r="C766" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D766" t="s">
-        <v>1905</v>
+        <v>1946</v>
       </c>
       <c r="F766" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H766" t="s">
-        <v>57</v>
+        <v>485</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>1906</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1947</v>
+      </c>
+      <c r="C767" t="s">
+        <v>12</v>
       </c>
       <c r="D767" t="s">
-        <v>1907</v>
+        <v>1948</v>
       </c>
       <c r="F767" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H767" t="s">
-        <v>24</v>
+        <v>485</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>1908</v>
+        <v>1949</v>
       </c>
       <c r="C768" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D768" t="s">
-        <v>1909</v>
+        <v>1950</v>
       </c>
       <c r="F768" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H768" t="s">
-        <v>218</v>
+        <v>635</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1951</v>
+      </c>
+      <c r="C769" t="s">
+        <v>12</v>
       </c>
       <c r="D769" t="s">
-        <v>1911</v>
+        <v>1952</v>
       </c>
       <c r="F769" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H769" t="s">
-        <v>24</v>
+        <v>485</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>1912</v>
+        <v>1953</v>
       </c>
       <c r="C770" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D770" t="s">
-        <v>1913</v>
+        <v>1954</v>
       </c>
       <c r="F770" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H770" t="s">
-        <v>27</v>
+        <v>485</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>1914</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1955</v>
+      </c>
+      <c r="C771" t="s">
+        <v>12</v>
       </c>
       <c r="D771" t="s">
-        <v>1915</v>
+        <v>1956</v>
       </c>
       <c r="F771" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H771" t="s">
-        <v>24</v>
+        <v>632</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1916</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>1957</v>
+      </c>
+      <c r="C772" t="s">
+        <v>12</v>
       </c>
       <c r="D772" t="s">
-        <v>1917</v>
+        <v>1958</v>
       </c>
       <c r="F772" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H772" t="s">
-        <v>24</v>
+        <v>661</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1918</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>1959</v>
+      </c>
+      <c r="C773" t="s">
+        <v>12</v>
       </c>
       <c r="D773" t="s">
-        <v>1919</v>
+        <v>1960</v>
       </c>
       <c r="F773" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H773" t="s">
-        <v>27</v>
+        <v>485</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1920</v>
+        <v>1961</v>
       </c>
       <c r="C774" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D774" t="s">
-        <v>1921</v>
+        <v>1962</v>
       </c>
       <c r="F774" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H774" t="s">
-        <v>82</v>
+        <v>940</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1922</v>
+        <v>1963</v>
       </c>
       <c r="C775" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D775" t="s">
-        <v>1923</v>
+        <v>1964</v>
       </c>
       <c r="F775" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H775" t="s">
-        <v>825</v>
+        <v>402</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1924</v>
+        <v>1965</v>
       </c>
       <c r="C776" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D776" t="s">
-        <v>1925</v>
+        <v>1966</v>
       </c>
       <c r="F776" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H776" t="s">
-        <v>168</v>
+        <v>485</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1926</v>
+        <v>1967</v>
       </c>
       <c r="C777" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D777" t="s">
-        <v>1927</v>
+        <v>1968</v>
       </c>
       <c r="F777" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H777" t="s">
-        <v>82</v>
+        <v>591</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1928</v>
+        <v>1969</v>
       </c>
       <c r="C778" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D778" t="s">
-        <v>1929</v>
+        <v>1970</v>
       </c>
       <c r="F778" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H778" t="s">
-        <v>825</v>
+        <v>385</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1930</v>
+        <v>1971</v>
       </c>
       <c r="C779" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D779" t="s">
-        <v>1931</v>
+        <v>1972</v>
       </c>
       <c r="F779" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H779" t="s">
-        <v>82</v>
+        <v>385</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="C780" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D780" t="s">
-        <v>1724</v>
+        <v>1974</v>
       </c>
       <c r="F780" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H780" t="s">
-        <v>168</v>
+        <v>485</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>1933</v>
+        <v>1975</v>
       </c>
       <c r="C781" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D781" t="s">
-        <v>1934</v>
+        <v>1976</v>
       </c>
       <c r="F781" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H781" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>1935</v>
+        <v>1977</v>
       </c>
       <c r="C782" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D782" t="s">
-        <v>1936</v>
+        <v>1978</v>
       </c>
       <c r="F782" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H782" t="s">
-        <v>1937</v>
+        <v>385</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>1938</v>
+        <v>1979</v>
       </c>
       <c r="C783" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D783" t="s">
-        <v>1939</v>
+        <v>1980</v>
       </c>
       <c r="F783" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H783" t="s">
-        <v>82</v>
+        <v>433</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>1940</v>
+        <v>1981</v>
       </c>
       <c r="C784" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D784" t="s">
-        <v>1941</v>
+        <v>1982</v>
       </c>
       <c r="F784" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H784" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>1942</v>
+        <v>1983</v>
       </c>
       <c r="C785" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D785" t="s">
-        <v>1943</v>
+        <v>1984</v>
       </c>
       <c r="F785" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H785" t="s">
-        <v>85</v>
+        <v>591</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>1944</v>
+        <v>1985</v>
       </c>
       <c r="C786" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D786" t="s">
-        <v>1945</v>
+        <v>1986</v>
       </c>
       <c r="F786" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H786" t="s">
-        <v>196</v>
+        <v>455</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>1946</v>
+        <v>1987</v>
       </c>
       <c r="C787" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D787" t="s">
-        <v>1947</v>
+        <v>1374</v>
       </c>
       <c r="F787" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H787" t="s">
-        <v>71</v>
+        <v>402</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>1948</v>
+        <v>1988</v>
       </c>
       <c r="C788" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D788" t="s">
-        <v>1949</v>
+        <v>1989</v>
       </c>
       <c r="F788" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H788" t="s">
-        <v>71</v>
+        <v>545</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="C789" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D789" t="s">
-        <v>1951</v>
+        <v>1991</v>
       </c>
       <c r="F789" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H789" t="s">
-        <v>218</v>
+        <v>405</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>1952</v>
+        <v>1992</v>
       </c>
       <c r="C790" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D790" t="s">
-        <v>1953</v>
+        <v>1993</v>
       </c>
       <c r="F790" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H790" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>1954</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1994</v>
+      </c>
+      <c r="C791" t="s">
+        <v>12</v>
       </c>
       <c r="D791" t="s">
-        <v>1955</v>
+        <v>1995</v>
       </c>
       <c r="F791" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H791" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1996</v>
+      </c>
+      <c r="C792" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D792" t="s">
-        <v>1957</v>
+        <v>1997</v>
       </c>
       <c r="F792" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H792" t="s">
-        <v>196</v>
+        <v>391</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1998</v>
+      </c>
+      <c r="C793" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D793" t="s">
-        <v>1959</v>
+        <v>1999</v>
       </c>
       <c r="F793" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H793" t="s">
-        <v>71</v>
+        <v>378</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2000</v>
+      </c>
+      <c r="C794" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D794" t="s">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="F794" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H794" t="s">
-        <v>218</v>
+        <v>391</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>1962</v>
+        <v>2002</v>
       </c>
       <c r="C795" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D795" t="s">
-        <v>1963</v>
+        <v>2003</v>
       </c>
       <c r="F795" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H795" t="s">
-        <v>168</v>
+        <v>391</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2004</v>
+      </c>
+      <c r="C796" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D796" t="s">
-        <v>1965</v>
+        <v>2005</v>
       </c>
       <c r="F796" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H796" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1966</v>
+        <v>2006</v>
       </c>
       <c r="C797" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D797" t="s">
-        <v>1967</v>
+        <v>2007</v>
       </c>
       <c r="F797" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H797" t="s">
-        <v>196</v>
+        <v>391</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1968</v>
+        <v>2008</v>
       </c>
       <c r="C798" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D798" t="s">
-        <v>1969</v>
+        <v>2009</v>
       </c>
       <c r="F798" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H798" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1970</v>
+        <v>2010</v>
       </c>
       <c r="C799" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D799" t="s">
-        <v>1971</v>
+        <v>2011</v>
       </c>
       <c r="F799" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H799" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1972</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2012</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D800" t="s">
-        <v>1973</v>
+        <v>2013</v>
       </c>
       <c r="F800" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H800" t="s">
-        <v>71</v>
+        <v>378</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1974</v>
+        <v>2014</v>
       </c>
       <c r="C801" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D801" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="F801" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H801" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2016</v>
+      </c>
+      <c r="C802" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D802" t="s">
-        <v>1977</v>
+        <v>2017</v>
       </c>
       <c r="F802" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H802" t="s">
-        <v>71</v>
+        <v>378</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1978</v>
+        <v>2018</v>
       </c>
       <c r="C803" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D803" t="s">
-        <v>1979</v>
+        <v>2019</v>
       </c>
       <c r="F803" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H803" t="s">
-        <v>71</v>
+        <v>391</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2020</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D804" t="s">
-        <v>1981</v>
+        <v>2021</v>
       </c>
       <c r="F804" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H804" t="s">
-        <v>71</v>
+        <v>378</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1982</v>
+        <v>2022</v>
       </c>
       <c r="C805" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D805" t="s">
-        <v>1983</v>
+        <v>2023</v>
       </c>
       <c r="F805" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H805" t="s">
-        <v>1176</v>
+        <v>402</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="C806" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D806" t="s">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="F806" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H806" t="s">
-        <v>71</v>
+        <v>545</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1986</v>
+        <v>2026</v>
       </c>
       <c r="C807" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D807" t="s">
-        <v>1987</v>
+        <v>2027</v>
       </c>
       <c r="F807" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H807" t="s">
-        <v>71</v>
+        <v>632</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2028</v>
+      </c>
+      <c r="C808" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D808" t="s">
-        <v>1989</v>
+        <v>2029</v>
       </c>
       <c r="F808" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H808" t="s">
-        <v>218</v>
+        <v>367</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1990</v>
+        <v>2030</v>
       </c>
       <c r="C809" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D809" t="s">
-        <v>1991</v>
+        <v>2031</v>
       </c>
       <c r="F809" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H809" t="s">
-        <v>71</v>
+        <v>658</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1992</v>
+        <v>2032</v>
       </c>
       <c r="C810" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D810" t="s">
-        <v>1993</v>
+        <v>2033</v>
       </c>
       <c r="F810" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H810" t="s">
-        <v>71</v>
+        <v>658</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2034</v>
+      </c>
+      <c r="C811" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D811" t="s">
-        <v>1995</v>
+        <v>2035</v>
       </c>
       <c r="F811" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H811" t="s">
-        <v>218</v>
+        <v>367</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1996</v>
+        <v>2036</v>
       </c>
       <c r="C812" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D812" t="s">
-        <v>1997</v>
+        <v>2037</v>
       </c>
       <c r="F812" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H812" t="s">
-        <v>14</v>
+        <v>367</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1998</v>
+        <v>2038</v>
       </c>
       <c r="C813" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D813" t="s">
-        <v>1999</v>
+        <v>2039</v>
       </c>
       <c r="F813" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H813" t="s">
-        <v>71</v>
+        <v>367</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2000</v>
+        <v>2040</v>
       </c>
       <c r="C814" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D814" t="s">
-        <v>2001</v>
+        <v>2041</v>
       </c>
       <c r="F814" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H814" t="s">
-        <v>71</v>
+        <v>658</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2002</v>
+        <v>2042</v>
       </c>
       <c r="C815" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D815" t="s">
-        <v>2003</v>
+        <v>2043</v>
       </c>
       <c r="F815" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H815" t="s">
-        <v>168</v>
+        <v>658</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2004</v>
+        <v>2044</v>
       </c>
       <c r="C816" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D816" t="s">
-        <v>2005</v>
+        <v>2045</v>
       </c>
       <c r="F816" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H816" t="s">
-        <v>218</v>
+        <v>635</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2046</v>
+      </c>
+      <c r="C817" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D817" t="s">
-        <v>2007</v>
+        <v>2047</v>
       </c>
       <c r="F817" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H817" t="s">
-        <v>1198</v>
+        <v>371</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2008</v>
+        <v>2048</v>
       </c>
       <c r="C818" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D818" t="s">
-        <v>2009</v>
+        <v>2049</v>
       </c>
       <c r="F818" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H818" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2010</v>
+        <v>2050</v>
       </c>
       <c r="C819" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D819" t="s">
-        <v>2011</v>
+        <v>2051</v>
       </c>
       <c r="F819" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H819" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2012</v>
+        <v>2052</v>
       </c>
       <c r="C820" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D820" t="s">
-        <v>2013</v>
+        <v>2053</v>
       </c>
       <c r="F820" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H820" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2014</v>
+        <v>2054</v>
       </c>
       <c r="C821" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D821" t="s">
-        <v>2015</v>
+        <v>2055</v>
       </c>
       <c r="F821" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H821" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2016</v>
+        <v>2056</v>
       </c>
       <c r="C822" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D822" t="s">
-        <v>2017</v>
+        <v>2057</v>
       </c>
       <c r="F822" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H822" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2018</v>
+        <v>2058</v>
       </c>
       <c r="C823" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D823" t="s">
-        <v>2019</v>
+        <v>2059</v>
       </c>
       <c r="F823" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H823" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2020</v>
+        <v>2060</v>
       </c>
       <c r="C824" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D824" t="s">
-        <v>2021</v>
+        <v>2061</v>
       </c>
       <c r="F824" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H824" t="s">
-        <v>71</v>
+        <v>534</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2022</v>
+        <v>2062</v>
       </c>
       <c r="C825" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D825" t="s">
-        <v>2023</v>
+        <v>2063</v>
       </c>
       <c r="F825" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H825" t="s">
-        <v>71</v>
+        <v>534</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="C826" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D826" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="F826" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H826" t="s">
-        <v>14</v>
+        <v>534</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2026</v>
+        <v>2066</v>
       </c>
       <c r="C827" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D827" t="s">
-        <v>2027</v>
+        <v>2067</v>
       </c>
       <c r="F827" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H827" t="s">
-        <v>71</v>
+        <v>632</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2028</v>
+        <v>2068</v>
       </c>
       <c r="C828" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D828" t="s">
-        <v>2029</v>
+        <v>2069</v>
       </c>
       <c r="F828" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H828" t="s">
-        <v>71</v>
+        <v>632</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2030</v>
+        <v>2070</v>
       </c>
       <c r="C829" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D829" t="s">
-        <v>2031</v>
+        <v>2071</v>
       </c>
       <c r="F829" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H829" t="s">
-        <v>14</v>
+        <v>367</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2032</v>
+        <v>2072</v>
       </c>
       <c r="C830" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D830" t="s">
-        <v>2033</v>
+        <v>2073</v>
       </c>
       <c r="F830" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H830" t="s">
-        <v>30</v>
+        <v>632</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2034</v>
+        <v>2074</v>
       </c>
       <c r="C831" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D831" t="s">
-        <v>2035</v>
+        <v>2075</v>
       </c>
       <c r="F831" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H831" t="s">
-        <v>14</v>
+        <v>374</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2036</v>
+        <v>2076</v>
       </c>
       <c r="C832" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D832" t="s">
-        <v>2037</v>
+        <v>2077</v>
       </c>
       <c r="F832" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H832" t="s">
-        <v>218</v>
+        <v>374</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2038</v>
+        <v>2078</v>
       </c>
       <c r="C833" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D833" t="s">
-        <v>2039</v>
+        <v>2079</v>
       </c>
       <c r="F833" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H833" t="s">
-        <v>218</v>
+        <v>591</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2040</v>
+        <v>2080</v>
       </c>
       <c r="C834" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D834" t="s">
-        <v>2041</v>
+        <v>2081</v>
       </c>
       <c r="F834" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H834" t="s">
-        <v>218</v>
+        <v>433</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2042</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2082</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D835" t="s">
-        <v>2043</v>
+        <v>2083</v>
       </c>
       <c r="F835" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H835" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2044</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2084</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D836" t="s">
-        <v>2045</v>
+        <v>2085</v>
       </c>
       <c r="F836" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H836" t="s">
-        <v>211</v>
+        <v>371</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2046</v>
+        <v>2086</v>
       </c>
       <c r="C837" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D837" t="s">
-        <v>2047</v>
+        <v>2087</v>
       </c>
       <c r="F837" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H837" t="s">
-        <v>82</v>
+        <v>940</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2048</v>
+        <v>2088</v>
       </c>
       <c r="C838" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D838" t="s">
-        <v>2049</v>
+        <v>2089</v>
       </c>
       <c r="F838" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H838" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2050</v>
+        <v>2090</v>
       </c>
       <c r="C839" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D839" t="s">
-        <v>2051</v>
+        <v>2091</v>
       </c>
       <c r="F839" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H839" t="s">
-        <v>82</v>
+        <v>545</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2052</v>
+        <v>2092</v>
       </c>
       <c r="C840" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D840" t="s">
-        <v>2053</v>
+        <v>2093</v>
       </c>
       <c r="F840" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H840" t="s">
-        <v>27</v>
+        <v>455</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2054</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2094</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D841" t="s">
-        <v>2055</v>
+        <v>2095</v>
       </c>
       <c r="F841" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H841" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2056</v>
+        <v>2096</v>
       </c>
       <c r="C842" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D842" t="s">
-        <v>2057</v>
+        <v>2097</v>
       </c>
       <c r="F842" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H842" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2058</v>
+        <v>2098</v>
       </c>
       <c r="C843" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D843" t="s">
-        <v>2059</v>
+        <v>2099</v>
       </c>
       <c r="F843" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H843" t="s">
-        <v>27</v>
+        <v>455</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2060</v>
+        <v>2100</v>
       </c>
       <c r="C844" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D844" t="s">
-        <v>2061</v>
+        <v>2101</v>
       </c>
       <c r="F844" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H844" t="s">
-        <v>71</v>
+        <v>455</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2062</v>
+        <v>2102</v>
       </c>
       <c r="C845" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D845" t="s">
-        <v>2063</v>
+        <v>2103</v>
       </c>
       <c r="F845" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H845" t="s">
-        <v>211</v>
+        <v>374</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2064</v>
+        <v>2104</v>
       </c>
       <c r="C846" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D846" t="s">
-        <v>2065</v>
+        <v>2105</v>
       </c>
       <c r="F846" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H846" t="s">
-        <v>82</v>
+        <v>455</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2066</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2106</v>
+      </c>
+      <c r="C847" t="s">
+        <v>12</v>
       </c>
       <c r="D847" t="s">
-        <v>2067</v>
+        <v>2107</v>
       </c>
       <c r="F847" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H847" t="s">
-        <v>27</v>
+        <v>455</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2068</v>
+        <v>2108</v>
       </c>
       <c r="C848" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D848" t="s">
-        <v>2069</v>
+        <v>2109</v>
       </c>
       <c r="F848" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H848" t="s">
-        <v>211</v>
+        <v>455</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2070</v>
+        <v>2110</v>
       </c>
       <c r="C849" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D849" t="s">
-        <v>2071</v>
+        <v>2111</v>
       </c>
       <c r="F849" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H849" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2072</v>
+        <v>2112</v>
       </c>
       <c r="C850" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D850" t="s">
-        <v>2073</v>
+        <v>2113</v>
       </c>
       <c r="F850" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H850" t="s">
-        <v>85</v>
+        <v>455</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2074</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>2114</v>
+      </c>
+      <c r="C851" t="s">
+        <v>12</v>
       </c>
       <c r="D851" t="s">
-        <v>2075</v>
+        <v>2115</v>
       </c>
       <c r="F851" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H851" t="s">
-        <v>24</v>
+        <v>402</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2076</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2116</v>
+      </c>
+      <c r="C852" t="s">
+        <v>12</v>
       </c>
       <c r="D852" t="s">
-        <v>2077</v>
+        <v>2117</v>
       </c>
       <c r="F852" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H852" t="s">
-        <v>27</v>
+        <v>374</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2078</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2118</v>
+      </c>
+      <c r="C853" t="s">
+        <v>12</v>
       </c>
       <c r="D853" t="s">
-        <v>2079</v>
+        <v>2119</v>
       </c>
       <c r="F853" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H853" t="s">
-        <v>27</v>
+        <v>402</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2080</v>
+        <v>2120</v>
       </c>
       <c r="C854" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D854" t="s">
-        <v>2081</v>
+        <v>2121</v>
       </c>
       <c r="F854" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H854" t="s">
-        <v>71</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2082</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>2123</v>
+      </c>
+      <c r="C855" t="s">
+        <v>12</v>
       </c>
       <c r="D855" t="s">
-        <v>2083</v>
+        <v>2124</v>
       </c>
       <c r="F855" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H855" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2084</v>
+        <v>2125</v>
       </c>
       <c r="C856" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D856" t="s">
-        <v>2085</v>
+        <v>2126</v>
       </c>
       <c r="F856" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H856" t="s">
-        <v>82</v>
+        <v>442</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2086</v>
+        <v>2127</v>
       </c>
       <c r="C857" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D857" t="s">
-        <v>2087</v>
+        <v>2128</v>
       </c>
       <c r="F857" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H857" t="s">
-        <v>211</v>
+        <v>700</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2088</v>
+        <v>2129</v>
       </c>
       <c r="C858" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D858" t="s">
-        <v>2089</v>
+        <v>2130</v>
       </c>
       <c r="F858" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H858" t="s">
-        <v>71</v>
+        <v>402</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2090</v>
+        <v>2131</v>
       </c>
       <c r="C859" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D859" t="s">
-        <v>2091</v>
+        <v>2132</v>
       </c>
       <c r="F859" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H859" t="s">
-        <v>82</v>
+        <v>385</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2092</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2133</v>
+      </c>
+      <c r="C860" t="s">
+        <v>12</v>
       </c>
       <c r="D860" t="s">
-        <v>2093</v>
+        <v>2134</v>
       </c>
       <c r="F860" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H860" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2094</v>
+        <v>2135</v>
       </c>
       <c r="C861" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D861" t="s">
-        <v>2095</v>
+        <v>2136</v>
       </c>
       <c r="F861" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H861" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2096</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2137</v>
+      </c>
+      <c r="C862" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D862" t="s">
-        <v>2097</v>
+        <v>2138</v>
       </c>
       <c r="F862" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H862" t="s">
-        <v>168</v>
+        <v>391</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2098</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>2139</v>
+      </c>
+      <c r="C863" t="s">
+        <v>12</v>
       </c>
       <c r="D863" t="s">
-        <v>2099</v>
+        <v>2140</v>
       </c>
       <c r="F863" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H863" t="s">
-        <v>24</v>
+        <v>485</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2100</v>
+        <v>2141</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>47</v>
+        <v>369</v>
       </c>
       <c r="D864" t="s">
-        <v>244</v>
+        <v>2142</v>
       </c>
       <c r="F864" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H864" t="s">
-        <v>21</v>
+        <v>371</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2101</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2143</v>
+      </c>
+      <c r="C865" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D865" t="s">
-        <v>2102</v>
+        <v>2144</v>
       </c>
       <c r="F865" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H865" t="s">
-        <v>1181</v>
+        <v>378</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2103</v>
+        <v>2145</v>
       </c>
       <c r="C866" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D866" t="s">
-        <v>2104</v>
+        <v>2146</v>
       </c>
       <c r="F866" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H866" t="s">
-        <v>218</v>
+        <v>374</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2105</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2147</v>
+      </c>
+      <c r="C867" t="s">
+        <v>12</v>
       </c>
       <c r="D867" t="s">
-        <v>2106</v>
+        <v>2148</v>
       </c>
       <c r="F867" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H867" t="s">
-        <v>21</v>
+        <v>374</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2107</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2149</v>
+      </c>
+      <c r="C868" t="s">
+        <v>12</v>
       </c>
       <c r="D868" t="s">
-        <v>2108</v>
+        <v>2150</v>
       </c>
       <c r="F868" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H868" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2109</v>
+        <v>2151</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2152</v>
       </c>
       <c r="C869" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D869" t="s">
-        <v>2110</v>
+        <v>2153</v>
       </c>
       <c r="F869" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H869" t="s">
-        <v>1181</v>
+        <v>15</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2111</v>
+        <v>2154</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2155</v>
       </c>
       <c r="C870" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D870" t="s">
-        <v>2112</v>
+        <v>2156</v>
       </c>
       <c r="F870" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H870" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2113</v>
+        <v>2157</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2158</v>
       </c>
       <c r="C871" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D871" t="s">
-        <v>2114</v>
+        <v>2159</v>
       </c>
       <c r="F871" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H871" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="872" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2115</v>
+        <v>2160</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2161</v>
       </c>
       <c r="C872" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D872" t="s">
-        <v>2116</v>
+        <v>1589</v>
       </c>
       <c r="F872" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H872" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="873" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I872" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2117</v>
+        <v>2162</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2163</v>
       </c>
       <c r="C873" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D873" t="s">
-        <v>2118</v>
+        <v>2164</v>
       </c>
       <c r="F873" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H873" t="s">
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="I873" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2119</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2165</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C874" t="s">
+        <v>12</v>
       </c>
       <c r="D874" t="s">
-        <v>2120</v>
+        <v>2164</v>
       </c>
       <c r="F874" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H874" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="875" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2121</v>
+        <v>2167</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2168</v>
       </c>
       <c r="C875" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D875" t="s">
-        <v>2122</v>
+        <v>2169</v>
       </c>
       <c r="F875" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H875" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="876" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I875" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2123</v>
+        <v>2170</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2171</v>
       </c>
       <c r="C876" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D876" t="s">
-        <v>2124</v>
+        <v>2172</v>
       </c>
       <c r="F876" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H876" t="s">
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="I876" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2125</v>
+        <v>2173</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2174</v>
       </c>
       <c r="C877" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D877" t="s">
-        <v>2126</v>
+        <v>2175</v>
       </c>
       <c r="F877" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H877" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2127</v>
+        <v>2176</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2177</v>
       </c>
       <c r="C878" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D878" t="s">
-        <v>2128</v>
+        <v>2178</v>
       </c>
       <c r="F878" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H878" t="s">
-        <v>1181</v>
+        <v>15</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2129</v>
+        <v>2179</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2180</v>
       </c>
       <c r="C879" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D879" t="s">
-        <v>2130</v>
+        <v>2181</v>
       </c>
       <c r="F879" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H879" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="880" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2131</v>
+        <v>2182</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2183</v>
       </c>
       <c r="C880" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D880" t="s">
-        <v>2132</v>
+        <v>2184</v>
       </c>
       <c r="F880" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H880" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="881" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I880" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2133</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2185</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C881" t="s">
+        <v>12</v>
       </c>
       <c r="D881" t="s">
-        <v>2134</v>
+        <v>2175</v>
       </c>
       <c r="F881" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H881" t="s">
-        <v>1131</v>
+        <v>15</v>
+      </c>
+      <c r="I881" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2135</v>
+        <v>2187</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2188</v>
       </c>
       <c r="C882" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D882" t="s">
-        <v>2136</v>
+        <v>2189</v>
       </c>
       <c r="F882" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H882" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2137</v>
+        <v>2190</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2191</v>
       </c>
       <c r="C883" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D883" t="s">
-        <v>2138</v>
+        <v>2189</v>
       </c>
       <c r="F883" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H883" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2139</v>
+        <v>2192</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2193</v>
       </c>
       <c r="C884" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D884" t="s">
-        <v>2140</v>
+        <v>2194</v>
       </c>
       <c r="F884" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H884" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2141</v>
+        <v>2195</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2196</v>
       </c>
       <c r="C885" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D885" t="s">
-        <v>2142</v>
+        <v>2189</v>
       </c>
       <c r="F885" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H885" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2143</v>
+        <v>2197</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2198</v>
       </c>
       <c r="C886" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D886" t="s">
-        <v>2144</v>
+        <v>2199</v>
       </c>
       <c r="F886" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H886" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="887" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="887" spans="1:9" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2145</v>
+        <v>2200</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2201</v>
       </c>
       <c r="C887" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D887" t="s">
-        <v>2146</v>
+        <v>2202</v>
       </c>
       <c r="F887" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H887" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="888" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="I887" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="888" spans="1:9" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2147</v>
+        <v>2203</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2204</v>
       </c>
       <c r="C888" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D888" t="s">
-        <v>2148</v>
+        <v>2205</v>
       </c>
       <c r="F888" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H888" t="s">
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="I888" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2149</v>
+        <v>2206</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2207</v>
       </c>
       <c r="C889" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D889" t="s">
-        <v>2150</v>
+        <v>1430</v>
       </c>
       <c r="F889" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H889" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2151</v>
+        <v>2208</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2209</v>
       </c>
       <c r="C890" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D890" t="s">
-        <v>2152</v>
+        <v>1425</v>
       </c>
       <c r="F890" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H890" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2153</v>
+        <v>2210</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2211</v>
       </c>
       <c r="C891" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D891" t="s">
-        <v>2154</v>
+        <v>1425</v>
       </c>
       <c r="F891" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H891" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2155</v>
+        <v>2212</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2213</v>
       </c>
       <c r="C892" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D892" t="s">
-        <v>2156</v>
+        <v>2214</v>
       </c>
       <c r="F892" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H892" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2157</v>
+        <v>2215</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2216</v>
       </c>
       <c r="C893" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D893" t="s">
-        <v>2158</v>
+        <v>2217</v>
       </c>
       <c r="F893" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H893" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-    <row r="894" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="894" spans="1:9" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2159</v>
+        <v>2218</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2219</v>
       </c>
       <c r="C894" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D894" t="s">
-        <v>2160</v>
+        <v>2220</v>
       </c>
       <c r="F894" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H894" t="s">
-        <v>1348</v>
+        <v>15</v>
+      </c>
+      <c r="I894" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2161</v>
+        <v>2221</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1412</v>
       </c>
       <c r="C895" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D895" t="s">
-        <v>2162</v>
+        <v>1413</v>
       </c>
       <c r="F895" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H895" t="s">
-        <v>1348</v>
+        <v>15</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2163</v>
+        <v>2222</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2223</v>
       </c>
       <c r="C896" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D896" t="s">
-        <v>2164</v>
+        <v>1413</v>
       </c>
       <c r="F896" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H896" t="s">
-        <v>1348</v>
+        <v>15</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2165</v>
+        <v>2224</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2225</v>
       </c>
       <c r="C897" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D897" t="s">
-        <v>2166</v>
+        <v>2220</v>
       </c>
       <c r="F897" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H897" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2167</v>
+        <v>2226</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2227</v>
       </c>
       <c r="C898" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D898" t="s">
-        <v>2168</v>
+        <v>2228</v>
       </c>
       <c r="F898" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H898" t="s">
-        <v>1348</v>
+        <v>15</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2169</v>
+        <v>2229</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2230</v>
       </c>
       <c r="C899" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D899" t="s">
-        <v>2162</v>
+        <v>2231</v>
       </c>
       <c r="F899" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H899" t="s">
-        <v>1348</v>
+        <v>15</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2170</v>
+        <v>2232</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2233</v>
       </c>
       <c r="C900" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D900" t="s">
-        <v>2171</v>
+        <v>2234</v>
       </c>
       <c r="F900" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H900" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2172</v>
+        <v>2236</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2237</v>
       </c>
       <c r="C901" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D901" t="s">
-        <v>2173</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2238</v>
+      </c>
+      <c r="E901" t="s">
+        <v>110</v>
       </c>
       <c r="H901" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2174</v>
+        <v>2240</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2241</v>
       </c>
       <c r="C902" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D902" t="s">
-        <v>2175</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2242</v>
+      </c>
+      <c r="E902" t="s">
+        <v>110</v>
       </c>
       <c r="H902" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2176</v>
+        <v>2244</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2245</v>
       </c>
       <c r="C903" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D903" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2246</v>
+      </c>
+      <c r="E903" t="s">
+        <v>110</v>
       </c>
       <c r="H903" t="s">
-        <v>1348</v>
+        <v>95</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2177</v>
+        <v>2248</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2249</v>
       </c>
       <c r="C904" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D904" t="s">
-        <v>2178</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2250</v>
+      </c>
+      <c r="E904" t="s">
+        <v>110</v>
       </c>
       <c r="H904" t="s">
-        <v>1348</v>
+        <v>95</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2179</v>
+        <v>2252</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2253</v>
       </c>
       <c r="C905" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D905" t="s">
-        <v>2180</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2254</v>
+      </c>
+      <c r="E905" t="s">
+        <v>110</v>
       </c>
       <c r="H905" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2181</v>
+        <v>2256</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2257</v>
       </c>
       <c r="C906" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D906" t="s">
-        <v>2182</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2258</v>
+      </c>
+      <c r="E906" t="s">
+        <v>110</v>
       </c>
       <c r="H906" t="s">
-        <v>1348</v>
+        <v>95</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2183</v>
+        <v>2260</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2261</v>
       </c>
       <c r="C907" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D907" t="s">
-        <v>2184</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2262</v>
+      </c>
+      <c r="E907" t="s">
+        <v>110</v>
       </c>
       <c r="H907" t="s">
-        <v>1348</v>
+        <v>95</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2185</v>
+        <v>2264</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2265</v>
       </c>
       <c r="C908" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D908" t="s">
-        <v>2186</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
+      </c>
+      <c r="E908" t="s">
+        <v>110</v>
       </c>
       <c r="H908" t="s">
-        <v>1348</v>
+        <v>95</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2187</v>
+        <v>2268</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2269</v>
       </c>
       <c r="C909" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D909" t="s">
-        <v>2188</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2270</v>
+      </c>
+      <c r="E909" t="s">
+        <v>110</v>
       </c>
       <c r="H909" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2189</v>
+        <v>2272</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2273</v>
       </c>
       <c r="C910" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D910" t="s">
-        <v>2190</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1452</v>
+      </c>
+      <c r="E910" t="s">
+        <v>110</v>
       </c>
       <c r="H910" t="s">
-        <v>1348</v>
+        <v>83</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2191</v>
+        <v>2275</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2276</v>
       </c>
       <c r="C911" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D911" t="s">
-        <v>2192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2270</v>
+      </c>
+      <c r="E911" t="s">
+        <v>110</v>
       </c>
       <c r="H911" t="s">
-        <v>1348</v>
+        <v>83</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2193</v>
+        <v>2278</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2279</v>
       </c>
       <c r="C912" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D912" t="s">
-        <v>2194</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2280</v>
+      </c>
+      <c r="E912" t="s">
+        <v>110</v>
       </c>
       <c r="H912" t="s">
-        <v>1348</v>
+        <v>83</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2195</v>
+        <v>2281</v>
       </c>
       <c r="C913" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D913" t="s">
-        <v>2196</v>
+        <v>2282</v>
       </c>
       <c r="E913" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H913" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="914" spans="1:10" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2197</v>
+        <v>2283</v>
       </c>
       <c r="C914" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D914" t="s">
-        <v>2198</v>
+        <v>2284</v>
       </c>
       <c r="E914" t="s">
-        <v>395</v>
+        <v>82</v>
       </c>
       <c r="H914" t="s">
-        <v>426</v>
+        <v>1470</v>
       </c>
       <c r="J914" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2199</v>
+        <v>2285</v>
       </c>
       <c r="C915" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D915" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2286</v>
+      </c>
+      <c r="E915" t="s">
+        <v>110</v>
       </c>
       <c r="H915" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="916" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2201</v>
+        <v>2287</v>
       </c>
       <c r="C916" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D916" t="s">
-        <v>2202</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2288</v>
+      </c>
+      <c r="E916" t="s">
+        <v>82</v>
       </c>
       <c r="H916" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="917" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J916" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="917" spans="1:10" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2203</v>
+        <v>2289</v>
       </c>
       <c r="C917" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D917" t="s">
-        <v>2204</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2288</v>
+      </c>
+      <c r="E917" t="s">
+        <v>82</v>
       </c>
       <c r="H917" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="918" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J917" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2205</v>
+        <v>2290</v>
       </c>
       <c r="C918" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D918" t="s">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2291</v>
+      </c>
+      <c r="E918" t="s">
+        <v>82</v>
       </c>
       <c r="H918" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="919" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J918" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2207</v>
+        <v>2292</v>
       </c>
       <c r="C919" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D919" t="s">
-        <v>2208</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2293</v>
+      </c>
+      <c r="E919" t="s">
+        <v>82</v>
       </c>
       <c r="H919" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="920" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J919" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="920" spans="1:10" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2209</v>
+        <v>2294</v>
       </c>
       <c r="C920" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D920" t="s">
-        <v>2210</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1153</v>
+      </c>
+      <c r="E920" t="s">
+        <v>82</v>
       </c>
       <c r="H920" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="921" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J920" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2211</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2295</v>
+      </c>
+      <c r="C921" t="s">
+        <v>12</v>
       </c>
       <c r="D921" t="s">
-        <v>2212</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1153</v>
+      </c>
+      <c r="E921" t="s">
+        <v>82</v>
       </c>
       <c r="H921" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="922" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J921" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2213</v>
+        <v>2296</v>
       </c>
       <c r="C922" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D922" t="s">
-        <v>2214</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2297</v>
+      </c>
+      <c r="E922" t="s">
+        <v>82</v>
       </c>
       <c r="H922" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-    <row r="923" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J922" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2215</v>
+        <v>2298</v>
       </c>
       <c r="C923" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D923" t="s">
-        <v>2216</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2299</v>
+      </c>
+      <c r="E923" t="s">
+        <v>82</v>
       </c>
       <c r="H923" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="924" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J923" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2217</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2300</v>
+      </c>
+      <c r="C924" t="s">
+        <v>12</v>
       </c>
       <c r="D924" t="s">
-        <v>2218</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2301</v>
+      </c>
+      <c r="E924" t="s">
+        <v>82</v>
       </c>
       <c r="H924" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="925" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J924" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2219</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2302</v>
+      </c>
+      <c r="C925" t="s">
+        <v>12</v>
       </c>
       <c r="D925" t="s">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2303</v>
+      </c>
+      <c r="E925" t="s">
+        <v>82</v>
       </c>
       <c r="H925" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="926" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J925" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2221</v>
+        <v>2304</v>
       </c>
       <c r="C926" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D926" t="s">
-        <v>2222</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2305</v>
+      </c>
+      <c r="E926" t="s">
+        <v>82</v>
       </c>
       <c r="H926" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-    <row r="927" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J926" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="927" spans="1:10" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2223</v>
+        <v>2306</v>
       </c>
       <c r="C927" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D927" t="s">
-        <v>2224</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2307</v>
+      </c>
+      <c r="E927" t="s">
+        <v>110</v>
       </c>
       <c r="H927" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-    <row r="928" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J927" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2225</v>
+        <v>2308</v>
       </c>
       <c r="C928" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D928" t="s">
-        <v>2226</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2309</v>
+      </c>
+      <c r="E928" t="s">
+        <v>82</v>
       </c>
       <c r="H928" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="929" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J928" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="929" spans="1:10" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2227</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>2310</v>
+      </c>
+      <c r="C929" t="s">
+        <v>12</v>
       </c>
       <c r="D929" t="s">
-        <v>2228</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2311</v>
+      </c>
+      <c r="E929" t="s">
+        <v>82</v>
       </c>
       <c r="H929" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="930" spans="1:8" ht="12.75">
+        <v>1470</v>
+      </c>
+      <c r="J929" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2229</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2312</v>
+      </c>
+      <c r="C930" t="s">
+        <v>12</v>
       </c>
       <c r="D930" t="s">
-        <v>2230</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2313</v>
+      </c>
+      <c r="E930" t="s">
+        <v>82</v>
       </c>
       <c r="H930" t="s">
-        <v>21</v>
+        <v>1470</v>
+      </c>
+      <c r="J930" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2232</v>
-[...2 lines deleted...]
-        <v>2233</v>
+        <v>2314</v>
       </c>
       <c r="C931" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D931" t="s">
-        <v>2234</v>
+        <v>2315</v>
       </c>
       <c r="E931" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H931" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="932" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2235</v>
+        <v>2316</v>
       </c>
       <c r="C932" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D932" t="s">
-        <v>2236</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1467</v>
+      </c>
+      <c r="E932" t="s">
+        <v>82</v>
       </c>
       <c r="H932" t="s">
-        <v>218</v>
+        <v>95</v>
+      </c>
+      <c r="J932" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2238</v>
-[...2 lines deleted...]
-        <v>2239</v>
+        <v>2317</v>
       </c>
       <c r="C933" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D933" t="s">
-        <v>2240</v>
+        <v>2318</v>
       </c>
       <c r="E933" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H933" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="934" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2242</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>2319</v>
       </c>
       <c r="C934" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D934" t="s">
-        <v>2244</v>
+        <v>1482</v>
       </c>
       <c r="E934" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H934" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="935" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J934" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="935" spans="1:10" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2246</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>2320</v>
       </c>
       <c r="C935" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D935" t="s">
-        <v>2248</v>
+        <v>2321</v>
       </c>
       <c r="E935" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H935" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="936" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J935" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2250</v>
-[...2 lines deleted...]
-        <v>2251</v>
+        <v>2322</v>
       </c>
       <c r="C936" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D936" t="s">
-        <v>2252</v>
+        <v>2323</v>
       </c>
       <c r="E936" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H936" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="937" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J936" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="937" spans="1:10" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2254</v>
-[...2 lines deleted...]
-        <v>2255</v>
+        <v>2324</v>
       </c>
       <c r="C937" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D937" t="s">
-        <v>2256</v>
+        <v>2325</v>
       </c>
       <c r="E937" t="s">
-        <v>111</v>
+        <v>110</v>
+      </c>
+      <c r="F937" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G937" t="s">
+        <v>1486</v>
       </c>
       <c r="H937" t="s">
-        <v>288</v>
+        <v>99</v>
+      </c>
+      <c r="J937" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2258</v>
-[...2 lines deleted...]
-        <v>2259</v>
+        <v>2326</v>
       </c>
       <c r="C938" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D938" t="s">
-        <v>2260</v>
+        <v>2327</v>
       </c>
       <c r="E938" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H938" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="939" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="939" spans="1:10" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2262</v>
-[...2 lines deleted...]
-        <v>2263</v>
+        <v>2328</v>
       </c>
       <c r="C939" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D939" t="s">
-        <v>2264</v>
+        <v>2329</v>
       </c>
       <c r="E939" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H939" t="s">
-        <v>288</v>
+        <v>83</v>
+      </c>
+      <c r="J939" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2266</v>
-[...2 lines deleted...]
-        <v>2267</v>
+        <v>2330</v>
       </c>
       <c r="C940" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D940" t="s">
-        <v>2268</v>
+        <v>2331</v>
       </c>
       <c r="E940" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H940" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="941" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2270</v>
-[...2 lines deleted...]
-        <v>2271</v>
+        <v>2332</v>
       </c>
       <c r="C941" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D941" t="s">
-        <v>837</v>
+        <v>2333</v>
       </c>
       <c r="E941" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H941" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="942" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J941" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>2273</v>
-[...2 lines deleted...]
-        <v>2274</v>
+        <v>2334</v>
       </c>
       <c r="C942" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D942" t="s">
-        <v>2268</v>
+        <v>2288</v>
       </c>
       <c r="E942" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H942" t="s">
-        <v>121</v>
+        <v>99</v>
+      </c>
+      <c r="J942" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2276</v>
-[...2 lines deleted...]
-        <v>2277</v>
+        <v>2335</v>
       </c>
       <c r="C943" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D943" t="s">
-        <v>2278</v>
+        <v>2336</v>
       </c>
       <c r="E943" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H943" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2279</v>
+        <v>2337</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2338</v>
       </c>
       <c r="C944" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D944" t="s">
-        <v>2280</v>
+        <v>2339</v>
       </c>
       <c r="E944" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H944" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="945" spans="1:10" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2281</v>
+        <v>2340</v>
       </c>
       <c r="C945" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D945" t="s">
-        <v>2282</v>
+        <v>2341</v>
       </c>
       <c r="E945" t="s">
-        <v>395</v>
+        <v>82</v>
       </c>
       <c r="H945" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>99</v>
       </c>
     </row>
     <row r="946" spans="1:10" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2283</v>
+        <v>2342</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2343</v>
       </c>
       <c r="C946" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D946" t="s">
-        <v>2282</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2344</v>
       </c>
       <c r="H946" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="J946" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2284</v>
+        <v>2345</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2346</v>
       </c>
       <c r="C947" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D947" t="s">
-        <v>2285</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2347</v>
       </c>
       <c r="H947" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="948" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="948" spans="1:10" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2286</v>
+        <v>2348</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2349</v>
       </c>
       <c r="C948" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D948" t="s">
-        <v>2287</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2350</v>
       </c>
       <c r="H948" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="J948" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2351</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C949" t="s">
+        <v>12</v>
       </c>
       <c r="D949" t="s">
-        <v>2289</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2353</v>
       </c>
       <c r="H949" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="950" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="950" spans="1:10" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2290</v>
+        <v>2354</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2355</v>
       </c>
       <c r="C950" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D950" t="s">
-        <v>2291</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2356</v>
       </c>
       <c r="H950" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="951" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J950" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="951" spans="1:10" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2292</v>
+        <v>2357</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2358</v>
       </c>
       <c r="C951" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D951" t="s">
-        <v>2293</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2359</v>
       </c>
       <c r="H951" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="952" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J951" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2360</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C952" t="s">
+        <v>12</v>
       </c>
       <c r="D952" t="s">
-        <v>2295</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2362</v>
       </c>
       <c r="H952" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="953" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J952" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2363</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C953" t="s">
+        <v>12</v>
       </c>
       <c r="D953" t="s">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1465</v>
       </c>
       <c r="H953" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="954" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+      <c r="J953" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2298</v>
+        <v>2365</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2366</v>
       </c>
       <c r="C954" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D954" t="s">
-        <v>2299</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1465</v>
       </c>
       <c r="H954" t="s">
-        <v>1348</v>
+        <v>83</v>
+      </c>
+      <c r="J954" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2368</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C955" t="s">
+        <v>12</v>
       </c>
       <c r="D955" t="s">
-        <v>2301</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2370</v>
+      </c>
+      <c r="E955" t="s">
+        <v>110</v>
       </c>
       <c r="H955" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2302</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2372</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C956" t="s">
+        <v>12</v>
       </c>
       <c r="D956" t="s">
-        <v>2303</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2374</v>
+      </c>
+      <c r="E956" t="s">
+        <v>110</v>
       </c>
       <c r="H956" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>2376</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C957" t="s">
+        <v>12</v>
       </c>
       <c r="D957" t="s">
-        <v>2305</v>
+        <v>2378</v>
+      </c>
+      <c r="E957" t="s">
+        <v>116</v>
       </c>
       <c r="F957" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="H957" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="958" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2306</v>
+        <v>2380</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2381</v>
       </c>
       <c r="C958" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D958" t="s">
-        <v>2307</v>
+        <v>2382</v>
+      </c>
+      <c r="E958" t="s">
+        <v>116</v>
       </c>
       <c r="F958" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="H958" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="959" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+      <c r="J958" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="959" spans="1:10" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2308</v>
+        <v>2384</v>
+      </c>
+      <c r="B959" t="s">
+        <v>108</v>
       </c>
       <c r="C959" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D959" t="s">
-        <v>2309</v>
+        <v>2385</v>
+      </c>
+      <c r="E959" t="s">
+        <v>110</v>
       </c>
       <c r="F959" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="H959" t="s">
-        <v>14</v>
+        <v>83</v>
+      </c>
+      <c r="J959" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="960" spans="1:10" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2311</v>
+        <v>2387</v>
       </c>
       <c r="B960" t="s">
-        <v>2312</v>
+        <v>344</v>
       </c>
       <c r="C960" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D960" t="s">
-        <v>2313</v>
+        <v>345</v>
       </c>
       <c r="E960" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H960" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J960" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="961" spans="1:10" ht="12.75">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2315</v>
+        <v>2389</v>
       </c>
       <c r="B961" t="s">
-        <v>2316</v>
+        <v>2390</v>
       </c>
       <c r="C961" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D961" t="s">
-        <v>2317</v>
+        <v>2391</v>
       </c>
       <c r="E961" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H961" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="962" spans="1:10" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2319</v>
+        <v>2393</v>
       </c>
       <c r="B962" t="s">
-        <v>2320</v>
+        <v>330</v>
       </c>
       <c r="C962" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D962" t="s">
-        <v>2321</v>
+        <v>331</v>
       </c>
       <c r="E962" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H962" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J962" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="963" spans="1:10" ht="12.75">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2323</v>
+        <v>2395</v>
       </c>
       <c r="B963" t="s">
-        <v>2324</v>
+        <v>2396</v>
       </c>
       <c r="C963" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D963" t="s">
-        <v>2325</v>
+        <v>2397</v>
       </c>
       <c r="E963" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H963" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="964" spans="1:10" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2327</v>
+        <v>2399</v>
       </c>
       <c r="B964" t="s">
-        <v>549</v>
+        <v>2400</v>
       </c>
       <c r="C964" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D964" t="s">
-        <v>550</v>
+        <v>2401</v>
       </c>
       <c r="E964" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H964" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J964" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="965" spans="1:10" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>2329</v>
+        <v>2403</v>
       </c>
       <c r="B965" t="s">
-        <v>2330</v>
+        <v>2404</v>
       </c>
       <c r="C965" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D965" t="s">
-        <v>2331</v>
+        <v>2405</v>
       </c>
       <c r="E965" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H965" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J965" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="966" spans="1:10" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>2333</v>
+        <v>2407</v>
       </c>
       <c r="B966" t="s">
-        <v>749</v>
+        <v>338</v>
       </c>
       <c r="C966" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D966" t="s">
-        <v>750</v>
+        <v>339</v>
       </c>
       <c r="E966" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H966" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J966" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="967" spans="1:10" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>2335</v>
+        <v>2409</v>
       </c>
       <c r="B967" t="s">
-        <v>2336</v>
+        <v>2410</v>
       </c>
       <c r="C967" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D967" t="s">
-        <v>2337</v>
+        <v>2411</v>
       </c>
       <c r="E967" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H967" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J967" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="968" spans="1:10" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>2339</v>
+        <v>2413</v>
       </c>
       <c r="B968" t="s">
-        <v>2340</v>
+        <v>1145</v>
       </c>
       <c r="C968" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D968" t="s">
-        <v>2341</v>
+        <v>1146</v>
       </c>
       <c r="E968" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H968" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J968" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="969" spans="1:10" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>2343</v>
+        <v>2415</v>
       </c>
       <c r="B969" t="s">
-        <v>2344</v>
+        <v>1149</v>
       </c>
       <c r="C969" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D969" t="s">
-        <v>2345</v>
+        <v>1150</v>
       </c>
       <c r="E969" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H969" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J969" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="970" spans="1:10" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>2347</v>
+        <v>2417</v>
       </c>
       <c r="B970" t="s">
-        <v>2348</v>
+        <v>2418</v>
       </c>
       <c r="C970" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D970" t="s">
-        <v>2349</v>
+        <v>2419</v>
       </c>
       <c r="E970" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H970" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J970" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="971" spans="1:10" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>2351</v>
+        <v>2421</v>
       </c>
       <c r="B971" t="s">
-        <v>2352</v>
+        <v>2422</v>
       </c>
       <c r="C971" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D971" t="s">
-        <v>2353</v>
+        <v>2423</v>
       </c>
       <c r="E971" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H971" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J971" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="972" spans="1:10" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>2355</v>
+        <v>2425</v>
       </c>
       <c r="B972" t="s">
-        <v>560</v>
+        <v>352</v>
       </c>
       <c r="C972" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D972" t="s">
-        <v>561</v>
+        <v>353</v>
       </c>
       <c r="E972" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H972" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J972" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="973" spans="1:10" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>2357</v>
+        <v>2427</v>
       </c>
       <c r="B973" t="s">
-        <v>2358</v>
+        <v>2428</v>
       </c>
       <c r="C973" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D973" t="s">
-        <v>2359</v>
+        <v>2429</v>
       </c>
       <c r="E973" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H973" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J973" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="974" spans="1:10" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>2361</v>
+        <v>2431</v>
       </c>
       <c r="B974" t="s">
-        <v>564</v>
+        <v>362</v>
       </c>
       <c r="C974" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D974" t="s">
-        <v>565</v>
+        <v>363</v>
       </c>
       <c r="E974" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H974" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J974" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="975" spans="1:10" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>2363</v>
+        <v>2433</v>
       </c>
       <c r="B975" t="s">
-        <v>553</v>
+        <v>2434</v>
       </c>
       <c r="C975" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D975" t="s">
-        <v>554</v>
+        <v>2435</v>
       </c>
       <c r="E975" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H975" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
       <c r="J975" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="976" spans="1:10" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>2365</v>
+        <v>2437</v>
       </c>
       <c r="B976" t="s">
-        <v>568</v>
+        <v>2438</v>
       </c>
       <c r="C976" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D976" t="s">
-        <v>569</v>
+        <v>2439</v>
       </c>
       <c r="E976" t="s">
+        <v>110</v>
+      </c>
+      <c r="H976" t="s">
+        <v>95</v>
+      </c>
+      <c r="J976" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="977" spans="1:10" ht="12.75">
+      <c r="A977" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B977" t="s">
+        <v>348</v>
+      </c>
+      <c r="C977" t="s">
+        <v>12</v>
+      </c>
+      <c r="D977" t="s">
+        <v>349</v>
+      </c>
+      <c r="E977" t="s">
+        <v>110</v>
+      </c>
+      <c r="H977" t="s">
+        <v>95</v>
+      </c>
+      <c r="J977" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="978" spans="1:10" ht="12.75">
+      <c r="A978" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B978" t="s">
+        <v>358</v>
+      </c>
+      <c r="C978" t="s">
+        <v>12</v>
+      </c>
+      <c r="D978" t="s">
+        <v>359</v>
+      </c>
+      <c r="E978" t="s">
+        <v>110</v>
+      </c>
+      <c r="H978" t="s">
+        <v>95</v>
+      </c>
+      <c r="J978" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="979" spans="1:10" ht="12.75">
+      <c r="A979" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C979" t="s">
+        <v>12</v>
+      </c>
+      <c r="D979" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E979" t="s">
+        <v>110</v>
+      </c>
+      <c r="H979" t="s">
+        <v>95</v>
+      </c>
+      <c r="J979" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10" ht="12.75">
+      <c r="A980" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C980" t="s">
+        <v>12</v>
+      </c>
+      <c r="D980" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E980" t="s">
+        <v>110</v>
+      </c>
+      <c r="H980" t="s">
+        <v>95</v>
+      </c>
+      <c r="J980" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10" ht="12.75">
+      <c r="A981" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C981" t="s">
+        <v>12</v>
+      </c>
+      <c r="D981" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E981" t="s">
+        <v>110</v>
+      </c>
+      <c r="H981" t="s">
+        <v>95</v>
+      </c>
+      <c r="J981" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10" ht="12.75">
+      <c r="A982" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C982" t="s">
+        <v>12</v>
+      </c>
+      <c r="D982" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E982" t="s">
+        <v>116</v>
+      </c>
+      <c r="F982" t="s">
+        <v>117</v>
+      </c>
+      <c r="H982" t="s">
+        <v>99</v>
+      </c>
+      <c r="J982" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10" ht="12.75">
+      <c r="A983" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C983" t="s">
+        <v>12</v>
+      </c>
+      <c r="D983" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E983" t="s">
+        <v>116</v>
+      </c>
+      <c r="F983" t="s">
+        <v>117</v>
+      </c>
+      <c r="H983" t="s">
+        <v>99</v>
+      </c>
+      <c r="J983" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10" ht="12.75">
+      <c r="A984" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C984" t="s">
+        <v>12</v>
+      </c>
+      <c r="D984" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E984" t="s">
+        <v>116</v>
+      </c>
+      <c r="F984" t="s">
+        <v>117</v>
+      </c>
+      <c r="H984" t="s">
+        <v>99</v>
+      </c>
+      <c r="J984" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10" ht="12.75">
+      <c r="A985" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C985" t="s">
+        <v>12</v>
+      </c>
+      <c r="D985" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E985" t="s">
+        <v>116</v>
+      </c>
+      <c r="F985" t="s">
+        <v>117</v>
+      </c>
+      <c r="H985" t="s">
+        <v>99</v>
+      </c>
+      <c r="J985" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10" ht="12.75">
+      <c r="A986" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C986" t="s">
+        <v>12</v>
+      </c>
+      <c r="D986" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E986" t="s">
+        <v>116</v>
+      </c>
+      <c r="F986" t="s">
         <v>111</v>
       </c>
-      <c r="H976" t="s">
-[...183 lines deleted...]
-      </c>
       <c r="H986" t="s">
-        <v>121</v>
+        <v>99</v>
+      </c>
+      <c r="J986" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="987" spans="1:8" ht="12.75">
       <c r="A987" s="1" t="s">
-        <v>2395</v>
+        <v>2477</v>
       </c>
       <c r="B987" t="s">
-        <v>2396</v>
+        <v>2478</v>
       </c>
       <c r="C987" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D987" t="s">
-        <v>2397</v>
+        <v>2479</v>
       </c>
       <c r="E987" t="s">
-        <v>104</v>
+        <v>116</v>
+      </c>
+      <c r="F987" t="s">
+        <v>111</v>
       </c>
       <c r="H987" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
     </row>
     <row r="988" spans="1:8" ht="12.75">
       <c r="A988" s="1" t="s">
-        <v>2399</v>
+        <v>2481</v>
       </c>
       <c r="B988" t="s">
-        <v>2400</v>
+        <v>2482</v>
       </c>
       <c r="C988" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D988" t="s">
-        <v>2401</v>
+        <v>2483</v>
       </c>
       <c r="E988" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H988" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="989" spans="1:8" ht="12.75">
       <c r="A989" s="1" t="s">
-        <v>2403</v>
+        <v>2485</v>
       </c>
       <c r="B989" t="s">
-        <v>2404</v>
+        <v>2486</v>
       </c>
       <c r="C989" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D989" t="s">
-        <v>2405</v>
+        <v>2487</v>
       </c>
       <c r="E989" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H989" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="990" spans="1:8" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>2407</v>
+        <v>2489</v>
       </c>
       <c r="B990" t="s">
-        <v>2408</v>
+        <v>2490</v>
       </c>
       <c r="C990" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D990" t="s">
-        <v>2409</v>
+        <v>2491</v>
       </c>
       <c r="E990" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H990" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="991" spans="1:8" ht="12.75">
       <c r="A991" s="1" t="s">
-        <v>2411</v>
+        <v>2493</v>
       </c>
       <c r="B991" t="s">
-        <v>2412</v>
+        <v>2494</v>
       </c>
       <c r="C991" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D991" t="s">
-        <v>2413</v>
+        <v>2495</v>
       </c>
       <c r="E991" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H991" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="992" spans="1:8" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>2415</v>
+        <v>2497</v>
       </c>
       <c r="B992" t="s">
-        <v>2416</v>
+        <v>2498</v>
       </c>
       <c r="C992" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D992" t="s">
-        <v>2417</v>
+        <v>2499</v>
       </c>
       <c r="E992" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H992" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="993" spans="1:8" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>2419</v>
+        <v>2501</v>
       </c>
       <c r="B993" t="s">
-        <v>2420</v>
+        <v>2502</v>
       </c>
       <c r="C993" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D993" t="s">
-        <v>2421</v>
+        <v>2503</v>
       </c>
       <c r="E993" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H993" t="s">
-        <v>288</v>
+        <v>83</v>
       </c>
     </row>
     <row r="994" spans="1:8" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>2423</v>
+        <v>2505</v>
       </c>
       <c r="B994" t="s">
-        <v>2424</v>
+        <v>2506</v>
       </c>
       <c r="C994" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D994" t="s">
-        <v>2425</v>
+        <v>2507</v>
       </c>
       <c r="E994" t="s">
-        <v>104</v>
+        <v>116</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2508</v>
       </c>
       <c r="H994" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="995" spans="1:8" ht="12.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>2427</v>
+        <v>2510</v>
       </c>
       <c r="B995" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C995" t="s">
+        <v>12</v>
+      </c>
+      <c r="D995" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E995" t="s">
+        <v>110</v>
+      </c>
+      <c r="H995" t="s">
+        <v>95</v>
+      </c>
+      <c r="J995" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10" ht="12.75">
+      <c r="A996" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C996" t="s">
+        <v>12</v>
+      </c>
+      <c r="D996" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E996" t="s">
+        <v>110</v>
+      </c>
+      <c r="H996" t="s">
+        <v>95</v>
+      </c>
+      <c r="J996" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10" ht="12.75">
+      <c r="A997" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C997" t="s">
+        <v>12</v>
+      </c>
+      <c r="D997" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E997" t="s">
+        <v>110</v>
+      </c>
+      <c r="H997" t="s">
+        <v>95</v>
+      </c>
+      <c r="J997" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10" ht="12.75">
+      <c r="A998" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C998" t="s">
+        <v>12</v>
+      </c>
+      <c r="D998" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E998" t="s">
+        <v>110</v>
+      </c>
+      <c r="H998" t="s">
+        <v>95</v>
+      </c>
+      <c r="J998" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10" ht="12.75">
+      <c r="A999" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B999" t="s">
+        <v>140</v>
+      </c>
+      <c r="C999" t="s">
+        <v>12</v>
+      </c>
+      <c r="D999" t="s">
+        <v>141</v>
+      </c>
+      <c r="E999" t="s">
+        <v>110</v>
+      </c>
+      <c r="H999" t="s">
+        <v>95</v>
+      </c>
+      <c r="J999" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10" ht="12.75">
+      <c r="A1000" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1000" t="s">
         <v>2428</v>
       </c>
-      <c r="C995" t="s">
-[...2 lines deleted...]
-      <c r="D995" t="s">
+      <c r="C1000" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1000" t="s">
         <v>2429</v>
       </c>
-      <c r="E995" t="s">
-[...98 lines deleted...]
-      </c>
       <c r="E1000" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1000" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="1001" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1000" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10" ht="12.75">
       <c r="A1001" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>110</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1001" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10" ht="12.75">
+      <c r="A1002" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1002" t="s">
         <v>2451</v>
       </c>
-      <c r="B1001" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E1002" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1002" t="s">
-        <v>288</v>
+        <v>95</v>
+      </c>
+      <c r="J1002" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="1003" spans="1:8" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>2459</v>
+        <v>2526</v>
       </c>
       <c r="B1003" t="s">
-        <v>2460</v>
+        <v>2527</v>
       </c>
       <c r="C1003" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1003" t="s">
-        <v>2461</v>
+        <v>2528</v>
       </c>
       <c r="E1003" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1003" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1004" spans="1:8" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>2463</v>
+        <v>2530</v>
       </c>
       <c r="B1004" t="s">
-        <v>2464</v>
+        <v>2531</v>
       </c>
       <c r="C1004" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1004" t="s">
-        <v>2465</v>
+        <v>2532</v>
       </c>
       <c r="E1004" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1004" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1005" spans="1:8" ht="12.75">
       <c r="A1005" s="1" t="s">
-        <v>2467</v>
+        <v>2534</v>
       </c>
       <c r="B1005" t="s">
-        <v>2468</v>
+        <v>2535</v>
       </c>
       <c r="C1005" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1005" t="s">
-        <v>2469</v>
+        <v>2536</v>
       </c>
       <c r="E1005" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1005" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
-        <v>2471</v>
+        <v>2538</v>
       </c>
       <c r="B1006" t="s">
-        <v>2472</v>
+        <v>2539</v>
       </c>
       <c r="C1006" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1006" t="s">
-        <v>2473</v>
+        <v>2540</v>
       </c>
       <c r="E1006" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1006" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1007" spans="1:8" ht="12.75">
       <c r="A1007" s="1" t="s">
-        <v>2475</v>
+        <v>2542</v>
       </c>
       <c r="B1007" t="s">
-        <v>2476</v>
+        <v>2543</v>
       </c>
       <c r="C1007" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1007" t="s">
-        <v>2477</v>
+        <v>2544</v>
       </c>
       <c r="E1007" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1007" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1008" spans="1:8" ht="12.75">
       <c r="A1008" s="1" t="s">
-        <v>2479</v>
+        <v>2546</v>
       </c>
       <c r="B1008" t="s">
-        <v>2480</v>
+        <v>2547</v>
       </c>
       <c r="C1008" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1008" t="s">
-        <v>2481</v>
+        <v>2548</v>
       </c>
       <c r="E1008" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1008" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1009" spans="1:8" ht="12.75">
       <c r="A1009" s="1" t="s">
-        <v>2483</v>
+        <v>2550</v>
       </c>
       <c r="B1009" t="s">
-        <v>2484</v>
+        <v>2551</v>
       </c>
       <c r="C1009" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1009" t="s">
-        <v>2485</v>
+        <v>2552</v>
       </c>
       <c r="E1009" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1009" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
-        <v>2487</v>
+        <v>2554</v>
       </c>
       <c r="B1010" t="s">
-        <v>2488</v>
+        <v>2555</v>
       </c>
       <c r="C1010" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1010" t="s">
-        <v>2489</v>
+        <v>2556</v>
       </c>
       <c r="E1010" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1010" t="s">
-        <v>288</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>2491</v>
+        <v>2558</v>
       </c>
       <c r="B1011" t="s">
-        <v>2492</v>
+        <v>2559</v>
       </c>
       <c r="C1011" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1011" t="s">
-        <v>2493</v>
+        <v>2560</v>
       </c>
       <c r="E1011" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1011" t="s">
-        <v>288</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1012" spans="1:8" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>2495</v>
+        <v>2562</v>
       </c>
       <c r="B1012" t="s">
-        <v>2496</v>
+        <v>2563</v>
       </c>
       <c r="C1012" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1012" t="s">
-        <v>2497</v>
+        <v>2564</v>
       </c>
       <c r="E1012" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1012" t="s">
-        <v>288</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1013" spans="1:8" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>2499</v>
+        <v>2566</v>
       </c>
       <c r="B1013" t="s">
-        <v>2500</v>
+        <v>2567</v>
       </c>
       <c r="C1013" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1013" t="s">
-        <v>2501</v>
+        <v>2568</v>
       </c>
       <c r="E1013" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="H1013" t="s">
-        <v>288</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1014" spans="1:8" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>2503</v>
+        <v>2570</v>
       </c>
       <c r="B1014" t="s">
-        <v>2504</v>
+        <v>2571</v>
       </c>
       <c r="C1014" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1014" t="s">
-        <v>2505</v>
+        <v>2572</v>
       </c>
       <c r="E1014" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1014" t="s">
-        <v>288</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1015" spans="1:8" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>2507</v>
+        <v>2574</v>
       </c>
       <c r="B1015" t="s">
-        <v>2508</v>
+        <v>2575</v>
       </c>
       <c r="C1015" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1015" t="s">
-        <v>2509</v>
+        <v>2576</v>
       </c>
       <c r="E1015" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1015" t="s">
-        <v>121</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>2510</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>2578</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>12</v>
       </c>
       <c r="D1016" t="s">
-        <v>2511</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2580</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>110</v>
       </c>
       <c r="H1016" t="s">
-        <v>24</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1017" spans="1:8" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>2513</v>
+        <v>2582</v>
       </c>
       <c r="B1017" t="s">
-        <v>2514</v>
+        <v>2583</v>
       </c>
       <c r="C1017" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1017" t="s">
-        <v>2515</v>
+        <v>2584</v>
       </c>
       <c r="E1017" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1017" t="s">
-        <v>106</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1018" spans="1:8" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>2517</v>
+        <v>2586</v>
       </c>
       <c r="B1018" t="s">
-        <v>2518</v>
+        <v>2587</v>
       </c>
       <c r="C1018" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1018" t="s">
-        <v>2519</v>
+        <v>2588</v>
       </c>
       <c r="E1018" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H1018" t="s">
-        <v>106</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1019" spans="1:8" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>2520</v>
+        <v>2590</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2591</v>
       </c>
       <c r="C1019" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1019" t="s">
-        <v>2521</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2592</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>110</v>
       </c>
       <c r="H1019" t="s">
-        <v>208</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1020" spans="1:8" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>2522</v>
+        <v>2594</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2595</v>
       </c>
       <c r="C1020" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1020" t="s">
-        <v>2523</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2596</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>110</v>
       </c>
       <c r="H1020" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="1021" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>2525</v>
+        <v>2598</v>
       </c>
       <c r="B1021" t="s">
-        <v>2526</v>
+        <v>2599</v>
       </c>
       <c r="C1021" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1021" t="s">
-        <v>2527</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2600</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>110</v>
       </c>
       <c r="H1021" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="1022" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>2529</v>
+        <v>2602</v>
       </c>
       <c r="B1022" t="s">
-        <v>2530</v>
+        <v>2603</v>
       </c>
       <c r="C1022" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1022" t="s">
-        <v>2531</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2604</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>110</v>
       </c>
       <c r="H1022" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1023" spans="1:8" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>2533</v>
+        <v>2606</v>
       </c>
       <c r="B1023" t="s">
-        <v>2534</v>
+        <v>2607</v>
       </c>
       <c r="C1023" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1023" t="s">
-        <v>2535</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2608</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>110</v>
       </c>
       <c r="H1023" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="1024" spans="1:9" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>2537</v>
+        <v>2610</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2611</v>
       </c>
       <c r="C1024" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1024" t="s">
-        <v>2538</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>2612</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>110</v>
       </c>
       <c r="H1024" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="1025" spans="1:9" ht="12.75">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>2540</v>
+        <v>2614</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2615</v>
       </c>
       <c r="C1025" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1025" t="s">
-        <v>2541</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>2616</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>110</v>
       </c>
       <c r="H1025" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="1026" spans="1:9" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>2543</v>
+        <v>2618</v>
       </c>
       <c r="B1026" t="s">
-        <v>2544</v>
+        <v>2619</v>
       </c>
       <c r="C1026" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1026" t="s">
-        <v>2545</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2620</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>110</v>
       </c>
       <c r="H1026" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1027" spans="1:8" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>2547</v>
+        <v>2622</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2623</v>
       </c>
       <c r="C1027" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1027" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2624</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>110</v>
       </c>
       <c r="H1027" t="s">
-        <v>41</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1028" spans="1:8" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>2549</v>
+        <v>2626</v>
       </c>
       <c r="B1028" t="s">
-        <v>2550</v>
+        <v>2627</v>
       </c>
       <c r="C1028" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1028" t="s">
-        <v>2551</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2628</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>110</v>
       </c>
       <c r="H1028" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="1029" spans="1:9" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>2553</v>
+        <v>2630</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2631</v>
       </c>
       <c r="C1029" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1029" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2632</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>110</v>
       </c>
       <c r="H1029" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1030" spans="1:8" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>2555</v>
+        <v>2634</v>
       </c>
       <c r="B1030" t="s">
-        <v>2556</v>
+        <v>2635</v>
       </c>
       <c r="C1030" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1030" t="s">
-        <v>2557</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2636</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>110</v>
       </c>
       <c r="H1030" t="s">
-        <v>41</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>2558</v>
+        <v>2638</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2639</v>
       </c>
       <c r="C1031" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1031" t="s">
-        <v>2559</v>
+        <v>2640</v>
       </c>
       <c r="E1031" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H1031" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="1032" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>2560</v>
+        <v>2642</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2643</v>
       </c>
       <c r="C1032" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1032" t="s">
-        <v>2561</v>
+        <v>2644</v>
       </c>
       <c r="E1032" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1032" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1033" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>2562</v>
+        <v>2646</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2647</v>
       </c>
       <c r="C1033" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1033" t="s">
-        <v>2563</v>
+        <v>2648</v>
       </c>
       <c r="E1033" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1033" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1034" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>2564</v>
+        <v>2650</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2651</v>
       </c>
       <c r="C1034" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1034" t="s">
-        <v>441</v>
+        <v>2652</v>
       </c>
       <c r="E1034" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1034" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1035" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8" ht="12.75">
       <c r="A1035" s="1" t="s">
-        <v>2565</v>
+        <v>2654</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2655</v>
       </c>
       <c r="C1035" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1035" t="s">
-        <v>441</v>
+        <v>2656</v>
       </c>
       <c r="E1035" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1035" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1036" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8" ht="12.75">
       <c r="A1036" s="1" t="s">
-        <v>2566</v>
+        <v>2658</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2659</v>
       </c>
       <c r="C1036" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1036" t="s">
-        <v>2567</v>
+        <v>2660</v>
       </c>
       <c r="E1036" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1036" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1037" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8" ht="12.75">
       <c r="A1037" s="1" t="s">
-        <v>2568</v>
+        <v>2662</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>2663</v>
       </c>
       <c r="C1037" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1037" t="s">
-        <v>2569</v>
+        <v>2664</v>
       </c>
       <c r="E1037" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1037" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1038" spans="1:10" ht="12.75">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8" ht="12.75">
       <c r="A1038" s="1" t="s">
-        <v>2570</v>
+        <v>2667</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>2668</v>
       </c>
       <c r="C1038" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1038" t="s">
-        <v>2571</v>
+        <v>2669</v>
       </c>
       <c r="E1038" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1038" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1039" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8" ht="12.75">
       <c r="A1039" s="1" t="s">
-        <v>2572</v>
+        <v>2671</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>2672</v>
       </c>
       <c r="C1039" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1039" t="s">
-        <v>2573</v>
+        <v>2673</v>
       </c>
       <c r="E1039" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1039" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1040" spans="1:10" ht="12.75">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8" ht="12.75">
       <c r="A1040" s="1" t="s">
-        <v>2574</v>
+        <v>2675</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>2676</v>
       </c>
       <c r="C1040" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1040" t="s">
-        <v>2575</v>
+        <v>2677</v>
       </c>
       <c r="E1040" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1040" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1041" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8" ht="12.75">
       <c r="A1041" s="1" t="s">
-        <v>2576</v>
+        <v>2679</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>2680</v>
       </c>
       <c r="C1041" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1041" t="s">
-        <v>2577</v>
+        <v>2681</v>
       </c>
       <c r="E1041" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H1041" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1042" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8" ht="12.75">
       <c r="A1042" s="1" t="s">
-        <v>2578</v>
+        <v>2683</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>2684</v>
       </c>
       <c r="C1042" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1042" t="s">
-        <v>2282</v>
+        <v>2685</v>
       </c>
       <c r="E1042" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1042" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1043" spans="1:10" ht="12.75">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8" ht="12.75">
       <c r="A1043" s="1" t="s">
-        <v>2579</v>
+        <v>2687</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>2688</v>
       </c>
       <c r="C1043" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1043" t="s">
-        <v>438</v>
+        <v>2689</v>
       </c>
       <c r="E1043" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H1043" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1044" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8" ht="12.75">
       <c r="A1044" s="1" t="s">
-        <v>2580</v>
+        <v>2691</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>2692</v>
       </c>
       <c r="C1044" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1044" t="s">
-        <v>2581</v>
+        <v>2693</v>
       </c>
       <c r="E1044" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H1044" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1045" spans="1:10" ht="12.75">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8" ht="12.75">
       <c r="A1045" s="1" t="s">
-        <v>2582</v>
+        <v>2695</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>2696</v>
       </c>
       <c r="C1045" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1045" t="s">
-        <v>2583</v>
+        <v>2697</v>
       </c>
       <c r="E1045" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1045" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1046" spans="1:10" ht="12.75">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8" ht="12.75">
       <c r="A1046" s="1" t="s">
-        <v>2584</v>
+        <v>2700</v>
       </c>
       <c r="C1046" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1046" t="s">
-        <v>2585</v>
+        <v>2701</v>
       </c>
       <c r="E1046" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>110</v>
       </c>
       <c r="H1046" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1047" spans="1:8" ht="12.75">
       <c r="A1047" s="1" t="s">
-        <v>2586</v>
+        <v>2704</v>
       </c>
       <c r="C1047" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1047" t="s">
-        <v>2587</v>
+        <v>2705</v>
       </c>
       <c r="E1047" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1047" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1048" spans="1:10" ht="12.75">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8" ht="12.75">
       <c r="A1048" s="1" t="s">
-        <v>2588</v>
+        <v>2707</v>
       </c>
       <c r="C1048" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1048" t="s">
-        <v>2589</v>
+        <v>2708</v>
       </c>
       <c r="E1048" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1048" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1049" spans="1:8" ht="12.75">
       <c r="A1049" s="1" t="s">
-        <v>2590</v>
+        <v>2710</v>
       </c>
       <c r="C1049" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1049" t="s">
-        <v>2591</v>
+        <v>2711</v>
       </c>
       <c r="E1049" t="s">
-        <v>395</v>
+        <v>110</v>
       </c>
       <c r="H1049" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1050" spans="1:10" ht="12.75">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8" ht="12.75">
       <c r="A1050" s="1" t="s">
-        <v>2592</v>
+        <v>2712</v>
       </c>
       <c r="C1050" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1050" t="s">
-        <v>2593</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2713</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>366</v>
       </c>
       <c r="H1050" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1051" spans="1:10" ht="12.75">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8" ht="12.75">
       <c r="A1051" s="1" t="s">
-        <v>2594</v>
+        <v>2714</v>
       </c>
       <c r="C1051" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1051" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2715</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>366</v>
       </c>
       <c r="H1051" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-    <row r="1052" spans="1:10" ht="12.75">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8" ht="12.75">
       <c r="A1052" s="1" t="s">
-        <v>2595</v>
+        <v>2716</v>
       </c>
       <c r="C1052" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1052" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2717</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>366</v>
       </c>
       <c r="H1052" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1053" spans="1:10" ht="12.75">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8" ht="12.75">
       <c r="A1053" s="1" t="s">
-        <v>2597</v>
+        <v>2718</v>
       </c>
       <c r="C1053" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1053" t="s">
-        <v>2598</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2719</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>366</v>
       </c>
       <c r="H1053" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-    <row r="1054" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8" ht="12.75">
       <c r="A1054" s="1" t="s">
-        <v>2599</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2720</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1054" t="s">
-        <v>2600</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2721</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>366</v>
       </c>
       <c r="H1054" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1055" spans="1:8" ht="12.75">
       <c r="A1055" s="1" t="s">
-        <v>2601</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2722</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1055" t="s">
-        <v>2602</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2723</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>366</v>
       </c>
       <c r="H1055" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="1056" spans="1:10" ht="12.75">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8" ht="12.75">
       <c r="A1056" s="1" t="s">
-        <v>2603</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2724</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1056" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2725</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>366</v>
       </c>
       <c r="H1056" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1057" spans="1:8" ht="12.75">
       <c r="A1057" s="1" t="s">
-        <v>2604</v>
+        <v>2726</v>
       </c>
       <c r="C1057" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1057" t="s">
-        <v>2605</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2727</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>366</v>
       </c>
       <c r="H1057" t="s">
-        <v>106</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1058" spans="1:8" ht="12.75">
       <c r="A1058" s="1" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-        <v>2608</v>
+        <v>2728</v>
       </c>
       <c r="C1058" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1058" t="s">
-        <v>2609</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2729</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>366</v>
       </c>
       <c r="H1058" t="s">
-        <v>121</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1059" spans="1:8" ht="12.75">
       <c r="A1059" s="1" t="s">
-        <v>2611</v>
-[...2 lines deleted...]
-        <v>2612</v>
+        <v>2730</v>
       </c>
       <c r="C1059" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1059" t="s">
-        <v>2613</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2731</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>366</v>
       </c>
       <c r="H1059" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1060" spans="1:10" ht="12.75">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8" ht="12.75">
       <c r="A1060" s="1" t="s">
-        <v>2615</v>
-[...2 lines deleted...]
-        <v>2616</v>
+        <v>2732</v>
       </c>
       <c r="C1060" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1060" t="s">
-        <v>2617</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2733</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>366</v>
       </c>
       <c r="H1060" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>591</v>
       </c>
     </row>
     <row r="1061" spans="1:8" ht="12.75">
       <c r="A1061" s="1" t="s">
-        <v>2619</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2734</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1061" t="s">
-        <v>2621</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2735</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>366</v>
       </c>
       <c r="H1061" t="s">
-        <v>288</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1062" spans="1:8" ht="12.75">
       <c r="A1062" s="1" t="s">
-        <v>2623</v>
-[...2 lines deleted...]
-        <v>2624</v>
+        <v>2736</v>
       </c>
       <c r="C1062" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1062" t="s">
-        <v>2625</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2737</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>366</v>
       </c>
       <c r="H1062" t="s">
-        <v>112</v>
+        <v>374</v>
       </c>
     </row>
     <row r="1063" spans="1:8" ht="12.75">
       <c r="A1063" s="1" t="s">
-        <v>2627</v>
-[...2 lines deleted...]
-        <v>2628</v>
+        <v>2738</v>
       </c>
       <c r="C1063" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1063" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2739</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>366</v>
       </c>
       <c r="H1063" t="s">
-        <v>288</v>
+        <v>374</v>
       </c>
     </row>
     <row r="1064" spans="1:8" ht="12.75">
       <c r="A1064" s="1" t="s">
-        <v>2631</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2740</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1064" t="s">
-        <v>2633</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2741</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>366</v>
       </c>
       <c r="H1064" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1065" spans="1:8" ht="12.75">
       <c r="A1065" s="1" t="s">
-        <v>2635</v>
-[...2 lines deleted...]
-        <v>2636</v>
+        <v>2742</v>
       </c>
       <c r="C1065" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1065" t="s">
-        <v>2637</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2743</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>366</v>
       </c>
       <c r="H1065" t="s">
-        <v>121</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1066" spans="1:8" ht="12.75">
       <c r="A1066" s="1" t="s">
-        <v>2639</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2744</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1066" t="s">
-        <v>2641</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2745</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>366</v>
       </c>
       <c r="H1066" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1067" spans="1:8" ht="12.75">
       <c r="A1067" s="1" t="s">
-        <v>2643</v>
-[...2 lines deleted...]
-        <v>2644</v>
+        <v>2746</v>
       </c>
       <c r="C1067" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1067" t="s">
-        <v>2645</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2747</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>366</v>
       </c>
       <c r="H1067" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1068" spans="1:10" ht="12.75">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8" ht="12.75">
       <c r="A1068" s="1" t="s">
-        <v>2647</v>
-[...2 lines deleted...]
-        <v>2648</v>
+        <v>2748</v>
       </c>
       <c r="C1068" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1068" t="s">
-        <v>2649</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2749</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>366</v>
       </c>
       <c r="H1068" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1069" spans="1:8" ht="12.75">
       <c r="A1069" s="1" t="s">
-        <v>2651</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2750</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1069" t="s">
-        <v>2653</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>2751</v>
       </c>
       <c r="F1069" t="s">
-        <v>2654</v>
+        <v>366</v>
       </c>
       <c r="H1069" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1070" spans="1:8" ht="12.75">
       <c r="A1070" s="1" t="s">
-        <v>2656</v>
-[...2 lines deleted...]
-        <v>2657</v>
+        <v>2752</v>
       </c>
       <c r="C1070" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1070" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2753</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>366</v>
       </c>
       <c r="H1070" t="s">
-        <v>513</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1071" spans="1:8" ht="12.75">
       <c r="A1071" s="1" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>2660</v>
+        <v>2754</v>
       </c>
       <c r="C1071" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1071" t="s">
-        <v>2661</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2755</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>366</v>
       </c>
       <c r="H1071" t="s">
-        <v>2662</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1072" spans="1:8" ht="12.75">
       <c r="A1072" s="1" t="s">
-        <v>2664</v>
-[...2 lines deleted...]
-        <v>2665</v>
+        <v>2756</v>
       </c>
       <c r="C1072" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1072" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>2757</v>
       </c>
       <c r="F1072" t="s">
-        <v>526</v>
+        <v>366</v>
       </c>
       <c r="H1072" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="1073" spans="1:10" ht="12.75">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8" ht="12.75">
       <c r="A1073" s="1" t="s">
-        <v>2668</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2758</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D1073" t="s">
-        <v>2670</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>2759</v>
       </c>
       <c r="F1073" t="s">
-        <v>526</v>
+        <v>366</v>
       </c>
       <c r="H1073" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1074" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8" ht="12.75">
       <c r="A1074" s="1" t="s">
-        <v>2672</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2760</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1074" t="s">
-        <v>2673</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2761</v>
       </c>
       <c r="F1074" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="H1074" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1075" spans="1:10" ht="12.75">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8" ht="12.75">
       <c r="A1075" s="1" t="s">
-        <v>2675</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2762</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D1075" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2763</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>366</v>
       </c>
       <c r="H1075" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1076" spans="1:8" ht="12.75">
       <c r="A1076" s="1" t="s">
-        <v>2677</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2764</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1076" t="s">
-        <v>2679</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2765</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>366</v>
       </c>
       <c r="H1076" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1077" spans="1:10" ht="12.75">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8" ht="12.75">
       <c r="A1077" s="1" t="s">
-        <v>2681</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>2766</v>
       </c>
       <c r="C1077" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1077" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2767</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>366</v>
       </c>
       <c r="H1077" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>591</v>
       </c>
     </row>
     <row r="1078" spans="1:8" ht="12.75">
       <c r="A1078" s="1" t="s">
-        <v>2683</v>
-[...2 lines deleted...]
-        <v>2684</v>
+        <v>2768</v>
       </c>
       <c r="C1078" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1078" t="s">
-        <v>2685</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2769</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>366</v>
       </c>
       <c r="H1078" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1079" spans="1:10" ht="12.75">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8" ht="12.75">
       <c r="A1079" s="1" t="s">
-        <v>2687</v>
-[...2 lines deleted...]
-        <v>2312</v>
+        <v>2770</v>
       </c>
       <c r="C1079" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1079" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2771</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>366</v>
       </c>
       <c r="H1079" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1080" spans="1:10" ht="12.75">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8" ht="12.75">
       <c r="A1080" s="1" t="s">
-        <v>2689</v>
-[...2 lines deleted...]
-        <v>2316</v>
+        <v>2772</v>
       </c>
       <c r="C1080" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1080" t="s">
-        <v>2317</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2773</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>366</v>
       </c>
       <c r="H1080" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1081" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" ht="12.75">
       <c r="A1081" s="1" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>2774</v>
       </c>
       <c r="C1081" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1081" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2775</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>366</v>
       </c>
       <c r="H1081" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1082" spans="1:10" ht="12.75">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8" ht="12.75">
       <c r="A1082" s="1" t="s">
-        <v>2693</v>
-[...2 lines deleted...]
-        <v>2320</v>
+        <v>2776</v>
       </c>
       <c r="C1082" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1082" t="s">
-        <v>2321</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2777</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>366</v>
       </c>
       <c r="H1082" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1083" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8" ht="12.75">
       <c r="A1083" s="1" t="s">
-        <v>2695</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>2778</v>
       </c>
       <c r="C1083" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1083" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2087</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>366</v>
       </c>
       <c r="H1083" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1084" spans="1:10" ht="12.75">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8" ht="12.75">
       <c r="A1084" s="1" t="s">
-        <v>2697</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>2779</v>
       </c>
       <c r="C1084" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1084" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2780</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>366</v>
       </c>
       <c r="H1084" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1085" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8" ht="12.75">
       <c r="A1085" s="1" t="s">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>2324</v>
+        <v>2781</v>
       </c>
       <c r="C1085" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1085" t="s">
-        <v>2325</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2782</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>366</v>
       </c>
       <c r="H1085" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1086" spans="1:8" ht="12.75">
       <c r="A1086" s="1" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>2702</v>
+        <v>2784</v>
       </c>
       <c r="C1086" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1086" t="s">
-        <v>2703</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2785</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>366</v>
       </c>
       <c r="H1086" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="1087" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8" ht="12.75">
       <c r="A1087" s="1" t="s">
-        <v>2705</v>
-[...2 lines deleted...]
-        <v>2706</v>
+        <v>2786</v>
       </c>
       <c r="C1087" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1087" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2787</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>366</v>
       </c>
       <c r="H1087" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-    <row r="1088" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8" ht="12.75">
       <c r="A1088" s="1" t="s">
-        <v>2708</v>
-[...2 lines deleted...]
-        <v>2709</v>
+        <v>2788</v>
       </c>
       <c r="C1088" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1088" t="s">
-        <v>2649</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2789</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>366</v>
       </c>
       <c r="H1088" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1089" spans="1:8" ht="12.75">
       <c r="A1089" s="1" t="s">
-        <v>2711</v>
-[...2 lines deleted...]
-        <v>2712</v>
+        <v>2790</v>
       </c>
       <c r="C1089" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1089" t="s">
-        <v>2713</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2791</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>366</v>
       </c>
       <c r="H1089" t="s">
-        <v>513</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1090" spans="1:8" ht="12.75">
       <c r="A1090" s="1" t="s">
-        <v>2715</v>
-[...2 lines deleted...]
-        <v>2716</v>
+        <v>2792</v>
       </c>
       <c r="C1090" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1090" t="s">
-        <v>2717</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2793</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>366</v>
       </c>
       <c r="H1090" t="s">
-        <v>148</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1091" spans="1:8" ht="12.75">
       <c r="A1091" s="1" t="s">
-        <v>2719</v>
-[...2 lines deleted...]
-        <v>2720</v>
+        <v>2794</v>
       </c>
       <c r="C1091" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1091" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2795</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>366</v>
       </c>
       <c r="H1091" t="s">
-        <v>679</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1092" spans="1:8" ht="12.75">
       <c r="A1092" s="1" t="s">
-        <v>2723</v>
-[...2 lines deleted...]
-        <v>2724</v>
+        <v>2796</v>
       </c>
       <c r="C1092" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1092" t="s">
-        <v>2725</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2797</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>366</v>
       </c>
       <c r="H1092" t="s">
-        <v>30</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1093" spans="1:8" ht="12.75">
       <c r="A1093" s="1" t="s">
-        <v>2727</v>
-[...2 lines deleted...]
-        <v>2728</v>
+        <v>2798</v>
       </c>
       <c r="C1093" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1093" t="s">
-        <v>2729</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2799</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>366</v>
       </c>
       <c r="H1093" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1094" spans="1:8" ht="12.75">
       <c r="A1094" s="1" t="s">
-        <v>2731</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2800</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1094" t="s">
-        <v>2733</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2801</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>366</v>
       </c>
       <c r="H1094" t="s">
-        <v>679</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1095" spans="1:8" ht="12.75">
       <c r="A1095" s="1" t="s">
-        <v>2735</v>
-[...2 lines deleted...]
-        <v>2736</v>
+        <v>2802</v>
       </c>
       <c r="C1095" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1095" t="s">
-        <v>2737</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2803</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>366</v>
       </c>
       <c r="H1095" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1096" spans="1:8" ht="12.75">
       <c r="A1096" s="1" t="s">
-        <v>2739</v>
-[...2 lines deleted...]
-        <v>2740</v>
+        <v>2804</v>
       </c>
       <c r="C1096" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1096" t="s">
-        <v>2741</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2805</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>366</v>
       </c>
       <c r="H1096" t="s">
-        <v>692</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1097" spans="1:8" ht="12.75">
       <c r="A1097" s="1" t="s">
-        <v>2743</v>
-[...2 lines deleted...]
-        <v>2744</v>
+        <v>2806</v>
       </c>
       <c r="C1097" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1097" t="s">
-        <v>2745</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2807</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>366</v>
       </c>
       <c r="H1097" t="s">
-        <v>679</v>
+        <v>940</v>
       </c>
     </row>
     <row r="1098" spans="1:8" ht="12.75">
       <c r="A1098" s="1" t="s">
-        <v>2747</v>
-[...2 lines deleted...]
-        <v>2748</v>
+        <v>2808</v>
       </c>
       <c r="C1098" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1098" t="s">
-        <v>2749</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2809</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>366</v>
       </c>
       <c r="H1098" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1099" spans="1:8" ht="12.75">
       <c r="A1099" s="1" t="s">
-        <v>2751</v>
-[...2 lines deleted...]
-        <v>2752</v>
+        <v>2810</v>
       </c>
       <c r="C1099" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1099" t="s">
-        <v>2753</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2811</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>366</v>
       </c>
       <c r="H1099" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1100" spans="1:8" ht="12.75">
       <c r="A1100" s="1" t="s">
-        <v>2755</v>
-[...2 lines deleted...]
-        <v>2756</v>
+        <v>2812</v>
       </c>
       <c r="C1100" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1100" t="s">
-        <v>2757</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2813</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>366</v>
       </c>
       <c r="H1100" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1101" spans="1:8" ht="12.75">
       <c r="A1101" s="1" t="s">
-        <v>2759</v>
-[...2 lines deleted...]
-        <v>2760</v>
+        <v>2814</v>
       </c>
       <c r="C1101" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1101" t="s">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2815</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>366</v>
       </c>
       <c r="H1101" t="s">
-        <v>709</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1102" spans="1:8" ht="12.75">
       <c r="A1102" s="1" t="s">
-        <v>2763</v>
-[...2 lines deleted...]
-        <v>2764</v>
+        <v>2816</v>
       </c>
       <c r="C1102" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1102" t="s">
-        <v>2765</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2817</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>366</v>
       </c>
       <c r="H1102" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1103" spans="1:8" ht="12.75">
       <c r="A1103" s="1" t="s">
-        <v>2767</v>
-[...2 lines deleted...]
-        <v>2768</v>
+        <v>2818</v>
       </c>
       <c r="C1103" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1103" t="s">
-        <v>2769</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2819</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>366</v>
       </c>
       <c r="H1103" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1104" spans="1:8" ht="12.75">
       <c r="A1104" s="1" t="s">
-        <v>2771</v>
-[...2 lines deleted...]
-        <v>2772</v>
+        <v>2820</v>
       </c>
       <c r="C1104" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1104" t="s">
-        <v>2773</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2821</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>366</v>
       </c>
       <c r="H1104" t="s">
-        <v>679</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1105" spans="1:8" ht="12.75">
       <c r="A1105" s="1" t="s">
-        <v>2775</v>
-[...2 lines deleted...]
-        <v>2776</v>
+        <v>2822</v>
       </c>
       <c r="C1105" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1105" t="s">
-        <v>2777</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2823</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>366</v>
       </c>
       <c r="H1105" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1106" spans="1:8" ht="12.75">
       <c r="A1106" s="1" t="s">
-        <v>2779</v>
-[...2 lines deleted...]
-        <v>2780</v>
+        <v>2824</v>
       </c>
       <c r="C1106" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1106" t="s">
-        <v>2781</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2825</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>366</v>
       </c>
       <c r="H1106" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1107" spans="1:8" ht="12.75">
       <c r="A1107" s="1" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-        <v>2784</v>
+        <v>2826</v>
       </c>
       <c r="C1107" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1107" t="s">
-        <v>2785</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2827</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>366</v>
       </c>
       <c r="H1107" t="s">
-        <v>679</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1108" spans="1:8" ht="12.75">
       <c r="A1108" s="1" t="s">
-        <v>2787</v>
-[...2 lines deleted...]
-        <v>2788</v>
+        <v>2828</v>
       </c>
       <c r="C1108" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1108" t="s">
-        <v>2789</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2829</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>366</v>
       </c>
       <c r="H1108" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1109" spans="1:8" ht="12.75">
       <c r="A1109" s="1" t="s">
-        <v>2791</v>
-[...2 lines deleted...]
-        <v>2792</v>
+        <v>2830</v>
       </c>
       <c r="C1109" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1109" t="s">
-        <v>2793</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2831</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>366</v>
       </c>
       <c r="H1109" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1110" spans="1:8" ht="12.75">
       <c r="A1110" s="1" t="s">
-        <v>2795</v>
-[...2 lines deleted...]
-        <v>2796</v>
+        <v>2832</v>
       </c>
       <c r="C1110" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1110" t="s">
-        <v>2797</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2833</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>366</v>
       </c>
       <c r="H1110" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1111" spans="1:8" ht="12.75">
       <c r="A1111" s="1" t="s">
-        <v>2799</v>
-[...2 lines deleted...]
-        <v>2800</v>
+        <v>2834</v>
       </c>
       <c r="C1111" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1111" t="s">
-        <v>2801</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2835</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>366</v>
       </c>
       <c r="H1111" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1112" spans="1:8" ht="12.75">
       <c r="A1112" s="1" t="s">
-        <v>2803</v>
-[...2 lines deleted...]
-        <v>2804</v>
+        <v>2836</v>
       </c>
       <c r="C1112" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1112" t="s">
-        <v>2805</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2837</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>366</v>
       </c>
       <c r="H1112" t="s">
-        <v>679</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1113" spans="1:8" ht="12.75">
       <c r="A1113" s="1" t="s">
-        <v>2807</v>
-[...2 lines deleted...]
-        <v>2808</v>
+        <v>2838</v>
       </c>
       <c r="C1113" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1113" t="s">
-        <v>2809</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2839</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>366</v>
       </c>
       <c r="H1113" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1114" spans="1:8" ht="12.75">
       <c r="A1114" s="1" t="s">
-        <v>2811</v>
-[...2 lines deleted...]
-        <v>2812</v>
+        <v>2840</v>
       </c>
       <c r="C1114" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1114" t="s">
-        <v>2813</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2841</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>366</v>
       </c>
       <c r="H1114" t="s">
-        <v>2814</v>
+        <v>632</v>
       </c>
     </row>
     <row r="1115" spans="1:8" ht="12.75">
       <c r="A1115" s="1" t="s">
-        <v>2816</v>
-[...2 lines deleted...]
-        <v>2817</v>
+        <v>2842</v>
       </c>
       <c r="C1115" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1115" t="s">
-        <v>2818</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2843</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>366</v>
       </c>
       <c r="H1115" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1116" spans="1:8" ht="12.75">
       <c r="A1116" s="1" t="s">
-        <v>2820</v>
-[...2 lines deleted...]
-        <v>2821</v>
+        <v>2844</v>
       </c>
       <c r="C1116" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1116" t="s">
-        <v>2822</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2845</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>366</v>
       </c>
       <c r="H1116" t="s">
-        <v>679</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1117" spans="1:8" ht="12.75">
       <c r="A1117" s="1" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>2825</v>
+        <v>2846</v>
       </c>
       <c r="C1117" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1117" t="s">
-        <v>2826</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2847</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>366</v>
       </c>
       <c r="H1117" t="s">
-        <v>30</v>
+        <v>940</v>
       </c>
     </row>
     <row r="1118" spans="1:8" ht="12.75">
       <c r="A1118" s="1" t="s">
-        <v>2828</v>
-[...2 lines deleted...]
-        <v>2829</v>
+        <v>2848</v>
       </c>
       <c r="C1118" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1118" t="s">
-        <v>2830</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2849</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>366</v>
       </c>
       <c r="H1118" t="s">
-        <v>692</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1119" spans="1:8" ht="12.75">
       <c r="A1119" s="1" t="s">
-        <v>2832</v>
-[...2 lines deleted...]
-        <v>2833</v>
+        <v>2850</v>
       </c>
       <c r="C1119" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1119" t="s">
-        <v>2834</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2851</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>366</v>
       </c>
       <c r="H1119" t="s">
-        <v>709</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1120" spans="1:8" ht="12.75">
       <c r="A1120" s="1" t="s">
-        <v>2836</v>
-[...2 lines deleted...]
-        <v>2837</v>
+        <v>2852</v>
       </c>
       <c r="C1120" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1120" t="s">
-        <v>2838</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2853</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>366</v>
       </c>
       <c r="H1120" t="s">
-        <v>692</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1121" spans="1:8" ht="12.75">
       <c r="A1121" s="1" t="s">
-        <v>2840</v>
-[...2 lines deleted...]
-        <v>2841</v>
+        <v>2854</v>
       </c>
       <c r="C1121" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1121" t="s">
-        <v>2842</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2855</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>366</v>
       </c>
       <c r="H1121" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="1122" spans="1:10" ht="12.75">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8" ht="12.75">
       <c r="A1122" s="1" t="s">
-        <v>2844</v>
-[...2 lines deleted...]
-        <v>2358</v>
+        <v>2856</v>
       </c>
       <c r="C1122" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1122" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2857</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>366</v>
       </c>
       <c r="H1122" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1123" spans="1:8" ht="12.75">
       <c r="A1123" s="1" t="s">
-        <v>2846</v>
-[...2 lines deleted...]
-        <v>2847</v>
+        <v>2858</v>
       </c>
       <c r="C1123" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1123" t="s">
-        <v>2848</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2859</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>366</v>
       </c>
       <c r="H1123" t="s">
-        <v>148</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1124" spans="1:8" ht="12.75">
       <c r="A1124" s="1" t="s">
-        <v>2850</v>
-[...2 lines deleted...]
-        <v>2851</v>
+        <v>2860</v>
       </c>
       <c r="C1124" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1124" t="s">
-        <v>2852</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2861</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>366</v>
       </c>
       <c r="H1124" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="1125" spans="1:10" ht="12.75">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8" ht="12.75">
       <c r="A1125" s="1" t="s">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>2862</v>
       </c>
       <c r="C1125" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1125" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2863</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>366</v>
       </c>
       <c r="H1125" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1126" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8" ht="12.75">
       <c r="A1126" s="1" t="s">
-        <v>2856</v>
-[...2 lines deleted...]
-        <v>2330</v>
+        <v>2864</v>
       </c>
       <c r="C1126" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1126" t="s">
-        <v>2331</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2865</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>366</v>
       </c>
       <c r="H1126" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1127" spans="1:8" ht="12.75">
       <c r="A1127" s="1" t="s">
-        <v>2858</v>
-[...2 lines deleted...]
-        <v>2859</v>
+        <v>2866</v>
       </c>
       <c r="C1127" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1127" t="s">
-        <v>2860</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2867</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>366</v>
       </c>
       <c r="H1127" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="1128" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8" ht="12.75">
       <c r="A1128" s="1" t="s">
-        <v>2862</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>2868</v>
       </c>
       <c r="C1128" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1128" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2869</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>366</v>
       </c>
       <c r="H1128" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1129" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8" ht="12.75">
       <c r="A1129" s="1" t="s">
-        <v>2864</v>
-[...2 lines deleted...]
-        <v>2344</v>
+        <v>2870</v>
       </c>
       <c r="C1129" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1129" t="s">
-        <v>2345</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2871</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>366</v>
       </c>
       <c r="H1129" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1130" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8" ht="12.75">
       <c r="A1130" s="1" t="s">
-        <v>2866</v>
-[...2 lines deleted...]
-        <v>2352</v>
+        <v>2872</v>
       </c>
       <c r="C1130" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1130" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2873</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>366</v>
       </c>
       <c r="H1130" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1131" spans="1:10" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8" ht="12.75">
       <c r="A1131" s="1" t="s">
-        <v>2868</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>2874</v>
       </c>
       <c r="C1131" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1131" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2875</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>366</v>
       </c>
       <c r="H1131" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1132" spans="1:10" ht="12.75">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8" ht="12.75">
       <c r="A1132" s="1" t="s">
-        <v>2870</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>2876</v>
       </c>
       <c r="C1132" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1132" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2877</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>366</v>
       </c>
       <c r="H1132" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1133" spans="1:10" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8" ht="12.75">
       <c r="A1133" s="1" t="s">
-        <v>2872</v>
-[...2 lines deleted...]
-        <v>2340</v>
+        <v>2878</v>
       </c>
       <c r="C1133" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1133" t="s">
-        <v>2341</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2879</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>366</v>
       </c>
       <c r="H1133" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1134" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8" ht="12.75">
       <c r="A1134" s="1" t="s">
-        <v>2874</v>
-[...2 lines deleted...]
-        <v>2336</v>
+        <v>2880</v>
       </c>
       <c r="C1134" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1134" t="s">
-        <v>2337</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2881</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>366</v>
       </c>
       <c r="H1134" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="1135" spans="1:10" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8" ht="12.75">
       <c r="A1135" s="1" t="s">
-        <v>2876</v>
-[...2 lines deleted...]
-        <v>2348</v>
+        <v>2882</v>
       </c>
       <c r="C1135" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1135" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2883</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>366</v>
       </c>
       <c r="H1135" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1136" spans="1:8" ht="12.75">
       <c r="A1136" s="1" t="s">
-        <v>2878</v>
-[...2 lines deleted...]
-        <v>2879</v>
+        <v>2884</v>
       </c>
       <c r="C1136" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1136" t="s">
-        <v>2880</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2885</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>366</v>
       </c>
       <c r="H1136" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="1137" spans="1:10" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8" ht="12.75">
       <c r="A1137" s="1" t="s">
-        <v>2882</v>
-[...2 lines deleted...]
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="C1137" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1137" t="s">
-        <v>2884</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2887</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>366</v>
       </c>
       <c r="H1137" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="1138" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8" ht="12.75">
       <c r="A1138" s="1" t="s">
-        <v>2886</v>
-[...2 lines deleted...]
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="C1138" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1138" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2889</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>366</v>
       </c>
       <c r="H1138" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="1139" spans="1:10" ht="12.75">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8" ht="12.75">
       <c r="A1139" s="1" t="s">
         <v>2890</v>
       </c>
-      <c r="B1139" t="s">
+      <c r="C1139" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1139" t="s">
         <v>2891</v>
       </c>
-      <c r="C1139" t="s">
-[...2 lines deleted...]
-      <c r="D1139" t="s">
+      <c r="F1139" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8" ht="12.75">
+      <c r="A1140" s="1" t="s">
         <v>2892</v>
       </c>
-      <c r="E1139" t="s">
-[...13 lines deleted...]
-      <c r="A1140" s="1" t="s">
+      <c r="C1140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8" ht="12.75">
+      <c r="A1141" s="1" t="s">
         <v>2894</v>
       </c>
-      <c r="B1140" t="s">
+      <c r="C1141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1141" t="s">
         <v>2895</v>
       </c>
-      <c r="C1140" t="s">
-[...2 lines deleted...]
-      <c r="D1140" t="s">
+      <c r="F1141" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8" ht="12.75">
+      <c r="A1142" s="1" t="s">
         <v>2896</v>
       </c>
-      <c r="E1140" t="s">
-[...13 lines deleted...]
-      <c r="A1141" s="1" t="s">
+      <c r="C1142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1142" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8" ht="12.75">
+      <c r="A1143" s="1" t="s">
         <v>2898</v>
       </c>
-      <c r="B1141" t="s">
+      <c r="C1143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1143" t="s">
         <v>2899</v>
       </c>
-      <c r="C1141" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="F1143" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="H1143" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>485</v>
       </c>
     </row>
     <row r="1144" spans="1:8" ht="12.75">
       <c r="A1144" s="1" t="s">
-        <v>2910</v>
-[...2 lines deleted...]
-        <v>2911</v>
+        <v>2900</v>
       </c>
       <c r="C1144" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1144" t="s">
-        <v>2912</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>2901</v>
       </c>
       <c r="F1144" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="H1144" t="s">
-        <v>106</v>
+        <v>591</v>
       </c>
     </row>
     <row r="1145" spans="1:8" ht="12.75">
       <c r="A1145" s="1" t="s">
-        <v>2913</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2902</v>
+      </c>
+      <c r="C1145" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1145" t="s">
-        <v>2915</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2903</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>366</v>
       </c>
       <c r="H1145" t="s">
-        <v>106</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1146" spans="1:8" ht="12.75">
       <c r="A1146" s="1" t="s">
-        <v>2916</v>
+        <v>2904</v>
       </c>
       <c r="C1146" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1146" t="s">
-        <v>2917</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2905</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>366</v>
       </c>
       <c r="H1146" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="1147" spans="1:10" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8" ht="12.75">
       <c r="A1147" s="1" t="s">
-        <v>2918</v>
+        <v>2906</v>
       </c>
       <c r="C1147" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1147" t="s">
-        <v>2919</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>2907</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>366</v>
       </c>
       <c r="H1147" t="s">
-        <v>2920</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1148" spans="1:8" ht="12.75">
       <c r="A1148" s="1" t="s">
-        <v>2922</v>
-[...2 lines deleted...]
-        <v>2923</v>
+        <v>2908</v>
       </c>
       <c r="C1148" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1148" t="s">
-        <v>2924</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2909</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>366</v>
       </c>
       <c r="H1148" t="s">
-        <v>121</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1149" spans="1:8" ht="12.75">
       <c r="A1149" s="1" t="s">
-        <v>2926</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2910</v>
+      </c>
+      <c r="C1149" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D1149" t="s">
-        <v>2928</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>2911</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>366</v>
       </c>
       <c r="H1149" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1150" spans="1:10" ht="12.75">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8" ht="12.75">
       <c r="A1150" s="1" t="s">
-        <v>2929</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2912</v>
+      </c>
+      <c r="C1150" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1150" t="s">
-        <v>2931</v>
+        <v>2913</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>366</v>
       </c>
       <c r="H1150" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1151" spans="1:8" ht="12.75">
       <c r="A1151" s="1" t="s">
-        <v>2932</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2914</v>
+      </c>
+      <c r="C1151" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D1151" t="s">
-        <v>2934</v>
+        <v>2915</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>366</v>
       </c>
       <c r="H1151" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="1152" spans="1:10" ht="12.75">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8" ht="12.75">
       <c r="A1152" s="1" t="s">
-        <v>2935</v>
-[...2 lines deleted...]
-        <v>2936</v>
+        <v>2916</v>
       </c>
       <c r="C1152" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1152" t="s">
-        <v>2937</v>
+        <v>2917</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>366</v>
       </c>
       <c r="H1152" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1153" spans="1:8" ht="12.75">
       <c r="A1153" s="1" t="s">
-        <v>2938</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2918</v>
+      </c>
+      <c r="C1153" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D1153" t="s">
-        <v>2940</v>
+        <v>2919</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>366</v>
       </c>
       <c r="H1153" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="1154" spans="1:10" ht="12.75">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8" ht="12.75">
       <c r="A1154" s="1" t="s">
-        <v>2941</v>
-[...2 lines deleted...]
-        <v>2942</v>
+        <v>2920</v>
       </c>
       <c r="C1154" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1154" t="s">
-        <v>2943</v>
+        <v>2921</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>366</v>
       </c>
       <c r="H1154" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1155" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8" ht="12.75">
       <c r="A1155" s="1" t="s">
-        <v>2944</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>2922</v>
       </c>
       <c r="C1155" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1155" t="s">
-        <v>2946</v>
+        <v>2923</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>366</v>
       </c>
       <c r="H1155" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-    <row r="1156" spans="1:10" ht="12.75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8" ht="12.75">
       <c r="A1156" s="1" t="s">
-        <v>2947</v>
-[...2 lines deleted...]
-        <v>2948</v>
+        <v>2924</v>
       </c>
       <c r="C1156" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1156" t="s">
-        <v>2949</v>
+        <v>2925</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>366</v>
       </c>
       <c r="H1156" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1157" spans="1:10" ht="12.75">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8" ht="12.75">
       <c r="A1157" s="1" t="s">
-        <v>2950</v>
-[...2 lines deleted...]
-        <v>2951</v>
+        <v>2926</v>
       </c>
       <c r="C1157" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1157" t="s">
-        <v>421</v>
+        <v>2927</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>366</v>
       </c>
       <c r="H1157" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-    <row r="1158" spans="1:10" ht="12.75">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8" ht="12.75">
       <c r="A1158" s="1" t="s">
-        <v>2952</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>2928</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1158" t="s">
-        <v>421</v>
+        <v>2929</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>366</v>
       </c>
       <c r="H1158" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1159" spans="1:8" ht="12.75">
       <c r="A1159" s="1" t="s">
-        <v>2954</v>
+        <v>2930</v>
       </c>
       <c r="C1159" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1159" t="s">
-        <v>2955</v>
+        <v>2931</v>
       </c>
       <c r="F1159" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1159" t="s">
-        <v>1348</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1160" spans="1:8" ht="12.75">
       <c r="A1160" s="1" t="s">
-        <v>2956</v>
+        <v>2932</v>
       </c>
       <c r="C1160" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1160" t="s">
-        <v>2957</v>
+        <v>2933</v>
       </c>
       <c r="F1160" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1160" t="s">
-        <v>30</v>
+        <v>940</v>
       </c>
     </row>
     <row r="1161" spans="1:8" ht="12.75">
       <c r="A1161" s="1" t="s">
-        <v>2958</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2934</v>
+      </c>
+      <c r="C1161" s="1" t="s">
+        <v>376</v>
       </c>
       <c r="D1161" t="s">
-        <v>2959</v>
+        <v>2935</v>
       </c>
       <c r="F1161" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1161" t="s">
-        <v>71</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1162" spans="1:8" ht="12.75">
       <c r="A1162" s="1" t="s">
-        <v>2960</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2936</v>
+      </c>
+      <c r="C1162" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1162" t="s">
-        <v>2961</v>
+        <v>387</v>
       </c>
       <c r="F1162" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1162" t="s">
-        <v>825</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1163" spans="1:8" ht="12.75">
       <c r="A1163" s="1" t="s">
-        <v>2962</v>
+        <v>2937</v>
       </c>
       <c r="C1163" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1163" t="s">
-        <v>2963</v>
+        <v>2938</v>
       </c>
       <c r="F1163" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1163" t="s">
-        <v>1348</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1164" spans="1:8" ht="12.75">
       <c r="A1164" s="1" t="s">
-        <v>2964</v>
+        <v>2939</v>
       </c>
       <c r="C1164" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1164" t="s">
-        <v>2965</v>
+        <v>2940</v>
       </c>
       <c r="F1164" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1164" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1165" spans="1:8" ht="12.75">
       <c r="A1165" s="1" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2941</v>
+      </c>
+      <c r="C1165" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1165" t="s">
-        <v>2967</v>
+        <v>2942</v>
       </c>
       <c r="F1165" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1165" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1166" spans="1:8" ht="12.75">
       <c r="A1166" s="1" t="s">
-        <v>2968</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2943</v>
+      </c>
+      <c r="C1166" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1166" t="s">
-        <v>2969</v>
+        <v>2944</v>
       </c>
       <c r="F1166" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1166" t="s">
-        <v>1348</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1167" spans="1:8" ht="12.75">
       <c r="A1167" s="1" t="s">
-        <v>2970</v>
+        <v>2945</v>
       </c>
       <c r="C1167" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1167" t="s">
-        <v>2971</v>
+        <v>2946</v>
       </c>
       <c r="F1167" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1167" t="s">
-        <v>14</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1168" spans="1:8" ht="12.75">
       <c r="A1168" s="1" t="s">
-        <v>2972</v>
+        <v>2947</v>
       </c>
       <c r="C1168" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1168" t="s">
-        <v>2973</v>
+        <v>2948</v>
       </c>
       <c r="F1168" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1168" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1169" spans="1:8" ht="12.75">
       <c r="A1169" s="1" t="s">
-        <v>2974</v>
+        <v>2949</v>
       </c>
       <c r="C1169" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1169" t="s">
-        <v>2975</v>
+        <v>2950</v>
       </c>
       <c r="F1169" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1169" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1170" spans="1:8" ht="12.75">
       <c r="A1170" s="1" t="s">
-        <v>2976</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>2951</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>12</v>
       </c>
       <c r="D1170" t="s">
-        <v>2977</v>
+        <v>2952</v>
       </c>
       <c r="F1170" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1170" t="s">
-        <v>30</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1171" spans="1:8" ht="12.75">
       <c r="A1171" s="1" t="s">
-        <v>2978</v>
+        <v>2953</v>
       </c>
       <c r="C1171" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1171" t="s">
-        <v>2979</v>
+        <v>2954</v>
       </c>
       <c r="F1171" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1171" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1172" spans="1:8" ht="12.75">
       <c r="A1172" s="1" t="s">
-        <v>2980</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2955</v>
+      </c>
+      <c r="C1172" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1172" t="s">
-        <v>2981</v>
+        <v>2956</v>
       </c>
       <c r="F1172" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1172" t="s">
-        <v>45</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1173" spans="1:8" ht="12.75">
       <c r="A1173" s="1" t="s">
-        <v>2982</v>
+        <v>2957</v>
       </c>
       <c r="C1173" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1173" t="s">
-        <v>2983</v>
+        <v>2958</v>
       </c>
       <c r="F1173" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1173" t="s">
-        <v>14</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1174" spans="1:8" ht="12.75">
       <c r="A1174" s="1" t="s">
-        <v>2984</v>
+        <v>2959</v>
       </c>
       <c r="C1174" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1174" t="s">
-        <v>2985</v>
+        <v>2960</v>
       </c>
       <c r="F1174" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1174" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1175" spans="1:8" ht="12.75">
       <c r="A1175" s="1" t="s">
-        <v>2986</v>
+        <v>2961</v>
       </c>
       <c r="C1175" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1175" t="s">
-        <v>2987</v>
+        <v>2962</v>
       </c>
       <c r="F1175" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1175" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1176" spans="1:8" ht="12.75">
       <c r="A1176" s="1" t="s">
-        <v>2988</v>
+        <v>2963</v>
       </c>
       <c r="C1176" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1176" t="s">
-        <v>2989</v>
+        <v>2964</v>
       </c>
       <c r="F1176" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1176" t="s">
-        <v>14</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1177" spans="1:8" ht="12.75">
       <c r="A1177" s="1" t="s">
-        <v>2990</v>
+        <v>2965</v>
       </c>
       <c r="C1177" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1177" t="s">
-        <v>2991</v>
+        <v>2966</v>
       </c>
       <c r="F1177" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1177" t="s">
-        <v>71</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1178" spans="1:8" ht="12.75">
       <c r="A1178" s="1" t="s">
-        <v>2992</v>
+        <v>2967</v>
       </c>
       <c r="C1178" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1178" t="s">
-        <v>2993</v>
+        <v>2968</v>
       </c>
       <c r="F1178" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1178" t="s">
-        <v>71</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1179" spans="1:8" ht="12.75">
       <c r="A1179" s="1" t="s">
-        <v>2994</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2969</v>
+      </c>
+      <c r="C1179" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D1179" t="s">
-        <v>2995</v>
+        <v>2970</v>
       </c>
       <c r="F1179" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1179" t="s">
-        <v>57</v>
+        <v>969</v>
       </c>
     </row>
     <row r="1180" spans="1:8" ht="12.75">
       <c r="A1180" s="1" t="s">
-        <v>2996</v>
+        <v>2971</v>
       </c>
       <c r="C1180" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1180" t="s">
-        <v>2997</v>
+        <v>2972</v>
       </c>
       <c r="F1180" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1180" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1181" spans="1:8" ht="12.75">
       <c r="A1181" s="1" t="s">
-        <v>2998</v>
+        <v>2973</v>
       </c>
       <c r="C1181" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1181" t="s">
-        <v>2999</v>
+        <v>2974</v>
       </c>
       <c r="F1181" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1181" t="s">
-        <v>45</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1182" spans="1:8" ht="12.75">
       <c r="A1182" s="1" t="s">
-        <v>3000</v>
+        <v>2975</v>
       </c>
       <c r="C1182" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1182" t="s">
-        <v>3001</v>
+        <v>2976</v>
       </c>
       <c r="F1182" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1182" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1183" spans="1:8" ht="12.75">
       <c r="A1183" s="1" t="s">
-        <v>3002</v>
+        <v>2977</v>
       </c>
       <c r="C1183" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1183" t="s">
-        <v>3003</v>
+        <v>2978</v>
       </c>
       <c r="F1183" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1183" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1184" spans="1:8" ht="12.75">
       <c r="A1184" s="1" t="s">
-        <v>3004</v>
+        <v>2979</v>
       </c>
       <c r="C1184" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1184" t="s">
-        <v>3005</v>
+        <v>2980</v>
       </c>
       <c r="F1184" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1184" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1185" spans="1:8" ht="12.75">
       <c r="A1185" s="1" t="s">
-        <v>3006</v>
+        <v>2981</v>
       </c>
       <c r="C1185" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1185" t="s">
-        <v>3007</v>
+        <v>2982</v>
       </c>
       <c r="F1185" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1185" t="s">
-        <v>71</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1186" spans="1:8" ht="12.75">
       <c r="A1186" s="1" t="s">
-        <v>3008</v>
+        <v>2983</v>
       </c>
       <c r="C1186" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1186" t="s">
-        <v>3009</v>
+        <v>2984</v>
       </c>
       <c r="F1186" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1186" t="s">
-        <v>45</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1187" spans="1:8" ht="12.75">
       <c r="A1187" s="1" t="s">
-        <v>3010</v>
+        <v>2985</v>
       </c>
       <c r="C1187" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1187" t="s">
-        <v>3011</v>
+        <v>2986</v>
       </c>
       <c r="F1187" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1187" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1188" spans="1:8" ht="12.75">
       <c r="A1188" s="1" t="s">
-        <v>3012</v>
+        <v>2987</v>
       </c>
       <c r="C1188" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1188" t="s">
-        <v>3013</v>
+        <v>2988</v>
       </c>
       <c r="F1188" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1188" t="s">
-        <v>201</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1189" spans="1:8" ht="12.75">
       <c r="A1189" s="1" t="s">
-        <v>3014</v>
+        <v>2989</v>
       </c>
       <c r="C1189" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1189" t="s">
-        <v>3015</v>
+        <v>2990</v>
       </c>
       <c r="F1189" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1189" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1190" spans="1:8" ht="12.75">
       <c r="A1190" s="1" t="s">
-        <v>3016</v>
+        <v>2991</v>
       </c>
       <c r="C1190" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1190" t="s">
-        <v>3017</v>
+        <v>2992</v>
       </c>
       <c r="F1190" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1190" t="s">
-        <v>57</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1191" spans="1:8" ht="12.75">
       <c r="A1191" s="1" t="s">
-        <v>3018</v>
+        <v>2993</v>
       </c>
       <c r="C1191" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1191" t="s">
-        <v>3019</v>
+        <v>2994</v>
       </c>
       <c r="F1191" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1191" t="s">
-        <v>201</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1192" spans="1:8" ht="12.75">
       <c r="A1192" s="1" t="s">
-        <v>3020</v>
+        <v>2995</v>
       </c>
       <c r="C1192" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1192" t="s">
-        <v>3021</v>
+        <v>2996</v>
       </c>
       <c r="F1192" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1192" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1193" spans="1:8" ht="12.75">
       <c r="A1193" s="1" t="s">
-        <v>3022</v>
+        <v>2997</v>
       </c>
       <c r="C1193" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1193" t="s">
-        <v>3023</v>
+        <v>2998</v>
       </c>
       <c r="F1193" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1193" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1194" spans="1:8" ht="12.75">
       <c r="A1194" s="1" t="s">
-        <v>3024</v>
+        <v>2999</v>
       </c>
       <c r="C1194" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1194" t="s">
-        <v>3025</v>
+        <v>3000</v>
       </c>
       <c r="F1194" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1194" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1195" spans="1:8" ht="12.75">
       <c r="A1195" s="1" t="s">
-        <v>3026</v>
+        <v>3001</v>
       </c>
       <c r="C1195" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1195" t="s">
-        <v>3027</v>
+        <v>3002</v>
       </c>
       <c r="F1195" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1195" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1196" spans="1:8" ht="12.75">
       <c r="A1196" s="1" t="s">
-        <v>3028</v>
+        <v>3003</v>
       </c>
       <c r="C1196" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1196" t="s">
-        <v>3029</v>
+        <v>3004</v>
       </c>
       <c r="F1196" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1196" t="s">
-        <v>60</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1197" spans="1:8" ht="12.75">
       <c r="A1197" s="1" t="s">
-        <v>3030</v>
+        <v>3005</v>
       </c>
       <c r="C1197" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1197" t="s">
-        <v>3031</v>
+        <v>3006</v>
       </c>
       <c r="F1197" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1197" t="s">
-        <v>1475</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1198" spans="1:8" ht="12.75">
       <c r="A1198" s="1" t="s">
-        <v>3032</v>
+        <v>3007</v>
       </c>
       <c r="C1198" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1198" t="s">
-        <v>3033</v>
+        <v>3008</v>
       </c>
       <c r="F1198" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1198" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1199" spans="1:8" ht="12.75">
       <c r="A1199" s="1" t="s">
-        <v>3034</v>
+        <v>3009</v>
       </c>
       <c r="C1199" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1199" t="s">
-        <v>3035</v>
+        <v>3010</v>
       </c>
       <c r="F1199" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1199" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1200" spans="1:8" ht="12.75">
       <c r="A1200" s="1" t="s">
-        <v>3036</v>
+        <v>3011</v>
       </c>
       <c r="C1200" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1200" t="s">
-        <v>3037</v>
+        <v>3012</v>
       </c>
       <c r="F1200" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1200" t="s">
-        <v>57</v>
+        <v>374</v>
       </c>
     </row>
     <row r="1201" spans="1:8" ht="12.75">
       <c r="A1201" s="1" t="s">
-        <v>3038</v>
+        <v>3013</v>
       </c>
       <c r="C1201" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1201" t="s">
-        <v>3039</v>
+        <v>3014</v>
       </c>
       <c r="F1201" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1201" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1202" spans="1:8" ht="12.75">
       <c r="A1202" s="1" t="s">
-        <v>3040</v>
+        <v>3015</v>
       </c>
       <c r="C1202" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1202" t="s">
-        <v>3041</v>
+        <v>3016</v>
       </c>
       <c r="F1202" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1202" t="s">
-        <v>201</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1203" spans="1:8" ht="12.75">
       <c r="A1203" s="1" t="s">
-        <v>3042</v>
+        <v>3017</v>
       </c>
       <c r="C1203" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1203" t="s">
-        <v>3043</v>
+        <v>3018</v>
       </c>
       <c r="F1203" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1203" t="s">
-        <v>57</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1204" spans="1:8" ht="12.75">
       <c r="A1204" s="1" t="s">
-        <v>3044</v>
+        <v>3019</v>
       </c>
       <c r="C1204" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1204" t="s">
-        <v>3045</v>
+        <v>3020</v>
       </c>
       <c r="F1204" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1204" t="s">
-        <v>57</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1205" spans="1:8" ht="12.75">
       <c r="A1205" s="1" t="s">
-        <v>3046</v>
+        <v>3021</v>
       </c>
       <c r="C1205" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1205" t="s">
-        <v>3047</v>
+        <v>3022</v>
       </c>
       <c r="F1205" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1205" t="s">
-        <v>57</v>
+        <v>534</v>
       </c>
     </row>
     <row r="1206" spans="1:8" ht="12.75">
       <c r="A1206" s="1" t="s">
-        <v>3048</v>
+        <v>3023</v>
       </c>
       <c r="C1206" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1206" t="s">
-        <v>3049</v>
+        <v>3024</v>
       </c>
       <c r="F1206" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1206" t="s">
-        <v>57</v>
+        <v>374</v>
       </c>
     </row>
     <row r="1207" spans="1:8" ht="12.75">
       <c r="A1207" s="1" t="s">
-        <v>3050</v>
+        <v>3025</v>
       </c>
       <c r="C1207" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1207" t="s">
-        <v>3051</v>
+        <v>3026</v>
       </c>
       <c r="F1207" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1207" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1208" spans="1:8" ht="12.75">
       <c r="A1208" s="1" t="s">
-        <v>3052</v>
+        <v>3027</v>
       </c>
       <c r="C1208" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1208" t="s">
-        <v>3053</v>
+        <v>3028</v>
       </c>
       <c r="F1208" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1208" t="s">
-        <v>57</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1209" spans="1:8" ht="12.75">
       <c r="A1209" s="1" t="s">
-        <v>3054</v>
+        <v>3029</v>
       </c>
       <c r="C1209" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1209" t="s">
-        <v>3055</v>
+        <v>3030</v>
       </c>
       <c r="F1209" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1209" t="s">
-        <v>201</v>
+        <v>455</v>
       </c>
     </row>
     <row r="1210" spans="1:8" ht="12.75">
       <c r="A1210" s="1" t="s">
-        <v>3056</v>
+        <v>3031</v>
       </c>
       <c r="C1210" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1210" t="s">
-        <v>3057</v>
+        <v>3032</v>
       </c>
       <c r="F1210" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1210" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1211" spans="1:8" ht="12.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10" ht="12.75">
       <c r="A1211" s="1" t="s">
-        <v>3058</v>
+        <v>3034</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>2446</v>
       </c>
       <c r="C1211" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1211" t="s">
-        <v>3059</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2447</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>110</v>
       </c>
       <c r="H1211" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1212" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1211" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:10" ht="12.75">
       <c r="A1212" s="1" t="s">
-        <v>3060</v>
+        <v>3036</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>2434</v>
       </c>
       <c r="C1212" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1212" t="s">
-        <v>3061</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2435</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>110</v>
       </c>
       <c r="H1212" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1213" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1212" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:10" ht="12.75">
       <c r="A1213" s="1" t="s">
-        <v>3062</v>
+        <v>3038</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>2454</v>
       </c>
       <c r="C1213" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1213" t="s">
-        <v>3063</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2455</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>110</v>
       </c>
       <c r="H1213" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1214" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1213" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:10" ht="12.75">
       <c r="A1214" s="1" t="s">
-        <v>3064</v>
+        <v>3040</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>2438</v>
       </c>
       <c r="C1214" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1214" t="s">
-        <v>3065</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2439</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>110</v>
       </c>
       <c r="H1214" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1215" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1214" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:10" ht="12.75">
       <c r="A1215" s="1" t="s">
-        <v>3066</v>
+        <v>3042</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>274</v>
       </c>
       <c r="C1215" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1215" t="s">
-        <v>3067</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>275</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>110</v>
       </c>
       <c r="H1215" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1216" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1215" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:10" ht="12.75">
       <c r="A1216" s="1" t="s">
-        <v>3068</v>
+        <v>3044</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>2422</v>
       </c>
       <c r="C1216" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1216" t="s">
-        <v>3069</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2423</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>110</v>
       </c>
       <c r="H1216" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1217" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1216" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:10" ht="12.75">
       <c r="A1217" s="1" t="s">
-        <v>3070</v>
+        <v>3046</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>278</v>
       </c>
       <c r="C1217" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1217" t="s">
-        <v>3071</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>279</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>110</v>
       </c>
       <c r="H1217" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1218" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1217" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:10" ht="12.75">
       <c r="A1218" s="1" t="s">
-        <v>3072</v>
+        <v>3048</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>144</v>
       </c>
       <c r="C1218" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1218" t="s">
-        <v>3073</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>145</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>110</v>
       </c>
       <c r="H1218" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="1219" spans="1:8" ht="12.75">
+        <v>95</v>
+      </c>
+      <c r="J1218" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:10" ht="12.75">
       <c r="A1219" s="1" t="s">
-        <v>3074</v>
+        <v>3050</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>282</v>
       </c>
       <c r="C1219" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1219" t="s">
-        <v>3075</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>283</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>110</v>
       </c>
       <c r="H1219" t="s">
-        <v>201</v>
+        <v>95</v>
+      </c>
+      <c r="J1219" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="1220" spans="1:8" ht="12.75">
       <c r="A1220" s="1" t="s">
-        <v>3076</v>
+        <v>3052</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3053</v>
       </c>
       <c r="C1220" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1220" t="s">
-        <v>3077</v>
+        <v>3054</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>110</v>
       </c>
       <c r="F1220" t="s">
-        <v>13</v>
+        <v>1158</v>
       </c>
       <c r="H1220" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1221" spans="1:8" ht="12.75">
       <c r="A1221" s="1" t="s">
-        <v>3078</v>
+        <v>3056</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3057</v>
       </c>
       <c r="C1221" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1221" t="s">
-        <v>3079</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3058</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>116</v>
       </c>
       <c r="H1221" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1222" spans="1:8" ht="12.75">
       <c r="A1222" s="1" t="s">
-        <v>3080</v>
+        <v>3060</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3061</v>
       </c>
       <c r="C1222" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1222" t="s">
-        <v>3081</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3062</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>116</v>
       </c>
       <c r="H1222" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1223" spans="1:8" ht="12.75">
       <c r="A1223" s="1" t="s">
-        <v>3082</v>
+        <v>3064</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3065</v>
       </c>
       <c r="C1223" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1223" t="s">
-        <v>3083</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3066</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>116</v>
       </c>
       <c r="H1223" t="s">
-        <v>1516</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1224" spans="1:8" ht="12.75">
       <c r="A1224" s="1" t="s">
-        <v>3084</v>
+        <v>3068</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3069</v>
       </c>
       <c r="C1224" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1224" t="s">
-        <v>3085</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3070</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>116</v>
       </c>
       <c r="H1224" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1225" spans="1:8" ht="12.75">
       <c r="A1225" s="1" t="s">
-        <v>3086</v>
+        <v>3072</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3073</v>
       </c>
       <c r="C1225" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1225" t="s">
-        <v>3087</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3074</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>116</v>
       </c>
       <c r="H1225" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1226" spans="1:8" ht="12.75">
       <c r="A1226" s="1" t="s">
-        <v>3088</v>
+        <v>3076</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3077</v>
       </c>
       <c r="C1226" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1226" t="s">
-        <v>3089</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3078</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>116</v>
       </c>
       <c r="H1226" t="s">
-        <v>1516</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1227" spans="1:8" ht="12.75">
       <c r="A1227" s="1" t="s">
-        <v>3090</v>
+        <v>3080</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3081</v>
       </c>
       <c r="C1227" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1227" t="s">
-        <v>3091</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3082</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>116</v>
       </c>
       <c r="H1227" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1228" spans="1:8" ht="12.75">
       <c r="A1228" s="1" t="s">
-        <v>3092</v>
+        <v>3084</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3085</v>
       </c>
       <c r="C1228" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1228" t="s">
-        <v>3093</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3086</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>116</v>
       </c>
       <c r="H1228" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1229" spans="1:8" ht="12.75">
       <c r="A1229" s="1" t="s">
-        <v>3094</v>
+        <v>3088</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3089</v>
       </c>
       <c r="C1229" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1229" t="s">
-        <v>3095</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3090</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>116</v>
       </c>
       <c r="H1229" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1230" spans="1:8" ht="12.75">
       <c r="A1230" s="1" t="s">
-        <v>3096</v>
+        <v>3092</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3093</v>
       </c>
       <c r="C1230" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1230" t="s">
-        <v>3097</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3094</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>116</v>
       </c>
       <c r="H1230" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1231" spans="1:8" ht="12.75">
       <c r="A1231" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1231" t="s">
         <v>3098</v>
       </c>
-      <c r="C1231" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="E1231" t="s">
+        <v>116</v>
       </c>
       <c r="H1231" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1232" spans="1:8" ht="12.75">
       <c r="A1232" s="1" t="s">
         <v>3100</v>
       </c>
+      <c r="B1232" t="s">
+        <v>3101</v>
+      </c>
       <c r="C1232" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1232" t="s">
-        <v>3101</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3102</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>116</v>
       </c>
       <c r="H1232" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1233" spans="1:8" ht="12.75">
       <c r="A1233" s="1" t="s">
-        <v>3102</v>
+        <v>3104</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3105</v>
       </c>
       <c r="C1233" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1233" t="s">
-        <v>3103</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3106</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>116</v>
       </c>
       <c r="H1233" t="s">
-        <v>1516</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1234" spans="1:8" ht="12.75">
       <c r="A1234" s="1" t="s">
-        <v>3104</v>
+        <v>3108</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3109</v>
       </c>
       <c r="C1234" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1234" t="s">
-        <v>3105</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3110</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>116</v>
       </c>
       <c r="H1234" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1235" spans="1:8" ht="12.75">
       <c r="A1235" s="1" t="s">
-        <v>3106</v>
+        <v>3112</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3113</v>
       </c>
       <c r="C1235" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1235" t="s">
-        <v>3107</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3114</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>116</v>
       </c>
       <c r="H1235" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1236" spans="1:8" ht="12.75">
       <c r="A1236" s="1" t="s">
-        <v>3108</v>
+        <v>3116</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3117</v>
       </c>
       <c r="C1236" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1236" t="s">
-        <v>3109</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3118</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>116</v>
       </c>
       <c r="H1236" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1237" spans="1:8" ht="12.75">
       <c r="A1237" s="1" t="s">
-        <v>3110</v>
+        <v>3120</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3121</v>
       </c>
       <c r="C1237" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1237" t="s">
-        <v>3111</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3122</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>116</v>
       </c>
       <c r="H1237" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1238" spans="1:8" ht="12.75">
       <c r="A1238" s="1" t="s">
-        <v>3112</v>
+        <v>3124</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3125</v>
       </c>
       <c r="C1238" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1238" t="s">
-        <v>3113</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3126</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>116</v>
       </c>
       <c r="H1238" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1239" spans="1:8" ht="12.75">
       <c r="A1239" s="1" t="s">
-        <v>3114</v>
+        <v>3128</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3129</v>
       </c>
       <c r="C1239" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1239" t="s">
-        <v>3115</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3130</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>116</v>
       </c>
       <c r="H1239" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1240" spans="1:8" ht="12.75">
       <c r="A1240" s="1" t="s">
-        <v>3116</v>
+        <v>3132</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3133</v>
       </c>
       <c r="C1240" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1240" t="s">
-        <v>3117</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3134</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>116</v>
       </c>
       <c r="H1240" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1241" spans="1:8" ht="12.75">
       <c r="A1241" s="1" t="s">
-        <v>3118</v>
+        <v>3136</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3137</v>
       </c>
       <c r="C1241" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1241" t="s">
-        <v>3119</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3138</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>116</v>
       </c>
       <c r="H1241" t="s">
-        <v>962</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1242" spans="1:8" ht="12.75">
       <c r="A1242" s="1" t="s">
-        <v>3120</v>
+        <v>3140</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3141</v>
       </c>
       <c r="C1242" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1242" t="s">
-        <v>3121</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3142</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>116</v>
       </c>
       <c r="H1242" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1243" spans="1:8" ht="12.75">
       <c r="A1243" s="1" t="s">
-        <v>3122</v>
+        <v>3144</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3145</v>
       </c>
       <c r="C1243" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1243" t="s">
-        <v>3123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3146</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>116</v>
       </c>
       <c r="H1243" t="s">
-        <v>1516</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1244" spans="1:8" ht="12.75">
       <c r="A1244" s="1" t="s">
-        <v>3124</v>
+        <v>3148</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3149</v>
       </c>
       <c r="C1244" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D1244" t="s">
-        <v>3125</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3150</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>116</v>
       </c>
       <c r="H1244" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1245" spans="1:8" ht="12.75">
       <c r="A1245" s="1" t="s">
-        <v>3126</v>
+        <v>3151</v>
       </c>
       <c r="C1245" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D1245" t="s">
-        <v>3127</v>
+        <v>3152</v>
       </c>
       <c r="F1245" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1245" t="s">
-        <v>57</v>
+        <v>632</v>
       </c>
     </row>
     <row r="1246" spans="1:8" ht="12.75">
       <c r="A1246" s="1" t="s">
-        <v>3128</v>
+        <v>3153</v>
       </c>
       <c r="C1246" t="s">
-        <v>34</v>
+        <v>1527</v>
       </c>
       <c r="D1246" t="s">
-        <v>3129</v>
+        <v>3154</v>
       </c>
       <c r="F1246" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="H1246" t="s">
-        <v>30</v>
-[...900 lines deleted...]
-        <v>201</v>
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FGS-MIDY"/>
-[...1392 lines deleted...]
-    <hyperlink ref="A1299" r:id="rId1394" display="FGS-HMEC-M"/>
+    <hyperlink ref="A2" r:id="rId1" display="CX3799686"/>
+    <hyperlink ref="A3" r:id="rId2" display="304000500"/>
+    <hyperlink ref="A4" r:id="rId3" display="3099999"/>
+    <hyperlink ref="A5" r:id="rId4" display="3099979"/>
+    <hyperlink ref="A6" r:id="rId5" display="3099997"/>
+    <hyperlink ref="A7" r:id="rId6" display="3399105"/>
+    <hyperlink ref="A8" r:id="rId7" display="3520061"/>
+    <hyperlink ref="A9" r:id="rId8" display="359998100"/>
+    <hyperlink ref="A10" r:id="rId9" display="360000000"/>
+    <hyperlink ref="A11" r:id="rId10" display="360000017"/>
+    <hyperlink ref="A12" r:id="rId11" display="3799107"/>
+    <hyperlink ref="A13" r:id="rId12" display="3799121"/>
+    <hyperlink ref="A14" r:id="rId13" display="360000014"/>
+    <hyperlink ref="A15" r:id="rId14" display="379909900"/>
+    <hyperlink ref="A16" r:id="rId15" display="3799159"/>
+    <hyperlink ref="A17" r:id="rId16" display="3799138"/>
+    <hyperlink ref="A18" r:id="rId17" display="CX3199894"/>
+    <hyperlink ref="A19" r:id="rId18" display="558329-1"/>
+    <hyperlink ref="A20" r:id="rId19" display="64501050-20"/>
+    <hyperlink ref="A21" r:id="rId20" display="64501050-30"/>
+    <hyperlink ref="A22" r:id="rId21" display="64502158-20"/>
+    <hyperlink ref="A23" r:id="rId22" display="64505050-20"/>
+    <hyperlink ref="A24" r:id="rId23" display="64601028-01"/>
+    <hyperlink ref="A25" r:id="rId24" display="64601028-00"/>
+    <hyperlink ref="A26" r:id="rId25" display="760054627"/>
+    <hyperlink ref="A27" r:id="rId26" display="760060301"/>
+    <hyperlink ref="A28" r:id="rId27" display="760060863"/>
+    <hyperlink ref="A29" r:id="rId28" display="760060871"/>
+    <hyperlink ref="A30" r:id="rId29" display="760073007"/>
+    <hyperlink ref="A31" r:id="rId30" display="760072876"/>
+    <hyperlink ref="A32" r:id="rId31" display="760072785"/>
+    <hyperlink ref="A33" r:id="rId32" display="760072819"/>
+    <hyperlink ref="A34" r:id="rId33" display="760072918"/>
+    <hyperlink ref="A35" r:id="rId34" display="760073486"/>
+    <hyperlink ref="A36" r:id="rId35" display="760082503"/>
+    <hyperlink ref="A37" r:id="rId36" display="760082511"/>
+    <hyperlink ref="A38" r:id="rId37" display="760082529"/>
+    <hyperlink ref="A39" r:id="rId38" display="760082479"/>
+    <hyperlink ref="A40" r:id="rId39" display="760082578"/>
+    <hyperlink ref="A41" r:id="rId40" display="760082495"/>
+    <hyperlink ref="A42" r:id="rId41" display="760082586"/>
+    <hyperlink ref="A43" r:id="rId42" display="760082594"/>
+    <hyperlink ref="A44" r:id="rId43" display="760090159"/>
+    <hyperlink ref="A45" r:id="rId44" display="760090167"/>
+    <hyperlink ref="A46" r:id="rId45" display="760090100"/>
+    <hyperlink ref="A47" r:id="rId46" display="760092049"/>
+    <hyperlink ref="A48" r:id="rId47" display="760092007"/>
+    <hyperlink ref="A49" r:id="rId48" display="760092015"/>
+    <hyperlink ref="A50" r:id="rId49" display="760103010"/>
+    <hyperlink ref="A51" r:id="rId50" display="760139113"/>
+    <hyperlink ref="A52" r:id="rId51" display="760142364"/>
+    <hyperlink ref="A53" r:id="rId52" display="760157800"/>
+    <hyperlink ref="A54" r:id="rId53" display="760158592"/>
+    <hyperlink ref="A55" r:id="rId54" display="760169599"/>
+    <hyperlink ref="A56" r:id="rId55" display="760175737"/>
+    <hyperlink ref="A57" r:id="rId56" display="760175703"/>
+    <hyperlink ref="A58" r:id="rId57" display="760242407"/>
+    <hyperlink ref="A59" r:id="rId58" display="760260733"/>
+    <hyperlink ref="A60" r:id="rId59" display="760260734"/>
+    <hyperlink ref="A61" r:id="rId60" display="760260735"/>
+    <hyperlink ref="A62" r:id="rId61" display="760260736"/>
+    <hyperlink ref="A63" r:id="rId62" display="760260730"/>
+    <hyperlink ref="A64" r:id="rId63" display="760260731"/>
+    <hyperlink ref="A65" r:id="rId64" display="760260739"/>
+    <hyperlink ref="A66" r:id="rId65" display="760072827"/>
+    <hyperlink ref="A67" r:id="rId66" display="760072835"/>
+    <hyperlink ref="A68" r:id="rId67" display="760072934"/>
+    <hyperlink ref="A69" r:id="rId68" display="760072942"/>
+    <hyperlink ref="A70" r:id="rId69" display="760089417"/>
+    <hyperlink ref="A71" r:id="rId70" display="760089425"/>
+    <hyperlink ref="A72" r:id="rId71" display="760089441"/>
+    <hyperlink ref="A73" r:id="rId72" display="760089367"/>
+    <hyperlink ref="A74" r:id="rId73" display="760089474"/>
+    <hyperlink ref="A75" r:id="rId74" display="760128843"/>
+    <hyperlink ref="A76" r:id="rId75" display="760136531"/>
+    <hyperlink ref="A77" r:id="rId76" display="760136549"/>
+    <hyperlink ref="A78" r:id="rId77" display="760157628"/>
+    <hyperlink ref="A79" r:id="rId78" display="760172908"/>
+    <hyperlink ref="A80" r:id="rId79" display="760244787"/>
+    <hyperlink ref="A81" r:id="rId80" display="760244788"/>
+    <hyperlink ref="A82" r:id="rId81" display="760244775"/>
+    <hyperlink ref="A83" r:id="rId82" display="760244790"/>
+    <hyperlink ref="A84" r:id="rId83" display="760244791"/>
+    <hyperlink ref="A85" r:id="rId84" display="760244802"/>
+    <hyperlink ref="A86" r:id="rId85" display="760244815"/>
+    <hyperlink ref="A87" r:id="rId86" display="760244779"/>
+    <hyperlink ref="A88" r:id="rId87" display="760244816"/>
+    <hyperlink ref="A89" r:id="rId88" display="760244803"/>
+    <hyperlink ref="A90" r:id="rId89" display="760244780"/>
+    <hyperlink ref="A91" r:id="rId90" display="FGS-HDSI-F/DS-AV"/>
+    <hyperlink ref="A92" r:id="rId91" display="FGSB-MSHS-M12"/>
+    <hyperlink ref="C92" r:id="rId92" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A93" r:id="rId93" display="FGS-MDSA-MF"/>
+    <hyperlink ref="A94" r:id="rId94" display="FGS-MHXP-M"/>
+    <hyperlink ref="C94" r:id="rId95" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A95" r:id="rId96" display="FGS-MHXP-M/F"/>
+    <hyperlink ref="C95" r:id="rId97" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A96" r:id="rId98" display="FGS-MHXP-M/H"/>
+    <hyperlink ref="C96" r:id="rId99" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A97" r:id="rId100" display="FGS-MH4E-M"/>
+    <hyperlink ref="A98" r:id="rId101" display="FGSB-MSHS-B10"/>
+    <hyperlink ref="C98" r:id="rId102" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A99" r:id="rId103" display="FGSB-MHRT-M"/>
+    <hyperlink ref="C99" r:id="rId104" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A100" r:id="rId105" display="FGS-MSHS-B10"/>
+    <hyperlink ref="C100" r:id="rId106" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A101" r:id="rId107" display="FGSB-MSHS-M10"/>
+    <hyperlink ref="C101" r:id="rId108" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A102" r:id="rId109" display="FGS-MSHS-M"/>
+    <hyperlink ref="C102" r:id="rId110" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A103" r:id="rId111" display="FGS-MSHS-M10"/>
+    <hyperlink ref="C103" r:id="rId112" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A104" r:id="rId113" display="FGSB-MEXP-E-ABF-NC"/>
+    <hyperlink ref="A105" r:id="rId114" display="FGS-MHIS-JIG-M/H"/>
+    <hyperlink ref="A106" r:id="rId115" display="FGS-MDSA-MB-L"/>
+    <hyperlink ref="A107" r:id="rId116" display="FGS-MDSA-MB-R"/>
+    <hyperlink ref="A108" r:id="rId117" display="FGSB-MSHS-B12"/>
+    <hyperlink ref="C108" r:id="rId118" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A109" r:id="rId119" display="FGS-ACC089"/>
+    <hyperlink ref="A110" r:id="rId120" display="FGS-ACC501"/>
+    <hyperlink ref="A111" r:id="rId121" display="FGS-ACC063"/>
+    <hyperlink ref="A112" r:id="rId122" display="FGS-ACC146"/>
+    <hyperlink ref="A113" r:id="rId123" display="FGS-ACC081"/>
+    <hyperlink ref="A114" r:id="rId124" display="FGS-ACC123"/>
+    <hyperlink ref="A115" r:id="rId125" display="FGS-ACC124"/>
+    <hyperlink ref="A116" r:id="rId126" display="FGS-ACC529"/>
+    <hyperlink ref="A117" r:id="rId127" display="FGS-ACC153"/>
+    <hyperlink ref="A118" r:id="rId128" display="FGS-CD4E-B"/>
+    <hyperlink ref="A119" r:id="rId129" display="FGS-ACC125"/>
+    <hyperlink ref="A120" r:id="rId130" display="FGS-CD9E-A"/>
+    <hyperlink ref="A121" r:id="rId131" display="FGS-ACC042"/>
+    <hyperlink ref="A122" r:id="rId132" display="FGS-ACC532"/>
+    <hyperlink ref="A123" r:id="rId133" display="FGS-ACC134"/>
+    <hyperlink ref="A124" r:id="rId134" display="FGS-DSHC-A"/>
+    <hyperlink ref="A125" r:id="rId135" display="FGS-CHRT-B"/>
+    <hyperlink ref="A126" r:id="rId136" display="FGS-CD9E-B"/>
+    <hyperlink ref="A127" r:id="rId137" display="FGS-ACC533"/>
+    <hyperlink ref="A128" r:id="rId138" display="FGS-HASB-5/8-36"/>
+    <hyperlink ref="A129" r:id="rId139" display="FGS-CDSA-AB"/>
+    <hyperlink ref="A130" r:id="rId140" display="FGS-CHXP-A"/>
+    <hyperlink ref="A131" r:id="rId141" display="FGS-ACC508"/>
+    <hyperlink ref="A132" r:id="rId142" display="FGS-DSHC-F"/>
+    <hyperlink ref="A133" r:id="rId143" display="FGS-FLEXV-4F-A2C"/>
+    <hyperlink ref="C133" r:id="rId144" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A134" r:id="rId145" display="FGS-CHXP-B"/>
+    <hyperlink ref="A135" r:id="rId146" display="FGS-FD4E-H"/>
+    <hyperlink ref="A136" r:id="rId147" display="FGS-ACC513"/>
+    <hyperlink ref="A137" r:id="rId148" display="FGS-HDSI-F/D"/>
+    <hyperlink ref="A138" r:id="rId149" display="FGS-FDSA-HF"/>
+    <hyperlink ref="A139" r:id="rId150" display="FGS-FLEXVAD-7F-C"/>
+    <hyperlink ref="C139" r:id="rId151" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A140" r:id="rId152" display="FGS-DDSP-A"/>
+    <hyperlink ref="A141" r:id="rId153" display="FGS-CH9E-B"/>
+    <hyperlink ref="A142" r:id="rId154" display="FGS-ACC520"/>
+    <hyperlink ref="A143" r:id="rId155" display="FGS-FH4E-H"/>
+    <hyperlink ref="A144" r:id="rId156" display="FGS-HDVE-A"/>
+    <hyperlink ref="A145" r:id="rId157" display="FGS-DDSP-B"/>
+    <hyperlink ref="A146" r:id="rId158" display="FGS-HDLB-4"/>
+    <hyperlink ref="A147" r:id="rId159" display="FGS-CHRT-A"/>
+    <hyperlink ref="A148" r:id="rId160" display="FGS-HETR-3/8"/>
+    <hyperlink ref="A149" r:id="rId161" display="FGS-HDVE-B"/>
+    <hyperlink ref="A150" r:id="rId162" display="FGS-BTBS-C"/>
+    <hyperlink ref="A151" r:id="rId163" display="FGS-FHRT-H/F"/>
+    <hyperlink ref="A152" r:id="rId164" display="FGS-HAEJ-H/F"/>
+    <hyperlink ref="A153" r:id="rId165" display="FGS-DH9E-B"/>
+    <hyperlink ref="A154" r:id="rId166" display="FGS-HETR-5/8"/>
+    <hyperlink ref="A155" r:id="rId167" display="FGS-FHXP-F/H"/>
+    <hyperlink ref="A156" r:id="rId168" display="FGS-HASB-1/2-36"/>
+    <hyperlink ref="A157" r:id="rId169" display="FGS-HKW2-E"/>
+    <hyperlink ref="A158" r:id="rId170" display="FGS-DHCP"/>
+    <hyperlink ref="A159" r:id="rId171" display="FGS-HETR-5/8-A"/>
+    <hyperlink ref="A160" r:id="rId172" display="FGS-HDSI-AB"/>
+    <hyperlink ref="A161" r:id="rId173" display="FGS-HLBK"/>
+    <hyperlink ref="A162" r:id="rId174" display="FGS-HETP-H-5/8"/>
+    <hyperlink ref="A163" r:id="rId175" display="FGS-HLR2-C"/>
+    <hyperlink ref="A164" r:id="rId176" display="FGS-HHVE-B"/>
+    <hyperlink ref="A165" r:id="rId177" display="FGS-HETR-1/2"/>
+    <hyperlink ref="A166" r:id="rId178" display="FGS-HMEC-24"/>
+    <hyperlink ref="A167" r:id="rId179" display="FGS-HETR-12MM"/>
+    <hyperlink ref="A168" r:id="rId180" display="FGS-HLDR-16MM"/>
+    <hyperlink ref="A169" r:id="rId181" display="FGS-HNTR-16MM"/>
+    <hyperlink ref="A170" r:id="rId182" display="FGS-HETR-16MM"/>
+    <hyperlink ref="A171" r:id="rId183" display="FGS-HISR-F"/>
+    <hyperlink ref="A172" r:id="rId184" display="FGS-HLDR-5/8"/>
+    <hyperlink ref="A173" r:id="rId185" display="FGS-HFCK-1/2"/>
+    <hyperlink ref="A174" r:id="rId186" display="FGS-HNTS-16MM-LP"/>
+    <hyperlink ref="A175" r:id="rId187" display="FGS-HNTP-F-16MM"/>
+    <hyperlink ref="A176" r:id="rId188" display="FGS-HFCK-5/8"/>
+    <hyperlink ref="A177" r:id="rId189" display="FGS-HMEC-CA"/>
+    <hyperlink ref="A178" r:id="rId190" display="FGS-HNTS-1/2"/>
+    <hyperlink ref="A179" r:id="rId191" display="FGS-HNTS-5/8"/>
+    <hyperlink ref="A180" r:id="rId192" display="FGS-HLDR-A"/>
+    <hyperlink ref="A181" r:id="rId193" display="FGS-HFRR-10"/>
+    <hyperlink ref="A182" r:id="rId194" display="FGS-HMEC-D"/>
+    <hyperlink ref="A183" r:id="rId195" display="FGS-HKFM-5/8"/>
+    <hyperlink ref="A184" r:id="rId196" display="FGS-HLDR-C"/>
+    <hyperlink ref="A185" r:id="rId197" display="FGS-HNTS-F-16MM-LP"/>
+    <hyperlink ref="A186" r:id="rId198" display="FGS-HTHR-1/2-30"/>
+    <hyperlink ref="A187" r:id="rId199" display="FGS-HNTS-F-1/2"/>
+    <hyperlink ref="A188" r:id="rId200" display="FGS-HNTS-F-5/8"/>
+    <hyperlink ref="A189" r:id="rId201" display="FGS-HTHR-1/2-72"/>
+    <hyperlink ref="A190" r:id="rId202" display="FGS-HTUB-12MM"/>
+    <hyperlink ref="A191" r:id="rId203" display="FGS-HNTS-F-12MM"/>
+    <hyperlink ref="A192" r:id="rId204" display="FGS-HTHR-5/8-48"/>
+    <hyperlink ref="A193" r:id="rId205" display="FGS-JUNC-F"/>
+    <hyperlink ref="A194" r:id="rId206" display="FGS-HUFB-C"/>
+    <hyperlink ref="A195" r:id="rId207" display="FGS-HTHR-12MM-30CM"/>
+    <hyperlink ref="A196" r:id="rId208" display="FGS-HQKK"/>
+    <hyperlink ref="A197" r:id="rId209" display="FGS-HTHR-5/8-72"/>
+    <hyperlink ref="A198" r:id="rId210" display="FGS-JUNC-G"/>
+    <hyperlink ref="A199" r:id="rId211" display="FGS-HTR2-1/2"/>
+    <hyperlink ref="A200" r:id="rId212" display="FGS-HTUB-5/8"/>
+    <hyperlink ref="A201" r:id="rId213" display="FGS-HRJA-A"/>
+    <hyperlink ref="A202" r:id="rId214" display="FGS-HTR2-12MM"/>
+    <hyperlink ref="A203" r:id="rId215" display="FGS-HWMB-C"/>
+    <hyperlink ref="A204" r:id="rId216" display="FGS-HRJA-A/B/F"/>
+    <hyperlink ref="A205" r:id="rId217" display="FGS-HWMB-D"/>
+    <hyperlink ref="A206" r:id="rId218" display="FGS-HTR2-5/8"/>
+    <hyperlink ref="A207" r:id="rId219" display="FGS-ISLAND-F"/>
+    <hyperlink ref="A208" r:id="rId220" display="FGS-HTUB-1/2"/>
+    <hyperlink ref="A209" r:id="rId221" display="FGS-HTHR-16MM-30CM"/>
+    <hyperlink ref="A210" r:id="rId222" display="FGS-ISLAND-H/F"/>
+    <hyperlink ref="A211" r:id="rId223" display="FGS-HTUB-10MM"/>
+    <hyperlink ref="A212" r:id="rId224" display="FGS-ISLAND3-F"/>
+    <hyperlink ref="A213" r:id="rId225" display="FGS-KT03-A4-0F"/>
+    <hyperlink ref="A214" r:id="rId226" display="FGS-KTW1-JA"/>
+    <hyperlink ref="A215" r:id="rId227" display="FGS-KT03-A4-10F"/>
+    <hyperlink ref="A216" r:id="rId228" display="FGS-KTW1-JB"/>
+    <hyperlink ref="A217" r:id="rId229" display="FGS-JUNC-B"/>
+    <hyperlink ref="A218" r:id="rId230" display="FGS-MD9A-C"/>
+    <hyperlink ref="A219" r:id="rId231" display="FGS-LBLKIT1"/>
+    <hyperlink ref="A220" r:id="rId232" display="FGS-KT03-C-15F"/>
+    <hyperlink ref="A221" r:id="rId233" display="FGS-MD9E-A"/>
+    <hyperlink ref="A222" r:id="rId234" display="FGS-LBUS"/>
+    <hyperlink ref="A223" r:id="rId235" display="FGS-MCDS-AB"/>
+    <hyperlink ref="A224" r:id="rId236" display="FGS-KT07-A4-5F"/>
+    <hyperlink ref="A225" r:id="rId237" display="FGS-KTE2-D"/>
+    <hyperlink ref="A226" r:id="rId238" display="FGS-KTW2-JN"/>
+    <hyperlink ref="A227" r:id="rId239" display="FGS-KT03-A1"/>
+    <hyperlink ref="A228" r:id="rId240" display="FGS-KT03-A4-15F"/>
+    <hyperlink ref="A229" r:id="rId241" display="FGS-KTW1-C"/>
+    <hyperlink ref="A230" r:id="rId242" display="FGS-MD9E-G"/>
+    <hyperlink ref="A231" r:id="rId243" display="FGS-KTW2-K"/>
+    <hyperlink ref="A232" r:id="rId244" display="FGS-MD4E-A"/>
+    <hyperlink ref="A233" r:id="rId245" display="FGS-KT03-A4-5F"/>
+    <hyperlink ref="A234" r:id="rId246" display="FGS-KTW1-CA"/>
+    <hyperlink ref="A235" r:id="rId247" display="FGS-MD4E-B"/>
+    <hyperlink ref="A236" r:id="rId248" display="FGS-MDRT-F"/>
+    <hyperlink ref="A237" r:id="rId249" display="FGS-KTW2-E"/>
+    <hyperlink ref="A238" r:id="rId250" display="FGS-KTW2-R"/>
+    <hyperlink ref="A239" r:id="rId251" display="FGSB-MHRT-H/F"/>
+    <hyperlink ref="C239" r:id="rId252" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A240" r:id="rId253" display="FGSB-MSHC-D"/>
+    <hyperlink ref="A241" r:id="rId254" display="FGSB-MJWR-B"/>
+    <hyperlink ref="A242" r:id="rId255" display="FGSB-MHXP-G"/>
+    <hyperlink ref="C242" r:id="rId256" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A243" r:id="rId257" display="FGSB-MJWR-D"/>
+    <hyperlink ref="A244" r:id="rId258" display="FGSB-MSSC-B/G"/>
+    <hyperlink ref="A245" r:id="rId259" display="FGSB-MTRM-G"/>
+    <hyperlink ref="A246" r:id="rId260" display="FGSB-MSSC-F"/>
+    <hyperlink ref="A247" r:id="rId261" display="FGSB-MSDS-C"/>
+    <hyperlink ref="A248" r:id="rId262" display="FGSB-MSHA-C"/>
+    <hyperlink ref="C248" r:id="rId263" display="Variant of FGS-MSHA"/>
+    <hyperlink ref="A249" r:id="rId264" display="FGSB-MSHS-G"/>
+    <hyperlink ref="C249" r:id="rId265" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A250" r:id="rId266" display="FGSB-MU4A-C"/>
+    <hyperlink ref="A251" r:id="rId267" display="FGSB-MTRM-B"/>
+    <hyperlink ref="A252" r:id="rId268" display="FGSB-SD4E-A"/>
+    <hyperlink ref="A253" r:id="rId269" display="FGSB-MTRM-F"/>
+    <hyperlink ref="A254" r:id="rId270" display="FGSB-SDSP-F"/>
+    <hyperlink ref="A255" r:id="rId271" display="FGSB-MSNC-A"/>
+    <hyperlink ref="A256" r:id="rId272" display="FGSB-SD4E-F"/>
+    <hyperlink ref="A257" r:id="rId273" display="FGSB-SD9E-A"/>
+    <hyperlink ref="A258" r:id="rId274" display="FGSB-SD9E-F"/>
+    <hyperlink ref="A259" r:id="rId275" display="FGSB-SH9E-B"/>
+    <hyperlink ref="A260" r:id="rId276" display="FGSB-MU9A-C"/>
+    <hyperlink ref="A261" r:id="rId277" display="FGSB-MU9E-A"/>
+    <hyperlink ref="A262" r:id="rId278" display="FGSB-MU9E-B"/>
+    <hyperlink ref="A263" r:id="rId279" display="FGSB-SU4E-F"/>
+    <hyperlink ref="A264" r:id="rId280" display="FGS-MEXP-E-ABF-NC"/>
+    <hyperlink ref="A265" r:id="rId281" display="FGS-MEXP-G-ABF-NC"/>
+    <hyperlink ref="A266" r:id="rId282" display="FGS-MTRM-2A"/>
+    <hyperlink ref="A267" r:id="rId283" display="FGSB-MTRM-2A"/>
+    <hyperlink ref="A268" r:id="rId284" display="FGS-HTBK-6-5"/>
+    <hyperlink ref="A269" r:id="rId285" display="FGS-HTBK-12-5"/>
+    <hyperlink ref="A270" r:id="rId286" display="FGS-HTBK-12-5-80PC"/>
+    <hyperlink ref="A271" r:id="rId287" display="FGS-HOMX-16MM"/>
+    <hyperlink ref="A272" r:id="rId288" display="FGS-HMEC-H-Y"/>
+    <hyperlink ref="A273" r:id="rId289" display="FGSB-DHHC"/>
+    <hyperlink ref="A274" r:id="rId290" display="FGS-CLIP-C"/>
+    <hyperlink ref="A275" r:id="rId291" display="FGS-MDSA-FB-L-Y"/>
+    <hyperlink ref="A276" r:id="rId292" display="FGS-KDH5-C"/>
+    <hyperlink ref="A277" r:id="rId293" display="FGS-HETR-F-5/8-ACC"/>
+    <hyperlink ref="A278" r:id="rId294" display="FGS-HUVE-A"/>
+    <hyperlink ref="A279" r:id="rId295" display="FGS-ACC539"/>
+    <hyperlink ref="A280" r:id="rId296" display="FGSB-FLEXVAD-7F-C"/>
+    <hyperlink ref="C280" r:id="rId297" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A281" r:id="rId298" display="FGS-KT03-B-15F"/>
+    <hyperlink ref="A282" r:id="rId299" display="FGS-KT03-B4-0F"/>
+    <hyperlink ref="A283" r:id="rId300" display="FGSB-KTW1-JB"/>
+    <hyperlink ref="A284" r:id="rId301" display="FGSB-KTW1-JN"/>
+    <hyperlink ref="A285" r:id="rId302" display="FGSB-KTW4-C"/>
+    <hyperlink ref="A286" r:id="rId303" display="FGSB-MSHS-H10"/>
+    <hyperlink ref="C286" r:id="rId304" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A287" r:id="rId305" display="FGS-HETP-F-1/2"/>
+    <hyperlink ref="A288" r:id="rId306" display="FGS-MH9E-F-VS"/>
+    <hyperlink ref="A289" r:id="rId307" display="1351761"/>
+    <hyperlink ref="A290" r:id="rId308" display="FGS-ACC540"/>
+    <hyperlink ref="A291" r:id="rId309" display="FGSB-MSHS-F12"/>
+    <hyperlink ref="C291" r:id="rId310" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A292" r:id="rId311" display="FGS-DLDB-90-4"/>
+    <hyperlink ref="A293" r:id="rId312" display="FGS-DLDB-ST-4"/>
+    <hyperlink ref="A294" r:id="rId313" display="FGS-HCBL-15"/>
+    <hyperlink ref="A295" r:id="rId314" display="FGS-HLDR-M"/>
+    <hyperlink ref="A296" r:id="rId315" display="FGS-HTBK-12-6"/>
+    <hyperlink ref="A297" r:id="rId316" display="FGS-HNTS-1/2-A"/>
+    <hyperlink ref="A298" r:id="rId317" display="FGS-HNTS-12MM-A"/>
+    <hyperlink ref="A299" r:id="rId318" display="FGS-HNTS-5/8-A"/>
+    <hyperlink ref="A300" r:id="rId319" display="FGS-HNTS-F-5/8-A"/>
+    <hyperlink ref="A301" r:id="rId320" display="FGS-HNTS-H-12MM-A"/>
+    <hyperlink ref="A302" r:id="rId321" display="FGSB-MEXP-E-ABF-HD"/>
+    <hyperlink ref="A303" r:id="rId322" display="FGS-MJWR-T"/>
+    <hyperlink ref="A304" r:id="rId323" display="FGSB-MSHS-F10"/>
+    <hyperlink ref="C304" r:id="rId324" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A305" r:id="rId325" display="FGSB-MSHS-F-CF10"/>
+    <hyperlink ref="C305" r:id="rId326" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A306" r:id="rId327" display="FGSB-ACC002"/>
+    <hyperlink ref="A307" r:id="rId328" display="FGS-MU4E-M"/>
+    <hyperlink ref="A308" r:id="rId329" display="FGS-MD9E-M"/>
+    <hyperlink ref="A309" r:id="rId330" display="FGSB-MHXP-MF"/>
+    <hyperlink ref="C309" r:id="rId331" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A310" r:id="rId332" display="FGSB-MHRT-M/H"/>
+    <hyperlink ref="C310" r:id="rId333" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A311" r:id="rId334" display="FGS-KTW1-E"/>
+    <hyperlink ref="A312" r:id="rId335" display="FGS-MDSP-2F-IMP"/>
+    <hyperlink ref="A313" r:id="rId336" display="FGS-KTW2-RL"/>
+    <hyperlink ref="A314" r:id="rId337" display="FGS-MDSA-AC"/>
+    <hyperlink ref="A315" r:id="rId338" display="FGS-KTW2-FL"/>
+    <hyperlink ref="A316" r:id="rId339" display="FGS-MDSP-F/I"/>
+    <hyperlink ref="A317" r:id="rId340" display="FGS-KTW2-RN"/>
+    <hyperlink ref="A318" r:id="rId341" display="FGS-MDSP-A"/>
+    <hyperlink ref="A319" r:id="rId342" display="FGS-MEXC-E-B"/>
+    <hyperlink ref="A320" r:id="rId343" display="FGS-KT03-B-10F"/>
+    <hyperlink ref="A321" r:id="rId344" display="FGS-MDSA-F2B"/>
+    <hyperlink ref="A322" r:id="rId345" display="FGS-MEXC-E-F"/>
+    <hyperlink ref="A323" r:id="rId346" display="FGS-MEXP-A/B/F"/>
+    <hyperlink ref="A324" r:id="rId347" display="FGS-MDSP-B/I"/>
+    <hyperlink ref="A325" r:id="rId348" display="FGS-MEX1-C-0F"/>
+    <hyperlink ref="A326" r:id="rId349" display="FGS-MDSP-C"/>
+    <hyperlink ref="A327" r:id="rId350" display="FGS-MDSP-2B-IMP"/>
+    <hyperlink ref="A328" r:id="rId351" display="FGS-MEX1-C-10F"/>
+    <hyperlink ref="A329" r:id="rId352" display="FGS-MEX1-C-15F"/>
+    <hyperlink ref="A330" r:id="rId353" display="FGS-MEXP-G-A/B/F"/>
+    <hyperlink ref="A331" r:id="rId354" display="FGS-MFAW-B"/>
+    <hyperlink ref="A332" r:id="rId355" display="FGS-MEX1-C-5F"/>
+    <hyperlink ref="A333" r:id="rId356" display="FGS-MDSP-EX-B"/>
+    <hyperlink ref="A334" r:id="rId357" display="FGS-MHIS-F"/>
+    <hyperlink ref="A335" r:id="rId358" display="FGS-MFAW-F"/>
+    <hyperlink ref="A336" r:id="rId359" display="FGS-MDSP-F"/>
+    <hyperlink ref="A337" r:id="rId360" display="FGS-MEXP-GS-ABF-NC"/>
+    <hyperlink ref="A338" r:id="rId361" display="FGS-MHIS-F/H"/>
+    <hyperlink ref="A339" r:id="rId362" display="FGS-MH9E-F"/>
+    <hyperlink ref="A340" r:id="rId363" display="FGS-MH4E-F"/>
+    <hyperlink ref="A341" r:id="rId364" display="FGS-MHRT-F/B-S"/>
+    <hyperlink ref="A342" r:id="rId365" display="FGS-MHFF-A"/>
+    <hyperlink ref="A343" r:id="rId366" display="FGS-MHRT-A"/>
+    <hyperlink ref="C343" r:id="rId367" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A344" r:id="rId368" display="FGS-MH4E-H"/>
+    <hyperlink ref="A345" r:id="rId369" display="FGS-MHRT-B"/>
+    <hyperlink ref="C345" r:id="rId370" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A346" r:id="rId371" display="FGS-MH4E-H-VS"/>
+    <hyperlink ref="A347" r:id="rId372" display="FGS-MHRT-H/F"/>
+    <hyperlink ref="C347" r:id="rId373" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A348" r:id="rId374" display="FGS-MHRT-B-VS"/>
+    <hyperlink ref="A349" r:id="rId375" display="FGS-MH9A-C"/>
+    <hyperlink ref="A350" r:id="rId376" display="FGS-MHIS-B"/>
+    <hyperlink ref="A351" r:id="rId377" display="FGS-MHRT-F"/>
+    <hyperlink ref="C351" r:id="rId378" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A352" r:id="rId379" display="FGS-MHTA-C"/>
+    <hyperlink ref="C352" r:id="rId380" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A353" r:id="rId381" display="FGS-MHXP-F/H-VS"/>
+    <hyperlink ref="A354" r:id="rId382" display="FGS-MHRT-F-VS"/>
+    <hyperlink ref="A355" r:id="rId383" display="FGS-MKEX-2-10F"/>
+    <hyperlink ref="A356" r:id="rId384" display="FGS-MHXP-B/F"/>
+    <hyperlink ref="C356" r:id="rId385" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A357" r:id="rId386" display="FGS-MHXP-H"/>
+    <hyperlink ref="C357" r:id="rId387" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A358" r:id="rId388" display="FGS-MSHC-A"/>
+    <hyperlink ref="A359" r:id="rId389" display="FGS-MHXP-H-VS"/>
+    <hyperlink ref="A360" r:id="rId390" display="FGS-MJWR-B"/>
+    <hyperlink ref="A361" r:id="rId391" display="FGS-MSHC-B"/>
+    <hyperlink ref="A362" r:id="rId392" display="FGS-MSHS-CB"/>
+    <hyperlink ref="A363" r:id="rId393" display="FGS-MSHC-C"/>
+    <hyperlink ref="A364" r:id="rId394" display="FGS-MSHS-K"/>
+    <hyperlink ref="A365" r:id="rId395" display="FGS-MKIT-H"/>
+    <hyperlink ref="A366" r:id="rId396" display="FGS-MSRA-A"/>
+    <hyperlink ref="A367" r:id="rId397" display="FGS-MSHS-F"/>
+    <hyperlink ref="C367" r:id="rId398" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A368" r:id="rId399" display="FGS-MTRM-B"/>
+    <hyperlink ref="A369" r:id="rId400" display="FGS-MSSC-A"/>
+    <hyperlink ref="A370" r:id="rId401" display="FGS-MSHS-F100MM"/>
+    <hyperlink ref="C370" r:id="rId402" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A371" r:id="rId403" display="FGS-MSHS-KT"/>
+    <hyperlink ref="A372" r:id="rId404" display="FGS-MSHS-M12"/>
+    <hyperlink ref="C372" r:id="rId405" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A373" r:id="rId406" display="FGS-MSHS-F12"/>
+    <hyperlink ref="C373" r:id="rId407" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A374" r:id="rId408" display="FGS-MSHS-A"/>
+    <hyperlink ref="C374" r:id="rId409" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A375" r:id="rId410" display="FGS-MTRM-D"/>
+    <hyperlink ref="A376" r:id="rId411" display="FGS-MSHS-STOR-B"/>
+    <hyperlink ref="C376" r:id="rId412" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A377" r:id="rId413" display="FGS-MSDS-C"/>
+    <hyperlink ref="A378" r:id="rId414" display="FGS-MSHS-F900MM"/>
+    <hyperlink ref="C378" r:id="rId415" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A379" r:id="rId416" display="FGS-MSHS-B-RW"/>
+    <hyperlink ref="C379" r:id="rId417" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A380" r:id="rId418" display="FGS-MSHS-STOR-F"/>
+    <hyperlink ref="C380" r:id="rId419" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A381" r:id="rId420" display="FGS-MTRM-E"/>
+    <hyperlink ref="A382" r:id="rId421" display="FGS-MSTOR-A/B/F"/>
+    <hyperlink ref="A383" r:id="rId422" display="FGS-MSHS-G"/>
+    <hyperlink ref="C383" r:id="rId423" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A384" r:id="rId424" display="FGS-MSHA-C"/>
+    <hyperlink ref="C384" r:id="rId425" display="Variant of FGS-MSHA"/>
+    <hyperlink ref="A385" r:id="rId426" display="FGS-MSHS-G10"/>
+    <hyperlink ref="C385" r:id="rId427" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A386" r:id="rId428" display="FGS-SH4E-A"/>
+    <hyperlink ref="A387" r:id="rId429" display="FGS-MTRM-2B-IMP"/>
+    <hyperlink ref="A388" r:id="rId430" display="FGS-MU9A-C"/>
+    <hyperlink ref="A389" r:id="rId431" display="FGS-MTRM-G"/>
+    <hyperlink ref="A390" r:id="rId432" display="FGS-MSHS-H"/>
+    <hyperlink ref="C390" r:id="rId433" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A391" r:id="rId434" display="FGS-MTRM-A"/>
+    <hyperlink ref="A392" r:id="rId435" display="FGS-MU9E-A"/>
+    <hyperlink ref="A393" r:id="rId436" display="FGS-SD4E-F"/>
+    <hyperlink ref="A394" r:id="rId437" display="FGS-MU4A-C"/>
+    <hyperlink ref="A395" r:id="rId438" display="FGS-MSNC-F"/>
+    <hyperlink ref="A396" r:id="rId439" display="FGS-TRMP44"/>
+    <hyperlink ref="A397" r:id="rId440" display="FGS-SH9E-A"/>
+    <hyperlink ref="A398" r:id="rId441" display="FGS-MVAR-A"/>
+    <hyperlink ref="A399" r:id="rId442" display="FGS-SD9E-B"/>
+    <hyperlink ref="A400" r:id="rId443" display="FGS-SH9E-B"/>
+    <hyperlink ref="A401" r:id="rId444" display="FGS-V9E44"/>
+    <hyperlink ref="A402" r:id="rId445" display="FGS-MVAR-B"/>
+    <hyperlink ref="A403" r:id="rId446" display="FGSB-ISLAND-H/F"/>
+    <hyperlink ref="A404" r:id="rId447" display="FGS-SH9E-F"/>
+    <hyperlink ref="A405" r:id="rId448" display="FGS-VQE22"/>
+    <hyperlink ref="A406" r:id="rId449" display="FGS-MVAR-F"/>
+    <hyperlink ref="A407" r:id="rId450" display="FGSB-JUNC-B"/>
+    <hyperlink ref="A408" r:id="rId451" display="FGS-SDSA-AB"/>
+    <hyperlink ref="A409" r:id="rId452" display="FGS-SU4E-B"/>
+    <hyperlink ref="A410" r:id="rId453" display="FGSB-JUNC-G"/>
+    <hyperlink ref="A411" r:id="rId454" display="FGS-VQE44"/>
+    <hyperlink ref="A412" r:id="rId455" display="FGSB-KTW2-K"/>
+    <hyperlink ref="A413" r:id="rId456" display="FGSB-MD4E-F"/>
+    <hyperlink ref="A414" r:id="rId457" display="FGS-SU9E-A"/>
+    <hyperlink ref="A415" r:id="rId458" display="FGSB-KT03-A"/>
+    <hyperlink ref="A416" r:id="rId459" display="FGS-SHRT-F"/>
+    <hyperlink ref="A417" r:id="rId460" display="FGSB-MD4E-G"/>
+    <hyperlink ref="A418" r:id="rId461" display="FGSB-MDSP-A"/>
+    <hyperlink ref="A419" r:id="rId462" display="FGSB-MCDS-AB"/>
+    <hyperlink ref="A420" r:id="rId463" display="FGSB-MDSA-AB"/>
+    <hyperlink ref="A421" r:id="rId464" display="FGSB-MD4E-H"/>
+    <hyperlink ref="A422" r:id="rId465" display="FGSB-MCDS-EX-AB"/>
+    <hyperlink ref="A423" r:id="rId466" display="FGSB-MDSP-A/I"/>
+    <hyperlink ref="A424" r:id="rId467" display="FGSB-MEX1-C-10F"/>
+    <hyperlink ref="A425" r:id="rId468" display="FGSB-MEXP-LP-A/B/F"/>
+    <hyperlink ref="A426" r:id="rId469" display="FGSB-MDSA-F2B"/>
+    <hyperlink ref="A427" r:id="rId470" display="FGSB-MDSP-B"/>
+    <hyperlink ref="A428" r:id="rId471" display="FGSB-KT03-C"/>
+    <hyperlink ref="A429" r:id="rId472" display="FGSB-MDSA-FB"/>
+    <hyperlink ref="A430" r:id="rId473" display="FGSB-MD9E-B"/>
+    <hyperlink ref="A431" r:id="rId474" display="FGSB-MH4E-B"/>
+    <hyperlink ref="A432" r:id="rId475" display="FGSB-MDSA-GA"/>
+    <hyperlink ref="A433" r:id="rId476" display="FGSB-MDSP-C"/>
+    <hyperlink ref="A434" r:id="rId477" display="FGSB-MDSA-GB"/>
+    <hyperlink ref="A435" r:id="rId478" display="FGSB-MD9E-F"/>
+    <hyperlink ref="A436" r:id="rId479" display="FGSB-MH4E-F"/>
+    <hyperlink ref="A437" r:id="rId480" display="FGSB-MDSP-EX-A"/>
+    <hyperlink ref="A438" r:id="rId481" display="FGSB-MDSA-HF"/>
+    <hyperlink ref="A439" r:id="rId482" display="FGSB-MFAW-F"/>
+    <hyperlink ref="A440" r:id="rId483" display="FGSB-MDSP-EX-B"/>
+    <hyperlink ref="A441" r:id="rId484" display="FGSB-MH4E-H"/>
+    <hyperlink ref="A442" r:id="rId485" display="FGSB-MHIS-F"/>
+    <hyperlink ref="A443" r:id="rId486" display="FGSB-MHTA-C"/>
+    <hyperlink ref="C443" r:id="rId487" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A444" r:id="rId488" display="FGSB-MH9A-C"/>
+    <hyperlink ref="A445" r:id="rId489" display="FGSB-MEXC-E-F"/>
+    <hyperlink ref="A446" r:id="rId490" display="FGSB-MHXP-A"/>
+    <hyperlink ref="C446" r:id="rId491" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A447" r:id="rId492" display="FGSB-MEXP-A/B/F"/>
+    <hyperlink ref="A448" r:id="rId493" display="FGSB-MHRT-B"/>
+    <hyperlink ref="C448" r:id="rId494" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A449" r:id="rId495" display="FGSB-MH9E-A"/>
+    <hyperlink ref="A450" r:id="rId496" display="FGSB-MHXP-B"/>
+    <hyperlink ref="C450" r:id="rId497" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A451" r:id="rId498" display="FGSB-MHRT-F"/>
+    <hyperlink ref="C451" r:id="rId499" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A452" r:id="rId500" display="FGSB-MH9E-F"/>
+    <hyperlink ref="A453" r:id="rId501" display="FGSB-MHXP-C"/>
+    <hyperlink ref="C453" r:id="rId502" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A454" r:id="rId503" display="FGSB-MDSP-F"/>
+    <hyperlink ref="A455" r:id="rId504" display="FGSB-MH9E-G"/>
+    <hyperlink ref="A456" r:id="rId505" display="FGSB-MHXP-F"/>
+    <hyperlink ref="C456" r:id="rId506" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A457" r:id="rId507" display="FGSB-MHRT-H"/>
+    <hyperlink ref="C457" r:id="rId508" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A458" r:id="rId509" display="FGSB-MSHC-C"/>
+    <hyperlink ref="A459" r:id="rId510" display="FGSB-MDSP-F/I"/>
+    <hyperlink ref="A460" r:id="rId511" display="760244781"/>
+    <hyperlink ref="A461" r:id="rId512" display="760244861"/>
+    <hyperlink ref="A462" r:id="rId513" display="760244806"/>
+    <hyperlink ref="A463" r:id="rId514" display="760244811"/>
+    <hyperlink ref="A464" r:id="rId515" display="760244813"/>
+    <hyperlink ref="A465" r:id="rId516" display="999920055"/>
+    <hyperlink ref="A466" r:id="rId517" display="760240302"/>
+    <hyperlink ref="A467" r:id="rId518" display="760259432"/>
+    <hyperlink ref="A468" r:id="rId519" display="760259433"/>
+    <hyperlink ref="A469" r:id="rId520" display="760259436"/>
+    <hyperlink ref="A470" r:id="rId521" display="760260412"/>
+    <hyperlink ref="A471" r:id="rId522" display="760260413"/>
+    <hyperlink ref="A472" r:id="rId523" display="760260370"/>
+    <hyperlink ref="A473" r:id="rId524" display="760236901"/>
+    <hyperlink ref="A474" r:id="rId525" display="760236902"/>
+    <hyperlink ref="A475" r:id="rId526" display="760236903"/>
+    <hyperlink ref="A476" r:id="rId527" display="760236908"/>
+    <hyperlink ref="A477" r:id="rId528" display="760260354"/>
+    <hyperlink ref="A478" r:id="rId529" display="760260362"/>
+    <hyperlink ref="A479" r:id="rId530" display="760260363"/>
+    <hyperlink ref="A480" r:id="rId531" display="760260364"/>
+    <hyperlink ref="A481" r:id="rId532" display="760260365"/>
+    <hyperlink ref="A482" r:id="rId533" display="760260359"/>
+    <hyperlink ref="A483" r:id="rId534" display="760260361"/>
+    <hyperlink ref="A484" r:id="rId535" display="760260367"/>
+    <hyperlink ref="A485" r:id="rId536" display="760260444"/>
+    <hyperlink ref="A486" r:id="rId537" display="760260447"/>
+    <hyperlink ref="A487" r:id="rId538" display="760260453"/>
+    <hyperlink ref="A488" r:id="rId539" display="760260445"/>
+    <hyperlink ref="A489" r:id="rId540" display="760260448"/>
+    <hyperlink ref="A490" r:id="rId541" display="760260451"/>
+    <hyperlink ref="A491" r:id="rId542" display="760260454"/>
+    <hyperlink ref="A492" r:id="rId543" display="760260436"/>
+    <hyperlink ref="A493" r:id="rId544" display="760260437"/>
+    <hyperlink ref="A494" r:id="rId545" display="760260455"/>
+    <hyperlink ref="A495" r:id="rId546" display="760260440"/>
+    <hyperlink ref="A496" r:id="rId547" display="760260441"/>
+    <hyperlink ref="A497" r:id="rId548" display="760260443"/>
+    <hyperlink ref="A498" r:id="rId549" display="760260371"/>
+    <hyperlink ref="A499" r:id="rId550" display="760260355"/>
+    <hyperlink ref="A500" r:id="rId551" display="760083956"/>
+    <hyperlink ref="A501" r:id="rId552" display="760083972"/>
+    <hyperlink ref="A502" r:id="rId553" display="760084079"/>
+    <hyperlink ref="A503" r:id="rId554" display="760084087"/>
+    <hyperlink ref="A504" r:id="rId555" display="760083980"/>
+    <hyperlink ref="A505" r:id="rId556" display="760085662"/>
+    <hyperlink ref="A506" r:id="rId557" display="760083998"/>
+    <hyperlink ref="A507" r:id="rId558" display="760084111"/>
+    <hyperlink ref="A508" r:id="rId559" display="760084004"/>
+    <hyperlink ref="A509" r:id="rId560" display="760084129"/>
+    <hyperlink ref="A510" r:id="rId561" display="760084012"/>
+    <hyperlink ref="A511" r:id="rId562" display="760085621"/>
+    <hyperlink ref="A512" r:id="rId563" display="760086074"/>
+    <hyperlink ref="A513" r:id="rId564" display="760083931"/>
+    <hyperlink ref="A514" r:id="rId565" display="760086082"/>
+    <hyperlink ref="A515" r:id="rId566" display="760085647"/>
+    <hyperlink ref="A516" r:id="rId567" display="760085522"/>
+    <hyperlink ref="A517" r:id="rId568" display="760262093"/>
+    <hyperlink ref="A518" r:id="rId569" display="HDW-101117"/>
+    <hyperlink ref="A519" r:id="rId570" display="FGS-MH9E-M"/>
+    <hyperlink ref="A520" r:id="rId571" display="FGS-MEXP-LP-ABF-NC"/>
+    <hyperlink ref="A521" r:id="rId572" display="FGSB-MHIS-B/H"/>
+    <hyperlink ref="A522" r:id="rId573" display="FGS-MHRT-M/F"/>
+    <hyperlink ref="C522" r:id="rId574" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A523" r:id="rId575" display="FGS-HDSI-F/DS-AH"/>
+    <hyperlink ref="A524" r:id="rId576" display="CX3200000"/>
+    <hyperlink ref="A525" r:id="rId577" display="CX3399697"/>
+    <hyperlink ref="A526" r:id="rId578" display="CX3299995"/>
+    <hyperlink ref="A527" r:id="rId579" display="CX3299837"/>
+    <hyperlink ref="A528" r:id="rId580" display="CX3399736"/>
+    <hyperlink ref="A529" r:id="rId581" display="CX3399760"/>
+    <hyperlink ref="A530" r:id="rId582" display="CX3399741"/>
+    <hyperlink ref="A531" r:id="rId583" display="CX3399995"/>
+    <hyperlink ref="A532" r:id="rId584" display="CX3399814"/>
+    <hyperlink ref="A533" r:id="rId585" display="CX3399987"/>
+    <hyperlink ref="A534" r:id="rId586" display="CX3799717"/>
+    <hyperlink ref="A535" r:id="rId587" display="CX3799821"/>
+    <hyperlink ref="A536" r:id="rId588" display="CX3799823"/>
+    <hyperlink ref="A537" r:id="rId589" display="CX3799745"/>
+    <hyperlink ref="A538" r:id="rId590" display="CX3799859"/>
+    <hyperlink ref="A539" r:id="rId591" display="CX3799679"/>
+    <hyperlink ref="A540" r:id="rId592" display="CX3799834"/>
+    <hyperlink ref="A541" r:id="rId593" display="CX3799921"/>
+    <hyperlink ref="A542" r:id="rId594" display="CX3799839"/>
+    <hyperlink ref="A543" r:id="rId595" display="CX3799842"/>
+    <hyperlink ref="A544" r:id="rId596" display="CX3799844"/>
+    <hyperlink ref="A545" r:id="rId597" display="CX3899968"/>
+    <hyperlink ref="A546" r:id="rId598" display="760260761"/>
+    <hyperlink ref="A547" r:id="rId599" display="760259384"/>
+    <hyperlink ref="A548" r:id="rId600" display="1-1671495-5"/>
+    <hyperlink ref="A549" r:id="rId601" display="1375160-1"/>
+    <hyperlink ref="A550" r:id="rId602" display="1375257-1"/>
+    <hyperlink ref="A551" r:id="rId603" display="1375258-1"/>
+    <hyperlink ref="A552" r:id="rId604" display="1375259-1"/>
+    <hyperlink ref="A553" r:id="rId605" display="1427632-2"/>
+    <hyperlink ref="A554" r:id="rId606" display="1554055-1"/>
+    <hyperlink ref="A555" r:id="rId607" display="1671633-1"/>
+    <hyperlink ref="A556" r:id="rId608" display="1671132-4"/>
+    <hyperlink ref="A557" r:id="rId609" display="1671132-6"/>
+    <hyperlink ref="A558" r:id="rId610" display="1671711-1"/>
+    <hyperlink ref="A559" r:id="rId611" display="1671495-2"/>
+    <hyperlink ref="A560" r:id="rId612" display="1674553-1"/>
+    <hyperlink ref="A561" r:id="rId613" display="1671495-6"/>
+    <hyperlink ref="A562" r:id="rId614" display="1711314-2"/>
+    <hyperlink ref="A563" r:id="rId615" display="1933352-3"/>
+    <hyperlink ref="A564" r:id="rId616" display="1933352-4"/>
+    <hyperlink ref="A565" r:id="rId617" display="1933352-2"/>
+    <hyperlink ref="A566" r:id="rId618" display="1933541-1"/>
+    <hyperlink ref="A567" r:id="rId619" display="1933531-1"/>
+    <hyperlink ref="A568" r:id="rId620" display="1933533-1"/>
+    <hyperlink ref="A569" r:id="rId621" display="1933566-1"/>
+    <hyperlink ref="A570" r:id="rId622" display="2269081-2"/>
+    <hyperlink ref="A571" r:id="rId623" display="2269081-4"/>
+    <hyperlink ref="A572" r:id="rId624" display="2269081-6"/>
+    <hyperlink ref="A573" r:id="rId625" display="406042-1"/>
+    <hyperlink ref="A574" r:id="rId626" display="559370-1"/>
+    <hyperlink ref="A575" r:id="rId627" display="FGS-ACC046"/>
+    <hyperlink ref="A576" r:id="rId628" display="FGS-ACC086"/>
+    <hyperlink ref="A577" r:id="rId629" display="FGS-HDGR-16MM"/>
+    <hyperlink ref="A578" r:id="rId630" display="FGS-HAEJ-C"/>
+    <hyperlink ref="A579" r:id="rId631" display="FGS-HMEC-F"/>
+    <hyperlink ref="A580" r:id="rId632" display="FGS-HSHC-10"/>
+    <hyperlink ref="A581" r:id="rId633" display="FGS-MDSA-HF-R"/>
+    <hyperlink ref="A582" r:id="rId634" display="FGS-MTRM-H"/>
+    <hyperlink ref="A583" r:id="rId635" display="FGS-MIDY"/>
+    <hyperlink ref="A584" r:id="rId636" display="FGS-MISY"/>
+    <hyperlink ref="A585" r:id="rId637" display="FGS-MLDY"/>
+    <hyperlink ref="A586" r:id="rId638" display="FGS-MSHS"/>
+    <hyperlink ref="A587" r:id="rId639" display="FGS-MHXP"/>
+    <hyperlink ref="A588" r:id="rId640" display="FGS-MHRT"/>
+    <hyperlink ref="A589" r:id="rId641" display="FGS-FLEXV"/>
+    <hyperlink ref="A590" r:id="rId642" display="FGS-MSHA"/>
+    <hyperlink ref="A591" r:id="rId643" display="FGS-MEXP-LP-G"/>
+    <hyperlink ref="A592" r:id="rId644" display="FGS-MEXP-LP-CA"/>
+    <hyperlink ref="A593" r:id="rId645" display="FGSB-MEXP-LP-G"/>
+    <hyperlink ref="A594" r:id="rId646" display="FGS-MEXP-LP-G-NC"/>
+    <hyperlink ref="A595" r:id="rId647" display="FGSB-MEXP-LP-CA"/>
+    <hyperlink ref="A596" r:id="rId648" display="3199122"/>
+    <hyperlink ref="A597" r:id="rId649" display="3299116"/>
+    <hyperlink ref="A598" r:id="rId650" display="3399101"/>
+    <hyperlink ref="A599" r:id="rId651" display="3499105"/>
+    <hyperlink ref="A600" r:id="rId652" display="360000015"/>
+    <hyperlink ref="A601" r:id="rId653" display="360000016"/>
+    <hyperlink ref="A602" r:id="rId654" display="360000001"/>
+    <hyperlink ref="A603" r:id="rId655" display="359998400"/>
+    <hyperlink ref="A604" r:id="rId656" display="3799139"/>
+    <hyperlink ref="A605" r:id="rId657" display="360000013"/>
+    <hyperlink ref="A606" r:id="rId658" display="CX3199986"/>
+    <hyperlink ref="A607" r:id="rId659" display="CX3199944"/>
+    <hyperlink ref="A608" r:id="rId660" display="CX3199949"/>
+    <hyperlink ref="A609" r:id="rId661" display="CX3199895"/>
+    <hyperlink ref="A610" r:id="rId662" display="CX3199976"/>
+    <hyperlink ref="A611" r:id="rId663" display="760082537"/>
+    <hyperlink ref="A612" r:id="rId664" display="760082545"/>
+    <hyperlink ref="A613" r:id="rId665" display="760082552"/>
+    <hyperlink ref="A614" r:id="rId666" display="760082560"/>
+    <hyperlink ref="A615" r:id="rId667" display="760082487"/>
+    <hyperlink ref="A616" r:id="rId668" display="760090126"/>
+    <hyperlink ref="A617" r:id="rId669" display="760090134"/>
+    <hyperlink ref="A618" r:id="rId670" display="760090142"/>
+    <hyperlink ref="A619" r:id="rId671" display="760090118"/>
+    <hyperlink ref="A620" r:id="rId672" display="760092031"/>
+    <hyperlink ref="A621" r:id="rId673" display="760092023"/>
+    <hyperlink ref="A622" r:id="rId674" display="760139121"/>
+    <hyperlink ref="A623" r:id="rId675" display="760164061"/>
+    <hyperlink ref="A624" r:id="rId676" display="760169581"/>
+    <hyperlink ref="A625" r:id="rId677" display="760169607"/>
+    <hyperlink ref="A626" r:id="rId678" display="760175711"/>
+    <hyperlink ref="A627" r:id="rId679" display="760175729"/>
+    <hyperlink ref="A628" r:id="rId680" display="760260737"/>
+    <hyperlink ref="A629" r:id="rId681" display="760260738"/>
+    <hyperlink ref="A630" r:id="rId682" display="760260732"/>
+    <hyperlink ref="A631" r:id="rId683" display="FGS-ACC137"/>
+    <hyperlink ref="A632" r:id="rId684" display="FGS-ACC102"/>
+    <hyperlink ref="A633" r:id="rId685" display="FGS-ACC157"/>
+    <hyperlink ref="A634" r:id="rId686" display="FGS-ACC139"/>
+    <hyperlink ref="A635" r:id="rId687" display="FGS-ACC106"/>
+    <hyperlink ref="A636" r:id="rId688" display="FGS-ACC141"/>
+    <hyperlink ref="A637" r:id="rId689" display="FGS-ACC142"/>
+    <hyperlink ref="A638" r:id="rId690" display="FGS-ACC-BRL"/>
+    <hyperlink ref="A639" r:id="rId691" display="FGS-ACC147"/>
+    <hyperlink ref="A640" r:id="rId692" display="FGS-ACC-LPRL"/>
+    <hyperlink ref="A641" r:id="rId693" display="FGS-ACC528"/>
+    <hyperlink ref="A642" r:id="rId694" display="FGS-ACC151"/>
+    <hyperlink ref="A643" r:id="rId695" display="FGS-ACC082"/>
+    <hyperlink ref="A644" r:id="rId696" display="FGS-CD4E-A"/>
+    <hyperlink ref="A645" r:id="rId697" display="FGS-ACC041"/>
+    <hyperlink ref="A646" r:id="rId698" display="FGS-ACC507"/>
+    <hyperlink ref="A647" r:id="rId699" display="FGS-FLEXEXIT-F/H"/>
+    <hyperlink ref="A648" r:id="rId700" display="FGS-DSHC-B/G"/>
+    <hyperlink ref="A649" r:id="rId701" display="FGS-FLEXJIG-F/H"/>
+    <hyperlink ref="A650" r:id="rId702" display="FGS-ACC088"/>
+    <hyperlink ref="A651" r:id="rId703" display="FGS-HASB-5/8-48"/>
+    <hyperlink ref="A652" r:id="rId704" display="FGS-CH4E-A"/>
+    <hyperlink ref="A653" r:id="rId705" display="FGS-ACC509"/>
+    <hyperlink ref="A654" r:id="rId706" display="FGS-ASRI-10F"/>
+    <hyperlink ref="A655" r:id="rId707" display="FGS-HASK-C"/>
+    <hyperlink ref="A656" r:id="rId708" display="FGS-CH4E-B"/>
+    <hyperlink ref="A657" r:id="rId709" display="FGS-FLEXV-4F-C"/>
+    <hyperlink ref="C657" r:id="rId710" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A658" r:id="rId711" display="FGS-HDCB-C"/>
+    <hyperlink ref="A659" r:id="rId712" display="FGS-CLIP-D"/>
+    <hyperlink ref="A660" r:id="rId713" display="FGS-ASRI-15F"/>
+    <hyperlink ref="A661" r:id="rId714" display="FGS-CH9E-A"/>
+    <hyperlink ref="A662" r:id="rId715" display="FGS-ASRI-5F"/>
+    <hyperlink ref="A663" r:id="rId716" display="FGS-FSFC-H"/>
+    <hyperlink ref="A664" r:id="rId717" display="FGS-FHRT-H"/>
+    <hyperlink ref="A665" r:id="rId718" display="FGS-BTBL-C"/>
+    <hyperlink ref="A666" r:id="rId719" display="FGS-HDSB-A"/>
+    <hyperlink ref="A667" r:id="rId720" display="FGS-HHEC-10"/>
+    <hyperlink ref="A668" r:id="rId721" display="FGS-HDSB-B"/>
+    <hyperlink ref="A669" r:id="rId722" display="FGS-HHGK"/>
+    <hyperlink ref="A670" r:id="rId723" display="FGS-HETP-F-5/8"/>
+    <hyperlink ref="A671" r:id="rId724" display="FGS-FHXP-H"/>
+    <hyperlink ref="A672" r:id="rId725" display="FGS-DHHC"/>
+    <hyperlink ref="A673" r:id="rId726" display="FGS-HETR-F-1/2"/>
+    <hyperlink ref="A674" r:id="rId727" display="FGS-HMEC-G"/>
+    <hyperlink ref="A675" r:id="rId728" display="FGS-HLDR-1/2"/>
+    <hyperlink ref="A676" r:id="rId729" display="FGS-HNTR-1/2"/>
+    <hyperlink ref="A677" r:id="rId730" display="FGS-HETR-F-12MM"/>
+    <hyperlink ref="A678" r:id="rId731" display="FGS-HLDR-12MM"/>
+    <hyperlink ref="A679" r:id="rId732" display="FGS-HNTR-12MM"/>
+    <hyperlink ref="A680" r:id="rId733" display="FGS-HNLR-AB"/>
+    <hyperlink ref="A681" r:id="rId734" display="FGS-HIFC-A"/>
+    <hyperlink ref="A682" r:id="rId735" display="FGS-HMEC-44"/>
+    <hyperlink ref="A683" r:id="rId736" display="FGS-HETR-F-16MM"/>
+    <hyperlink ref="A684" r:id="rId737" display="FGS-HNTR-F-12MM"/>
+    <hyperlink ref="A685" r:id="rId738" display="FGS-HNLR-F"/>
+    <hyperlink ref="A686" r:id="rId739" display="FGS-HMEC-A"/>
+    <hyperlink ref="A687" r:id="rId740" display="FGS-HETR-F-5/8"/>
+    <hyperlink ref="A688" r:id="rId741" display="FGS-HNTP-F-1/2"/>
+    <hyperlink ref="A689" r:id="rId742" display="FGS-HNTR-F-16MM"/>
+    <hyperlink ref="A690" r:id="rId743" display="FGS-HMEC-B"/>
+    <hyperlink ref="A691" r:id="rId744" display="FGS-HNTP-F-12MM"/>
+    <hyperlink ref="A692" r:id="rId745" display="FGS-HNTR-3/8"/>
+    <hyperlink ref="A693" r:id="rId746" display="FGS-HNTR-F-5/8"/>
+    <hyperlink ref="A694" r:id="rId747" display="FGS-HMEC-C"/>
+    <hyperlink ref="A695" r:id="rId748" display="FGS-HLDR-5/8-2"/>
+    <hyperlink ref="A696" r:id="rId749" display="FGS-HNTR-5/8"/>
+    <hyperlink ref="A697" r:id="rId750" display="FGS-HNTP-F-5/8"/>
+    <hyperlink ref="A698" r:id="rId751" display="FGS-HNTR-5/8-A"/>
+    <hyperlink ref="A699" r:id="rId752" display="FGS-HNTP-H-16MM"/>
+    <hyperlink ref="A700" r:id="rId753" display="FGS-HNTS-1/2-LP"/>
+    <hyperlink ref="A701" r:id="rId754" display="FGS-HNTS-5/8-LP"/>
+    <hyperlink ref="A702" r:id="rId755" display="FGS-HNTR-5/8-S"/>
+    <hyperlink ref="A703" r:id="rId756" display="FGS-HMEC-E"/>
+    <hyperlink ref="A704" r:id="rId757" display="FGS-HNTP-H-5/8"/>
+    <hyperlink ref="A705" r:id="rId758" display="FGS-HNTS-12MM"/>
+    <hyperlink ref="A706" r:id="rId759" display="FGS-HLDR-V"/>
+    <hyperlink ref="A707" r:id="rId760" display="FGS-HTHR-5/8-12"/>
+    <hyperlink ref="A708" r:id="rId761" display="FGS-HNTS-12MM-LP"/>
+    <hyperlink ref="A709" r:id="rId762" display="FGS-HNTS-F-1/2-LP"/>
+    <hyperlink ref="A710" r:id="rId763" display="FGS-HTHR-5/8-30"/>
+    <hyperlink ref="A711" r:id="rId764" display="FGS-HNTR-F-1/2"/>
+    <hyperlink ref="A712" r:id="rId765" display="FGS-HUFB-ACC"/>
+    <hyperlink ref="A713" r:id="rId766" display="FGS-HNTS-F-5/8-LP"/>
+    <hyperlink ref="A714" r:id="rId767" display="FGS-HNTS-F-12MM-LP"/>
+    <hyperlink ref="A715" r:id="rId768" display="FGS-HTUB-16MM"/>
+    <hyperlink ref="A716" r:id="rId769" display="FGS-HTHR-12MM-75CM"/>
+    <hyperlink ref="A717" r:id="rId770" display="FGS-HUVE-B"/>
+    <hyperlink ref="A718" r:id="rId771" display="FGS-HNTS-16MM"/>
+    <hyperlink ref="A719" r:id="rId772" display="FGS-KDH2-C"/>
+    <hyperlink ref="A720" r:id="rId773" display="FGS-HTUB-F-1/2"/>
+    <hyperlink ref="A721" r:id="rId774" display="FGS-HTR2-2-5/8"/>
+    <hyperlink ref="A722" r:id="rId775" display="FGS-HTUB-F-12MM"/>
+    <hyperlink ref="A723" r:id="rId776" display="FGS-HNTS-F-16MM"/>
+    <hyperlink ref="A724" r:id="rId777" display="FGS-KIT-H44"/>
+    <hyperlink ref="A725" r:id="rId778" display="FGS-HRJA-B"/>
+    <hyperlink ref="A726" r:id="rId779" display="FGS-KT03-A15F"/>
+    <hyperlink ref="A727" r:id="rId780" display="FGS-HTUB-F-16MM"/>
+    <hyperlink ref="A728" r:id="rId781" display="FGS-KT03-A1NH"/>
+    <hyperlink ref="A729" r:id="rId782" display="FGS-HTBK-12"/>
+    <hyperlink ref="A730" r:id="rId783" display="FGS-HTUB-F-5/8"/>
+    <hyperlink ref="A731" r:id="rId784" display="FGS-HTHR-16MM-75CM"/>
+    <hyperlink ref="A732" r:id="rId785" display="FGS-HTHR-1/2-12"/>
+    <hyperlink ref="A733" r:id="rId786" display="FGS-KT03-C"/>
+    <hyperlink ref="A734" r:id="rId787" display="FGS-KQKB"/>
+    <hyperlink ref="A735" r:id="rId788" display="FGS-HUFB-A"/>
+    <hyperlink ref="A736" r:id="rId789" display="FGS-KTW2-J"/>
+    <hyperlink ref="A737" r:id="rId790" display="FGS-KT03-C-10F"/>
+    <hyperlink ref="A738" r:id="rId791" display="FGS-JUNC-A"/>
+    <hyperlink ref="A739" r:id="rId792" display="FGS-KT03-A"/>
+    <hyperlink ref="A740" r:id="rId793" display="FGS-KTW1-JN"/>
+    <hyperlink ref="A741" r:id="rId794" display="FGS-KTW2-D"/>
+    <hyperlink ref="A742" r:id="rId795" display="FGS-KT03-G-5F"/>
+    <hyperlink ref="A743" r:id="rId796" display="FGS-MD9E-B"/>
+    <hyperlink ref="A744" r:id="rId797" display="FGS-MDSA-FB"/>
+    <hyperlink ref="A745" r:id="rId798" display="FGS-KTW2-D-IMP"/>
+    <hyperlink ref="A746" r:id="rId799" display="FGS-MCDS-EX-AB"/>
+    <hyperlink ref="A747" r:id="rId800" display="FGS-MD9E-F"/>
+    <hyperlink ref="A748" r:id="rId801" display="FGS-KTW2-D-IMP-B"/>
+    <hyperlink ref="A749" r:id="rId802" display="FGS-MD4A-C"/>
+    <hyperlink ref="A750" r:id="rId803" display="FGS-MDSA-FB-L"/>
+    <hyperlink ref="A751" r:id="rId804" display="FGS-KT03-A1-10F"/>
+    <hyperlink ref="A752" r:id="rId805" display="FGS-KTW2-D-L3"/>
+    <hyperlink ref="A753" r:id="rId806" display="FGS-MDSA-FB-R"/>
+    <hyperlink ref="A754" r:id="rId807" display="FGS-MDSA-GA"/>
+    <hyperlink ref="A755" r:id="rId808" display="FGS-KT03-A10F"/>
+    <hyperlink ref="A756" r:id="rId809" display="FGS-KTW1-CA-RC"/>
+    <hyperlink ref="A757" r:id="rId810" display="FGS-KT03-ANH"/>
+    <hyperlink ref="A758" r:id="rId811" display="FGS-MD4E-F"/>
+    <hyperlink ref="A759" r:id="rId812" display="FGS-MDSA-AB"/>
+    <hyperlink ref="A760" r:id="rId813" display="FGS-KTW2-F"/>
+    <hyperlink ref="A761" r:id="rId814" display="FGS-MDSA-GB"/>
+    <hyperlink ref="A762" r:id="rId815" display="FGS-MD4E-G"/>
+    <hyperlink ref="A763" r:id="rId816" display="FGS-KT03-B"/>
+    <hyperlink ref="A764" r:id="rId817" display="FGS-MDSA-HF"/>
+    <hyperlink ref="A765" r:id="rId818" display="FGS-MD4E-H"/>
+    <hyperlink ref="A766" r:id="rId819" display="FGS-MDSP-G"/>
+    <hyperlink ref="A767" r:id="rId820" display="FGS-MDSP-A/I"/>
+    <hyperlink ref="A768" r:id="rId821" display="FGS-KTW2-T"/>
+    <hyperlink ref="A769" r:id="rId822" display="FGS-MDSP-B"/>
+    <hyperlink ref="A770" r:id="rId823" display="FGS-MDSP-M"/>
+    <hyperlink ref="A771" r:id="rId824" display="FGS-KT03-B4-5F"/>
+    <hyperlink ref="A772" r:id="rId825" display="FGS-KTW2-TN"/>
+    <hyperlink ref="A773" r:id="rId826" display="FGS-MDSP-2B"/>
+    <hyperlink ref="A774" r:id="rId827" display="FGS-KTW4-C"/>
+    <hyperlink ref="A775" r:id="rId828" display="FGS-MEXP-E-A/B/F"/>
+    <hyperlink ref="A776" r:id="rId829" display="FGS-MDSP-EX-A"/>
+    <hyperlink ref="A777" r:id="rId830" display="FGS-MFAW-A"/>
+    <hyperlink ref="A778" r:id="rId831" display="FGS-MH9E-A"/>
+    <hyperlink ref="A779" r:id="rId832" display="FGS-MH4E-A"/>
+    <hyperlink ref="A780" r:id="rId833" display="FGS-MHIS-C"/>
+    <hyperlink ref="A781" r:id="rId834" display="FGS-MH9E-B"/>
+    <hyperlink ref="A782" r:id="rId835" display="FGS-MH4E-B"/>
+    <hyperlink ref="A783" r:id="rId836" display="FGS-MEXC-E-A"/>
+    <hyperlink ref="A784" r:id="rId837" display="FGS-MEXC-E-A/B/F"/>
+    <hyperlink ref="A785" r:id="rId838" display="FGS-MFAW-H"/>
+    <hyperlink ref="A786" r:id="rId839" display="FGS-MDSP-F-VS"/>
+    <hyperlink ref="A787" r:id="rId840" display="FGS-MEXP-LP-A/B/F"/>
+    <hyperlink ref="A788" r:id="rId841" display="FGS-MFIN-10"/>
+    <hyperlink ref="A789" r:id="rId842" display="FGS-MHIS-JIG-A/B/F"/>
+    <hyperlink ref="A790" r:id="rId843" display="FGS-MH4E-G"/>
+    <hyperlink ref="A791" r:id="rId844" display="FGS-MH9E-G"/>
+    <hyperlink ref="A792" r:id="rId845" display="FGS-MHRT-G"/>
+    <hyperlink ref="C792" r:id="rId846" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A793" r:id="rId847" display="FGS-MHXP-C"/>
+    <hyperlink ref="C793" r:id="rId848" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A794" r:id="rId849" display="FGS-MHRT-H"/>
+    <hyperlink ref="C794" r:id="rId850" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A795" r:id="rId851" display="FGS-MHIS-A"/>
+    <hyperlink ref="A796" r:id="rId852" display="FGS-MHXP-F"/>
+    <hyperlink ref="C796" r:id="rId853" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A797" r:id="rId854" display="FGS-MHIS-A/H"/>
+    <hyperlink ref="A798" r:id="rId855" display="FGS-MHXP-F-VS"/>
+    <hyperlink ref="A799" r:id="rId856" display="FGS-MHRT-H/F-VS"/>
+    <hyperlink ref="A800" r:id="rId857" display="FGS-MHXP-F/H"/>
+    <hyperlink ref="C800" r:id="rId858" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A801" r:id="rId859" display="FGS-MH9A-C-45/2"/>
+    <hyperlink ref="A802" r:id="rId860" display="FGS-MHXP-A"/>
+    <hyperlink ref="C802" r:id="rId861" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A803" r:id="rId862" display="FGS-MHIS-B/H"/>
+    <hyperlink ref="A804" r:id="rId863" display="FGS-MHXP-B"/>
+    <hyperlink ref="C804" r:id="rId864" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A805" r:id="rId865" display="FGSB-MEXP-G-A/B/F"/>
+    <hyperlink ref="A806" r:id="rId866" display="FGS-ACC-SPOOL"/>
+    <hyperlink ref="A807" r:id="rId867" display="FGS-ASRI-5F/NS"/>
+    <hyperlink ref="A808" r:id="rId868" display="FGSB-FLEXV-4F-C"/>
+    <hyperlink ref="C808" r:id="rId869" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A809" r:id="rId870" display="FGSB-KTW1-C"/>
+    <hyperlink ref="A810" r:id="rId871" display="FGSB-KTW1-E"/>
+    <hyperlink ref="A811" r:id="rId872" display="FGS-FLEXV-C"/>
+    <hyperlink ref="C811" r:id="rId873" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A812" r:id="rId874" display="FGS-KT03-B-0F"/>
+    <hyperlink ref="A813" r:id="rId875" display="FGS-KT03-G-0F"/>
+    <hyperlink ref="A814" r:id="rId876" display="FGSB-KTW2-D"/>
+    <hyperlink ref="A815" r:id="rId877" display="FGSB-KTW2-E"/>
+    <hyperlink ref="A816" r:id="rId878" display="FGSB-KTW2-R"/>
+    <hyperlink ref="A817" r:id="rId879" display="FGSB-MSHS-H12"/>
+    <hyperlink ref="C817" r:id="rId880" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A818" r:id="rId881" display="FGS-HETP-F-12MM"/>
+    <hyperlink ref="A819" r:id="rId882" display="FGS-HETP-F-16MM"/>
+    <hyperlink ref="A820" r:id="rId883" display="FGS-HIBS-B"/>
+    <hyperlink ref="A821" r:id="rId884" display="FGS-HIBS-F"/>
+    <hyperlink ref="A822" r:id="rId885" display="FGS-HIBS-H"/>
+    <hyperlink ref="A823" r:id="rId886" display="FGS-HKFM-1/2"/>
+    <hyperlink ref="A824" r:id="rId887" display="FGS-HMEC-A-Y"/>
+    <hyperlink ref="A825" r:id="rId888" display="FGS-HMEC-B-Y"/>
+    <hyperlink ref="A826" r:id="rId889" display="FGS-HMEC-F-Y"/>
+    <hyperlink ref="A827" r:id="rId890" display="FGS-KT03-CA1"/>
+    <hyperlink ref="A828" r:id="rId891" display="FGS-KT03-CA2"/>
+    <hyperlink ref="A829" r:id="rId892" display="FGS-KT03-CNH"/>
+    <hyperlink ref="A830" r:id="rId893" display="FGS-KT07-A4-15F"/>
+    <hyperlink ref="A831" r:id="rId894" display="FGS-MDSA-HM-L"/>
+    <hyperlink ref="A832" r:id="rId895" display="FGS-MDSA-HM-R"/>
+    <hyperlink ref="A833" r:id="rId896" display="FGS-MFAW-M"/>
+    <hyperlink ref="A834" r:id="rId897" display="FGS-MSHC-E"/>
+    <hyperlink ref="A835" r:id="rId898" display="FGS-MSHS-H10"/>
+    <hyperlink ref="C835" r:id="rId899" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A836" r:id="rId900" display="FGS-MSHS-H12"/>
+    <hyperlink ref="C836" r:id="rId901" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A837" r:id="rId902" display="FGS-MSHS-KF"/>
+    <hyperlink ref="A838" r:id="rId903" display="FGSB-ISLAND3-F"/>
+    <hyperlink ref="A839" r:id="rId904" display="FGS-HISR-A"/>
+    <hyperlink ref="A840" r:id="rId905" display="FGS-MHRT-F/B-VS"/>
+    <hyperlink ref="A841" r:id="rId906" display="FGSB-MSHS-F-CF"/>
+    <hyperlink ref="C841" r:id="rId907" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A842" r:id="rId908" display="FGS-HCBL-12"/>
+    <hyperlink ref="A843" r:id="rId909" display="FGS-HTBK-18"/>
+    <hyperlink ref="A844" r:id="rId910" display="FGS-HTBK-18-6"/>
+    <hyperlink ref="A845" r:id="rId911" display="FGS-MDSA-A2C"/>
+    <hyperlink ref="A846" r:id="rId912" display="FGS-HNTS-F-1/2-A"/>
+    <hyperlink ref="A847" r:id="rId913" display="FGS-HNTS-F-12MM-A"/>
+    <hyperlink ref="A848" r:id="rId914" display="FGS-HNTS-H-1/2-A"/>
+    <hyperlink ref="A849" r:id="rId915" display="FGS-HNTS-H-5/8-A"/>
+    <hyperlink ref="A850" r:id="rId916" display="FGS-HTBK-24-5"/>
+    <hyperlink ref="A851" r:id="rId917" display="FGSB-MEXP-ABF-NC"/>
+    <hyperlink ref="A852" r:id="rId918" display="FGS-MDSA-RC"/>
+    <hyperlink ref="A853" r:id="rId919" display="FGS-MEXP-F-F/H-NC"/>
+    <hyperlink ref="A854" r:id="rId920" display="FGS-HCTS-A/B"/>
+    <hyperlink ref="A855" r:id="rId921" display="FGSB-ACC001"/>
+    <hyperlink ref="A856" r:id="rId922" display="FGS-ACC534"/>
+    <hyperlink ref="A857" r:id="rId923" display="FGS-MTRM-H-Y"/>
+    <hyperlink ref="A858" r:id="rId924" display="FGSB-MEXP-F-F/H-NC"/>
+    <hyperlink ref="A859" r:id="rId925" display="FGS-MD4E-M"/>
+    <hyperlink ref="A860" r:id="rId926" display="FGSB-MD4E-M"/>
+    <hyperlink ref="A861" r:id="rId927" display="FGS-MU9E-M"/>
+    <hyperlink ref="A862" r:id="rId928" display="FGSB-MHRT-F/H"/>
+    <hyperlink ref="C862" r:id="rId929" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A863" r:id="rId930" display="FGSB-MDSP-M"/>
+    <hyperlink ref="A864" r:id="rId931" display="FGS-MSHS-F10"/>
+    <hyperlink ref="C864" r:id="rId932" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A865" r:id="rId933" display="FGSB-MHXP-M"/>
+    <hyperlink ref="C865" r:id="rId934" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A866" r:id="rId935" display="FGS-MDSA-HM-L-Y"/>
+    <hyperlink ref="A867" r:id="rId936" display="FGS-MDSA-HM-R-Y"/>
+    <hyperlink ref="A868" r:id="rId937" display="FGS-HMEC-M-Y"/>
+    <hyperlink ref="A869" r:id="rId938" display="CX3199900"/>
+    <hyperlink ref="A870" r:id="rId939" display="CX3199978"/>
+    <hyperlink ref="A871" r:id="rId940" display="CX3299721"/>
+    <hyperlink ref="A872" r:id="rId941" display="CX3199984"/>
+    <hyperlink ref="A873" r:id="rId942" display="CX3299986"/>
+    <hyperlink ref="A874" r:id="rId943" display="CX3299993"/>
+    <hyperlink ref="A875" r:id="rId944" display="CX3399657"/>
+    <hyperlink ref="A876" r:id="rId945" display="CX3299999"/>
+    <hyperlink ref="A877" r:id="rId946" display="CX3399993"/>
+    <hyperlink ref="A878" r:id="rId947" display="CX3399999"/>
+    <hyperlink ref="A879" r:id="rId948" display="CX3499958"/>
+    <hyperlink ref="A880" r:id="rId949" display="CX3399693"/>
+    <hyperlink ref="A881" r:id="rId950" display="CX3399957"/>
+    <hyperlink ref="A882" r:id="rId951" display="CX3499988"/>
+    <hyperlink ref="A883" r:id="rId952" display="CX3499996"/>
+    <hyperlink ref="A884" r:id="rId953" display="CX3499998"/>
+    <hyperlink ref="A885" r:id="rId954" display="CX3499863"/>
+    <hyperlink ref="A886" r:id="rId955" display="CX3499865"/>
+    <hyperlink ref="A887" r:id="rId956" display="CX3799852"/>
+    <hyperlink ref="A888" r:id="rId957" display="CX3799662"/>
+    <hyperlink ref="A889" r:id="rId958" display="CX3799982"/>
+    <hyperlink ref="A890" r:id="rId959" display="CX3799663"/>
+    <hyperlink ref="A891" r:id="rId960" display="CX3799861"/>
+    <hyperlink ref="A892" r:id="rId961" display="CX3899988"/>
+    <hyperlink ref="A893" r:id="rId962" display="CX3799987"/>
+    <hyperlink ref="A894" r:id="rId963" display="CX3799992"/>
+    <hyperlink ref="A895" r:id="rId964" display="CX3799956"/>
+    <hyperlink ref="A896" r:id="rId965" display="CX3799957"/>
+    <hyperlink ref="A897" r:id="rId966" display="CX3799996"/>
+    <hyperlink ref="A898" r:id="rId967" display="CX3799998"/>
+    <hyperlink ref="A899" r:id="rId968" display="CX3799999"/>
+    <hyperlink ref="A900" r:id="rId969" display="CX3899987"/>
+    <hyperlink ref="A901" r:id="rId970" display="760259816"/>
+    <hyperlink ref="A902" r:id="rId971" display="760260765"/>
+    <hyperlink ref="A903" r:id="rId972" display="760260766"/>
+    <hyperlink ref="A904" r:id="rId973" display="760260762"/>
+    <hyperlink ref="A905" r:id="rId974" display="760260759"/>
+    <hyperlink ref="A906" r:id="rId975" display="760260763"/>
+    <hyperlink ref="A907" r:id="rId976" display="760260764"/>
+    <hyperlink ref="A908" r:id="rId977" display="760260760"/>
+    <hyperlink ref="A909" r:id="rId978" display="760259385"/>
+    <hyperlink ref="A910" r:id="rId979" display="760259386"/>
+    <hyperlink ref="A911" r:id="rId980" display="760259387"/>
+    <hyperlink ref="A912" r:id="rId981" display="760259817"/>
+    <hyperlink ref="A913" r:id="rId982" display="1-1671080-2"/>
+    <hyperlink ref="A914" r:id="rId983" display="1-1671132-5"/>
+    <hyperlink ref="A915" r:id="rId984" display="1-2269081-5"/>
+    <hyperlink ref="A916" r:id="rId985" display="1-795691-0"/>
+    <hyperlink ref="A917" r:id="rId986" display="1-795691-2"/>
+    <hyperlink ref="A918" r:id="rId987" display="1375158-2"/>
+    <hyperlink ref="A919" r:id="rId988" display="1375159-1"/>
+    <hyperlink ref="A920" r:id="rId989" display="1375161-1"/>
+    <hyperlink ref="A921" r:id="rId990" display="1375162-1"/>
+    <hyperlink ref="A922" r:id="rId991" display="1375162-2"/>
+    <hyperlink ref="A923" r:id="rId992" display="1375163-1"/>
+    <hyperlink ref="A924" r:id="rId993" display="1375164-1"/>
+    <hyperlink ref="A925" r:id="rId994" display="1375165-1"/>
+    <hyperlink ref="A926" r:id="rId995" display="1375158-1"/>
+    <hyperlink ref="A927" r:id="rId996" display="1427632-1"/>
+    <hyperlink ref="A928" r:id="rId997" display="1479860-1"/>
+    <hyperlink ref="A929" r:id="rId998" display="1671132-1"/>
+    <hyperlink ref="A930" r:id="rId999" display="1671132-2"/>
+    <hyperlink ref="A931" r:id="rId1000" display="1671495-1"/>
+    <hyperlink ref="A932" r:id="rId1001" display="1671960-1"/>
+    <hyperlink ref="A933" r:id="rId1002" display="1671495-4"/>
+    <hyperlink ref="A934" r:id="rId1003" display="1711314-1"/>
+    <hyperlink ref="A935" r:id="rId1004" display="1711314-3"/>
+    <hyperlink ref="A936" r:id="rId1005" display="1859160-1"/>
+    <hyperlink ref="A937" r:id="rId1006" display="1933352-1"/>
+    <hyperlink ref="A938" r:id="rId1007" display="1933530-1"/>
+    <hyperlink ref="A939" r:id="rId1008" display="1933425-1"/>
+    <hyperlink ref="A940" r:id="rId1009" display="1933532-1"/>
+    <hyperlink ref="A941" r:id="rId1010" display="1933534-1"/>
+    <hyperlink ref="A942" r:id="rId1011" display="2-795691-3"/>
+    <hyperlink ref="A943" r:id="rId1012" display="2269081-1"/>
+    <hyperlink ref="A944" r:id="rId1013" display="557548-1"/>
+    <hyperlink ref="A945" r:id="rId1014" display="558334-1"/>
+    <hyperlink ref="A946" r:id="rId1015" display="64501050-00"/>
+    <hyperlink ref="A947" r:id="rId1016" display="64501103-10"/>
+    <hyperlink ref="A948" r:id="rId1017" display="64501050-10"/>
+    <hyperlink ref="A949" r:id="rId1018" display="64501045-00"/>
+    <hyperlink ref="A950" r:id="rId1019" display="64505050-30"/>
+    <hyperlink ref="A951" r:id="rId1020" display="64501105-22"/>
+    <hyperlink ref="A952" r:id="rId1021" display="65271022-00"/>
+    <hyperlink ref="A953" r:id="rId1022" display="65271006-01"/>
+    <hyperlink ref="A954" r:id="rId1023" display="65273037-00"/>
+    <hyperlink ref="A955" r:id="rId1024" display="760038240"/>
+    <hyperlink ref="A956" r:id="rId1025" display="760038257"/>
+    <hyperlink ref="A957" r:id="rId1026" display="760060343"/>
+    <hyperlink ref="A958" r:id="rId1027" display="760068106"/>
+    <hyperlink ref="A959" r:id="rId1028" display="760069278"/>
+    <hyperlink ref="A960" r:id="rId1029" display="760072850"/>
+    <hyperlink ref="A961" r:id="rId1030" display="760072959"/>
+    <hyperlink ref="A962" r:id="rId1031" display="760072868"/>
+    <hyperlink ref="A963" r:id="rId1032" display="760072967"/>
+    <hyperlink ref="A964" r:id="rId1033" display="760072884"/>
+    <hyperlink ref="A965" r:id="rId1034" display="760072793"/>
+    <hyperlink ref="A966" r:id="rId1035" display="760072892"/>
+    <hyperlink ref="A967" r:id="rId1036" display="760072801"/>
+    <hyperlink ref="A968" r:id="rId1037" display="760072900"/>
+    <hyperlink ref="A969" r:id="rId1038" display="760072926"/>
+    <hyperlink ref="A970" r:id="rId1039" display="760072843"/>
+    <hyperlink ref="A971" r:id="rId1040" display="760089409"/>
+    <hyperlink ref="A972" r:id="rId1041" display="760089342"/>
+    <hyperlink ref="A973" r:id="rId1042" display="760089433"/>
+    <hyperlink ref="A974" r:id="rId1043" display="760089359"/>
+    <hyperlink ref="A975" r:id="rId1044" display="760089458"/>
+    <hyperlink ref="A976" r:id="rId1045" display="760089375"/>
+    <hyperlink ref="A977" r:id="rId1046" display="760089466"/>
+    <hyperlink ref="A978" r:id="rId1047" display="760089383"/>
+    <hyperlink ref="A979" r:id="rId1048" display="760089391"/>
+    <hyperlink ref="A980" r:id="rId1049" display="760089482"/>
+    <hyperlink ref="A981" r:id="rId1050" display="760089490"/>
+    <hyperlink ref="A982" r:id="rId1051" display="760094375"/>
+    <hyperlink ref="A983" r:id="rId1052" display="760094383"/>
+    <hyperlink ref="A984" r:id="rId1053" display="760094391"/>
+    <hyperlink ref="A985" r:id="rId1054" display="760094409"/>
+    <hyperlink ref="A986" r:id="rId1055" display="760104398"/>
+    <hyperlink ref="A987" r:id="rId1056" display="760104737"/>
+    <hyperlink ref="A988" r:id="rId1057" display="760128850"/>
+    <hyperlink ref="A989" r:id="rId1058" display="760128868"/>
+    <hyperlink ref="A990" r:id="rId1059" display="760172882"/>
+    <hyperlink ref="A991" r:id="rId1060" display="760172890"/>
+    <hyperlink ref="A992" r:id="rId1061" display="760172916"/>
+    <hyperlink ref="A993" r:id="rId1062" display="760172924"/>
+    <hyperlink ref="A994" r:id="rId1063" display="760175893"/>
+    <hyperlink ref="A995" r:id="rId1064" display="760244789"/>
+    <hyperlink ref="A996" r:id="rId1065" display="760244776"/>
+    <hyperlink ref="A997" r:id="rId1066" display="760244777"/>
+    <hyperlink ref="A998" r:id="rId1067" display="760244801"/>
+    <hyperlink ref="A999" r:id="rId1068" display="760244778"/>
+    <hyperlink ref="A1000" r:id="rId1069" display="760244792"/>
+    <hyperlink ref="A1001" r:id="rId1070" display="760244793"/>
+    <hyperlink ref="A1002" r:id="rId1071" display="760244817"/>
+    <hyperlink ref="A1003" r:id="rId1072" display="760260434"/>
+    <hyperlink ref="A1004" r:id="rId1073" display="760260435"/>
+    <hyperlink ref="A1005" r:id="rId1074" display="760260438"/>
+    <hyperlink ref="A1006" r:id="rId1075" display="760260439"/>
+    <hyperlink ref="A1007" r:id="rId1076" display="760260446"/>
+    <hyperlink ref="A1008" r:id="rId1077" display="760260449"/>
+    <hyperlink ref="A1009" r:id="rId1078" display="760260452"/>
+    <hyperlink ref="A1010" r:id="rId1079" display="760260442"/>
+    <hyperlink ref="A1011" r:id="rId1080" display="760260430"/>
+    <hyperlink ref="A1012" r:id="rId1081" display="760236910"/>
+    <hyperlink ref="A1013" r:id="rId1082" display="760260408"/>
+    <hyperlink ref="A1014" r:id="rId1083" display="760084053"/>
+    <hyperlink ref="A1015" r:id="rId1084" display="760083964"/>
+    <hyperlink ref="A1016" r:id="rId1085" display="760084061"/>
+    <hyperlink ref="A1017" r:id="rId1086" display="760084152"/>
+    <hyperlink ref="A1018" r:id="rId1087" display="760084095"/>
+    <hyperlink ref="A1019" r:id="rId1088" display="760085530"/>
+    <hyperlink ref="A1020" r:id="rId1089" display="760084160"/>
+    <hyperlink ref="A1021" r:id="rId1090" display="760084103"/>
+    <hyperlink ref="A1022" r:id="rId1091" display="760085548"/>
+    <hyperlink ref="A1023" r:id="rId1092" display="760085670"/>
+    <hyperlink ref="A1024" r:id="rId1093" display="760083899"/>
+    <hyperlink ref="A1025" r:id="rId1094" display="760085555"/>
+    <hyperlink ref="A1026" r:id="rId1095" display="760085688"/>
+    <hyperlink ref="A1027" r:id="rId1096" display="760083907"/>
+    <hyperlink ref="A1028" r:id="rId1097" display="760085597"/>
+    <hyperlink ref="A1029" r:id="rId1098" display="760085696"/>
+    <hyperlink ref="A1030" r:id="rId1099" display="760083915"/>
+    <hyperlink ref="A1031" r:id="rId1100" display="760085605"/>
+    <hyperlink ref="A1032" r:id="rId1101" display="760085704"/>
+    <hyperlink ref="A1033" r:id="rId1102" display="760084137"/>
+    <hyperlink ref="A1034" r:id="rId1103" display="760085613"/>
+    <hyperlink ref="A1035" r:id="rId1104" display="760084145"/>
+    <hyperlink ref="A1036" r:id="rId1105" display="760083923"/>
+    <hyperlink ref="A1037" r:id="rId1106" display="760084020"/>
+    <hyperlink ref="A1038" r:id="rId1107" display="760085639"/>
+    <hyperlink ref="A1039" r:id="rId1108" display="760084038"/>
+    <hyperlink ref="A1040" r:id="rId1109" display="760083949"/>
+    <hyperlink ref="A1041" r:id="rId1110" display="760086090"/>
+    <hyperlink ref="A1042" r:id="rId1111" display="760084046"/>
+    <hyperlink ref="A1043" r:id="rId1112" display="760085654"/>
+    <hyperlink ref="A1044" r:id="rId1113" display="760086108"/>
+    <hyperlink ref="A1045" r:id="rId1114" display="760109124"/>
+    <hyperlink ref="A1046" r:id="rId1115" display="760259908"/>
+    <hyperlink ref="A1047" r:id="rId1116" display="760259909"/>
+    <hyperlink ref="A1048" r:id="rId1117" display="760259910"/>
+    <hyperlink ref="A1049" r:id="rId1118" display="760262094"/>
+    <hyperlink ref="A1050" r:id="rId1119" display="HDW-12020"/>
+    <hyperlink ref="A1051" r:id="rId1120" display="HDW-12021"/>
+    <hyperlink ref="A1052" r:id="rId1121" display="FGS-HMEC-M"/>
+    <hyperlink ref="A1053" r:id="rId1122" display="FGSB-KT03-CNH"/>
+    <hyperlink ref="A1054" r:id="rId1123" display="FGS-MHRT-M"/>
+    <hyperlink ref="C1054" r:id="rId1124" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1055" r:id="rId1125" display="FGS-MHRT-M/H"/>
+    <hyperlink ref="C1055" r:id="rId1126" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1056" r:id="rId1127" display="FGS-MHRT-H/M"/>
+    <hyperlink ref="C1056" r:id="rId1128" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1057" r:id="rId1129" display="FGS-ACC158"/>
+    <hyperlink ref="A1058" r:id="rId1130" display="FGS-HNTP-M-16MM"/>
+    <hyperlink ref="A1059" r:id="rId1131" display="FGS-HNTP-M-5/8"/>
+    <hyperlink ref="A1060" r:id="rId1132" display="FGSB-MFAW-M"/>
+    <hyperlink ref="A1061" r:id="rId1133" display="FGSB-MHRT-M/F"/>
+    <hyperlink ref="C1061" r:id="rId1134" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1062" r:id="rId1135" display="FGSB-MDSA-MB-L"/>
+    <hyperlink ref="A1063" r:id="rId1136" display="FGSB-MDSA-MB-R"/>
+    <hyperlink ref="A1064" r:id="rId1137" display="FGSB-MSHS-H-CF10"/>
+    <hyperlink ref="C1064" r:id="rId1138" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1065" r:id="rId1139" display="FGSB-MH4E-M"/>
+    <hyperlink ref="A1066" r:id="rId1140" display="FGSB-MSHS-H-F6IN"/>
+    <hyperlink ref="C1066" r:id="rId1141" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1067" r:id="rId1142" display="FGS-MKIT-M"/>
+    <hyperlink ref="A1068" r:id="rId1143" display="FGSB-MH9E-M"/>
+    <hyperlink ref="A1069" r:id="rId1144" display="FGSB-MSHS-M"/>
+    <hyperlink ref="C1069" r:id="rId1145" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1070" r:id="rId1146" display="FGS-MVAR-H"/>
+    <hyperlink ref="A1071" r:id="rId1147" display="FGSB-MVAR-H"/>
+    <hyperlink ref="A1072" r:id="rId1148" display="FGS-MDSA-LP-2C"/>
+    <hyperlink ref="A1073" r:id="rId1149" display="FGS-FLEXV-4F-LP-2C"/>
+    <hyperlink ref="C1073" r:id="rId1150" display="Variant of FGS-FLEXV"/>
+    <hyperlink ref="A1074" r:id="rId1151" display="FGS-MSHS-B12"/>
+    <hyperlink ref="C1074" r:id="rId1152" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1075" r:id="rId1153" display="FGS-MHXP-G"/>
+    <hyperlink ref="C1075" r:id="rId1154" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A1076" r:id="rId1155" display="FGS-MHRT-F/B"/>
+    <hyperlink ref="C1076" r:id="rId1156" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1077" r:id="rId1157" display="FGS-MJWR-A"/>
+    <hyperlink ref="A1078" r:id="rId1158" display="FGS-MKIT"/>
+    <hyperlink ref="A1079" r:id="rId1159" display="FGS-MSHS-CA"/>
+    <hyperlink ref="A1080" r:id="rId1160" display="FGS-MJWR-C"/>
+    <hyperlink ref="A1081" r:id="rId1161" display="FGS-MKIT-ABF"/>
+    <hyperlink ref="A1082" r:id="rId1162" display="FGS-MJWR-D"/>
+    <hyperlink ref="A1083" r:id="rId1163" display="FGS-MSHS-D"/>
+    <hyperlink ref="A1084" r:id="rId1164" display="FGS-MSHC-D"/>
+    <hyperlink ref="A1085" r:id="rId1165" display="FGS-MSHS-KS"/>
+    <hyperlink ref="A1086" r:id="rId1166" display="FGS-MJWRM-C"/>
+    <hyperlink ref="A1087" r:id="rId1167" display="FGS-MSHC-J"/>
+    <hyperlink ref="A1088" r:id="rId1168" display="FGS-MKEX-2-0F"/>
+    <hyperlink ref="A1089" r:id="rId1169" display="FGS-MTRM-C"/>
+    <hyperlink ref="A1090" r:id="rId1170" display="FGS-MSHC-K"/>
+    <hyperlink ref="A1091" r:id="rId1171" display="FGS-MSSC-B/G"/>
+    <hyperlink ref="A1092" r:id="rId1172" display="FGS-MU4E-B"/>
+    <hyperlink ref="A1093" r:id="rId1173" display="FGS-MU4E-F"/>
+    <hyperlink ref="A1094" r:id="rId1174" display="FGS-MSHS-B"/>
+    <hyperlink ref="C1094" r:id="rId1175" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1095" r:id="rId1176" display="FGS-MTRM-DS"/>
+    <hyperlink ref="A1096" r:id="rId1177" display="FGS-MU4E-G"/>
+    <hyperlink ref="A1097" r:id="rId1178" display="FGS-MSHS-C"/>
+    <hyperlink ref="A1098" r:id="rId1179" display="FGS-MU4E-H"/>
+    <hyperlink ref="A1099" r:id="rId1180" display="FGS-MTRM-F"/>
+    <hyperlink ref="A1100" r:id="rId1181" display="FGS-SD4E-A"/>
+    <hyperlink ref="A1101" r:id="rId1182" display="FGS-SHXP-A"/>
+    <hyperlink ref="A1102" r:id="rId1183" display="FGS-MSNC-A"/>
+    <hyperlink ref="A1103" r:id="rId1184" display="FGS-SD4E-B"/>
+    <hyperlink ref="A1104" r:id="rId1185" display="FGS-SH4E-B"/>
+    <hyperlink ref="A1105" r:id="rId1186" display="FGS-SHXP-B"/>
+    <hyperlink ref="A1106" r:id="rId1187" display="FGS-MSNC-B/G"/>
+    <hyperlink ref="A1107" r:id="rId1188" display="FGS-TRMP42"/>
+    <hyperlink ref="A1108" r:id="rId1189" display="FGS-SHXP-B/F"/>
+    <hyperlink ref="A1109" r:id="rId1190" display="FGS-SH4E-F"/>
+    <hyperlink ref="A1110" r:id="rId1191" display="FGS-MU9E-B"/>
+    <hyperlink ref="A1111" r:id="rId1192" display="FGS-SHXP-F"/>
+    <hyperlink ref="A1112" r:id="rId1193" display="FGS-SD9E-A"/>
+    <hyperlink ref="A1113" r:id="rId1194" display="FGS-MU4E-A"/>
+    <hyperlink ref="A1114" r:id="rId1195" display="FGSB-KT03-A10F"/>
+    <hyperlink ref="A1115" r:id="rId1196" display="FGS-SD9E-F"/>
+    <hyperlink ref="A1116" r:id="rId1197" display="FGS-SU4E-A"/>
+    <hyperlink ref="A1117" r:id="rId1198" display="FGSB-KTW1-CA"/>
+    <hyperlink ref="A1118" r:id="rId1199" display="FGSB-MD4E-A"/>
+    <hyperlink ref="A1119" r:id="rId1200" display="FGS-VQE22-RWY"/>
+    <hyperlink ref="A1120" r:id="rId1201" display="FGS-SHRT-A"/>
+    <hyperlink ref="A1121" r:id="rId1202" display="FGSB-KTW1-JA"/>
+    <hyperlink ref="A1122" r:id="rId1203" display="FGS-SU4E-F"/>
+    <hyperlink ref="A1123" r:id="rId1204" display="FGSB-MD4E-B"/>
+    <hyperlink ref="A1124" r:id="rId1205" display="FGSB-KTW2-J"/>
+    <hyperlink ref="A1125" r:id="rId1206" display="FGS-SHRT-B"/>
+    <hyperlink ref="A1126" r:id="rId1207" display="FGS-SDSA-F2B"/>
+    <hyperlink ref="A1127" r:id="rId1208" display="FGS-SDSA-FB"/>
+    <hyperlink ref="A1128" r:id="rId1209" display="FGS-SDSP-F"/>
+    <hyperlink ref="A1129" r:id="rId1210" display="FGS-SHRT-F/B"/>
+    <hyperlink ref="A1130" r:id="rId1211" display="FGSB-ASRI-5F"/>
+    <hyperlink ref="A1131" r:id="rId1212" display="FGSB-MEX1-C-0F"/>
+    <hyperlink ref="A1132" r:id="rId1213" display="FGSB-KT03-A1-15F"/>
+    <hyperlink ref="A1133" r:id="rId1214" display="FGSB-MD9A-C"/>
+    <hyperlink ref="A1134" r:id="rId1215" display="FGSB-MD4A-C"/>
+    <hyperlink ref="A1135" r:id="rId1216" display="FGSB-MD9E-A"/>
+    <hyperlink ref="A1136" r:id="rId1217" display="FGSB-MDSP-B/I"/>
+    <hyperlink ref="A1137" r:id="rId1218" display="FGSB-MFAW-A"/>
+    <hyperlink ref="A1138" r:id="rId1219" display="FGSB-MEX1-C-5F"/>
+    <hyperlink ref="A1139" r:id="rId1220" display="FGSB-MFAW-B"/>
+    <hyperlink ref="A1140" r:id="rId1221" display="FGSB-MHIS-A"/>
+    <hyperlink ref="A1141" r:id="rId1222" display="FGSB-MHIS-B"/>
+    <hyperlink ref="A1142" r:id="rId1223" display="FGSB-MEXC-E-A/B/F"/>
+    <hyperlink ref="A1143" r:id="rId1224" display="FGSB-MDSP-2B"/>
+    <hyperlink ref="A1144" r:id="rId1225" display="FGSB-MFAW-H"/>
+    <hyperlink ref="A1145" r:id="rId1226" display="FGSB-MHRT-A"/>
+    <hyperlink ref="C1145" r:id="rId1227" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1146" r:id="rId1228" display="FGSB-MDSP-2B-IMP"/>
+    <hyperlink ref="A1147" r:id="rId1229" display="FGSB-MH9E-B"/>
+    <hyperlink ref="A1148" r:id="rId1230" display="FGSB-MEXP-E-A/B/F"/>
+    <hyperlink ref="A1149" r:id="rId1231" display="FGSB-MHXP-B/F"/>
+    <hyperlink ref="C1149" r:id="rId1232" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A1150" r:id="rId1233" display="FGSB-MHRT-F/B"/>
+    <hyperlink ref="C1150" r:id="rId1234" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1151" r:id="rId1235" display="FGSB-MHRT-G"/>
+    <hyperlink ref="C1151" r:id="rId1236" display="Variant of FGS-MHRT"/>
+    <hyperlink ref="A1152" r:id="rId1237" display="FGSB-MSHC-B"/>
+    <hyperlink ref="A1153" r:id="rId1238" display="FGSB-MHXP-F/H"/>
+    <hyperlink ref="C1153" r:id="rId1239" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A1154" r:id="rId1240" display="FGSB-MJWR-A"/>
+    <hyperlink ref="A1155" r:id="rId1241" display="FGSB-MDSP-G"/>
+    <hyperlink ref="A1156" r:id="rId1242" display="FGSB-MSNC-F"/>
+    <hyperlink ref="A1157" r:id="rId1243" display="FGSB-MJWR-C"/>
+    <hyperlink ref="A1158" r:id="rId1244" display="FGSB-MSHS-A"/>
+    <hyperlink ref="C1158" r:id="rId1245" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1159" r:id="rId1246" display="FGSB-MSSC-A"/>
+    <hyperlink ref="A1160" r:id="rId1247" display="FGSB-MSHS-D"/>
+    <hyperlink ref="A1161" r:id="rId1248" display="FGSB-MHXP-H"/>
+    <hyperlink ref="C1161" r:id="rId1249" display="Variant of FGS-MHXP"/>
+    <hyperlink ref="A1162" r:id="rId1250" display="FGSB-MSHS-B"/>
+    <hyperlink ref="C1162" r:id="rId1251" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1163" r:id="rId1252" display="FGSB-MVAR-A"/>
+    <hyperlink ref="A1164" r:id="rId1253" display="FGSB-MH4A-C"/>
+    <hyperlink ref="A1165" r:id="rId1254" display="FGSB-MSHS-B-RW"/>
+    <hyperlink ref="C1165" r:id="rId1255" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1166" r:id="rId1256" display="FGSB-MSHS-F"/>
+    <hyperlink ref="C1166" r:id="rId1257" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1167" r:id="rId1258" display="FGSB-MVAR-B"/>
+    <hyperlink ref="A1168" r:id="rId1259" display="FGSB-MH4E-A"/>
+    <hyperlink ref="A1169" r:id="rId1260" display="FGSB-SHRT-B"/>
+    <hyperlink ref="A1170" r:id="rId1261" display="FGSB-MU4E-A"/>
+    <hyperlink ref="A1171" r:id="rId1262" display="FGSB-SU9E-A"/>
+    <hyperlink ref="A1172" r:id="rId1263" display="FGSB-MSHS-H"/>
+    <hyperlink ref="C1172" r:id="rId1264" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1173" r:id="rId1265" display="FGSB-MTRM-A"/>
+    <hyperlink ref="A1174" r:id="rId1266" display="FGSB-SHRT-F"/>
+    <hyperlink ref="A1175" r:id="rId1267" display="FGSB-MU4E-B"/>
+    <hyperlink ref="A1176" r:id="rId1268" display="FGSB-MVAR-F"/>
+    <hyperlink ref="A1177" r:id="rId1269" display="FGSB-MU4E-F"/>
+    <hyperlink ref="A1178" r:id="rId1270" display="FGSB-MTRM-C"/>
+    <hyperlink ref="A1179" r:id="rId1271" display="FGSB-MSHS-STOR-F"/>
+    <hyperlink ref="C1179" r:id="rId1272" display="Variant of FGS-MSHS"/>
+    <hyperlink ref="A1180" r:id="rId1273" display="FGSB-SDSA-FB"/>
+    <hyperlink ref="A1181" r:id="rId1274" display="FGSB-SHXP-B"/>
+    <hyperlink ref="A1182" r:id="rId1275" display="FGSB-MSNC-B/G"/>
+    <hyperlink ref="A1183" r:id="rId1276" display="FGSB-MU4E-H"/>
+    <hyperlink ref="A1184" r:id="rId1277" display="FGSB-SHXP-F"/>
+    <hyperlink ref="A1185" r:id="rId1278" display="FGSB-SD9E-B"/>
+    <hyperlink ref="A1186" r:id="rId1279" display="FGSB-SH9E-A"/>
+    <hyperlink ref="A1187" r:id="rId1280" display="FGSB-SH9E-F"/>
+    <hyperlink ref="A1188" r:id="rId1281" display="FGSB-SHRT-A"/>
+    <hyperlink ref="A1189" r:id="rId1282" display="FGS-MEXP-ABF-CV"/>
+    <hyperlink ref="A1190" r:id="rId1283" display="FGS-MEXP-ABF-NC"/>
+    <hyperlink ref="A1191" r:id="rId1284" display="FGS-MEXP-E-ABF-CV"/>
+    <hyperlink ref="A1192" r:id="rId1285" display="FGS-HTBK-18-5"/>
+    <hyperlink ref="A1193" r:id="rId1286" display="FGS-HTBK-S-18-5"/>
+    <hyperlink ref="A1194" r:id="rId1287" display="FGS-HTBK-S-12-5"/>
+    <hyperlink ref="A1195" r:id="rId1288" display="FGS-HTBK-6-5-40PC"/>
+    <hyperlink ref="A1196" r:id="rId1289" display="FGS-HTBK-6-5-80PC"/>
+    <hyperlink ref="A1197" r:id="rId1290" display="FGS-HTBK-18-5-32PC"/>
+    <hyperlink ref="A1198" r:id="rId1291" display="FGS-HTBK-18-5-80PC"/>
+    <hyperlink ref="A1199" r:id="rId1292" display="FGS-HTBK-12-5-32PC"/>
+    <hyperlink ref="A1200" r:id="rId1293" display="FGS-MDSA-FB-R-Y"/>
+    <hyperlink ref="A1201" r:id="rId1294" display="FGS-ACC047"/>
+    <hyperlink ref="A1202" r:id="rId1295" display="FGS-ACC048"/>
+    <hyperlink ref="A1203" r:id="rId1296" display="FGS-ACC087"/>
+    <hyperlink ref="A1204" r:id="rId1297" display="FGS-HDGR"/>
+    <hyperlink ref="A1205" r:id="rId1298" display="FGS-HMEC-H"/>
+    <hyperlink ref="A1206" r:id="rId1299" display="FGS-MDSA-HF-L"/>
+    <hyperlink ref="A1207" r:id="rId1300" display="FGS-MH4A-C"/>
+    <hyperlink ref="A1208" r:id="rId1301" display="FGS-MSSC-F"/>
+    <hyperlink ref="A1209" r:id="rId1302" display="FGS-HEMB-D"/>
+    <hyperlink ref="A1210" r:id="rId1303" display="FGS-MTRM-M"/>
+    <hyperlink ref="A1211" r:id="rId1304" display="760244804"/>
+    <hyperlink ref="A1212" r:id="rId1305" display="760244794"/>
+    <hyperlink ref="A1213" r:id="rId1306" display="760244818"/>
+    <hyperlink ref="A1214" r:id="rId1307" display="760244782"/>
+    <hyperlink ref="A1215" r:id="rId1308" display="760244799"/>
+    <hyperlink ref="A1216" r:id="rId1309" display="760244805"/>
+    <hyperlink ref="A1217" r:id="rId1310" display="760244800"/>
+    <hyperlink ref="A1218" r:id="rId1311" display="760244812"/>
+    <hyperlink ref="A1219" r:id="rId1312" display="760244814"/>
+    <hyperlink ref="A1220" r:id="rId1313" display="760240303"/>
+    <hyperlink ref="A1221" r:id="rId1314" display="760259431"/>
+    <hyperlink ref="A1222" r:id="rId1315" display="760259434"/>
+    <hyperlink ref="A1223" r:id="rId1316" display="760259435"/>
+    <hyperlink ref="A1224" r:id="rId1317" display="760260411"/>
+    <hyperlink ref="A1225" r:id="rId1318" display="760260414"/>
+    <hyperlink ref="A1226" r:id="rId1319" display="760260415"/>
+    <hyperlink ref="A1227" r:id="rId1320" display="760260372"/>
+    <hyperlink ref="A1228" r:id="rId1321" display="760260373"/>
+    <hyperlink ref="A1229" r:id="rId1322" display="760260429"/>
+    <hyperlink ref="A1230" r:id="rId1323" display="760260431"/>
+    <hyperlink ref="A1231" r:id="rId1324" display="760236904"/>
+    <hyperlink ref="A1232" r:id="rId1325" display="760236905"/>
+    <hyperlink ref="A1233" r:id="rId1326" display="760236906"/>
+    <hyperlink ref="A1234" r:id="rId1327" display="760236907"/>
+    <hyperlink ref="A1235" r:id="rId1328" display="760260356"/>
+    <hyperlink ref="A1236" r:id="rId1329" display="760260358"/>
+    <hyperlink ref="A1237" r:id="rId1330" display="760260360"/>
+    <hyperlink ref="A1238" r:id="rId1331" display="760260357"/>
+    <hyperlink ref="A1239" r:id="rId1332" display="760260366"/>
+    <hyperlink ref="A1240" r:id="rId1333" display="760260368"/>
+    <hyperlink ref="A1241" r:id="rId1334" display="760260369"/>
+    <hyperlink ref="A1242" r:id="rId1335" display="760260450"/>
+    <hyperlink ref="A1243" r:id="rId1336" display="760260432"/>
+    <hyperlink ref="A1244" r:id="rId1337" display="760260433"/>
+    <hyperlink ref="A1245" r:id="rId1338" display="FGSB-MIDY"/>
+    <hyperlink ref="A1246" r:id="rId1339" display="FGS-MFTY"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1395"/>
+    <tablePart r:id="rId1340"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>