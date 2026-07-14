--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -43,149 +43,260 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407</t>
+  </si>
+  <si>
+    <t>760242407</t>
+  </si>
+  <si>
+    <t>RK6-45A-Z4</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010</t>
+  </si>
+  <si>
+    <t>760103010</t>
+  </si>
+  <si>
+    <t>RK3-17A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737</t>
+  </si>
+  <si>
+    <t>760175737</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703</t>
+  </si>
+  <si>
+    <t>760175703</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800</t>
+  </si>
+  <si>
+    <t>760157800</t>
+  </si>
+  <si>
+    <t>OVRHDRACK</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>Mini-rack | overhead</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592</t>
+  </si>
+  <si>
+    <t>760158592</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113</t>
+  </si>
+  <si>
+    <t>760139113</t>
+  </si>
+  <si>
+    <t>RK3-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364</t>
+  </si>
+  <si>
+    <t>760142364</t>
+  </si>
+  <si>
+    <t>RK3-23-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599</t>
+  </si>
+  <si>
+    <t>760169599</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503</t>
   </si>
   <si>
     <t>760082503</t>
   </si>
   <si>
     <t>RK6-52A</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511</t>
   </si>
   <si>
     <t>760082511</t>
   </si>
   <si>
     <t>RK12-45A</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529</t>
   </si>
   <si>
     <t>760082529</t>
   </si>
   <si>
     <t>RK4P45-29A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>4 post rack</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
   </si>
   <si>
     <t>760082479</t>
   </si>
   <si>
     <t>RK3-45A</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578</t>
   </si>
   <si>
     <t>760082578</t>
   </si>
   <si>
     <t>RK4P52-36A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495</t>
   </si>
   <si>
     <t>760082495</t>
   </si>
   <si>
     <t>RK6-45A</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586</t>
   </si>
   <si>
     <t>760082586</t>
   </si>
   <si>
     <t>RK4P45-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594</t>
   </si>
   <si>
     <t>760082594</t>
   </si>
   <si>
     <t>RK4P52-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159</t>
   </si>
   <si>
     <t>760090159</t>
   </si>
   <si>
     <t>RK12-45S</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167</t>
@@ -226,161 +337,50 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007</t>
   </si>
   <si>
     <t>760092007</t>
   </si>
   <si>
     <t>RK3-45AM</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015</t>
   </si>
   <si>
     <t>760092015</t>
   </si>
   <si>
     <t>RK3-52AM</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010</t>
-[...109 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537</t>
   </si>
   <si>
     <t>760082537</t>
   </si>
   <si>
     <t>RK4P52-29A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545</t>
   </si>
   <si>
     <t>760082545</t>
   </si>
   <si>
     <t>RK4P45-29S</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552</t>
   </si>
   <si>
     <t>760082552</t>
@@ -466,117 +466,117 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031</t>
   </si>
   <si>
     <t>760092031</t>
   </si>
   <si>
     <t>RK6-52AM</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023</t>
   </si>
   <si>
     <t>760092023</t>
   </si>
   <si>
     <t>RK6-45AM</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121</t>
   </si>
   <si>
     <t>760139121</t>
   </si>
   <si>
     <t>RK6-58S</t>
   </si>
   <si>
     <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061</t>
   </si>
   <si>
     <t>760164061</t>
   </si>
   <si>
     <t>OVRHDVCM</t>
   </si>
   <si>
     <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 4U, black</t>
   </si>
   <si>
     <t>Vertical cable management</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581</t>
   </si>
   <si>
     <t>760169581</t>
   </si>
   <si>
     <t>OVRHDRACK6U</t>
   </si>
   <si>
     <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607</t>
   </si>
   <si>
     <t>760169607</t>
   </si>
   <si>
     <t>OVRHDVCM6U</t>
   </si>
   <si>
     <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 6U, black</t>
-  </si>
-[...16 lines deleted...]
-    <t>RK-4PE-45-36S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -695,51 +695,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J41" totalsRowShown="0">
   <autoFilter ref="A1:J41"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="146" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -773,601 +773,601 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" ht="12.75">
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="12.75">
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
-      <c r="J14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J17" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J18" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>90</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>91</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>95</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="J22" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>103</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>106</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
+      </c>
+      <c r="J24" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>110</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>111</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J26" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
         <v>118</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J27" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>121</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>128</v>
@@ -1446,244 +1446,244 @@
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>145</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>146</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="J34" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>149</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>150</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="J35" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>118</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J36" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
         <v>156</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
+        <v>79</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="E37" t="s">
-[...2 lines deleted...]
-      <c r="H37" t="s">
+      <c r="B38" t="s">
         <v>159</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>87</v>
+        <v>16</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C39" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" t="s">
+        <v>164</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>165</v>
       </c>
-      <c r="B39" t="s">
-[...5 lines deleted...]
-      <c r="D39" t="s">
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="E39" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="B40" t="s">
+        <v>168</v>
+      </c>
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
         <v>169</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
         <v>172</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
         <v>173</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760082503"/>
-[...21 lines deleted...]
-    <hyperlink ref="A24" r:id="rId23" display="760242407"/>
+    <hyperlink ref="A2" r:id="rId1" display="760242407"/>
+    <hyperlink ref="A3" r:id="rId2" display="760103010"/>
+    <hyperlink ref="A4" r:id="rId3" display="760175737"/>
+    <hyperlink ref="A5" r:id="rId4" display="760175703"/>
+    <hyperlink ref="A6" r:id="rId5" display="760157800"/>
+    <hyperlink ref="A7" r:id="rId6" display="760158592"/>
+    <hyperlink ref="A8" r:id="rId7" display="760139113"/>
+    <hyperlink ref="A9" r:id="rId8" display="760142364"/>
+    <hyperlink ref="A10" r:id="rId9" display="760169599"/>
+    <hyperlink ref="A11" r:id="rId10" display="760082503"/>
+    <hyperlink ref="A12" r:id="rId11" display="760082511"/>
+    <hyperlink ref="A13" r:id="rId12" display="760082529"/>
+    <hyperlink ref="A14" r:id="rId13" display="760082479"/>
+    <hyperlink ref="A15" r:id="rId14" display="760082578"/>
+    <hyperlink ref="A16" r:id="rId15" display="760082495"/>
+    <hyperlink ref="A17" r:id="rId16" display="760082586"/>
+    <hyperlink ref="A18" r:id="rId17" display="760082594"/>
+    <hyperlink ref="A19" r:id="rId18" display="760090159"/>
+    <hyperlink ref="A20" r:id="rId19" display="760090167"/>
+    <hyperlink ref="A21" r:id="rId20" display="760090100"/>
+    <hyperlink ref="A22" r:id="rId21" display="760092049"/>
+    <hyperlink ref="A23" r:id="rId22" display="760092007"/>
+    <hyperlink ref="A24" r:id="rId23" display="760092015"/>
     <hyperlink ref="A25" r:id="rId24" display="760082537"/>
     <hyperlink ref="A26" r:id="rId25" display="760082545"/>
     <hyperlink ref="A27" r:id="rId26" display="760082552"/>
     <hyperlink ref="A28" r:id="rId27" display="760082560"/>
     <hyperlink ref="A29" r:id="rId28" display="760082487"/>
     <hyperlink ref="A30" r:id="rId29" display="760090126"/>
     <hyperlink ref="A31" r:id="rId30" display="760090134"/>
     <hyperlink ref="A32" r:id="rId31" display="760090142"/>
     <hyperlink ref="A33" r:id="rId32" display="760090118"/>
     <hyperlink ref="A34" r:id="rId33" display="760092031"/>
     <hyperlink ref="A35" r:id="rId34" display="760092023"/>
-    <hyperlink ref="A36" r:id="rId35" display="760139121"/>
-[...4 lines deleted...]
-    <hyperlink ref="A41" r:id="rId40" display="760175729"/>
+    <hyperlink ref="A36" r:id="rId35" display="760175711"/>
+    <hyperlink ref="A37" r:id="rId36" display="760175729"/>
+    <hyperlink ref="A38" r:id="rId37" display="760139121"/>
+    <hyperlink ref="A39" r:id="rId38" display="760164061"/>
+    <hyperlink ref="A40" r:id="rId39" display="760169581"/>
+    <hyperlink ref="A41" r:id="rId40" display="760169607"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId41"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 