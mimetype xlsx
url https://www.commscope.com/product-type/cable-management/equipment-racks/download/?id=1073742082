--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,572 +11,692 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174" count="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214" count="375">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503</t>
+  </si>
+  <si>
+    <t>760082503</t>
+  </si>
+  <si>
+    <t>RK6-52A</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511</t>
+  </si>
+  <si>
+    <t>760082511</t>
+  </si>
+  <si>
+    <t>RK12-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
+  </si>
+  <si>
+    <t>760082479</t>
+  </si>
+  <si>
+    <t>RK3-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495</t>
+  </si>
+  <si>
+    <t>760082495</t>
+  </si>
+  <si>
+    <t>RK6-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586</t>
+  </si>
+  <si>
+    <t>760082586</t>
+  </si>
+  <si>
+    <t>RK4P45-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594</t>
+  </si>
+  <si>
+    <t>760082594</t>
+  </si>
+  <si>
+    <t>RK4P52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159</t>
+  </si>
+  <si>
+    <t>760090159</t>
+  </si>
+  <si>
+    <t>RK12-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167</t>
+  </si>
+  <si>
+    <t>760090167</t>
+  </si>
+  <si>
+    <t>RK12-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100</t>
+  </si>
+  <si>
+    <t>760090100</t>
+  </si>
+  <si>
+    <t>RK12-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049</t>
+  </si>
+  <si>
+    <t>760092049</t>
+  </si>
+  <si>
+    <t>RK12-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007</t>
+  </si>
+  <si>
+    <t>760092007</t>
+  </si>
+  <si>
+    <t>RK3-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015</t>
+  </si>
+  <si>
+    <t>760092015</t>
+  </si>
+  <si>
+    <t>RK3-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010</t>
+  </si>
+  <si>
+    <t>760103010</t>
+  </si>
+  <si>
+    <t>RK3-17A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113</t>
+  </si>
+  <si>
+    <t>760139113</t>
+  </si>
+  <si>
+    <t>RK3-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364</t>
+  </si>
+  <si>
+    <t>760142364</t>
+  </si>
+  <si>
+    <t>RK3-23-58A</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800</t>
+  </si>
+  <si>
+    <t>760157800</t>
+  </si>
+  <si>
+    <t>OVRHDRACK</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>Mini-rack | overhead</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592</t>
+  </si>
+  <si>
+    <t>760158592</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599</t>
+  </si>
+  <si>
+    <t>760169599</t>
+  </si>
+  <si>
+    <t>OVRHDRACKVCM6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737</t>
+  </si>
+  <si>
+    <t>760175737</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-36S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703</t>
+  </si>
+  <si>
+    <t>760175703</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407</t>
   </si>
   <si>
     <t>760242407</t>
   </si>
   <si>
     <t>RK6-45A-Z4</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...131 lines deleted...]
-    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733</t>
+  </si>
+  <si>
+    <t>760260733</t>
+  </si>
+  <si>
+    <t>RK6-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734</t>
+  </si>
+  <si>
+    <t>760260734</t>
+  </si>
+  <si>
+    <t>RK12-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735</t>
+  </si>
+  <si>
+    <t>760260735</t>
+  </si>
+  <si>
+    <t>RK4P45-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736</t>
+  </si>
+  <si>
+    <t>760260736</t>
+  </si>
+  <si>
+    <t>RK4P52-29A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730</t>
+  </si>
+  <si>
+    <t>760260730</t>
+  </si>
+  <si>
+    <t>RK3-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731</t>
+  </si>
+  <si>
+    <t>760260731</t>
+  </si>
+  <si>
+    <t>RK3-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739</t>
+  </si>
+  <si>
+    <t>760260739</t>
+  </si>
+  <si>
+    <t>RK12-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529</t>
   </si>
   <si>
     <t>760082529</t>
   </si>
   <si>
     <t>RK4P45-29A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578</t>
   </si>
   <si>
     <t>760082578</t>
   </si>
   <si>
     <t>RK4P52-36A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495</t>
-[...104 lines deleted...]
-    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545</t>
+  </si>
+  <si>
+    <t>760082545</t>
+  </si>
+  <si>
+    <t>RK4P45-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552</t>
+  </si>
+  <si>
+    <t>760082552</t>
+  </si>
+  <si>
+    <t>RK4P52-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487</t>
+  </si>
+  <si>
+    <t>760082487</t>
+  </si>
+  <si>
+    <t>RK3-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126</t>
+  </si>
+  <si>
+    <t>760090126</t>
+  </si>
+  <si>
+    <t>RK3-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134</t>
+  </si>
+  <si>
+    <t>760090134</t>
+  </si>
+  <si>
+    <t>RK6-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142</t>
+  </si>
+  <si>
+    <t>760090142</t>
+  </si>
+  <si>
+    <t>RK6-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118</t>
+  </si>
+  <si>
+    <t>760090118</t>
+  </si>
+  <si>
+    <t>RK3-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031</t>
+  </si>
+  <si>
+    <t>760092031</t>
+  </si>
+  <si>
+    <t>RK6-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023</t>
+  </si>
+  <si>
+    <t>760092023</t>
+  </si>
+  <si>
+    <t>RK6-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121</t>
+  </si>
+  <si>
+    <t>760139121</t>
+  </si>
+  <si>
+    <t>RK6-58S</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581</t>
+  </si>
+  <si>
+    <t>760169581</t>
+  </si>
+  <si>
+    <t>OVRHDRACK6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537</t>
   </si>
   <si>
     <t>760082537</t>
   </si>
   <si>
     <t>RK4P52-29A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545</t>
-[...19 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560</t>
   </si>
   <si>
     <t>760082560</t>
   </si>
   <si>
     <t>RK4P45-36A</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487</t>
-[...112 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061</t>
   </si>
   <si>
     <t>760164061</t>
   </si>
   <si>
     <t>OVRHDVCM</t>
   </si>
   <si>
     <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 4U, black</t>
   </si>
   <si>
     <t>Vertical cable management</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607</t>
   </si>
   <si>
     <t>760169607</t>
   </si>
   <si>
     <t>OVRHDVCM6U</t>
   </si>
   <si>
     <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 6U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737</t>
+  </si>
+  <si>
+    <t>760260737</t>
+  </si>
+  <si>
+    <t>RK4P45-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738</t>
+  </si>
+  <si>
+    <t>760260738</t>
+  </si>
+  <si>
+    <t>RK4P52-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732</t>
+  </si>
+  <si>
+    <t>760260732</t>
+  </si>
+  <si>
+    <t>RK6-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -677,75 +797,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J41" totalsRowShown="0">
-  <autoFilter ref="A1:J41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J51" totalsRowShown="0">
+  <autoFilter ref="A1:J51"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="146" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -773,920 +893,1130 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="12.75">
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
-      <c r="J3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:10" ht="12.75">
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>34</v>
       </c>
-      <c r="E6" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>38</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
-      <c r="J8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>46</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
         <v>54</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" ht="12.75">
+      <c r="J11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
         <v>58</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" ht="12.75">
+      <c r="J12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" ht="12.75">
+      <c r="J14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:10" ht="12.75">
+      <c r="J16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
         <v>78</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>79</v>
       </c>
-      <c r="E17" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:10" ht="12.75">
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>87</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>90</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>91</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="J20" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>95</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
-      <c r="J22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>103</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
-      <c r="J23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:10" ht="12.75">
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>106</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>110</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>111</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>141</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>142</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>145</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>146</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
-      <c r="J34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:10" ht="12.75">
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>149</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>150</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
-      <c r="J35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:10" ht="12.75">
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
+        <v>158</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>162</v>
+      </c>
+      <c r="E38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" t="s">
+        <v>166</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>169</v>
+      </c>
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
+        <v>170</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>173</v>
+      </c>
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
+        <v>174</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>177</v>
+      </c>
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
+        <v>178</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>79</v>
       </c>
-      <c r="E37" t="s">
-[...86 lines deleted...]
-        <v>165</v>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
+        <v>142</v>
+      </c>
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>33</v>
+      </c>
+      <c r="J43" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>184</v>
+      </c>
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
+        <v>32</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>187</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>188</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>191</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
+        <v>192</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>195</v>
+      </c>
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>200</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
+        <v>201</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
+        <v>205</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>208</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>209</v>
+      </c>
+      <c r="E50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>212</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
+        <v>213</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760242407"/>
-[...38 lines deleted...]
-    <hyperlink ref="A41" r:id="rId40" display="760169607"/>
+    <hyperlink ref="A2" r:id="rId1" display="760082503"/>
+    <hyperlink ref="A3" r:id="rId2" display="760082511"/>
+    <hyperlink ref="A4" r:id="rId3" display="760082479"/>
+    <hyperlink ref="A5" r:id="rId4" display="760082495"/>
+    <hyperlink ref="A6" r:id="rId5" display="760082586"/>
+    <hyperlink ref="A7" r:id="rId6" display="760082594"/>
+    <hyperlink ref="A8" r:id="rId7" display="760090159"/>
+    <hyperlink ref="A9" r:id="rId8" display="760090167"/>
+    <hyperlink ref="A10" r:id="rId9" display="760090100"/>
+    <hyperlink ref="A11" r:id="rId10" display="760092049"/>
+    <hyperlink ref="A12" r:id="rId11" display="760092007"/>
+    <hyperlink ref="A13" r:id="rId12" display="760092015"/>
+    <hyperlink ref="A14" r:id="rId13" display="760103010"/>
+    <hyperlink ref="A15" r:id="rId14" display="760139113"/>
+    <hyperlink ref="A16" r:id="rId15" display="760142364"/>
+    <hyperlink ref="A17" r:id="rId16" display="760157800"/>
+    <hyperlink ref="A18" r:id="rId17" display="760158592"/>
+    <hyperlink ref="A19" r:id="rId18" display="760169599"/>
+    <hyperlink ref="A20" r:id="rId19" display="760175737"/>
+    <hyperlink ref="A21" r:id="rId20" display="760175703"/>
+    <hyperlink ref="A22" r:id="rId21" display="760242407"/>
+    <hyperlink ref="A23" r:id="rId22" display="760260733"/>
+    <hyperlink ref="A24" r:id="rId23" display="760260734"/>
+    <hyperlink ref="A25" r:id="rId24" display="760260735"/>
+    <hyperlink ref="A26" r:id="rId25" display="760260736"/>
+    <hyperlink ref="A27" r:id="rId26" display="760260730"/>
+    <hyperlink ref="A28" r:id="rId27" display="760260731"/>
+    <hyperlink ref="A29" r:id="rId28" display="760260739"/>
+    <hyperlink ref="A30" r:id="rId29" display="760082529"/>
+    <hyperlink ref="A31" r:id="rId30" display="760082578"/>
+    <hyperlink ref="A32" r:id="rId31" display="760082545"/>
+    <hyperlink ref="A33" r:id="rId32" display="760082552"/>
+    <hyperlink ref="A34" r:id="rId33" display="760082487"/>
+    <hyperlink ref="A35" r:id="rId34" display="760090126"/>
+    <hyperlink ref="A36" r:id="rId35" display="760090134"/>
+    <hyperlink ref="A37" r:id="rId36" display="760090142"/>
+    <hyperlink ref="A38" r:id="rId37" display="760090118"/>
+    <hyperlink ref="A39" r:id="rId38" display="760092031"/>
+    <hyperlink ref="A40" r:id="rId39" display="760092023"/>
+    <hyperlink ref="A41" r:id="rId40" display="760139121"/>
+    <hyperlink ref="A42" r:id="rId41" display="760169581"/>
+    <hyperlink ref="A43" r:id="rId42" display="760175711"/>
+    <hyperlink ref="A44" r:id="rId43" display="760175729"/>
+    <hyperlink ref="A45" r:id="rId44" display="760082537"/>
+    <hyperlink ref="A46" r:id="rId45" display="760082560"/>
+    <hyperlink ref="A47" r:id="rId46" display="760164061"/>
+    <hyperlink ref="A48" r:id="rId47" display="760169607"/>
+    <hyperlink ref="A49" r:id="rId48" display="760260737"/>
+    <hyperlink ref="A50" r:id="rId49" display="760260738"/>
+    <hyperlink ref="A51" r:id="rId50" display="760260732"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId41"/>
+    <tablePart r:id="rId51"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>