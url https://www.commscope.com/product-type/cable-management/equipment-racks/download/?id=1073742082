--- v2 (2026-08-28)
+++ v3 (2026-10-22)
@@ -43,660 +43,660 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
+  </si>
+  <si>
+    <t>760082479</t>
+  </si>
+  <si>
+    <t>RK3-45A</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>2 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487</t>
+  </si>
+  <si>
+    <t>760082487</t>
+  </si>
+  <si>
+    <t>RK3-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495</t>
+  </si>
+  <si>
+    <t>760082495</t>
+  </si>
+  <si>
+    <t>RK6-45A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503</t>
   </si>
   <si>
     <t>760082503</t>
   </si>
   <si>
     <t>RK6-52A</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511</t>
   </si>
   <si>
     <t>760082511</t>
   </si>
   <si>
     <t>RK12-45A</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479</t>
-[...20 lines deleted...]
-    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, Black</t>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529</t>
+  </si>
+  <si>
+    <t>760082529</t>
+  </si>
+  <si>
+    <t>RK4P45-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>4 post rack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537</t>
+  </si>
+  <si>
+    <t>760082537</t>
+  </si>
+  <si>
+    <t>RK4P52-29A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545</t>
+  </si>
+  <si>
+    <t>760082545</t>
+  </si>
+  <si>
+    <t>RK4P45-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552</t>
+  </si>
+  <si>
+    <t>760082552</t>
+  </si>
+  <si>
+    <t>RK4P52-29S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560</t>
+  </si>
+  <si>
+    <t>760082560</t>
+  </si>
+  <si>
+    <t>RK4P45-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578</t>
+  </si>
+  <si>
+    <t>760082578</t>
+  </si>
+  <si>
+    <t>RK4P52-36A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586</t>
   </si>
   <si>
     <t>760082586</t>
   </si>
   <si>
     <t>RK4P45-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
-    <t>4 post rack</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594</t>
   </si>
   <si>
     <t>760082594</t>
   </si>
   <si>
     <t>RK4P52-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100</t>
+  </si>
+  <si>
+    <t>760090100</t>
+  </si>
+  <si>
+    <t>RK12-52A</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118</t>
+  </si>
+  <si>
+    <t>760090118</t>
+  </si>
+  <si>
+    <t>RK3-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126</t>
+  </si>
+  <si>
+    <t>760090126</t>
+  </si>
+  <si>
+    <t>RK3-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134</t>
+  </si>
+  <si>
+    <t>760090134</t>
+  </si>
+  <si>
+    <t>RK6-45S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142</t>
+  </si>
+  <si>
+    <t>760090142</t>
+  </si>
+  <si>
+    <t>RK6-52S</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159</t>
   </si>
   <si>
     <t>760090159</t>
   </si>
   <si>
     <t>RK12-45S</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) Steel (45U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167</t>
   </si>
   <si>
     <t>760090167</t>
   </si>
   <si>
     <t>RK12-52S</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100</t>
-[...8 lines deleted...]
-    <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, Black</t>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007</t>
+  </si>
+  <si>
+    <t>760092007</t>
+  </si>
+  <si>
+    <t>RK3-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015</t>
+  </si>
+  <si>
+    <t>760092015</t>
+  </si>
+  <si>
+    <t>RK3-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023</t>
+  </si>
+  <si>
+    <t>760092023</t>
+  </si>
+  <si>
+    <t>RK6-45AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031</t>
+  </si>
+  <si>
+    <t>760092031</t>
+  </si>
+  <si>
+    <t>RK6-52AM</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) M6 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049</t>
   </si>
   <si>
     <t>760092049</t>
   </si>
   <si>
     <t>RK12-45AM</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2135 mm) H - 19 in (482.6 mm) AIu (45U) M6 Tapped Rails, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010</t>
   </si>
   <si>
     <t>760103010</t>
   </si>
   <si>
     <t>RK3-17A</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 3 ft ( mm) H - 19 in (482.6 mm) AIu (17U) 12-24 Tapped Rails, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113</t>
   </si>
   <si>
     <t>760139113</t>
   </si>
   <si>
     <t>RK3-58A</t>
   </si>
   <si>
     <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, alum, 12-24 tapped rails, black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121</t>
+  </si>
+  <si>
+    <t>760139121</t>
+  </si>
+  <si>
+    <t>RK6-58S</t>
+  </si>
+  <si>
+    <t>Rack, 2-Post, (58U), 6 in (152 mm) Channel x 9 ft (2743 mm) H x 19 in (482.6 mm) W, steel, 3/8 square punch, black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364</t>
   </si>
   <si>
     <t>760142364</t>
   </si>
   <si>
     <t>RK3-23-58A</t>
   </si>
   <si>
     <t>Rack, 2-Post, (58U), 3 in (76 mm) Channel x 9 ft (2743 mm) H x 23 in (584 mm) W, alum, 12-24 tapped rails, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800</t>
   </si>
   <si>
     <t>760157800</t>
   </si>
   <si>
     <t>OVRHDRACK</t>
   </si>
   <si>
     <t>3 in (76 mm) Channel x 9.4 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
     <t>Mini-rack | overhead</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592</t>
   </si>
   <si>
     <t>760158592</t>
   </si>
   <si>
     <t>OVRHDRACKVCM</t>
   </si>
   <si>
     <t>3 in (76 mm) Channel x 9.4in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (4U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061</t>
+  </si>
+  <si>
+    <t>760164061</t>
+  </si>
+  <si>
+    <t>OVRHDVCM</t>
+  </si>
+  <si>
+    <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 4U, black</t>
+  </si>
+  <si>
+    <t>Vertical cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581</t>
+  </si>
+  <si>
+    <t>760169581</t>
+  </si>
+  <si>
+    <t>OVRHDRACK6U</t>
+  </si>
+  <si>
+    <t>3 in (76 mm) Channel x 9.5 in (239 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599</t>
   </si>
   <si>
     <t>760169599</t>
   </si>
   <si>
     <t>OVRHDRACKVCM6U</t>
   </si>
   <si>
     <t>3 in (76 mm) Channel x 12.9 in (327.66 mm) H - 19 in (482.6 mm) Overhead Patch Panel Rack (6U) 3/8 Sq Punch, with Mini Vertical Cable Management, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607</t>
+  </si>
+  <si>
+    <t>760169607</t>
+  </si>
+  <si>
+    <t>OVRHDVCM6U</t>
+  </si>
+  <si>
+    <t>Mini Vertical Cable Management for Overhead Patch Panel Rack, 6U, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703</t>
+  </si>
+  <si>
+    <t>760175703</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711</t>
+  </si>
+  <si>
+    <t>760175711</t>
+  </si>
+  <si>
+    <t>RK-4PE-52-29S</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729</t>
+  </si>
+  <si>
+    <t>760175729</t>
+  </si>
+  <si>
+    <t>RK-4PE-45-36S</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737</t>
   </si>
   <si>
     <t>760175737</t>
   </si>
   <si>
     <t>RK-4PE-52-36S</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 39 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Steel (52U) 3/8 Sq Punch, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407</t>
   </si>
   <si>
     <t>760242407</t>
   </si>
   <si>
     <t>RK6-45A-Z4</t>
   </si>
   <si>
     <t>19” Seismic Zone 4 Rack – EIA Universal, 12-24 Holes, 6” Uprights</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730</t>
+  </si>
+  <si>
+    <t>760260730</t>
+  </si>
+  <si>
+    <t>RK3-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731</t>
+  </si>
+  <si>
+    <t>760260731</t>
+  </si>
+  <si>
+    <t>RK3-52A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732</t>
+  </si>
+  <si>
+    <t>760260732</t>
+  </si>
+  <si>
+    <t>RK6-45A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733</t>
   </si>
   <si>
     <t>760260733</t>
   </si>
   <si>
     <t>RK6-52A-WH</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734</t>
   </si>
   <si>
     <t>760260734</t>
   </si>
   <si>
     <t>RK12-45A-WH</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 7ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735</t>
   </si>
   <si>
     <t>760260735</t>
   </si>
   <si>
     <t>RK4P45-29A-WH</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 7ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736</t>
   </si>
   <si>
     <t>760260736</t>
   </si>
   <si>
     <t>RK4P52-29A-WH</t>
   </si>
   <si>
     <t>Equipment Rack, 4-Post, 29 in (737 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730</t>
-[...20 lines deleted...]
-    <t>Equipment Rack, 2-Post, 3 in (76 mm) Channel x 8 ft (2438 mm) H - 19 in (482.6 mm) AIu (52U) 12-24 Tapped Rails, White</t>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737</t>
+  </si>
+  <si>
+    <t>760260737</t>
+  </si>
+  <si>
+    <t>RK4P45-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 7 ft (2134 mm) H - 19 in (482.6 mm) Alu (45U) 12-24 Tapped Rails, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738</t>
+  </si>
+  <si>
+    <t>760260738</t>
+  </si>
+  <si>
+    <t>RK4P52-36A-WH</t>
+  </si>
+  <si>
+    <t>Equipment Rack, 4-Post, 36 in (914 mm) D x 8 ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739</t>
   </si>
   <si>
     <t>760260739</t>
   </si>
   <si>
     <t>RK12-52A-WH</t>
   </si>
   <si>
     <t>Equipment Rack, 2-Post, 12 in (305 mm) Channel x 8ft (2438 mm) H - 19 in (482.6 mm) Alu (52U) 12-24 Tapped Rails, White</t>
-  </si>
-[...256 lines deleted...]
-    <t>Equipment Rack, 2-Post, 6 in (152 mm) Channel x 7 ft (2134 mm) H - 19 in (482.6 mm) AIu (45U) 12-24 Tapped Rails, White</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -815,51 +815,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J51" totalsRowShown="0">
   <autoFilter ref="A1:J51"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082479" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082487" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082495" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082503" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082511" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082529" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082537" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082545" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082552" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082560" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082578" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082586" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760082594" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090100" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090118" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090126" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090134" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090142" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090159" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760090167" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092007" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092015" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092023" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092031" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760092049" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760103010" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139113" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760139121" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760142364" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760157800" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760158592" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760164061" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169581" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169599" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760169607" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175703" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175711" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175729" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760175737" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760242407" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260730" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260731" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260732" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260733" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260734" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260735" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260736" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260737" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260738" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/equipment-racks/item760260739" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="146" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -953,1067 +953,1067 @@
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="12.75">
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" t="s">
         <v>46</v>
       </c>
-      <c r="E9" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>62</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="J14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
-      <c r="J15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:10" ht="12.75">
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>78</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
         <v>82</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
         <v>86</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
         <v>90</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
         <v>94</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
         <v>98</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" ht="12.75">
+      <c r="J22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>102</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" ht="12.75">
+      <c r="J23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
         <v>105</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
         <v>106</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="12.75">
+      <c r="J24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
         <v>110</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J25" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
         <v>114</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
         <v>118</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" ht="12.75">
+      <c r="J27" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
         <v>122</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="12.75">
+      <c r="J28" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
         <v>125</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" t="s">
         <v>126</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="12.75">
+      <c r="J29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
         <v>130</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="J30" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
         <v>134</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>135</v>
       </c>
-      <c r="E31" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:10" ht="12.75">
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>138</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>45</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>165</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
         <v>168</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
         <v>169</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="J40" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
         <v>172</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
         <v>173</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
         <v>176</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
         <v>177</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
         <v>180</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
         <v>181</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>184</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>185</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>197</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>200</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
         <v>201</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>204</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
         <v>205</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>208</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
         <v>209</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>212</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
         <v>213</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760082503"/>
-[...45 lines deleted...]
-    <hyperlink ref="A48" r:id="rId47" display="760169607"/>
+    <hyperlink ref="A2" r:id="rId1" display="760082479"/>
+    <hyperlink ref="A3" r:id="rId2" display="760082487"/>
+    <hyperlink ref="A4" r:id="rId3" display="760082495"/>
+    <hyperlink ref="A5" r:id="rId4" display="760082503"/>
+    <hyperlink ref="A6" r:id="rId5" display="760082511"/>
+    <hyperlink ref="A7" r:id="rId6" display="760082529"/>
+    <hyperlink ref="A8" r:id="rId7" display="760082537"/>
+    <hyperlink ref="A9" r:id="rId8" display="760082545"/>
+    <hyperlink ref="A10" r:id="rId9" display="760082552"/>
+    <hyperlink ref="A11" r:id="rId10" display="760082560"/>
+    <hyperlink ref="A12" r:id="rId11" display="760082578"/>
+    <hyperlink ref="A13" r:id="rId12" display="760082586"/>
+    <hyperlink ref="A14" r:id="rId13" display="760082594"/>
+    <hyperlink ref="A15" r:id="rId14" display="760090100"/>
+    <hyperlink ref="A16" r:id="rId15" display="760090118"/>
+    <hyperlink ref="A17" r:id="rId16" display="760090126"/>
+    <hyperlink ref="A18" r:id="rId17" display="760090134"/>
+    <hyperlink ref="A19" r:id="rId18" display="760090142"/>
+    <hyperlink ref="A20" r:id="rId19" display="760090159"/>
+    <hyperlink ref="A21" r:id="rId20" display="760090167"/>
+    <hyperlink ref="A22" r:id="rId21" display="760092007"/>
+    <hyperlink ref="A23" r:id="rId22" display="760092015"/>
+    <hyperlink ref="A24" r:id="rId23" display="760092023"/>
+    <hyperlink ref="A25" r:id="rId24" display="760092031"/>
+    <hyperlink ref="A26" r:id="rId25" display="760092049"/>
+    <hyperlink ref="A27" r:id="rId26" display="760103010"/>
+    <hyperlink ref="A28" r:id="rId27" display="760139113"/>
+    <hyperlink ref="A29" r:id="rId28" display="760139121"/>
+    <hyperlink ref="A30" r:id="rId29" display="760142364"/>
+    <hyperlink ref="A31" r:id="rId30" display="760157800"/>
+    <hyperlink ref="A32" r:id="rId31" display="760158592"/>
+    <hyperlink ref="A33" r:id="rId32" display="760164061"/>
+    <hyperlink ref="A34" r:id="rId33" display="760169581"/>
+    <hyperlink ref="A35" r:id="rId34" display="760169599"/>
+    <hyperlink ref="A36" r:id="rId35" display="760169607"/>
+    <hyperlink ref="A37" r:id="rId36" display="760175703"/>
+    <hyperlink ref="A38" r:id="rId37" display="760175711"/>
+    <hyperlink ref="A39" r:id="rId38" display="760175729"/>
+    <hyperlink ref="A40" r:id="rId39" display="760175737"/>
+    <hyperlink ref="A41" r:id="rId40" display="760242407"/>
+    <hyperlink ref="A42" r:id="rId41" display="760260730"/>
+    <hyperlink ref="A43" r:id="rId42" display="760260731"/>
+    <hyperlink ref="A44" r:id="rId43" display="760260732"/>
+    <hyperlink ref="A45" r:id="rId44" display="760260733"/>
+    <hyperlink ref="A46" r:id="rId45" display="760260734"/>
+    <hyperlink ref="A47" r:id="rId46" display="760260735"/>
+    <hyperlink ref="A48" r:id="rId47" display="760260736"/>
     <hyperlink ref="A49" r:id="rId48" display="760260737"/>
     <hyperlink ref="A50" r:id="rId49" display="760260738"/>
-    <hyperlink ref="A51" r:id="rId50" display="760260732"/>
+    <hyperlink ref="A51" r:id="rId50" display="760260739"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId51"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 