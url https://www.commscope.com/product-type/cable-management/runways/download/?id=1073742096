--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -43,86 +43,191 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084129</t>
+  </si>
+  <si>
+    <t>760084129</t>
+  </si>
+  <si>
+    <t>CRVALS</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Cable Runway Adjustable Butt Splice Kit, Black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084012</t>
+  </si>
+  <si>
+    <t>760084012</t>
+  </si>
+  <si>
+    <t>CRPECK</t>
+  </si>
+  <si>
+    <t>Cable Runway, protective end cap kit (2 caps), black</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085621</t>
+  </si>
+  <si>
+    <t>760085621</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>Ladder section</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760086074</t>
+  </si>
+  <si>
+    <t>760086074</t>
+  </si>
+  <si>
+    <t>CR90OCB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083931</t>
+  </si>
+  <si>
+    <t>760083931</t>
+  </si>
+  <si>
+    <t>CRSMCRDK</t>
+  </si>
+  <si>
+    <t>Cable Runway, stringer side drop out, fits all sizes, black</t>
+  </si>
+  <si>
+    <t>Drop kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760086082</t>
+  </si>
+  <si>
+    <t>760086082</t>
+  </si>
+  <si>
+    <t>CR90OCB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085647</t>
+  </si>
+  <si>
+    <t>760085647</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L12W</t>
+  </si>
+  <si>
+    <t>Cable Runway 10 ft (3048mm) L x 12 in (305mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085522</t>
+  </si>
+  <si>
+    <t>760085522</t>
+  </si>
+  <si>
+    <t>CR90FCB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083956</t>
+  </si>
+  <si>
+    <t>760083956</t>
+  </si>
+  <si>
+    <t>CRDK-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out ,12 inch (305 mm) W, black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083972</t>
   </si>
   <si>
     <t>760083972</t>
   </si>
   <si>
     <t>CRRP-6H</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Cable Runway, cable retaining post, 6 inch (152 mm) H (1 Each), black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>Retaining post</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083956</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084079</t>
   </si>
   <si>
     <t>760084079</t>
   </si>
   <si>
     <t>CRTR360-6L</t>
   </si>
   <si>
     <t>Cable Runway, 3/8 inch (9.5 mm), 16 UNC-2A threaded rod 6 ft (1829 mm) L</t>
   </si>
   <si>
     <t>Support kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084087</t>
   </si>
   <si>
     <t>760084087</t>
   </si>
   <si>
     <t>CRTWSBK-6W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 6 in (152mm) W, Black</t>
@@ -130,189 +235,99 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083980</t>
   </si>
   <si>
     <t>760083980</t>
   </si>
   <si>
     <t>CRRP-8H</t>
   </si>
   <si>
     <t>Cable Runway, cable retaining post, 8 inch (203 mm) H (1 Each), black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085662</t>
   </si>
   <si>
     <t>760085662</t>
   </si>
   <si>
     <t>CR-SLR-10L24W</t>
   </si>
   <si>
     <t>Cable Runway, 10 ft (3048 mm) L x 24 inch (610 mm) W, black</t>
   </si>
   <si>
-    <t>Ladder section</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083998</t>
   </si>
   <si>
     <t>760083998</t>
   </si>
   <si>
     <t>CRRP-10H</t>
   </si>
   <si>
     <t>Cable Runway, cable retaining post, 10 inch (254 mm) H (1 Each), black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084111</t>
   </si>
   <si>
     <t>760084111</t>
   </si>
   <si>
     <t>CRTWSBK-24W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 24 in (610mm) W, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084004</t>
   </si>
   <si>
     <t>760084004</t>
   </si>
   <si>
     <t>CRBK-RS</t>
   </si>
   <si>
     <t>Rack Support Kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084129</t>
-[...98 lines deleted...]
-    <t>Cable Runway, 90° radius flat corner bend, 6 inch (152 mm) W, black</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760109124</t>
+  </si>
+  <si>
+    <t>760109124</t>
+  </si>
+  <si>
+    <t>CRGND</t>
+  </si>
+  <si>
+    <t>Cable Runway Grounding Kit</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084053</t>
   </si>
   <si>
     <t>760084053</t>
   </si>
   <si>
     <t>CRR2RRMK</t>
   </si>
   <si>
     <t>Runway to Rack Mounting Kit, 19 inch (482.6 mm) W, 5.375 inch (136.5 mm) D, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083964</t>
   </si>
   <si>
     <t>760083964</t>
   </si>
   <si>
     <t>CRDK-18W</t>
   </si>
   <si>
     <t>Cable Runway, rung drop out, 18 inch (457 mm) W, black</t>
   </si>
@@ -644,65 +659,50 @@
     <t>Cable Runway, junction splice kit, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085654</t>
   </si>
   <si>
     <t>760085654</t>
   </si>
   <si>
     <t>CR-SLR-10L18W</t>
   </si>
   <si>
     <t>Cable Runway, 10 ft (3048 mm) L x 18 inch (457 mm) W, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760086108</t>
   </si>
   <si>
     <t>760086108</t>
   </si>
   <si>
     <t>CR90OCB-24W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius outside corner bend, 24 inch (610 mm) W, black</t>
-  </si>
-[...13 lines deleted...]
-    <t>Grounding kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -821,51 +821,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J50" totalsRowShown="0">
   <autoFilter ref="A1:J50"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="92.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -976,131 +976,131 @@
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>58</v>
@@ -1116,844 +1116,844 @@
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>68</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>77</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>185</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>186</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B50" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760083972"/>
-[...47 lines deleted...]
-    <hyperlink ref="A50" r:id="rId49" display="760109124"/>
+    <hyperlink ref="A2" r:id="rId1" display="760084129"/>
+    <hyperlink ref="A3" r:id="rId2" display="760084012"/>
+    <hyperlink ref="A4" r:id="rId3" display="760085621"/>
+    <hyperlink ref="A5" r:id="rId4" display="760086074"/>
+    <hyperlink ref="A6" r:id="rId5" display="760083931"/>
+    <hyperlink ref="A7" r:id="rId6" display="760086082"/>
+    <hyperlink ref="A8" r:id="rId7" display="760085647"/>
+    <hyperlink ref="A9" r:id="rId8" display="760085522"/>
+    <hyperlink ref="A10" r:id="rId9" display="760083956"/>
+    <hyperlink ref="A11" r:id="rId10" display="760083972"/>
+    <hyperlink ref="A12" r:id="rId11" display="760084079"/>
+    <hyperlink ref="A13" r:id="rId12" display="760084087"/>
+    <hyperlink ref="A14" r:id="rId13" display="760083980"/>
+    <hyperlink ref="A15" r:id="rId14" display="760085662"/>
+    <hyperlink ref="A16" r:id="rId15" display="760083998"/>
+    <hyperlink ref="A17" r:id="rId16" display="760084111"/>
+    <hyperlink ref="A18" r:id="rId17" display="760084004"/>
+    <hyperlink ref="A19" r:id="rId18" display="760109124"/>
+    <hyperlink ref="A20" r:id="rId19" display="760084053"/>
+    <hyperlink ref="A21" r:id="rId20" display="760083964"/>
+    <hyperlink ref="A22" r:id="rId21" display="760084061"/>
+    <hyperlink ref="A23" r:id="rId22" display="760084152"/>
+    <hyperlink ref="A24" r:id="rId23" display="760084095"/>
+    <hyperlink ref="A25" r:id="rId24" display="760085530"/>
+    <hyperlink ref="A26" r:id="rId25" display="760084160"/>
+    <hyperlink ref="A27" r:id="rId26" display="760084103"/>
+    <hyperlink ref="A28" r:id="rId27" display="760085548"/>
+    <hyperlink ref="A29" r:id="rId28" display="760085670"/>
+    <hyperlink ref="A30" r:id="rId29" display="760083899"/>
+    <hyperlink ref="A31" r:id="rId30" display="760085555"/>
+    <hyperlink ref="A32" r:id="rId31" display="760085688"/>
+    <hyperlink ref="A33" r:id="rId32" display="760083907"/>
+    <hyperlink ref="A34" r:id="rId33" display="760085597"/>
+    <hyperlink ref="A35" r:id="rId34" display="760085696"/>
+    <hyperlink ref="A36" r:id="rId35" display="760083915"/>
+    <hyperlink ref="A37" r:id="rId36" display="760085605"/>
+    <hyperlink ref="A38" r:id="rId37" display="760085704"/>
+    <hyperlink ref="A39" r:id="rId38" display="760084137"/>
+    <hyperlink ref="A40" r:id="rId39" display="760085613"/>
+    <hyperlink ref="A41" r:id="rId40" display="760084145"/>
+    <hyperlink ref="A42" r:id="rId41" display="760083923"/>
+    <hyperlink ref="A43" r:id="rId42" display="760084020"/>
+    <hyperlink ref="A44" r:id="rId43" display="760085639"/>
+    <hyperlink ref="A45" r:id="rId44" display="760084038"/>
+    <hyperlink ref="A46" r:id="rId45" display="760083949"/>
+    <hyperlink ref="A47" r:id="rId46" display="760086090"/>
+    <hyperlink ref="A48" r:id="rId47" display="760084046"/>
+    <hyperlink ref="A49" r:id="rId48" display="760085654"/>
+    <hyperlink ref="A50" r:id="rId49" display="760086108"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId50"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 