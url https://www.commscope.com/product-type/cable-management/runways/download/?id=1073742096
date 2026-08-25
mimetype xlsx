--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -11,100 +11,115 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216" count="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233" count="383">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084004</t>
+  </si>
+  <si>
+    <t>760084004</t>
+  </si>
+  <si>
+    <t>CRBK-RS</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Rack Support Kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084129</t>
   </si>
   <si>
     <t>760084129</t>
   </si>
   <si>
     <t>CRVALS</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Cable Runway Adjustable Butt Splice Kit, Black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>Splice kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084012</t>
   </si>
   <si>
     <t>760084012</t>
   </si>
   <si>
     <t>CRPECK</t>
   </si>
   <si>
     <t>Cable Runway, protective end cap kit (2 caps), black</t>
   </si>
   <si>
     <t>Cap</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085621</t>
   </si>
   <si>
     <t>760085621</t>
   </si>
   <si>
     <t>CR-SLR-6L24W</t>
@@ -157,92 +172,101 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085647</t>
   </si>
   <si>
     <t>760085647</t>
   </si>
   <si>
     <t>CR-SLR-10L12W</t>
   </si>
   <si>
     <t>Cable Runway 10 ft (3048mm) L x 12 in (305mm) W, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085522</t>
   </si>
   <si>
     <t>760085522</t>
   </si>
   <si>
     <t>CR90FCB-6W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius flat corner bend, 6 inch (152 mm) W, black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760262093</t>
+  </si>
+  <si>
+    <t>760262093</t>
+  </si>
+  <si>
+    <t>Cable Runway, Mounting Plate Kit for Elevation kit, 6in/12in, black</t>
+  </si>
+  <si>
+    <t>Mounting plate</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083956</t>
   </si>
   <si>
     <t>760083956</t>
   </si>
   <si>
     <t>CRDK-12W</t>
   </si>
   <si>
     <t>Cable Runway, rung drop out ,12 inch (305 mm) W, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083972</t>
   </si>
   <si>
     <t>760083972</t>
   </si>
   <si>
     <t>CRRP-6H</t>
   </si>
   <si>
     <t>Cable Runway, cable retaining post, 6 inch (152 mm) H (1 Each), black</t>
   </si>
   <si>
     <t>Retaining post</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084079</t>
   </si>
   <si>
     <t>760084079</t>
   </si>
   <si>
     <t>CRTR360-6L</t>
   </si>
   <si>
     <t>Cable Runway, 3/8 inch (9.5 mm), 16 UNC-2A threaded rod 6 ft (1829 mm) L</t>
   </si>
   <si>
-    <t>Support kit</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084087</t>
   </si>
   <si>
     <t>760084087</t>
   </si>
   <si>
     <t>CRTWSBK-6W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 6 in (152mm) W, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083980</t>
   </si>
   <si>
     <t>760083980</t>
   </si>
   <si>
     <t>CRRP-8H</t>
   </si>
   <si>
     <t>Cable Runway, cable retaining post, 8 inch (203 mm) H (1 Each), black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760085662</t>
@@ -259,450 +283,477 @@
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760083998</t>
   </si>
   <si>
     <t>760083998</t>
   </si>
   <si>
     <t>CRRP-10H</t>
   </si>
   <si>
     <t>Cable Runway, cable retaining post, 10 inch (254 mm) H (1 Each), black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760084111</t>
   </si>
   <si>
     <t>760084111</t>
   </si>
   <si>
     <t>CRTWSBK-24W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 24 in (610mm) W, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084004</t>
-[...8 lines deleted...]
-    <t>Rack Support Kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084053</t>
+  </si>
+  <si>
+    <t>760084053</t>
+  </si>
+  <si>
+    <t>CRR2RRMK</t>
+  </si>
+  <si>
+    <t>Runway to Rack Mounting Kit, 19 inch (482.6 mm) W, 5.375 inch (136.5 mm) D, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083964</t>
+  </si>
+  <si>
+    <t>760083964</t>
+  </si>
+  <si>
+    <t>CRDK-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084061</t>
+  </si>
+  <si>
+    <t>760084061</t>
+  </si>
+  <si>
+    <t>CRTR625-6L</t>
+  </si>
+  <si>
+    <t>Cable Runway, 5/8 inch (15.9 mm), 11 UNC-2A threaded rod 6 ft (1829 mm) L</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084152</t>
+  </si>
+  <si>
+    <t>760084152</t>
+  </si>
+  <si>
+    <t>CR15-18WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit ,15 inch (381 mm), 18 inch (457 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084095</t>
+  </si>
+  <si>
+    <t>760084095</t>
+  </si>
+  <si>
+    <t>CRTWSBK-12W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085530</t>
+  </si>
+  <si>
+    <t>760085530</t>
+  </si>
+  <si>
+    <t>CR90FCB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084160</t>
+  </si>
+  <si>
+    <t>760084160</t>
+  </si>
+  <si>
+    <t>CR12-C24WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit, 12 inch (305 mm), 24 inch (610 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084103</t>
+  </si>
+  <si>
+    <t>760084103</t>
+  </si>
+  <si>
+    <t>CRTWSBK-18W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 18 in (457mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085548</t>
+  </si>
+  <si>
+    <t>760085548</t>
+  </si>
+  <si>
+    <t>CR90FCB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085670</t>
+  </si>
+  <si>
+    <t>760085670</t>
+  </si>
+  <si>
+    <t>CR90ICB-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083899</t>
+  </si>
+  <si>
+    <t>760083899</t>
+  </si>
+  <si>
+    <t>CRBSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, butt splice kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085555</t>
+  </si>
+  <si>
+    <t>760085555</t>
+  </si>
+  <si>
+    <t>CR90FCB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius flat corner bend, 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085688</t>
+  </si>
+  <si>
+    <t>760085688</t>
+  </si>
+  <si>
+    <t>CR90ICB-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083907</t>
+  </si>
+  <si>
+    <t>760083907</t>
+  </si>
+  <si>
+    <t>CRCMK3-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, ceiling mounting kit, for 3/8 inch (9.5 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085597</t>
+  </si>
+  <si>
+    <t>760085597</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085696</t>
+  </si>
+  <si>
+    <t>760085696</t>
+  </si>
+  <si>
+    <t>CR90ICB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083915</t>
+  </si>
+  <si>
+    <t>760083915</t>
+  </si>
+  <si>
+    <t>CRCMK5-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, ceiling mounting kit. for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085605</t>
+  </si>
+  <si>
+    <t>760085605</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085704</t>
+  </si>
+  <si>
+    <t>760085704</t>
+  </si>
+  <si>
+    <t>CR90ICB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius inside corner bend, 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084137</t>
+  </si>
+  <si>
+    <t>760084137</t>
+  </si>
+  <si>
+    <t>CRVWBK</t>
+  </si>
+  <si>
+    <t>Cable Runway Vertical Wall Bracket Kit (2 Brackets), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085613</t>
+  </si>
+  <si>
+    <t>760085613</t>
+  </si>
+  <si>
+    <t>CR-SLR-6L18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 6 ft (1829 mm) L x 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084145</t>
+  </si>
+  <si>
+    <t>760084145</t>
+  </si>
+  <si>
+    <t>CR6-12WRSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, wall angle support kit, 6 inch (152 mm), 12 inch (305 mm) wall rail support kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083923</t>
+  </si>
+  <si>
+    <t>760083923</t>
+  </si>
+  <si>
+    <t>CRSBK5-8TR</t>
+  </si>
+  <si>
+    <t>Cable Runway, support bracket kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084020</t>
+  </si>
+  <si>
+    <t>760084020</t>
+  </si>
+  <si>
+    <t>CRFK</t>
+  </si>
+  <si>
+    <t>Cable Runway, foot kit, black</t>
+  </si>
+  <si>
+    <t>Foot kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085639</t>
+  </si>
+  <si>
+    <t>760085639</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L6W</t>
+  </si>
+  <si>
+    <t>Cable Runway 10 ft (3048mm) L x 6 in (152mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084038</t>
+  </si>
+  <si>
+    <t>760084038</t>
+  </si>
+  <si>
+    <t>CRJBMK</t>
+  </si>
+  <si>
+    <t>Cable Runway, j-bolt mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760083949</t>
+  </si>
+  <si>
+    <t>760083949</t>
+  </si>
+  <si>
+    <t>CRDK-6W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out, 6 inch (152 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760086090</t>
+  </si>
+  <si>
+    <t>760086090</t>
+  </si>
+  <si>
+    <t>CR90OCB-18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760084046</t>
+  </si>
+  <si>
+    <t>760084046</t>
+  </si>
+  <si>
+    <t>CRTJSK</t>
+  </si>
+  <si>
+    <t>Cable Runway, junction splice kit, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760085654</t>
+  </si>
+  <si>
+    <t>760085654</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L18W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 10 ft (3048 mm) L x 18 inch (457 mm) W, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760086108</t>
+  </si>
+  <si>
+    <t>760086108</t>
+  </si>
+  <si>
+    <t>CR90OCB-24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 90° radius outside corner bend, 24 inch (610 mm) W, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cable-management/runways/item760109124</t>
   </si>
   <si>
     <t>760109124</t>
   </si>
   <si>
     <t>CRGND</t>
   </si>
   <si>
     <t>Cable Runway Grounding Kit</t>
   </si>
   <si>
     <t>Grounding kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084053</t>
-[...371 lines deleted...]
-    <t>Cable Runway, 90° radius outside corner bend, 24 inch (610 mm) W, black</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760259908</t>
+  </si>
+  <si>
+    <t>760259908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 3in elevation kit, black </t>
+  </si>
+  <si>
+    <t>Elevation kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760259909</t>
+  </si>
+  <si>
+    <t>760259909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 6in elevation kit, black </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760259910</t>
+  </si>
+  <si>
+    <t>760259910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cable Runway, 12in elevation kit, black </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/item760262094</t>
+  </si>
+  <si>
+    <t>760262094</t>
+  </si>
+  <si>
+    <t>Cable Runway, Mounting Plate Kit for Elevation kit, 18in/24in, black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -803,75 +854,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J50" totalsRowShown="0">
-  <autoFilter ref="A1:J50"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J55" totalsRowShown="0">
+  <autoFilter ref="A1:J55"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760262093" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259908" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259909" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760262094" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:J55"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="92.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -956,1007 +1007,1097 @@
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>60</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
         <v>64</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>68</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>77</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
         <v>92</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
         <v>93</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
         <v>97</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
         <v>100</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
         <v>101</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>105</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
         <v>109</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
         <v>112</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
         <v>113</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
         <v>116</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
         <v>117</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
         <v>121</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
         <v>125</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" t="s">
         <v>129</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
         <v>133</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
         <v>137</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
         <v>140</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" t="s">
         <v>141</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
         <v>144</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" t="s">
         <v>145</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
         <v>148</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" t="s">
         <v>149</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
         <v>152</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" t="s">
         <v>153</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
         <v>157</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
         <v>160</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" t="s">
         <v>161</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
         <v>164</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
         <v>165</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
         <v>168</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" t="s">
         <v>169</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
         <v>172</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
         <v>173</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
         <v>176</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
         <v>177</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
         <v>180</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
         <v>181</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
         <v>184</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
         <v>185</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
         <v>189</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
         <v>190</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
         <v>193</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
         <v>194</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
         <v>197</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
         <v>198</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
         <v>201</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
         <v>202</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
         <v>205</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>206</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
         <v>209</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
         <v>210</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
         <v>213</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
         <v>214</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>26</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>217</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
+        <v>218</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>222</v>
+      </c>
+      <c r="E52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
+        <v>226</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>229</v>
+      </c>
+      <c r="E54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
+        <v>232</v>
+      </c>
+      <c r="E55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760084129"/>
-[...16 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="760109124"/>
+    <hyperlink ref="A2" r:id="rId1" display="760084004"/>
+    <hyperlink ref="A3" r:id="rId2" display="760084129"/>
+    <hyperlink ref="A4" r:id="rId3" display="760084012"/>
+    <hyperlink ref="A5" r:id="rId4" display="760085621"/>
+    <hyperlink ref="A6" r:id="rId5" display="760086074"/>
+    <hyperlink ref="A7" r:id="rId6" display="760083931"/>
+    <hyperlink ref="A8" r:id="rId7" display="760086082"/>
+    <hyperlink ref="A9" r:id="rId8" display="760085647"/>
+    <hyperlink ref="A10" r:id="rId9" display="760085522"/>
+    <hyperlink ref="A11" r:id="rId10" display="760262093"/>
+    <hyperlink ref="A12" r:id="rId11" display="760083956"/>
+    <hyperlink ref="A13" r:id="rId12" display="760083972"/>
+    <hyperlink ref="A14" r:id="rId13" display="760084079"/>
+    <hyperlink ref="A15" r:id="rId14" display="760084087"/>
+    <hyperlink ref="A16" r:id="rId15" display="760083980"/>
+    <hyperlink ref="A17" r:id="rId16" display="760085662"/>
+    <hyperlink ref="A18" r:id="rId17" display="760083998"/>
+    <hyperlink ref="A19" r:id="rId18" display="760084111"/>
     <hyperlink ref="A20" r:id="rId19" display="760084053"/>
     <hyperlink ref="A21" r:id="rId20" display="760083964"/>
     <hyperlink ref="A22" r:id="rId21" display="760084061"/>
     <hyperlink ref="A23" r:id="rId22" display="760084152"/>
     <hyperlink ref="A24" r:id="rId23" display="760084095"/>
     <hyperlink ref="A25" r:id="rId24" display="760085530"/>
     <hyperlink ref="A26" r:id="rId25" display="760084160"/>
     <hyperlink ref="A27" r:id="rId26" display="760084103"/>
     <hyperlink ref="A28" r:id="rId27" display="760085548"/>
     <hyperlink ref="A29" r:id="rId28" display="760085670"/>
     <hyperlink ref="A30" r:id="rId29" display="760083899"/>
     <hyperlink ref="A31" r:id="rId30" display="760085555"/>
     <hyperlink ref="A32" r:id="rId31" display="760085688"/>
     <hyperlink ref="A33" r:id="rId32" display="760083907"/>
     <hyperlink ref="A34" r:id="rId33" display="760085597"/>
     <hyperlink ref="A35" r:id="rId34" display="760085696"/>
     <hyperlink ref="A36" r:id="rId35" display="760083915"/>
     <hyperlink ref="A37" r:id="rId36" display="760085605"/>
     <hyperlink ref="A38" r:id="rId37" display="760085704"/>
     <hyperlink ref="A39" r:id="rId38" display="760084137"/>
     <hyperlink ref="A40" r:id="rId39" display="760085613"/>
     <hyperlink ref="A41" r:id="rId40" display="760084145"/>
     <hyperlink ref="A42" r:id="rId41" display="760083923"/>
     <hyperlink ref="A43" r:id="rId42" display="760084020"/>
     <hyperlink ref="A44" r:id="rId43" display="760085639"/>
     <hyperlink ref="A45" r:id="rId44" display="760084038"/>
     <hyperlink ref="A46" r:id="rId45" display="760083949"/>
     <hyperlink ref="A47" r:id="rId46" display="760086090"/>
     <hyperlink ref="A48" r:id="rId47" display="760084046"/>
     <hyperlink ref="A49" r:id="rId48" display="760085654"/>
     <hyperlink ref="A50" r:id="rId49" display="760086108"/>
+    <hyperlink ref="A51" r:id="rId50" display="760109124"/>
+    <hyperlink ref="A52" r:id="rId51" display="760259908"/>
+    <hyperlink ref="A53" r:id="rId52" display="760259909"/>
+    <hyperlink ref="A54" r:id="rId53" display="760259910"/>
+    <hyperlink ref="A55" r:id="rId54" display="760262094"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId50"/>
+    <tablePart r:id="rId55"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>