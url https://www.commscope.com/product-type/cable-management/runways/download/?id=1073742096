--- v2 (2026-08-25)
+++ v3 (2026-10-15)
@@ -11,746 +11,761 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233" count="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238" count="388">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084004</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262093</t>
+  </si>
+  <si>
+    <t>760262093</t>
+  </si>
+  <si>
+    <t>6IN/12IN Rack MNTG PLT</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Cable Runway, Mounting Plate Kit for Elevation kit, 6in/12in, black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Mounting plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083956</t>
+  </si>
+  <si>
+    <t>760083956</t>
+  </si>
+  <si>
+    <t>CRDK-12W</t>
+  </si>
+  <si>
+    <t>Cable Runway, rung drop out ,12 inch (305 mm) W, black</t>
+  </si>
+  <si>
+    <t>Drop kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083972</t>
+  </si>
+  <si>
+    <t>760083972</t>
+  </si>
+  <si>
+    <t>CRRP-6H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 6 inch (152 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>Retaining post</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084079</t>
+  </si>
+  <si>
+    <t>760084079</t>
+  </si>
+  <si>
+    <t>CRTR360-6L</t>
+  </si>
+  <si>
+    <t>Cable Runway, 3/8 inch (9.5 mm), 16 UNC-2A threaded rod 6 ft (1829 mm) L</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084087</t>
+  </si>
+  <si>
+    <t>760084087</t>
+  </si>
+  <si>
+    <t>CRTWSBK-6W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 6 in (152mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083980</t>
+  </si>
+  <si>
+    <t>760083980</t>
+  </si>
+  <si>
+    <t>CRRP-8H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 8 inch (203 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085662</t>
+  </si>
+  <si>
+    <t>760085662</t>
+  </si>
+  <si>
+    <t>CR-SLR-10L24W</t>
+  </si>
+  <si>
+    <t>Cable Runway, 10 ft (3048 mm) L x 24 inch (610 mm) W, black</t>
+  </si>
+  <si>
+    <t>Ladder section</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083998</t>
+  </si>
+  <si>
+    <t>760083998</t>
+  </si>
+  <si>
+    <t>CRRP-10H</t>
+  </si>
+  <si>
+    <t>Cable Runway, cable retaining post, 10 inch (254 mm) H (1 Each), black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084111</t>
+  </si>
+  <si>
+    <t>760084111</t>
+  </si>
+  <si>
+    <t>CRTWSBK-24W</t>
+  </si>
+  <si>
+    <t>Triangular Runway Wall Support Bracket Kit, 24 in (610mm) W, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084004</t>
   </si>
   <si>
     <t>760084004</t>
   </si>
   <si>
     <t>CRBK-RS</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Rack Support Kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...5 lines deleted...]
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084129</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084129</t>
   </si>
   <si>
     <t>760084129</t>
   </si>
   <si>
     <t>CRVALS</t>
   </si>
   <si>
     <t>Cable Runway Adjustable Butt Splice Kit, Black</t>
   </si>
   <si>
     <t>Splice kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084012</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084012</t>
   </si>
   <si>
     <t>760084012</t>
   </si>
   <si>
     <t>CRPECK</t>
   </si>
   <si>
     <t>Cable Runway, protective end cap kit (2 caps), black</t>
   </si>
   <si>
     <t>Cap</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085621</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085621</t>
   </si>
   <si>
     <t>760085621</t>
   </si>
   <si>
     <t>CR-SLR-6L24W</t>
   </si>
   <si>
     <t>Cable Runway, 6 ft (1829 mm) L x 24 inch (610 mm) W, black</t>
   </si>
   <si>
-    <t>Ladder section</t>
-[...2 lines deleted...]
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760086074</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086074</t>
   </si>
   <si>
     <t>760086074</t>
   </si>
   <si>
     <t>CR90OCB-6W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius outside corner bend, 6 inch (152 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083931</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083931</t>
   </si>
   <si>
     <t>760083931</t>
   </si>
   <si>
     <t>CRSMCRDK</t>
   </si>
   <si>
     <t>Cable Runway, stringer side drop out, fits all sizes, black</t>
   </si>
   <si>
-    <t>Drop kit</t>
-[...2 lines deleted...]
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760086082</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086082</t>
   </si>
   <si>
     <t>760086082</t>
   </si>
   <si>
     <t>CR90OCB-12W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius outside corner bend, 12 inch (305 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085647</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085647</t>
   </si>
   <si>
     <t>760085647</t>
   </si>
   <si>
     <t>CR-SLR-10L12W</t>
   </si>
   <si>
     <t>Cable Runway 10 ft (3048mm) L x 12 in (305mm) W, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085522</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085522</t>
   </si>
   <si>
     <t>760085522</t>
   </si>
   <si>
     <t>CR90FCB-6W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius flat corner bend, 6 inch (152 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760262093</t>
-[...110 lines deleted...]
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084053</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084053</t>
   </si>
   <si>
     <t>760084053</t>
   </si>
   <si>
     <t>CRR2RRMK</t>
   </si>
   <si>
     <t>Runway to Rack Mounting Kit, 19 inch (482.6 mm) W, 5.375 inch (136.5 mm) D, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083964</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083964</t>
   </si>
   <si>
     <t>760083964</t>
   </si>
   <si>
     <t>CRDK-18W</t>
   </si>
   <si>
     <t>Cable Runway, rung drop out, 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084061</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084061</t>
   </si>
   <si>
     <t>760084061</t>
   </si>
   <si>
     <t>CRTR625-6L</t>
   </si>
   <si>
     <t>Cable Runway, 5/8 inch (15.9 mm), 11 UNC-2A threaded rod 6 ft (1829 mm) L</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084152</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084152</t>
   </si>
   <si>
     <t>760084152</t>
   </si>
   <si>
     <t>CR15-18WRSK</t>
   </si>
   <si>
     <t>Cable Runway, wall angle support kit ,15 inch (381 mm), 18 inch (457 mm) wall rail support kit, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084095</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084095</t>
   </si>
   <si>
     <t>760084095</t>
   </si>
   <si>
     <t>CRTWSBK-12W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 12 inch (305 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085530</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085530</t>
   </si>
   <si>
     <t>760085530</t>
   </si>
   <si>
     <t>CR90FCB-12W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius flat corner bend, 12 inch (305 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084160</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084160</t>
   </si>
   <si>
     <t>760084160</t>
   </si>
   <si>
     <t>CR12-C24WRSK</t>
   </si>
   <si>
     <t>Cable Runway, wall angle support kit, 12 inch (305 mm), 24 inch (610 mm) wall rail support kit, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084103</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084103</t>
   </si>
   <si>
     <t>760084103</t>
   </si>
   <si>
     <t>CRTWSBK-18W</t>
   </si>
   <si>
     <t>Triangular Runway Wall Support Bracket Kit, 18 in (457mm) W, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085548</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085548</t>
   </si>
   <si>
     <t>760085548</t>
   </si>
   <si>
     <t>CR90FCB-18W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius flat corner bend, 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085670</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085670</t>
   </si>
   <si>
     <t>760085670</t>
   </si>
   <si>
     <t>CR90ICB-6W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius inside corner bend, 6 inch (152 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083899</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083899</t>
   </si>
   <si>
     <t>760083899</t>
   </si>
   <si>
     <t>CRBSK</t>
   </si>
   <si>
     <t>Cable Runway, butt splice kit, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085555</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085555</t>
   </si>
   <si>
     <t>760085555</t>
   </si>
   <si>
     <t>CR90FCB-24W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius flat corner bend, 24 inch (610 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085688</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085688</t>
   </si>
   <si>
     <t>760085688</t>
   </si>
   <si>
     <t>CR90ICB-12W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius inside corner bend, 12 inch (305 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083907</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083907</t>
   </si>
   <si>
     <t>760083907</t>
   </si>
   <si>
     <t>CRCMK3-8TR</t>
   </si>
   <si>
     <t>Cable Runway, ceiling mounting kit, for 3/8 inch (9.5 mm) threaded rod, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085597</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085597</t>
   </si>
   <si>
     <t>760085597</t>
   </si>
   <si>
     <t>CR-SLR-6L6W</t>
   </si>
   <si>
     <t>Cable Runway, 6 ft (1829 mm) L x 6 inch (152 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085696</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085696</t>
   </si>
   <si>
     <t>760085696</t>
   </si>
   <si>
     <t>CR90ICB-18W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius inside corner bend, 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083915</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083915</t>
   </si>
   <si>
     <t>760083915</t>
   </si>
   <si>
     <t>CRCMK5-8TR</t>
   </si>
   <si>
     <t>Cable Runway, ceiling mounting kit. for 5/8 inch (15.9 mm) threaded rod, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085605</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085605</t>
   </si>
   <si>
     <t>760085605</t>
   </si>
   <si>
     <t>CR-SLR-6L12W</t>
   </si>
   <si>
     <t>Cable Runway, 6 ft (1829 mm) L x 12 inch (305 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085704</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085704</t>
   </si>
   <si>
     <t>760085704</t>
   </si>
   <si>
     <t>CR90ICB-24W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius inside corner bend, 24 inch (610 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084137</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084137</t>
   </si>
   <si>
     <t>760084137</t>
   </si>
   <si>
     <t>CRVWBK</t>
   </si>
   <si>
     <t>Cable Runway Vertical Wall Bracket Kit (2 Brackets), Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085613</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085613</t>
   </si>
   <si>
     <t>760085613</t>
   </si>
   <si>
     <t>CR-SLR-6L18W</t>
   </si>
   <si>
     <t>Cable Runway, 6 ft (1829 mm) L x 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084145</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084145</t>
   </si>
   <si>
     <t>760084145</t>
   </si>
   <si>
     <t>CR6-12WRSK</t>
   </si>
   <si>
     <t>Cable Runway, wall angle support kit, 6 inch (152 mm), 12 inch (305 mm) wall rail support kit, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083923</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083923</t>
   </si>
   <si>
     <t>760083923</t>
   </si>
   <si>
     <t>CRSBK5-8TR</t>
   </si>
   <si>
     <t>Cable Runway, support bracket kit, for 5/8 inch (15.9 mm) threaded rod, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084020</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084020</t>
   </si>
   <si>
     <t>760084020</t>
   </si>
   <si>
     <t>CRFK</t>
   </si>
   <si>
     <t>Cable Runway, foot kit, black</t>
   </si>
   <si>
     <t>Foot kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085639</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085639</t>
   </si>
   <si>
     <t>760085639</t>
   </si>
   <si>
     <t>CR-SLR-10L6W</t>
   </si>
   <si>
     <t>Cable Runway 10 ft (3048mm) L x 6 in (152mm) W, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084038</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084038</t>
   </si>
   <si>
     <t>760084038</t>
   </si>
   <si>
     <t>CRJBMK</t>
   </si>
   <si>
     <t>Cable Runway, j-bolt mounting kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760083949</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083949</t>
   </si>
   <si>
     <t>760083949</t>
   </si>
   <si>
     <t>CRDK-6W</t>
   </si>
   <si>
     <t>Cable Runway, rung drop out, 6 inch (152 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760086090</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086090</t>
   </si>
   <si>
     <t>760086090</t>
   </si>
   <si>
     <t>CR90OCB-18W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius outside corner bend, 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760084046</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084046</t>
   </si>
   <si>
     <t>760084046</t>
   </si>
   <si>
     <t>CRTJSK</t>
   </si>
   <si>
     <t>Cable Runway, junction splice kit, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760085654</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085654</t>
   </si>
   <si>
     <t>760085654</t>
   </si>
   <si>
     <t>CR-SLR-10L18W</t>
   </si>
   <si>
     <t>Cable Runway, 10 ft (3048 mm) L x 18 inch (457 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760086108</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086108</t>
   </si>
   <si>
     <t>760086108</t>
   </si>
   <si>
     <t>CR90OCB-24W</t>
   </si>
   <si>
     <t>Cable Runway, 90° radius outside corner bend, 24 inch (610 mm) W, black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760109124</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760109124</t>
   </si>
   <si>
     <t>760109124</t>
   </si>
   <si>
     <t>CRGND</t>
   </si>
   <si>
     <t>Cable Runway Grounding Kit</t>
   </si>
   <si>
     <t>Grounding kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760259908</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259908</t>
   </si>
   <si>
     <t>760259908</t>
   </si>
   <si>
+    <t>3IN Elev Kit</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cable Runway, 3in elevation kit, black </t>
   </si>
   <si>
     <t>Elevation kit</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760259909</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259909</t>
   </si>
   <si>
     <t>760259909</t>
   </si>
   <si>
+    <t>6IN Elev Kit</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cable Runway, 6in elevation kit, black </t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760259910</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259910</t>
   </si>
   <si>
     <t>760259910</t>
   </si>
   <si>
+    <t>12IN Elev Kit</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cable Runway, 12in elevation kit, black </t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cable-management/runways/item760262094</t>
+    <t>https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262094</t>
   </si>
   <si>
     <t>760262094</t>
+  </si>
+  <si>
+    <t>18IN/24IN Rack MNTG PLT</t>
   </si>
   <si>
     <t>Cable Runway, Mounting Plate Kit for Elevation kit, 18in/24in, black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
@@ -872,66 +887,66 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J55" totalsRowShown="0">
   <autoFilter ref="A1:J55"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084129" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084012" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085621" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086074" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083931" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086082" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085647" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085522" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760262093" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083956" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083972" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084079" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084087" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083980" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085662" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083998" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084111" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084053" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084061" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084152" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084095" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085530" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084160" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084103" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085548" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085670" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083899" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085555" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085688" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083907" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085597" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085696" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083915" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085605" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085704" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084137" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085613" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084145" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083923" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084020" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085639" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084038" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760083949" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086090" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760084046" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760085654" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760086108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760109124" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259908" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259909" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760259910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/item760262094" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262093" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083956" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083972" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084079" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084087" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083980" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085662" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083998" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084111" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084004" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084129" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084012" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085621" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086074" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083931" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086082" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085647" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085522" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084053" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084061" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084152" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084095" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085530" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084160" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084103" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085548" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085670" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083899" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085555" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085688" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083907" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085597" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085696" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083915" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085605" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085704" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084137" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085613" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084145" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083923" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084020" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085639" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084038" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760083949" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086090" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760084046" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760085654" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/ladder-sections/item760086108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760109124" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259908" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259909" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760259910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-management/runways/kits-and-accessories/item760262094" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J55"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="17.84765625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="92.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -1047,1018 +1062,1033 @@
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>60</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B50" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B51" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>223</v>
       </c>
       <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>228</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
+        <v>229</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>232</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>236</v>
       </c>
       <c r="C55" t="s">
         <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760084004"/>
-[...16 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="760084111"/>
+    <hyperlink ref="A2" r:id="rId1" display="760262093"/>
+    <hyperlink ref="A3" r:id="rId2" display="760083956"/>
+    <hyperlink ref="A4" r:id="rId3" display="760083972"/>
+    <hyperlink ref="A5" r:id="rId4" display="760084079"/>
+    <hyperlink ref="A6" r:id="rId5" display="760084087"/>
+    <hyperlink ref="A7" r:id="rId6" display="760083980"/>
+    <hyperlink ref="A8" r:id="rId7" display="760085662"/>
+    <hyperlink ref="A9" r:id="rId8" display="760083998"/>
+    <hyperlink ref="A10" r:id="rId9" display="760084111"/>
+    <hyperlink ref="A11" r:id="rId10" display="760084004"/>
+    <hyperlink ref="A12" r:id="rId11" display="760084129"/>
+    <hyperlink ref="A13" r:id="rId12" display="760084012"/>
+    <hyperlink ref="A14" r:id="rId13" display="760085621"/>
+    <hyperlink ref="A15" r:id="rId14" display="760086074"/>
+    <hyperlink ref="A16" r:id="rId15" display="760083931"/>
+    <hyperlink ref="A17" r:id="rId16" display="760086082"/>
+    <hyperlink ref="A18" r:id="rId17" display="760085647"/>
+    <hyperlink ref="A19" r:id="rId18" display="760085522"/>
     <hyperlink ref="A20" r:id="rId19" display="760084053"/>
     <hyperlink ref="A21" r:id="rId20" display="760083964"/>
     <hyperlink ref="A22" r:id="rId21" display="760084061"/>
     <hyperlink ref="A23" r:id="rId22" display="760084152"/>
     <hyperlink ref="A24" r:id="rId23" display="760084095"/>
     <hyperlink ref="A25" r:id="rId24" display="760085530"/>
     <hyperlink ref="A26" r:id="rId25" display="760084160"/>
     <hyperlink ref="A27" r:id="rId26" display="760084103"/>
     <hyperlink ref="A28" r:id="rId27" display="760085548"/>
     <hyperlink ref="A29" r:id="rId28" display="760085670"/>
     <hyperlink ref="A30" r:id="rId29" display="760083899"/>
     <hyperlink ref="A31" r:id="rId30" display="760085555"/>
     <hyperlink ref="A32" r:id="rId31" display="760085688"/>
     <hyperlink ref="A33" r:id="rId32" display="760083907"/>
     <hyperlink ref="A34" r:id="rId33" display="760085597"/>
     <hyperlink ref="A35" r:id="rId34" display="760085696"/>
     <hyperlink ref="A36" r:id="rId35" display="760083915"/>
     <hyperlink ref="A37" r:id="rId36" display="760085605"/>
     <hyperlink ref="A38" r:id="rId37" display="760085704"/>
     <hyperlink ref="A39" r:id="rId38" display="760084137"/>
     <hyperlink ref="A40" r:id="rId39" display="760085613"/>
     <hyperlink ref="A41" r:id="rId40" display="760084145"/>
     <hyperlink ref="A42" r:id="rId41" display="760083923"/>
     <hyperlink ref="A43" r:id="rId42" display="760084020"/>
     <hyperlink ref="A44" r:id="rId43" display="760085639"/>