--- v0 (2026-06-13)
+++ v1 (2026-08-06)
@@ -43,516 +43,516 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CX3140100</t>
+  </si>
+  <si>
+    <t>075T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF)</t>
+  </si>
+  <si>
+    <t>ConQuest®</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>CX3260002</t>
+  </si>
+  <si>
+    <t>100T135QR540CASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>540 Series</t>
+  </si>
+  <si>
     <t>CX3120082</t>
   </si>
   <si>
     <t>075G110F1177TSEF XP COEX</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, gray (F1177TSEF XP), Build America Buy America (BABA)</t>
   </si>
   <si>
-    <t>ConQuest®</t>
-[...8 lines deleted...]
-    <t>Build America Buy America (BABA) compliant*</t>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046</t>
+  </si>
+  <si>
+    <t>3020046</t>
+  </si>
+  <si>
+    <t>050O135F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 13.5, orange (F677TSEF)</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008</t>
+  </si>
+  <si>
+    <t>3520008</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104</t>
+  </si>
+  <si>
+    <t>530093104</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-875JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>E₂O® Coaxial/Microduct Hybrid Buried Cable</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>Coaxial fiber cable-in-conduit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404</t>
+  </si>
+  <si>
+    <t>530093404</t>
+  </si>
+  <si>
+    <t>E2O150T135625JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904</t>
+  </si>
+  <si>
+    <t>530097904</t>
+  </si>
+  <si>
+    <t>E2O200T135875JCASS-12.7MB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003</t>
+  </si>
+  <si>
+    <t>770025003</t>
+  </si>
+  <si>
+    <t>E2O677TSVRXP-2CT 900MTBLSZH-OJ</t>
+  </si>
+  <si>
+    <t>E2O® Coaxial/Fiber Hybrid Indoor Cable</t>
+  </si>
+  <si>
+    <t>Hybrid cable | coax and fiber</t>
+  </si>
+  <si>
+    <t>CX3120007</t>
+  </si>
+  <si>
+    <t>075B135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>CX3120081</t>
+  </si>
+  <si>
+    <t>075T110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3250003</t>
+  </si>
+  <si>
+    <t>100B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>500 Series</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CX3120101</t>
+  </si>
+  <si>
+    <t>075B135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3350007</t>
+  </si>
+  <si>
+    <t>125B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3360003</t>
+  </si>
+  <si>
+    <t>125T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350013</t>
+  </si>
+  <si>
+    <t>125T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>700 Series</t>
+  </si>
+  <si>
+    <t>CX3360014</t>
+  </si>
+  <si>
+    <t>125B135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350014</t>
+  </si>
+  <si>
+    <t>125T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>750 Series</t>
+  </si>
+  <si>
+    <t>CX3350054</t>
+  </si>
+  <si>
+    <t>125O040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SCH 40, orange (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>625 Series</t>
+  </si>
+  <si>
+    <t>CX3350002</t>
+  </si>
+  <si>
+    <t>125B135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black  (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450014</t>
+  </si>
+  <si>
+    <t>150T135P3840JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 840 JCASS)</t>
+  </si>
+  <si>
+    <t>840 Series</t>
+  </si>
+  <si>
+    <t>CX3460005</t>
+  </si>
+  <si>
+    <t>150T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750009</t>
+  </si>
+  <si>
+    <t>200T040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460006</t>
+  </si>
+  <si>
+    <t>150T135QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>860 Series</t>
+  </si>
+  <si>
+    <t>CX3750075</t>
+  </si>
+  <si>
+    <t>200T135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SDR 13.5, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>875 Series</t>
+  </si>
+  <si>
+    <t>CX3750013</t>
+  </si>
+  <si>
+    <t>200T040P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 700 JCASS), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3760001</t>
+  </si>
+  <si>
+    <t>200T040QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>CX3750001</t>
+  </si>
+  <si>
+    <t>200T040P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750003</t>
+  </si>
+  <si>
+    <t>200T040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 875 JCASS)</t>
   </si>
   <si>
     <t>CX3460004</t>
   </si>
   <si>
     <t>150T135QR715JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 715 JCASS</t>
   </si>
   <si>
     <t>715 Series</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046</t>
-[...76 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024</t>
   </si>
   <si>
     <t>360000024</t>
   </si>
   <si>
     <t>O-001-DF-HY-TB 12.7MO DUCT</t>
   </si>
   <si>
     <t>ConQuest® Fiber Cable in Conduit, 12.7mm, Orange (O-001-DF-HY-F01NS/TB/8G001/1X24AWG)</t>
   </si>
   <si>
     <t>Fiber cable-in-conduit</t>
   </si>
   <si>
-    <t>CX3140100</t>
-[...221 lines deleted...]
-    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 875 JCASS)</t>
+    <t>CX3240006</t>
+  </si>
+  <si>
+    <t>100T135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3220015</t>
+  </si>
+  <si>
+    <t>100T135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, Terracotta 1 in, SDR 11,  (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008</t>
+  </si>
+  <si>
+    <t>3020008</t>
+  </si>
+  <si>
+    <t>050T110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100</t>
+  </si>
+  <si>
+    <t>302006100</t>
+  </si>
+  <si>
+    <t>050G110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, gray (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007</t>
+  </si>
+  <si>
+    <t>3520007</t>
+  </si>
+  <si>
+    <t>13MB110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063</t>
+  </si>
+  <si>
+    <t>3520063</t>
+  </si>
+  <si>
+    <t>13MT110F6TSEF XP (830BMU)</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F6TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060</t>
+  </si>
+  <si>
+    <t>3520060</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204</t>
   </si>
   <si>
     <t>530093204</t>
   </si>
   <si>
     <t>E2O-2" SDR13.5-625JCASS-16MT-12.7MB-TW</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205</t>
   </si>
   <si>
     <t>550085205</t>
   </si>
   <si>
     <t>E2O-2" SDR13.5-715JCASS-16MT-12.7MB-TW</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008</t>
-[...58 lines deleted...]
-  <si>
     <t>CX3120008</t>
   </si>
   <si>
     <t>075T135F677TSEF COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F677TSEF), Build America Buy America (BABA)</t>
   </si>
   <si>
     <t>CX3140108</t>
   </si>
   <si>
     <t>075O135F1177TSEF XP COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, orange (F1177TSEF XP)</t>
-  </si>
-[...16 lines deleted...]
-    <t>ConQuest® Cable in Conduit, Terracotta 1 in, SDR 11,  (F677TSEF XP)</t>
   </si>
   <si>
     <t>CX3250004</t>
   </si>
   <si>
     <t>100T135P3500JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
   </si>
   <si>
     <t>CX3250062</t>
   </si>
   <si>
     <t>100O135P3500JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, orange (P3® 500 JCASS)</t>
   </si>
   <si>
     <t>CX3360002</t>
   </si>
   <si>
     <t>125B135QR715JCASS COEX</t>
   </si>
@@ -812,51 +812,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J59" totalsRowShown="0">
   <autoFilter ref="A1:J59"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120008" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140108" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250062" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350008" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350009" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360004" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350061" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350003" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450012" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450015" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450004" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450016" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450006" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450084" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450010" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750049" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120008" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140108" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250062" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350008" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350009" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360004" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350061" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350003" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450012" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450015" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450004" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450016" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450006" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450084" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450010" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750049" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J59"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="105.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -924,1521 +924,1521 @@
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="12.75">
+    <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>39</v>
+      </c>
+      <c r="I9" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="B13" t="s">
         <v>58</v>
       </c>
-      <c r="F12" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
         <v>60</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" t="s">
         <v>61</v>
       </c>
-      <c r="F13" t="s">
-[...12 lines deleted...]
-    <row r="14" spans="1:10" ht="12.75">
+    </row>
+    <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
-      <c r="J14" t="s">
-        <v>66</v>
+      <c r="I14" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="B16" t="s">
         <v>69</v>
       </c>
-      <c r="F15" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
-      <c r="I16" t="s">
-        <v>17</v>
+      <c r="J16" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="H17" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
-      <c r="J18" t="s">
-        <v>66</v>
+      <c r="I18" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="B20" t="s">
         <v>83</v>
       </c>
-      <c r="H19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
-      <c r="I20" t="s">
-        <v>17</v>
+      <c r="J20" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>88</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>85</v>
+      </c>
+      <c r="H21" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12.75">
+      <c r="A22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="B22" t="s">
         <v>90</v>
       </c>
-      <c r="H21" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
         <v>92</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
-      <c r="J22" t="s">
-        <v>66</v>
+      <c r="I22" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="H25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="B26" t="s">
         <v>104</v>
       </c>
-      <c r="F25" t="s">
-[...13 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
-      <c r="I26" t="s">
-        <v>17</v>
+      <c r="J26" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>74</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="H27" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
-      <c r="J28" t="s">
-        <v>66</v>
+      <c r="I28" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F31" t="s">
-[...13 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B32" t="s">
         <v>125</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
         <v>126</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
         <v>129</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
         <v>130</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="12.75">
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
         <v>132</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>133</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="J34" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>136</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B36" t="s">
         <v>140</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>141</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>144</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>148</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
         <v>149</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
         <v>153</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>156</v>
+        <v>37</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>37</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="12.75">
+    <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B43" t="s">
         <v>164</v>
       </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
         <v>165</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
-      <c r="J43" t="s">
-        <v>66</v>
+      <c r="I43" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B44" t="s">
         <v>167</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
         <v>168</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B45" t="s">
         <v>170</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
         <v>171</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B46" t="s">
         <v>173</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B47" t="s">
         <v>176</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>177</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B48" t="s">
         <v>179</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
         <v>180</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B49" t="s">
         <v>182</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
         <v>183</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="J49" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B50" t="s">
         <v>185</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>186</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B51" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>188</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B52" t="s">
         <v>190</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
         <v>191</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B53" t="s">
         <v>193</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
         <v>194</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="J53" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B54" t="s">
         <v>196</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
         <v>197</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B55" t="s">
         <v>199</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
         <v>200</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B56" t="s">
         <v>202</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
         <v>203</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B57" t="s">
         <v>205</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
         <v>206</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B58" t="s">
         <v>208</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
         <v>209</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B59" t="s">
         <v>211</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>212</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CX3120082"/>
-[...31 lines deleted...]
-    <hyperlink ref="A34" r:id="rId33" display="550085205"/>
+    <hyperlink ref="A2" r:id="rId1" display="CX3140100"/>
+    <hyperlink ref="A3" r:id="rId2" display="CX3260002"/>
+    <hyperlink ref="A4" r:id="rId3" display="CX3120082"/>
+    <hyperlink ref="A5" r:id="rId4" display="3020046"/>
+    <hyperlink ref="A6" r:id="rId5" display="3520008"/>
+    <hyperlink ref="A7" r:id="rId6" display="530093104"/>
+    <hyperlink ref="A8" r:id="rId7" display="530093404"/>
+    <hyperlink ref="A9" r:id="rId8" display="530097904"/>
+    <hyperlink ref="A10" r:id="rId9" display="770025003"/>
+    <hyperlink ref="A11" r:id="rId10" display="CX3120007"/>
+    <hyperlink ref="A12" r:id="rId11" display="CX3120081"/>
+    <hyperlink ref="A13" r:id="rId12" display="CX3250003"/>
+    <hyperlink ref="A14" r:id="rId13" display="CX3120101"/>
+    <hyperlink ref="A15" r:id="rId14" display="CX3350007"/>
+    <hyperlink ref="A16" r:id="rId15" display="CX3360003"/>
+    <hyperlink ref="A17" r:id="rId16" display="CX3350013"/>
+    <hyperlink ref="A18" r:id="rId17" display="CX3360014"/>
+    <hyperlink ref="A19" r:id="rId18" display="CX3350014"/>
+    <hyperlink ref="A20" r:id="rId19" display="CX3350054"/>
+    <hyperlink ref="A21" r:id="rId20" display="CX3350002"/>
+    <hyperlink ref="A22" r:id="rId21" display="CX3450014"/>
+    <hyperlink ref="A23" r:id="rId22" display="CX3460005"/>
+    <hyperlink ref="A24" r:id="rId23" display="CX3750009"/>
+    <hyperlink ref="A25" r:id="rId24" display="CX3460006"/>
+    <hyperlink ref="A26" r:id="rId25" display="CX3750075"/>
+    <hyperlink ref="A27" r:id="rId26" display="CX3750013"/>
+    <hyperlink ref="A28" r:id="rId27" display="CX3760001"/>
+    <hyperlink ref="A29" r:id="rId28" display="CX3750001"/>
+    <hyperlink ref="A30" r:id="rId29" display="CX3750003"/>
+    <hyperlink ref="A31" r:id="rId30" display="CX3460004"/>
+    <hyperlink ref="A32" r:id="rId31" display="360000024"/>
+    <hyperlink ref="A33" r:id="rId32" display="CX3240006"/>
+    <hyperlink ref="A34" r:id="rId33" display="CX3220015"/>
     <hyperlink ref="A35" r:id="rId34" display="3020008"/>
     <hyperlink ref="A36" r:id="rId35" display="302006100"/>
     <hyperlink ref="A37" r:id="rId36" display="3520007"/>
     <hyperlink ref="A38" r:id="rId37" display="3520063"/>
     <hyperlink ref="A39" r:id="rId38" display="3520060"/>
-    <hyperlink ref="A40" r:id="rId39" display="CX3120008"/>
-[...2 lines deleted...]
-    <hyperlink ref="A43" r:id="rId42" display="CX3220015"/>
+    <hyperlink ref="A40" r:id="rId39" display="530093204"/>
+    <hyperlink ref="A41" r:id="rId40" display="550085205"/>
+    <hyperlink ref="A42" r:id="rId41" display="CX3120008"/>
+    <hyperlink ref="A43" r:id="rId42" display="CX3140108"/>
     <hyperlink ref="A44" r:id="rId43" display="CX3250004"/>
     <hyperlink ref="A45" r:id="rId44" display="CX3250062"/>
     <hyperlink ref="A46" r:id="rId45" display="CX3360002"/>
     <hyperlink ref="A47" r:id="rId46" display="CX3350008"/>
     <hyperlink ref="A48" r:id="rId47" display="CX3350009"/>
     <hyperlink ref="A49" r:id="rId48" display="CX3360004"/>
     <hyperlink ref="A50" r:id="rId49" display="CX3350061"/>
     <hyperlink ref="A51" r:id="rId50" display="CX3350003"/>
     <hyperlink ref="A52" r:id="rId51" display="CX3450012"/>
     <hyperlink ref="A53" r:id="rId52" display="CX3450015"/>
     <hyperlink ref="A54" r:id="rId53" display="CX3450004"/>
     <hyperlink ref="A55" r:id="rId54" display="CX3450016"/>
     <hyperlink ref="A56" r:id="rId55" display="CX3450006"/>
     <hyperlink ref="A57" r:id="rId56" display="CX3450084"/>
     <hyperlink ref="A58" r:id="rId57" display="CX3450010"/>
     <hyperlink ref="A59" r:id="rId58" display="CX3750049"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId59"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>