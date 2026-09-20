--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -43,518 +43,596 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CX3120082</t>
+  </si>
+  <si>
+    <t>075G110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, gray (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>ConQuest®</t>
+  </si>
+  <si>
+    <t>11 Series</t>
+  </si>
+  <si>
+    <t>Coaxial cable-in-conduit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>CX3460004</t>
+  </si>
+  <si>
+    <t>150T135QR715JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 715 JCASS</t>
+  </si>
+  <si>
+    <t>715 Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003</t>
+  </si>
+  <si>
+    <t>770025003</t>
+  </si>
+  <si>
+    <t>E2O677TSVRXP-2CT 900MTBLSZH-OJ</t>
+  </si>
+  <si>
+    <t>E2O® Coaxial/Fiber Hybrid Indoor Cable</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>6 Series</t>
+  </si>
+  <si>
+    <t>Hybrid cable | coax and fiber</t>
+  </si>
+  <si>
     <t>CX3140100</t>
   </si>
   <si>
     <t>075T135F1177TSEF XP COEX</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF)</t>
   </si>
   <si>
-    <t>ConQuest®</t>
-[...8 lines deleted...]
-    <t>Build America Buy America (BABA) compliant*</t>
+    <t>CX3120007</t>
+  </si>
+  <si>
+    <t>075B135F677TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>CX3120081</t>
+  </si>
+  <si>
+    <t>075T110F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F1177TSEF XP), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3250003</t>
+  </si>
+  <si>
+    <t>100B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, black (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>500 Series</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CX3120101</t>
+  </si>
+  <si>
+    <t>075B135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, black (F1177TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3350007</t>
+  </si>
+  <si>
+    <t>125B135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 500 JCASS)</t>
   </si>
   <si>
     <t>CX3260002</t>
   </si>
   <si>
     <t>100T135QR540CASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
   </si>
   <si>
     <t>540 Series</t>
   </si>
   <si>
-    <t>CX3120082</t>
-[...5 lines deleted...]
-    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, gray (F1177TSEF XP), Build America Buy America (BABA)</t>
+    <t>CX3360003</t>
+  </si>
+  <si>
+    <t>125T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350013</t>
+  </si>
+  <si>
+    <t>125T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>700 Series</t>
+  </si>
+  <si>
+    <t>CX3360014</t>
+  </si>
+  <si>
+    <t>125B135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3350014</t>
+  </si>
+  <si>
+    <t>125T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>750 Series</t>
+  </si>
+  <si>
+    <t>CX3350054</t>
+  </si>
+  <si>
+    <t>125O040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SCH 40, orange (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>625 Series</t>
+  </si>
+  <si>
+    <t>CX3350002</t>
+  </si>
+  <si>
+    <t>125B135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black  (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450014</t>
+  </si>
+  <si>
+    <t>150T135P3840JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 840 JCASS)</t>
+  </si>
+  <si>
+    <t>840 Series</t>
+  </si>
+  <si>
+    <t>CX3460005</t>
+  </si>
+  <si>
+    <t>150T135QR540JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (QR® 540 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750009</t>
+  </si>
+  <si>
+    <t>200T040P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3460006</t>
+  </si>
+  <si>
+    <t>150T135QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>860 Series</t>
+  </si>
+  <si>
+    <t>CX3750075</t>
+  </si>
+  <si>
+    <t>200T135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SDR 13.5, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>875 Series</t>
+  </si>
+  <si>
+    <t>CX3750013</t>
+  </si>
+  <si>
+    <t>200T040P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 700 JCASS), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3760001</t>
+  </si>
+  <si>
+    <t>200T040QR860JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta, QR 860 JCASS</t>
+  </si>
+  <si>
+    <t>CX3750001</t>
+  </si>
+  <si>
+    <t>200T040P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750003</t>
+  </si>
+  <si>
+    <t>200T040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024</t>
+  </si>
+  <si>
+    <t>360000024</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-TB 12.7MO DUCT</t>
+  </si>
+  <si>
+    <t>ConQuest® Fiber Cable in Conduit, 12.7mm, Orange (O-001-DF-HY-F01NS/TB/8G001/1X24AWG)</t>
+  </si>
+  <si>
+    <t>Fiber cable-in-conduit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046</t>
   </si>
   <si>
     <t>3020046</t>
   </si>
   <si>
     <t>050O135F677TSEF XP</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1/2 in, SDR 13.5, orange (F677TSEF)</t>
   </si>
   <si>
-    <t>6 Series</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008</t>
   </si>
   <si>
     <t>3520008</t>
   </si>
   <si>
     <t>13MT110F677TSEF</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF)</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104</t>
   </si>
   <si>
     <t>530093104</t>
   </si>
   <si>
     <t>E2O-2" SDR13.5-875JCASS-16MT-12.7MB-TW</t>
   </si>
   <si>
     <t>E₂O® Coaxial/Microduct Hybrid Buried Cable</t>
   </si>
   <si>
-    <t>E₂O®</t>
-[...1 lines deleted...]
-  <si>
     <t>Coaxial fiber cable-in-conduit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404</t>
   </si>
   <si>
     <t>530093404</t>
   </si>
   <si>
     <t>E2O150T135625JCASS-12.7MB</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904</t>
   </si>
   <si>
     <t>530097904</t>
   </si>
   <si>
     <t>E2O200T135875JCASS-12.7MB</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003</t>
-[...242 lines deleted...]
-    <t>Fiber cable-in-conduit</t>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204</t>
+  </si>
+  <si>
+    <t>530093204</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-625JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205</t>
+  </si>
+  <si>
+    <t>550085205</t>
+  </si>
+  <si>
+    <t>E2O-2" SDR13.5-715JCASS-16MT-12.7MB-TW</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008</t>
+  </si>
+  <si>
+    <t>3020008</t>
+  </si>
+  <si>
+    <t>050T110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, terracotta (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100</t>
+  </si>
+  <si>
+    <t>302006100</t>
+  </si>
+  <si>
+    <t>050G110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1/2 in, SDR 11, gray (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007</t>
+  </si>
+  <si>
+    <t>3520007</t>
+  </si>
+  <si>
+    <t>13MB110F677TSEF</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, black (F677TSEF)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063</t>
+  </si>
+  <si>
+    <t>3520063</t>
+  </si>
+  <si>
+    <t>13MT110F6TSEF XP (830BMU)</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F6TSEF XP)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060</t>
+  </si>
+  <si>
+    <t>3520060</t>
+  </si>
+  <si>
+    <t>13MT110F677TSEF XP</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 13 mm, SDR 11, terracotta (F677TSEF XP)</t>
+  </si>
+  <si>
+    <t>CX3350003</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450012</t>
+  </si>
+  <si>
+    <t>150T135P3750JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 750 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450015</t>
+  </si>
+  <si>
+    <t>150B135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, black (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450004</t>
+  </si>
+  <si>
+    <t>150T135P3500JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450016</t>
+  </si>
+  <si>
+    <t>150T135P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450006</t>
+  </si>
+  <si>
+    <t>150T135P3625JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 625 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450084</t>
+  </si>
+  <si>
+    <t>150G135TUP3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, gray (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3450010</t>
+  </si>
+  <si>
+    <t>150T135P3700JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 1 1/2 in, SDR 13.5, terracotta (P3® 700 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3750049</t>
+  </si>
+  <si>
+    <t>200O040P3875JCASS COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, orange (P3® 875 JCASS)</t>
+  </si>
+  <si>
+    <t>CX3120008</t>
+  </si>
+  <si>
+    <t>075T135F677TSEF COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, terracotta (F677TSEF), Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>CX3140108</t>
+  </si>
+  <si>
+    <t>075O135F1177TSEF XP COEX</t>
+  </si>
+  <si>
+    <t>ConQuest® Cable in Conduit, 3/4 in, SDR 13.5, orange (F1177TSEF XP)</t>
   </si>
   <si>
     <t>CX3240006</t>
   </si>
   <si>
     <t>100T135F1177TSEF XP COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (F1177TSEF XP)</t>
   </si>
   <si>
     <t>CX3220015</t>
   </si>
   <si>
     <t>100T135F677TSEF XP COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, Terracotta 1 in, SDR 11,  (F677TSEF XP)</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008</t>
-[...94 lines deleted...]
-  <si>
     <t>CX3250004</t>
   </si>
   <si>
     <t>100T135P3500JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, terracotta (P3® 500 JCASS)</t>
   </si>
   <si>
     <t>CX3250062</t>
   </si>
   <si>
     <t>100O135P3500JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 in, SDR 13.5, orange (P3® 500 JCASS)</t>
   </si>
   <si>
     <t>CX3360002</t>
   </si>
   <si>
     <t>125B135QR715JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, black (QR® 715 JCASS)</t>
@@ -572,128 +650,50 @@
     <t>CX3350009</t>
   </si>
   <si>
     <t>125T135P3625JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (P3® 625 JCASS), Build America Buy America (BABA)</t>
   </si>
   <si>
     <t>CX3360004</t>
   </si>
   <si>
     <t>125T135QR715JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 13.5, terracotta (QR® 715 JCASS)</t>
   </si>
   <si>
     <t>CX3350061</t>
   </si>
   <si>
     <t>125O110P3625JCASS COEX</t>
   </si>
   <si>
     <t>ConQuest® Cable in Conduit, 1 1/4 in, SDR 11, orange (P3® 625 JCASS)</t>
-  </si>
-[...76 lines deleted...]
-    <t>ConQuest® Cable in Conduit, 2 in, SCH 40, orange (P3® 875 JCASS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -812,51 +812,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J59" totalsRowShown="0">
   <autoFilter ref="A1:J59"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120008" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140108" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250062" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350008" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350009" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360004" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350061" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350003" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450012" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450015" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450004" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450016" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450006" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450084" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450010" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750049" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120082" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460004" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item770025003" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140100" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120007" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120081" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250003" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120101" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350007" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3260002" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360003" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350013" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360014" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350014" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350054" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350002" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450014" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460005" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750009" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3460006" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750075" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750013" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3760001" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750001" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750003" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item360000024" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020046" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520008" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093104" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093404" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530097904" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item530093204" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item550085205" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3020008" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item302006100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520007" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520063" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/item3520060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350003" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450012" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450015" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450004" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450016" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450006" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450084" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3450010" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3750049" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3120008" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3140108" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3240006" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3220015" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250004" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3250062" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360002" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350008" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350009" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3360004" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/cable-in-conduit/itemcx3350061" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J59"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="105.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -922,1539 +922,1539 @@
       <c r="A3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="12.75">
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="H7" t="s">
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="I7" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="12.75">
+    <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
         <v>52</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F11" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="F12" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>58</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
         <v>59</v>
       </c>
-      <c r="F13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
-      <c r="J13" t="s">
-        <v>61</v>
+      <c r="I13" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
         <v>69</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
         <v>70</v>
       </c>
-      <c r="F16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="J16" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>76</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>80</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="B20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>83</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
-      <c r="J20" t="s">
-        <v>61</v>
+      <c r="I20" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>86</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
         <v>87</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
+      <c r="A22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F21" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B22" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
         <v>90</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
         <v>91</v>
       </c>
-      <c r="F22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
-      <c r="I22" t="s">
-        <v>17</v>
+      <c r="J22" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
         <v>94</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>100</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="B26" t="s">
         <v>102</v>
       </c>
-      <c r="H25" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
         <v>103</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>91</v>
+      </c>
+      <c r="H26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="F26" t="s">
-[...2 lines deleted...]
-      <c r="G26" t="s">
+      <c r="B27" t="s">
         <v>106</v>
       </c>
-      <c r="H26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
         <v>107</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>112</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
+        <v>124</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
         <v>120</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="F31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" t="s">
         <v>121</v>
       </c>
-      <c r="F31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="12.75">
+    <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>121</v>
+      </c>
+      <c r="I32" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="12.75">
+    <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>121</v>
+      </c>
+      <c r="I34" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>136</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B36" t="s">
         <v>140</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>141</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>144</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>148</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
         <v>149</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
         <v>153</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
         <v>155</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>38</v>
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>66</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
         <v>158</v>
       </c>
-      <c r="B41" t="s">
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C41" t="s">
-[...16 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="B42" t="s">
         <v>160</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" t="s">
         <v>161</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
-      <c r="I42" t="s">
-        <v>17</v>
+      <c r="J42" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" t="s">
         <v>163</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
         <v>164</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" t="s">
         <v>166</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
         <v>167</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" t="s">
         <v>169</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
         <v>170</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" t="s">
         <v>172</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" t="s">
         <v>173</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B47" t="s">
         <v>175</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" t="s">
         <v>176</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
         <v>178</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" t="s">
         <v>179</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>91</v>
+      </c>
+      <c r="H48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
+      <c r="A49" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="F48" t="s">
-[...13 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="B49" t="s">
         <v>181</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
         <v>182</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
-      <c r="J49" t="s">
-        <v>61</v>
+      <c r="I49" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B50" t="s">
         <v>184</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
         <v>185</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B51" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>188</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="52" spans="1:9" ht="12.75">
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B52" t="s">
         <v>190</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
         <v>191</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
-      <c r="I52" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+      <c r="J52" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B53" t="s">
         <v>193</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
         <v>194</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
-      <c r="J53" t="s">
-        <v>61</v>
+      <c r="I53" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B54" t="s">
         <v>196</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
         <v>197</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B55" t="s">
         <v>199</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
         <v>200</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B56" t="s">
         <v>202</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
         <v>203</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B57" t="s">
         <v>205</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
         <v>206</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="58" spans="1:9" ht="12.75">
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B58" t="s">
         <v>208</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
         <v>209</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
-      <c r="I58" t="s">
-        <v>17</v>
+      <c r="J58" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B59" t="s">
         <v>211</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>212</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CX3140100"/>
-[...31 lines deleted...]
-    <hyperlink ref="A34" r:id="rId33" display="CX3220015"/>
+    <hyperlink ref="A2" r:id="rId1" display="CX3120082"/>
+    <hyperlink ref="A3" r:id="rId2" display="CX3460004"/>
+    <hyperlink ref="A4" r:id="rId3" display="770025003"/>
+    <hyperlink ref="A5" r:id="rId4" display="CX3140100"/>
+    <hyperlink ref="A6" r:id="rId5" display="CX3120007"/>
+    <hyperlink ref="A7" r:id="rId6" display="CX3120081"/>
+    <hyperlink ref="A8" r:id="rId7" display="CX3250003"/>
+    <hyperlink ref="A9" r:id="rId8" display="CX3120101"/>
+    <hyperlink ref="A10" r:id="rId9" display="CX3350007"/>
+    <hyperlink ref="A11" r:id="rId10" display="CX3260002"/>
+    <hyperlink ref="A12" r:id="rId11" display="CX3360003"/>
+    <hyperlink ref="A13" r:id="rId12" display="CX3350013"/>
+    <hyperlink ref="A14" r:id="rId13" display="CX3360014"/>
+    <hyperlink ref="A15" r:id="rId14" display="CX3350014"/>
+    <hyperlink ref="A16" r:id="rId15" display="CX3350054"/>
+    <hyperlink ref="A17" r:id="rId16" display="CX3350002"/>
+    <hyperlink ref="A18" r:id="rId17" display="CX3450014"/>
+    <hyperlink ref="A19" r:id="rId18" display="CX3460005"/>
+    <hyperlink ref="A20" r:id="rId19" display="CX3750009"/>
+    <hyperlink ref="A21" r:id="rId20" display="CX3460006"/>
+    <hyperlink ref="A22" r:id="rId21" display="CX3750075"/>
+    <hyperlink ref="A23" r:id="rId22" display="CX3750013"/>
+    <hyperlink ref="A24" r:id="rId23" display="CX3760001"/>
+    <hyperlink ref="A25" r:id="rId24" display="CX3750001"/>
+    <hyperlink ref="A26" r:id="rId25" display="CX3750003"/>
+    <hyperlink ref="A27" r:id="rId26" display="360000024"/>
+    <hyperlink ref="A28" r:id="rId27" display="3020046"/>
+    <hyperlink ref="A29" r:id="rId28" display="3520008"/>
+    <hyperlink ref="A30" r:id="rId29" display="530093104"/>
+    <hyperlink ref="A31" r:id="rId30" display="530093404"/>
+    <hyperlink ref="A32" r:id="rId31" display="530097904"/>
+    <hyperlink ref="A33" r:id="rId32" display="530093204"/>
+    <hyperlink ref="A34" r:id="rId33" display="550085205"/>
     <hyperlink ref="A35" r:id="rId34" display="3020008"/>
     <hyperlink ref="A36" r:id="rId35" display="302006100"/>
     <hyperlink ref="A37" r:id="rId36" display="3520007"/>
     <hyperlink ref="A38" r:id="rId37" display="3520063"/>
     <hyperlink ref="A39" r:id="rId38" display="3520060"/>
-    <hyperlink ref="A40" r:id="rId39" display="530093204"/>
-[...18 lines deleted...]
-    <hyperlink ref="A59" r:id="rId58" display="CX3750049"/>
+    <hyperlink ref="A40" r:id="rId39" display="CX3350003"/>
+    <hyperlink ref="A41" r:id="rId40" display="CX3450012"/>
+    <hyperlink ref="A42" r:id="rId41" display="CX3450015"/>
+    <hyperlink ref="A43" r:id="rId42" display="CX3450004"/>
+    <hyperlink ref="A44" r:id="rId43" display="CX3450016"/>
+    <hyperlink ref="A45" r:id="rId44" display="CX3450006"/>
+    <hyperlink ref="A46" r:id="rId45" display="CX3450084"/>
+    <hyperlink ref="A47" r:id="rId46" display="CX3450010"/>
+    <hyperlink ref="A48" r:id="rId47" display="CX3750049"/>
+    <hyperlink ref="A49" r:id="rId48" display="CX3120008"/>
+    <hyperlink ref="A50" r:id="rId49" display="CX3140108"/>
+    <hyperlink ref="A51" r:id="rId50" display="CX3240006"/>
+    <hyperlink ref="A52" r:id="rId51" display="CX3220015"/>
+    <hyperlink ref="A53" r:id="rId52" display="CX3250004"/>
+    <hyperlink ref="A54" r:id="rId53" display="CX3250062"/>
+    <hyperlink ref="A55" r:id="rId54" display="CX3360002"/>
+    <hyperlink ref="A56" r:id="rId55" display="CX3350008"/>
+    <hyperlink ref="A57" r:id="rId56" display="CX3350009"/>
+    <hyperlink ref="A58" r:id="rId57" display="CX3360004"/>
+    <hyperlink ref="A59" r:id="rId58" display="CX3350061"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId59"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 